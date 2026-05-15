--- v0 (2026-03-27)
+++ v1 (2026-05-15)
@@ -16,99 +16,72 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/customProperty8.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/customProperty9.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/customProperty14.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/customProperty15.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/customProperty16.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
-[...10 lines deleted...]
-  <Override PartName="/xl/customProperty27.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25726"/>
   <workbookPr codeName="BuÇalışmaKitabı" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Altınok Mühendislik\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A051CC4D-5418-4B9A-9A6B-E117D538D6F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B1C032BF-E152-4F9B-9AE8-81B9B330044E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="880" xr2:uid="{EE81BEC9-4E98-448D-B717-C15D71E3996B}"/>
   </bookViews>
   <sheets>
     <sheet name="İNDEKS" sheetId="202" r:id="rId1"/>
     <sheet name="Kampanyalı Ürünler" sheetId="354" r:id="rId2"/>
     <sheet name="BAYMAK YOĞUŞMALI KOMBİ 1" sheetId="240" r:id="rId3"/>
     <sheet name="KONVANSİYONEL KOMBİ AKS. 2" sheetId="238" r:id="rId4"/>
     <sheet name="YOĞUŞMALI KAZAN (LECTUS) 3" sheetId="243" r:id="rId5"/>
     <sheet name="3S1 KASKAD SEÇİMİ" sheetId="245" r:id="rId6"/>
     <sheet name="3S2 TEKLİ KAZAN SEÇİMİ" sheetId="244" r:id="rId7"/>
     <sheet name="YOĞUŞMALI KAZAN (MAGNUS) 4" sheetId="247" r:id="rId8"/>
     <sheet name="4S MAGNUS SEÇİM TABLOSU" sheetId="347" r:id="rId9"/>
     <sheet name="ŞOFBEN 5" sheetId="250" r:id="rId10"/>
     <sheet name="GENLEŞME TANKI 6" sheetId="267" r:id="rId11"/>
     <sheet name="TERMOSİFON 7" sheetId="272" r:id="rId12"/>
     <sheet name="AQUA BOYLER 8" sheetId="274" r:id="rId13"/>
     <sheet name="(YENİ) KLİMA-PLUS (MD) 9" sheetId="326" r:id="rId14"/>
     <sheet name="MULTI KLİMA (MD) 10" sheetId="338" r:id="rId15"/>
     <sheet name="MULTI KLİMA SEÇİM 10S" sheetId="339" r:id="rId16"/>
     <sheet name="ISI POMPASI 11" sheetId="292" r:id="rId17"/>
     <sheet name="VANA 12" sheetId="291" r:id="rId18"/>
     <sheet name="TANK ÜSTÜ PAKET HIDR 13" sheetId="342" r:id="rId19"/>
     <sheet name="KVC HIDR 14" sheetId="343" r:id="rId20"/>
     <sheet name="FREKANS KONT. HIDR. 15" sheetId="344" r:id="rId21"/>
@@ -119,51 +92,51 @@
     <sheet name="HİDR. POMPALARI 20" sheetId="299" r:id="rId26"/>
     <sheet name="ATIK SU DALGIÇ POMPALAR 21" sheetId="308" r:id="rId27"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId28"/>
     <externalReference r:id="rId29"/>
   </externalReferences>
   <definedNames>
     <definedName name="_bur1">#REF!</definedName>
     <definedName name="_bur10">#REF!</definedName>
     <definedName name="_bur11">#REF!</definedName>
     <definedName name="_bur2">#REF!</definedName>
     <definedName name="_bur3">#REF!</definedName>
     <definedName name="_bur4">#REF!</definedName>
     <definedName name="_bur5">#REF!</definedName>
     <definedName name="_bur6">#REF!</definedName>
     <definedName name="_bur7">#REF!</definedName>
     <definedName name="_bur8">#REF!</definedName>
     <definedName name="_bur9">#REF!</definedName>
     <definedName name="_nam1">#REF!</definedName>
     <definedName name="_nam2">#REF!</definedName>
     <definedName name="_nam3">#REF!</definedName>
     <definedName name="_nam4">#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'GENLEŞME TANKI 6'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="16" hidden="1">'ISI POMPASI 11'!#REF!</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Kampanyalı Ürünler'!$A$1:$H$42</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Kampanyalı Ürünler'!$A$1:$H$38</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'ŞOFBEN 5'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="18" hidden="1">'TANK ÜSTÜ PAKET HIDR 13'!$A$15:$G$24</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="11" hidden="1">'TERMOSİFON 7'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="17" hidden="1">'VANA 12'!#REF!</definedName>
     <definedName name="ALEV_TİPİ">[1]Done!$B$52:$B$56</definedName>
     <definedName name="ARMATÜR_GİRİŞİ">[1]Done!$B$345:$B$349</definedName>
     <definedName name="arpan" localSheetId="21">#REF!</definedName>
     <definedName name="arpan" localSheetId="16">#REF!</definedName>
     <definedName name="arpan" localSheetId="17">#REF!</definedName>
     <definedName name="arpan" localSheetId="4">#REF!</definedName>
     <definedName name="arpan" localSheetId="7">#REF!</definedName>
     <definedName name="arpan">#REF!</definedName>
     <definedName name="art" localSheetId="21">#REF!</definedName>
     <definedName name="art" localSheetId="16">#REF!</definedName>
     <definedName name="art" localSheetId="17">#REF!</definedName>
     <definedName name="art">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BASINÇ_BİRİMİ">[1]Done!$B$59:$B$71</definedName>
     <definedName name="BRÜLÖR_KONUMU">[1]Done!$B$334:$B$342</definedName>
     <definedName name="BRÜLÖR_TİPİ">[1]Done!$B$299:$B$305</definedName>
     <definedName name="carp" localSheetId="21">#REF!</definedName>
     <definedName name="carp" localSheetId="16">#REF!</definedName>
     <definedName name="carp" localSheetId="17">#REF!</definedName>
     <definedName name="carp">#REF!</definedName>
     <definedName name="carpan" localSheetId="21">#REF!</definedName>
@@ -316,51 +289,51 @@
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="3" hidden="1">'KONVANSİYONEL KOMBİ AKS. 2'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="9" hidden="1">'ŞOFBEN 5'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="11" hidden="1">'TERMOSİFON 7'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="17" hidden="1">'VANA 12'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="4" hidden="1">'YOĞUŞMALI KAZAN (LECTUS) 3'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="7" hidden="1">'YOĞUŞMALI KAZAN (MAGNUS) 4'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2339" uniqueCount="1083">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2327" uniqueCount="1079">
   <si>
     <t>BAĞLANTI SETİ</t>
   </si>
   <si>
     <t>AQUA KONFOR 50 LT TERMOSİFON (MH)</t>
   </si>
   <si>
     <t>AQUA KONFOR 65 LT TERMOSİFON (MH)</t>
   </si>
   <si>
     <t>AQUA KONFOR 80 LT TERMOSİFON (MH)</t>
   </si>
   <si>
     <t>AQUA KONFOR 100 LT TERMOSİFON (MH)</t>
   </si>
   <si>
     <t>AQUA LCD PRİZMATİK 50 LT TERMOSİFON (MH)</t>
   </si>
   <si>
     <t>AQUA LCD PRİZMATİK 65 LT TERMOSİFON (MH)</t>
   </si>
   <si>
     <t>AQUA LCD PRİZMATİK 80 LT TERMOSİFON (MH)</t>
   </si>
   <si>
@@ -1416,53 +1389,50 @@
   <si>
     <t xml:space="preserve">KPF 30/16 M      </t>
   </si>
   <si>
     <t xml:space="preserve">KVC 45-120 T           </t>
   </si>
   <si>
     <t xml:space="preserve">KVC 60-120 T           </t>
   </si>
   <si>
     <t xml:space="preserve">NOVA 180 MA            </t>
   </si>
   <si>
     <t xml:space="preserve">NOVA 300 MA           </t>
   </si>
   <si>
     <t xml:space="preserve">NOVA 600 MA           </t>
   </si>
   <si>
     <t xml:space="preserve">FEKA VS 750  M-A     </t>
   </si>
   <si>
     <t xml:space="preserve">FEKA VS 1000  M-A   </t>
   </si>
   <si>
-    <t xml:space="preserve">VERTY NOVA 200 M </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">VERTY NOVA 400 M </t>
   </si>
   <si>
     <t>ÜRÜN ÖZELLİKLERİ</t>
   </si>
   <si>
     <t>FREKANS KONT. ISLAK ROTORLU SİRKÜLASYON POMPASI-REKOR BAĞLANTILI</t>
   </si>
   <si>
     <t>FREKANS KONVERTÖRLÜ ISLAK ROTORLU SİRKÜLASYON POMPASI-TEKLİ TİP</t>
   </si>
   <si>
     <t>8-190 W / 11,8-0,6 m3/h /0,6-11 mss / DN 32 PN 6</t>
   </si>
   <si>
     <t>8-105 W / 9,8-0,6 m3/h / 0,6-6 mss / DN 40 PN 10</t>
   </si>
   <si>
     <t>8-190 W / 11,8-0,6 m3/h / 0,6-11 mss / DN 40 PN 10</t>
   </si>
   <si>
     <t>FREKANS KONVERTÖRLÜ ISLAK ROTORLU END. TİP SİRKÜLASYON POMPASI-FLANŞ BAĞLANTILI&amp;TEKLİ TİP</t>
   </si>
   <si>
     <t xml:space="preserve">12-340 W / 18-0,6 m3/h / 2-12 mss / DN 32 PN 6 </t>
@@ -1746,53 +1716,50 @@
   <si>
     <r>
       <t xml:space="preserve">HİDROLİK BAĞLANTI SETİ İÇİNDE DAB MARKALI </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="162"/>
       </rPr>
       <t>EVOPLUS 60/180 XM OEM FREKANS KONTROLLÜ SİRK.</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="162"/>
       </rPr>
       <t xml:space="preserve"> POMPASI MEVCUTTUR.</t>
     </r>
   </si>
   <si>
-    <t>FEKAFOS 280 2 inç DOUBLE</t>
-[...1 lines deleted...]
-  <si>
     <t>2 POMPALI ATIK SU POMPA PANOLARI (TRIFAZE)</t>
   </si>
   <si>
     <t>2-6 m3/h / 50-37 mSS</t>
   </si>
   <si>
     <t>2-6 m3/h / 70-55 mSS</t>
   </si>
   <si>
     <t>2-6 m3/h / 80-65 mSS</t>
   </si>
   <si>
     <t>4-10 m3/h / 70-50 mSS</t>
   </si>
   <si>
     <t>4-10 m3/h / 80-60 mSS</t>
   </si>
   <si>
     <t>4-10 m3/h / 100-80 mSS</t>
   </si>
   <si>
     <t>(2 X 2-6) m3/h / 50-37 mSS</t>
   </si>
   <si>
     <t>(2 X 2-6) m3/h / 70-55 mSS</t>
@@ -3601,63 +3568,57 @@
   <si>
     <t>FEKA VS 750  T-NA</t>
   </si>
   <si>
     <t>ALP 2000 T KURU ROT.SİRK.POMPA</t>
   </si>
   <si>
     <t>KLP 40-1800 T</t>
   </si>
   <si>
     <t>KLP 50-2000 T</t>
   </si>
   <si>
     <t>KLP 80-1200 T</t>
   </si>
   <si>
     <t>KLP 80-1600 T</t>
   </si>
   <si>
     <t>VS 35/150 SIHHI TES.SİRK.POM</t>
   </si>
   <si>
     <t>EVOPLUS B 40/220.32 M FR. KONT. POMPA</t>
   </si>
   <si>
-    <t>EVOPLUS B 40/220.40 M FR. KONT. POMPA</t>
-[...1 lines deleted...]
-  <si>
     <t>EVOPLUS B 180/250.40 M FR. KONT. POMPA</t>
   </si>
   <si>
     <t>EVOPLUS B 40/240.50 M FR. KONT. POMPA</t>
   </si>
   <si>
     <t>EVOPLUS B 60/360.80 M FR. KONT. POMPA</t>
-  </si>
-[...1 lines deleted...]
-    <t>EVOPLUS B 80/360.80 M FR. KONT. POMPA</t>
   </si>
   <si>
     <t>EVOPLUS D 60/240.50 M FR. KONT. POMPA</t>
   </si>
   <si>
     <t>EVOPLUS D 80/240.50 M FR. KONT. POMPA</t>
   </si>
   <si>
     <t>EVOPLUS D 60/340.65 M FR. KONT. POMPA</t>
   </si>
   <si>
     <t xml:space="preserve">ELEGANT SOFT/PLUS WIFI MODÜLÜ </t>
   </si>
   <si>
     <t>100021323</t>
   </si>
   <si>
     <t>EVOSTA3 40/130 (1")</t>
   </si>
   <si>
     <t>100021324</t>
   </si>
   <si>
     <t>EVOSTA3 40/180 (1")</t>
   </si>
@@ -3708,89 +3669,88 @@
   <si>
     <t>MULTİ SPLİT KLİMALAR (MONTAJ DAHİL)</t>
   </si>
   <si>
     <t xml:space="preserve">Toplam 2 adet iç ünite için 12 metreye kadar; 3 iç ünite için 18 metreye kadar, 4 iç ünite için 24 metreye kadar; 5 iç ünite için ise 30 metreye kadar bakır borulama ücretsizdir. </t>
   </si>
   <si>
     <t xml:space="preserve">İlave metrajlar, yetkili servis tarafıdan müşteriye/son kullanıcıya fatura edilecektir. </t>
   </si>
   <si>
     <t>MULTİ KLİMALAR (MD)</t>
   </si>
   <si>
     <t>MEKANİK PANO 1x(0,9-5,5) kW TRİFAZE</t>
   </si>
   <si>
     <t>10 S</t>
   </si>
   <si>
     <t>150 LT AQUA BUFFER TANK (EMAYESIZ)</t>
   </si>
   <si>
     <t>50 LT AQUA BUFFER TANK (EMAYESIZ)</t>
   </si>
   <si>
-    <t>BAYMAK FİYAT LİSTESİ YÜRÜRLÜĞE GİRİŞ TARİHİ :01/03/2026</t>
-[...5 lines deleted...]
-    <t xml:space="preserve"> (2026/03 FİYAT LİSTEMİZ BAZ ALINMIŞTIR.)</t>
+    <t>BAYMAK FİYAT LİSTESİ YÜRÜRLÜĞE GİRİŞ TARİHİ :01/05/2026</t>
+  </si>
+  <si>
+    <t>YÜRÜRLÜĞE GİRİŞ TARİHİ :01/05/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (2026/05 FİYAT LİSTEMİZ BAZ ALINMIŞTIR.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="13">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₺_-;\-* #,##0.00\ _₺_-;_-* &quot;-&quot;??\ _₺_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0\ &quot;TL&quot;_-;\-* #,##0\ &quot;TL&quot;_-;_-* &quot;-&quot;\ &quot;TL&quot;_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0\ _T_L_-;\-* #,##0\ _T_L_-;_-* &quot;-&quot;\ _T_L_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00\ &quot;TL&quot;_-;\-* #,##0.00\ &quot;TL&quot;_-;_-* &quot;-&quot;??\ &quot;TL&quot;_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00\ _T_L_-;\-* #,##0.00\ _T_L_-;_-* &quot;-&quot;??\ _T_L_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="#,##0.0"/>
     <numFmt numFmtId="170" formatCode="0.0"/>
     <numFmt numFmtId="171" formatCode="0.0000"/>
     <numFmt numFmtId="172" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
     <numFmt numFmtId="173" formatCode="#,##0_ ;\-#,##0\ "/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="&quot;₺&quot;#,##0.00"/>
   </numFmts>
   <fonts count="125">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="162"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="36"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
@@ -6420,51 +6380,51 @@
     <xf numFmtId="168" fontId="83" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="89" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="96" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="83" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="8">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="89" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="808">
+  <cellXfs count="807">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="104" fillId="31" borderId="67" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="104" fillId="31" borderId="40" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="104" fillId="31" borderId="74" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="104" fillId="31" borderId="24" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="104" fillId="31" borderId="73" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="104" fillId="31" borderId="34" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="105" fillId="30" borderId="72" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="105" fillId="30" borderId="30" xfId="302" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -7269,53 +7229,50 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="15" xfId="299" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="299" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="49" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="299" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="299" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="29" borderId="15" xfId="299" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="29" borderId="15" xfId="324" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="29" borderId="15" xfId="324" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="29" borderId="24" xfId="299" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="29" borderId="24" xfId="299" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="29" borderId="15" xfId="324" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
@@ -11373,6677 +11330,6635 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty10.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty11.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty12.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty13.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty14.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty15.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty16.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty17.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty18.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty19.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty20.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty21.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty22.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty23.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty24.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty25.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings22.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings22.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty26.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings23.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings23.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty27.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings24.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings24.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty8.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty9.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7DC40739-7F15-47C5-BA2F-D45DAF747E20}">
   <sheetPr codeName="Sheet3">
     <tabColor theme="6" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="C15" sqref="C15"/>
+      <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="22.5"/>
   <cols>
     <col min="1" max="1" width="15" style="89" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="90" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" style="91" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="90"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="24.75">
       <c r="A1" s="30" t="s">
-        <v>1080</v>
+        <v>1076</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="426" t="s">
+      <c r="A2" s="425" t="s">
         <v>99</v>
       </c>
-      <c r="B2" s="427" t="s">
+      <c r="B2" s="426" t="s">
         <v>100</v>
       </c>
-      <c r="C2" s="428"/>
+      <c r="C2" s="427"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="94">
         <v>1</v>
       </c>
       <c r="B3" s="93" t="s">
         <v>94</v>
       </c>
-      <c r="C3" s="425" t="s">
+      <c r="C3" s="424" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="95">
         <v>2</v>
       </c>
       <c r="B4" s="96" t="s">
-        <v>561</v>
-[...1 lines deleted...]
-      <c r="C4" s="631" t="s">
+        <v>559</v>
+      </c>
+      <c r="C4" s="630" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="94">
         <v>3</v>
       </c>
       <c r="B5" s="93" t="s">
         <v>217</v>
       </c>
-      <c r="C5" s="425" t="s">
+      <c r="C5" s="424" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="95" t="s">
+        <v>762</v>
+      </c>
+      <c r="B6" s="96" t="s">
         <v>764</v>
       </c>
-      <c r="B6" s="96" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="631" t="s">
+      <c r="C6" s="630" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="94" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="B7" s="93" t="s">
-        <v>955</v>
-[...1 lines deleted...]
-      <c r="C7" s="425" t="s">
+        <v>953</v>
+      </c>
+      <c r="C7" s="424" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="95">
         <v>4</v>
       </c>
       <c r="B8" s="96" t="s">
         <v>282</v>
       </c>
-      <c r="C8" s="631" t="s">
+      <c r="C8" s="630" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="94" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="B9" s="93" t="s">
-        <v>829</v>
-[...1 lines deleted...]
-      <c r="C9" s="425" t="s">
+        <v>827</v>
+      </c>
+      <c r="C9" s="424" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="95">
         <v>5</v>
       </c>
       <c r="B10" s="96" t="s">
         <v>95</v>
       </c>
-      <c r="C10" s="631" t="s">
+      <c r="C10" s="630" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="94">
         <v>6</v>
       </c>
       <c r="B11" s="93" t="s">
         <v>96</v>
       </c>
-      <c r="C11" s="425" t="s">
+      <c r="C11" s="424" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="95">
         <v>7</v>
       </c>
       <c r="B12" s="96" t="s">
         <v>97</v>
       </c>
-      <c r="C12" s="631" t="s">
+      <c r="C12" s="630" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="94">
         <v>8</v>
       </c>
       <c r="B13" s="93" t="s">
         <v>255</v>
       </c>
-      <c r="C13" s="425" t="s">
+      <c r="C13" s="424" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="95">
         <v>9</v>
       </c>
       <c r="B14" s="96" t="s">
-        <v>1024</v>
-[...1 lines deleted...]
-      <c r="C14" s="425" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C14" s="424" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="95">
         <v>10</v>
       </c>
       <c r="B15" s="96" t="s">
-        <v>1075</v>
-[...1 lines deleted...]
-      <c r="C15" s="425" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C15" s="424" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="94" t="s">
-        <v>1077</v>
+        <v>1073</v>
       </c>
       <c r="B16" s="93" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="C16" s="425" t="s">
+        <v>617</v>
+      </c>
+      <c r="C16" s="424" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="95">
         <v>11</v>
       </c>
       <c r="B17" s="96" t="s">
         <v>290</v>
       </c>
-      <c r="C17" s="425" t="s">
+      <c r="C17" s="424" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="94">
         <v>12</v>
       </c>
       <c r="B18" s="93" t="s">
         <v>98</v>
       </c>
-      <c r="C18" s="425" t="s">
+      <c r="C18" s="424" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="95">
         <v>13</v>
       </c>
       <c r="B19" s="96" t="s">
-        <v>610</v>
-[...1 lines deleted...]
-      <c r="C19" s="425" t="s">
+        <v>608</v>
+      </c>
+      <c r="C19" s="424" t="s">
         <v>93</v>
       </c>
-      <c r="E19" s="475"/>
+      <c r="E19" s="474"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="94">
         <v>14</v>
       </c>
       <c r="B20" s="93" t="s">
-        <v>950</v>
-[...1 lines deleted...]
-      <c r="C20" s="425" t="s">
+        <v>948</v>
+      </c>
+      <c r="C20" s="424" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="95">
         <v>15</v>
       </c>
       <c r="B21" s="96" t="s">
-        <v>611</v>
-[...1 lines deleted...]
-      <c r="C21" s="425" t="s">
+        <v>609</v>
+      </c>
+      <c r="C21" s="424" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="94">
         <v>16</v>
       </c>
       <c r="B22" s="93" t="s">
-        <v>949</v>
-[...1 lines deleted...]
-      <c r="C22" s="425" t="s">
+        <v>947</v>
+      </c>
+      <c r="C22" s="424" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="95">
         <v>17</v>
       </c>
       <c r="B23" s="96" t="s">
-        <v>982</v>
-[...1 lines deleted...]
-      <c r="C23" s="425" t="s">
+        <v>980</v>
+      </c>
+      <c r="C23" s="424" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="94">
         <v>18</v>
       </c>
       <c r="B24" s="93" t="s">
-        <v>390</v>
-[...1 lines deleted...]
-      <c r="C24" s="425" t="s">
+        <v>389</v>
+      </c>
+      <c r="C24" s="424" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="95">
         <v>19</v>
       </c>
       <c r="B25" s="96" t="s">
-        <v>391</v>
-[...1 lines deleted...]
-      <c r="C25" s="425" t="s">
+        <v>390</v>
+      </c>
+      <c r="C25" s="424" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="94">
         <v>20</v>
       </c>
       <c r="B26" s="93" t="s">
-        <v>948</v>
-[...1 lines deleted...]
-      <c r="C26" s="425" t="s">
+        <v>946</v>
+      </c>
+      <c r="C26" s="424" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="95">
         <v>21</v>
       </c>
       <c r="B27" s="96" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="C27" s="425" t="s">
+        <v>669</v>
+      </c>
+      <c r="C27" s="424" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="19.5" customHeight="1"/>
     <row r="31" spans="1:5" ht="20.25" customHeight="1"/>
     <row r="32" spans="1:5" ht="20.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C3" location="'BAYMAK YOĞUŞMALI KOMBİ 1'!A1" display="LİSTE" xr:uid="{317D7923-1E40-463B-9F2C-64924378BBFE}"/>
     <hyperlink ref="C12" location="'TERMOSİFON 7'!A1" display="LİSTE" xr:uid="{FAA11B45-02E5-428B-AFA9-BBD24E3CBC55}"/>
     <hyperlink ref="C19" location="'TANK ÜSTÜ PAKET HIDR 13'!A1" display="LİSTE" xr:uid="{DE0F4167-1CEB-4498-BB21-90422A268D57}"/>
     <hyperlink ref="C14" location="'(YENİ) KLİMA-PLUS (MD) 9'!A1" display="LİSTE" xr:uid="{BD39EE37-EA8B-419C-9848-51438A3D79EE}"/>
     <hyperlink ref="C18" location="'VANA 12'!A1" display="LİSTE" xr:uid="{36271877-8B3C-46C2-8210-177D9821925A}"/>
     <hyperlink ref="C13" location="'AQUA BOYLER 8'!A1" display="LİSTE" xr:uid="{04192A03-0429-4946-895D-721D8B3307FC}"/>
     <hyperlink ref="C5" location="'YOĞUŞMALI KAZAN (LECTUS) 3'!A1" display="LİSTE" xr:uid="{4E836EDA-BE4D-42D0-B52B-FE252684493B}"/>
     <hyperlink ref="C8" location="'YOĞUŞMALI KAZAN (MAGNUS) 4'!A1" display="LİSTE" xr:uid="{A022995F-E336-4419-8AC1-A95787B47036}"/>
     <hyperlink ref="C21" location="'FREKANS KONT. HIDR. 15'!A1" display="LİSTE" xr:uid="{83CBE44D-18DD-47A0-8599-E8E0408418FA}"/>
     <hyperlink ref="C24" location="'FREKANS KONT. SİRK.(EVOPLUS) 18'!A1" display="LİSTE" xr:uid="{DE3087D7-46E2-4408-A41B-E55F1A6E6C9F}"/>
     <hyperlink ref="C25" location="'FRE. KONT.SİRK.(EVOPLUS END) 19'!A1" display="LİSTE" xr:uid="{CBAE6955-C329-45CD-835C-2441612F0863}"/>
     <hyperlink ref="C26" location="'HİDR. POMPALARI 20'!A1" display="LİSTE" xr:uid="{CAA2F2DE-09B3-423C-8307-DE5F935D091E}"/>
     <hyperlink ref="C27" location="'ATIK SU DALGIÇ POMPALAR 21'!A1" display="LİSTE" xr:uid="{AAA7C231-A461-431A-AC41-C823E1C866A2}"/>
     <hyperlink ref="C17" location="'ISI POMPASI 11'!A1" display="LİSTE" xr:uid="{17F0CD50-3034-4754-B137-82ABB5D1F825}"/>
     <hyperlink ref="C11" location="'GENLEŞME TANKI 6'!A1" display="LİSTE" xr:uid="{668E5D58-E0A8-4F76-995F-CDE7C4BA8A51}"/>
     <hyperlink ref="C22" location="'FR.KONT.SİR.(EVOSTA-VS) 16'!A1" display="LİSTE" xr:uid="{66D1663E-D751-4685-9EC3-256C1C7146EB}"/>
     <hyperlink ref="C15" location="'MULTI KLİMA (MD) 10'!A1" display="LİSTE" xr:uid="{A719CCDB-33CC-4EAF-96D4-F9B78135F371}"/>
     <hyperlink ref="C20" location="'KVC HIDR 14'!A1" display="LİSTE" xr:uid="{9FB59AEB-416D-40A9-98A7-EC9CA18A4E63}"/>
     <hyperlink ref="C16" location="'MULTI KLİMA SEÇİM 10S'!A1" display="LİSTE" xr:uid="{15BA7F0B-E390-4394-B990-7F425C26B141}"/>
     <hyperlink ref="C4" location="'KONVANSİYONEL KOMBİ AKS. 2'!A1" display="LİSTE" xr:uid="{CFA6F45D-0F67-4C85-8E57-F370492B7C8C}"/>
     <hyperlink ref="C6" location="'3S1 KASKAD SEÇİMİ'!A1" display="LİSTE" xr:uid="{FC6AB9D4-7305-4FC1-8D12-272895A9711E}"/>
     <hyperlink ref="C7" location="'3S2 TEKLİ KAZAN SEÇİMİ'!A1" display="LİSTE" xr:uid="{F0699724-B0CD-4477-8BA4-59FAD45A4187}"/>
     <hyperlink ref="C9" location="'4S MAGNUS SEÇİM TABLOSU'!A1" display="LİSTE" xr:uid="{4B0E76EB-44F3-4A41-80E2-0AFC1EEF0993}"/>
     <hyperlink ref="C10" location="'ŞOFBEN 5'!A1" display="LİSTE" xr:uid="{B2E30D29-3FA1-4365-A1AF-7710A216984A}"/>
     <hyperlink ref="C23" location="'FRE.KONT.SİRK.(EVOPLUS LİTE) 17'!A1" display="LİSTE" xr:uid="{C34BEAD8-BBC7-4253-9151-5CBA5DF4DEB0}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9EF0E060-88AB-40B9-A4A7-962D31A3B18C}">
   <sheetPr codeName="Sayfa16">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F36"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A3" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="9.85546875" style="32" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" style="76" customWidth="1"/>
     <col min="3" max="3" width="99.85546875" style="34" customWidth="1"/>
     <col min="4" max="4" width="28.42578125" style="34" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="16.140625" style="34" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="22.5" customHeight="1" thickBot="1">
       <c r="A1" s="128"/>
       <c r="B1" s="292"/>
       <c r="C1" s="32" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="D1" s="131" t="s">
         <v>101</v>
       </c>
       <c r="E1" s="291"/>
       <c r="F1" s="31">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="22.5" customHeight="1">
       <c r="A2" s="290"/>
       <c r="B2" s="40"/>
       <c r="C2" s="88" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
     </row>
     <row r="3" spans="1:6" ht="22.5" customHeight="1">
       <c r="A3" s="290"/>
       <c r="B3" s="40"/>
       <c r="C3" s="88" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="22.5" customHeight="1">
       <c r="A4" s="296"/>
       <c r="B4" s="40"/>
       <c r="C4" s="88" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="22.5" customHeight="1">
       <c r="A5" s="296"/>
       <c r="B5" s="40"/>
-      <c r="C5" s="412" t="s">
-        <v>869</v>
+      <c r="C5" s="411" t="s">
+        <v>867</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="296"/>
       <c r="D6" s="32"/>
       <c r="E6" s="32"/>
       <c r="F6" s="32"/>
     </row>
     <row r="7" spans="1:6" ht="24.75">
       <c r="A7" s="296"/>
-      <c r="C7" s="630" t="s">
-        <v>753</v>
+      <c r="C7" s="629" t="s">
+        <v>751</v>
       </c>
       <c r="D7" s="32"/>
       <c r="E7" s="32"/>
       <c r="F7" s="32"/>
     </row>
     <row r="8" spans="1:6" ht="18.75">
       <c r="A8" s="296"/>
       <c r="C8" s="289"/>
       <c r="D8" s="53"/>
       <c r="E8" s="53"/>
       <c r="F8" s="53"/>
     </row>
     <row r="9" spans="1:6" ht="54">
       <c r="A9" s="137" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="303" t="s">
         <v>264</v>
       </c>
       <c r="C9" s="288" t="s">
         <v>52</v>
       </c>
       <c r="D9" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="E9" s="32"/>
       <c r="F9" s="32"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="287"/>
       <c r="B10" s="286"/>
       <c r="C10" s="42"/>
       <c r="D10" s="45"/>
       <c r="E10" s="32"/>
       <c r="F10" s="32"/>
     </row>
     <row r="11" spans="1:6" s="37" customFormat="1">
       <c r="A11" s="287" t="s">
         <v>54</v>
       </c>
-      <c r="B11" s="434">
+      <c r="B11" s="433">
         <v>100022266</v>
       </c>
       <c r="C11" s="42" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="D11" s="44">
-        <v>24368</v>
+        <v>25343</v>
       </c>
       <c r="E11" s="32"/>
       <c r="F11" s="32"/>
     </row>
     <row r="12" spans="1:6" s="37" customFormat="1">
       <c r="A12" s="287" t="s">
         <v>54</v>
       </c>
-      <c r="B12" s="434">
+      <c r="B12" s="433">
         <v>100022267</v>
       </c>
       <c r="C12" s="42" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="D12" s="44">
-        <v>26808</v>
+        <v>27880</v>
       </c>
       <c r="E12" s="32"/>
       <c r="F12" s="32"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="296"/>
       <c r="B13" s="284"/>
       <c r="D13" s="125"/>
       <c r="E13" s="32"/>
       <c r="F13" s="32"/>
     </row>
     <row r="14" spans="1:6" ht="20.25">
       <c r="A14" s="296"/>
       <c r="B14" s="283" t="s">
         <v>312</v>
       </c>
       <c r="D14" s="125"/>
       <c r="E14" s="32"/>
       <c r="F14" s="32"/>
     </row>
     <row r="15" spans="1:6" ht="20.25">
       <c r="A15" s="296"/>
       <c r="B15" s="282"/>
       <c r="D15" s="125"/>
       <c r="E15" s="32"/>
       <c r="F15" s="32"/>
     </row>
     <row r="16" spans="1:6" ht="24.75">
       <c r="A16" s="296"/>
       <c r="B16" s="282"/>
-      <c r="C16" s="630" t="s">
-        <v>755</v>
+      <c r="C16" s="629" t="s">
+        <v>753</v>
       </c>
       <c r="D16" s="125"/>
       <c r="E16" s="32"/>
       <c r="F16" s="32"/>
     </row>
     <row r="17" spans="1:6" ht="24.75">
       <c r="A17" s="296"/>
       <c r="B17" s="282"/>
-      <c r="C17" s="630"/>
+      <c r="C17" s="629"/>
       <c r="D17" s="125"/>
       <c r="E17" s="32"/>
       <c r="F17" s="32"/>
     </row>
     <row r="18" spans="1:6" ht="54">
       <c r="A18" s="137" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="303" t="s">
         <v>264</v>
       </c>
       <c r="C18" s="288" t="s">
         <v>52</v>
       </c>
       <c r="D18" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="E18" s="32"/>
       <c r="F18" s="32"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="287"/>
       <c r="B19" s="286"/>
       <c r="C19" s="42"/>
       <c r="D19" s="45"/>
       <c r="E19" s="32"/>
       <c r="F19" s="32"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="287" t="s">
         <v>54</v>
       </c>
-      <c r="B20" s="434">
+      <c r="B20" s="433">
         <v>100022928</v>
       </c>
       <c r="C20" s="46" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="D20" s="44">
-        <v>3330</v>
+        <v>3464</v>
       </c>
       <c r="E20" s="32"/>
       <c r="F20" s="32"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="287" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="434">
+      <c r="B21" s="433">
         <v>100023082</v>
       </c>
       <c r="C21" s="46" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="D21" s="44">
-        <v>2468</v>
+        <v>2567</v>
       </c>
       <c r="E21" s="32"/>
       <c r="F21" s="32"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="287"/>
       <c r="B22" s="285"/>
       <c r="C22" s="46"/>
       <c r="D22" s="43"/>
       <c r="E22" s="32"/>
       <c r="F22" s="32"/>
     </row>
     <row r="23" spans="1:6" ht="54">
       <c r="A23" s="137" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="303" t="s">
         <v>264</v>
       </c>
       <c r="C23" s="288" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="E23" s="32"/>
       <c r="F23" s="32"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="287"/>
       <c r="B24" s="286"/>
       <c r="C24" s="42"/>
       <c r="D24" s="45"/>
       <c r="E24" s="32"/>
       <c r="F24" s="32"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="287" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="285">
         <v>16900210</v>
       </c>
       <c r="C25" s="46" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="D25" s="59">
-        <v>595</v>
+        <v>663</v>
       </c>
       <c r="E25" s="32"/>
       <c r="F25" s="32"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="296"/>
       <c r="B26" s="284"/>
       <c r="C26" s="38"/>
       <c r="D26" s="56"/>
       <c r="E26" s="32"/>
       <c r="F26" s="32"/>
     </row>
     <row r="27" spans="1:6" ht="54">
       <c r="A27" s="137" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="303" t="s">
         <v>264</v>
       </c>
       <c r="C27" s="288" t="s">
         <v>52</v>
       </c>
       <c r="D27" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="E27" s="32"/>
       <c r="F27" s="32"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="287"/>
       <c r="B28" s="286"/>
       <c r="C28" s="42"/>
       <c r="D28" s="45"/>
       <c r="E28" s="32"/>
       <c r="F28" s="32"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="287" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="285">
         <v>16900321</v>
       </c>
       <c r="C29" s="60" t="s">
         <v>221</v>
       </c>
       <c r="D29" s="44">
-        <v>625</v>
+        <v>697</v>
       </c>
       <c r="E29" s="32"/>
       <c r="F29" s="32"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="287" t="s">
         <v>54</v>
       </c>
       <c r="B30" s="285">
         <v>16900017</v>
       </c>
       <c r="C30" s="60" t="s">
         <v>80</v>
       </c>
       <c r="D30" s="44">
-        <v>587</v>
+        <v>653</v>
       </c>
       <c r="E30" s="32"/>
       <c r="F30" s="32"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="287" t="s">
         <v>54</v>
       </c>
       <c r="B31" s="285">
         <v>16900002</v>
       </c>
       <c r="C31" s="60" t="s">
         <v>81</v>
       </c>
       <c r="D31" s="44">
-        <v>552</v>
+        <v>613</v>
       </c>
       <c r="E31" s="32"/>
       <c r="F31" s="32"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="287" t="s">
         <v>54</v>
       </c>
       <c r="B32" s="285">
         <v>16900163</v>
       </c>
       <c r="C32" s="60" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="D32" s="44">
-        <v>513</v>
+        <v>572</v>
       </c>
       <c r="E32" s="32"/>
       <c r="F32" s="32"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="287" t="s">
         <v>54</v>
       </c>
       <c r="B33" s="285">
         <v>16900419</v>
       </c>
       <c r="C33" s="60" t="s">
         <v>283</v>
       </c>
       <c r="D33" s="44">
-        <v>427</v>
+        <v>474</v>
       </c>
       <c r="E33" s="32"/>
       <c r="F33" s="32"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="287" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="285">
         <v>100020680</v>
       </c>
       <c r="C34" s="60" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D34" s="44">
-        <v>1342</v>
+        <v>1493</v>
       </c>
       <c r="E34" s="32"/>
       <c r="F34" s="32"/>
     </row>
     <row r="35" spans="1:6">
       <c r="F35" s="32"/>
     </row>
     <row r="36" spans="1:6">
       <c r="F36" s="32"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{1CF9E439-D4DD-479E-972E-46332321B168}"/>
   </hyperlinks>
   <pageMargins left="0.35433070866141736" right="0.15748031496062992" top="0.35433070866141736" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="54" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0909BD5F-C75E-4D8F-AE03-96D520D15885}">
   <sheetPr codeName="Sayfa31">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I26"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A3" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="315"/>
     <col min="2" max="2" width="14.42578125" style="342" customWidth="1"/>
     <col min="3" max="3" width="55.5703125" style="310" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="310" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="24.42578125" style="310" customWidth="1"/>
     <col min="6" max="6" width="18.42578125" style="310" customWidth="1"/>
     <col min="7" max="7" width="28.42578125" style="310" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="17.42578125" style="310" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="310"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="22.5" customHeight="1" thickBot="1">
       <c r="A1" s="128"/>
       <c r="B1" s="318"/>
       <c r="C1" s="32" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="D1" s="32"/>
       <c r="E1" s="344"/>
       <c r="F1" s="317"/>
       <c r="G1" s="131" t="s">
         <v>101</v>
       </c>
       <c r="H1" s="319"/>
       <c r="I1" s="320">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="22.5" customHeight="1">
       <c r="A2" s="308"/>
       <c r="B2" s="324"/>
       <c r="C2" s="88" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="D2" s="88"/>
       <c r="F2" s="323"/>
       <c r="G2" s="323"/>
       <c r="H2" s="323"/>
       <c r="I2" s="323"/>
     </row>
     <row r="3" spans="1:9" ht="22.5" customHeight="1">
       <c r="A3" s="308"/>
       <c r="B3" s="324"/>
       <c r="C3" s="88" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
       <c r="D3" s="88"/>
     </row>
     <row r="4" spans="1:9" ht="22.5" customHeight="1">
       <c r="A4" s="321"/>
       <c r="B4" s="324"/>
       <c r="C4" s="88" t="s">
         <v>75</v>
       </c>
       <c r="D4" s="88"/>
       <c r="E4" s="309"/>
     </row>
     <row r="5" spans="1:9" ht="22.5" customHeight="1">
       <c r="A5" s="321"/>
       <c r="B5" s="324"/>
-      <c r="C5" s="412" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="411"/>
+      <c r="C5" s="411" t="s">
+        <v>867</v>
+      </c>
+      <c r="D5" s="410"/>
       <c r="E5" s="309"/>
     </row>
     <row r="6" spans="1:9" ht="36.75" customHeight="1">
       <c r="A6" s="321"/>
-      <c r="C6" s="454"/>
+      <c r="C6" s="453"/>
     </row>
     <row r="7" spans="1:9" ht="24.75">
       <c r="A7" s="321"/>
       <c r="C7" s="280" t="s">
         <v>85</v>
       </c>
       <c r="D7" s="280"/>
       <c r="E7" s="33"/>
       <c r="F7" s="33"/>
       <c r="G7" s="33"/>
     </row>
     <row r="8" spans="1:9" ht="18.75">
       <c r="A8" s="321"/>
       <c r="C8" s="315"/>
       <c r="D8" s="315"/>
       <c r="E8" s="346"/>
       <c r="F8" s="57"/>
     </row>
     <row r="9" spans="1:9" ht="54">
-      <c r="A9" s="354" t="s">
+      <c r="A9" s="353" t="s">
         <v>82</v>
       </c>
-      <c r="B9" s="355" t="s">
+      <c r="B9" s="354" t="s">
         <v>32</v>
       </c>
-      <c r="C9" s="356" t="s">
+      <c r="C9" s="355" t="s">
         <v>52</v>
       </c>
       <c r="D9" s="279" t="s">
-        <v>409</v>
-[...1 lines deleted...]
-      <c r="E9" s="356" t="s">
+        <v>408</v>
+      </c>
+      <c r="E9" s="355" t="s">
         <v>86</v>
       </c>
       <c r="F9" s="348" t="s">
         <v>90</v>
       </c>
       <c r="G9" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B10" s="406">
+      <c r="B10" s="405">
         <v>17100018</v>
       </c>
       <c r="C10" s="75" t="s">
-        <v>499</v>
-[...1 lines deleted...]
-      <c r="D10" s="442">
+        <v>497</v>
+      </c>
+      <c r="D10" s="441">
         <v>0.5</v>
       </c>
       <c r="E10" s="49">
         <v>7.5</v>
       </c>
       <c r="F10" s="48">
         <v>10</v>
       </c>
       <c r="G10" s="44">
-        <v>2027</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="18.75" thickBot="1">
       <c r="A11" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B11" s="577">
+      <c r="B11" s="576">
         <v>17100028</v>
       </c>
-      <c r="C11" s="578" t="s">
-        <v>644</v>
+      <c r="C11" s="577" t="s">
+        <v>642</v>
       </c>
       <c r="D11" s="54">
         <v>1</v>
       </c>
       <c r="E11" s="49">
         <v>15</v>
       </c>
       <c r="F11" s="48">
         <v>10</v>
       </c>
       <c r="G11" s="44">
-        <v>2308</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B12" s="357">
+      <c r="B12" s="356">
         <v>17100017</v>
       </c>
       <c r="C12" s="50" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="D12" s="54">
         <v>1</v>
       </c>
       <c r="E12" s="49">
         <v>25</v>
       </c>
       <c r="F12" s="54">
         <v>10</v>
       </c>
       <c r="G12" s="44">
-        <v>2774</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B13" s="357">
+      <c r="B13" s="356">
         <v>17100002</v>
       </c>
       <c r="C13" s="50" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="D13" s="54">
         <v>1</v>
       </c>
       <c r="E13" s="49">
         <v>50</v>
       </c>
       <c r="F13" s="54">
         <v>10</v>
       </c>
       <c r="G13" s="44">
-        <v>3247</v>
+        <v>3512</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B14" s="357">
+      <c r="B14" s="356">
         <v>17100003</v>
       </c>
       <c r="C14" s="50" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="D14" s="54">
         <v>1</v>
       </c>
       <c r="E14" s="49">
         <v>80</v>
       </c>
       <c r="F14" s="54">
         <v>10</v>
       </c>
       <c r="G14" s="44">
-        <v>5100</v>
+        <v>5517</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="329" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="312">
         <v>17100004</v>
       </c>
       <c r="C15" s="50" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="D15" s="54">
         <v>1</v>
       </c>
       <c r="E15" s="49">
         <v>100</v>
       </c>
       <c r="F15" s="54">
         <v>10</v>
       </c>
       <c r="G15" s="44">
-        <v>5668</v>
+        <v>6130</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="406">
+      <c r="B16" s="405">
         <v>17100005</v>
       </c>
       <c r="C16" s="50" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>502</v>
+      </c>
+      <c r="D16" s="441" t="s">
+        <v>610</v>
       </c>
       <c r="E16" s="49">
         <v>200</v>
       </c>
       <c r="F16" s="54">
         <v>10</v>
       </c>
       <c r="G16" s="44">
-        <v>9979</v>
+        <v>10792</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="406">
+      <c r="B17" s="405">
         <v>17100006</v>
       </c>
       <c r="C17" s="50" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>503</v>
+      </c>
+      <c r="D17" s="441" t="s">
+        <v>610</v>
       </c>
       <c r="E17" s="49">
         <v>300</v>
       </c>
       <c r="F17" s="54">
         <v>10</v>
       </c>
       <c r="G17" s="44">
-        <v>11998</v>
+        <v>12975</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="357">
+      <c r="B18" s="356">
         <v>17100007</v>
       </c>
       <c r="C18" s="50" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>504</v>
+      </c>
+      <c r="D18" s="441" t="s">
+        <v>610</v>
       </c>
       <c r="E18" s="49">
         <v>500</v>
       </c>
       <c r="F18" s="54">
         <v>10</v>
       </c>
       <c r="G18" s="44">
-        <v>16983</v>
+        <v>18367</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B19" s="357">
+      <c r="B19" s="356">
         <v>17100008</v>
       </c>
       <c r="C19" s="50" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="D19" s="54">
         <v>2</v>
       </c>
       <c r="E19" s="49">
         <v>750</v>
       </c>
       <c r="F19" s="54">
         <v>10</v>
       </c>
       <c r="G19" s="44">
-        <v>26787</v>
+        <v>28969</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B20" s="357">
+      <c r="B20" s="356">
         <v>17100009</v>
       </c>
       <c r="C20" s="50" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="D20" s="54">
         <v>2</v>
       </c>
       <c r="E20" s="49">
         <v>1000</v>
       </c>
       <c r="F20" s="54">
         <v>10</v>
       </c>
       <c r="G20" s="44">
-        <v>34152</v>
+        <v>36935</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="321"/>
-      <c r="B21" s="567"/>
-[...1 lines deleted...]
-        <v>749</v>
+      <c r="B21" s="566"/>
+      <c r="C21" s="628" t="s">
+        <v>747</v>
       </c>
       <c r="D21" s="41"/>
       <c r="E21" s="57"/>
       <c r="F21" s="41"/>
       <c r="G21" s="68"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="321"/>
-      <c r="B22" s="567"/>
+      <c r="B22" s="566"/>
       <c r="C22" s="47"/>
       <c r="D22" s="41"/>
       <c r="E22" s="57"/>
       <c r="F22" s="41"/>
       <c r="G22" s="68"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="321"/>
-      <c r="B23" s="567"/>
+      <c r="B23" s="566"/>
       <c r="C23" s="47"/>
       <c r="D23" s="41"/>
       <c r="E23" s="57"/>
       <c r="F23" s="41"/>
       <c r="G23" s="68"/>
     </row>
     <row r="24" spans="1:7" ht="23.25" customHeight="1">
       <c r="A24" s="321"/>
       <c r="C24" s="47" t="s">
         <v>88</v>
       </c>
       <c r="D24" s="47"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="321"/>
       <c r="C25" s="47" t="s">
         <v>89</v>
       </c>
       <c r="D25" s="47"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="321"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{209497C1-036C-48AD-ABC1-9D7ED3ADAABF}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="52" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC7902F3-5E4F-42B6-BBEC-739C35175215}">
   <sheetPr codeName="Sayfa36">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G49"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="55" zoomScaleNormal="60" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="315"/>
     <col min="2" max="2" width="18.140625" style="327" customWidth="1"/>
     <col min="3" max="3" width="99.85546875" style="310" customWidth="1"/>
     <col min="4" max="4" width="28.42578125" style="310" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="16.140625" style="310" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="310"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="22.5" customHeight="1" thickBot="1">
       <c r="A1" s="128"/>
       <c r="B1" s="318"/>
       <c r="C1" s="32" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="D1" s="131" t="s">
         <v>101</v>
       </c>
       <c r="E1" s="319"/>
       <c r="F1" s="320">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="22.5" customHeight="1">
       <c r="A2" s="308"/>
       <c r="B2" s="324"/>
       <c r="C2" s="88" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="D2" s="323"/>
       <c r="E2" s="323"/>
     </row>
     <row r="3" spans="1:6" ht="22.5" customHeight="1">
       <c r="A3" s="308"/>
       <c r="B3" s="324"/>
       <c r="C3" s="88" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="22.5" customHeight="1">
       <c r="A4" s="321"/>
-      <c r="B4" s="360"/>
+      <c r="B4" s="359"/>
       <c r="C4" s="88" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="22.5" customHeight="1">
       <c r="A5" s="321"/>
-      <c r="B5" s="360"/>
-[...1 lines deleted...]
-        <v>869</v>
+      <c r="B5" s="359"/>
+      <c r="C5" s="411" t="s">
+        <v>867</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="321"/>
       <c r="B6" s="342"/>
-      <c r="C6" s="454"/>
+      <c r="C6" s="453"/>
     </row>
     <row r="7" spans="1:6" ht="24.75">
       <c r="A7" s="321"/>
       <c r="B7" s="342"/>
       <c r="C7" s="328" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D7" s="315"/>
       <c r="E7" s="315"/>
       <c r="F7" s="315"/>
     </row>
     <row r="8" spans="1:6" ht="18.75">
       <c r="A8" s="321"/>
       <c r="B8" s="342"/>
       <c r="C8" s="346"/>
       <c r="D8" s="322"/>
       <c r="E8" s="322"/>
       <c r="F8" s="322"/>
     </row>
     <row r="9" spans="1:6" s="345" customFormat="1" ht="54">
       <c r="A9" s="137" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="314" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="347" t="s">
         <v>52</v>
       </c>
       <c r="D9" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="E9" s="315"/>
       <c r="F9" s="315"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="329"/>
-      <c r="B10" s="366"/>
-      <c r="C10" s="365"/>
+      <c r="B10" s="365"/>
+      <c r="C10" s="364"/>
       <c r="D10" s="331"/>
       <c r="E10" s="315"/>
       <c r="F10" s="315"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B11" s="415" t="s">
-        <v>911</v>
+      <c r="B11" s="414" t="s">
+        <v>909</v>
       </c>
       <c r="C11" s="330" t="s">
         <v>292</v>
       </c>
       <c r="D11" s="44">
-        <v>12198</v>
+        <v>12685</v>
       </c>
       <c r="E11" s="315"/>
       <c r="F11" s="315"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B12" s="415" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="365" t="s">
+      <c r="B12" s="414" t="s">
+        <v>910</v>
+      </c>
+      <c r="C12" s="364" t="s">
         <v>293</v>
       </c>
       <c r="D12" s="44">
-        <v>12258</v>
+        <v>12748</v>
       </c>
       <c r="E12" s="315"/>
       <c r="F12" s="315"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B13" s="415" t="s">
-        <v>913</v>
+      <c r="B13" s="414" t="s">
+        <v>911</v>
       </c>
       <c r="C13" s="330" t="s">
         <v>294</v>
       </c>
       <c r="D13" s="44">
-        <v>13287</v>
+        <v>13818</v>
       </c>
       <c r="E13" s="315"/>
       <c r="F13" s="315"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B14" s="415" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="365" t="s">
+      <c r="B14" s="414" t="s">
+        <v>912</v>
+      </c>
+      <c r="C14" s="364" t="s">
         <v>295</v>
       </c>
       <c r="D14" s="44">
-        <v>13339</v>
+        <v>13873</v>
       </c>
       <c r="E14" s="315"/>
       <c r="F14" s="315"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="321"/>
       <c r="B15" s="324"/>
-      <c r="D15" s="358"/>
+      <c r="D15" s="357"/>
       <c r="E15" s="315"/>
       <c r="F15" s="315"/>
     </row>
     <row r="16" spans="1:6" ht="18.75">
       <c r="A16" s="321"/>
       <c r="B16" s="324"/>
       <c r="C16" s="346"/>
       <c r="D16" s="335"/>
       <c r="E16" s="315"/>
       <c r="F16" s="315"/>
     </row>
     <row r="17" spans="1:6" s="345" customFormat="1" ht="54">
       <c r="A17" s="137" t="s">
         <v>82</v>
       </c>
       <c r="B17" s="314" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="347" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="E17" s="315"/>
       <c r="F17" s="315"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="329"/>
       <c r="B18" s="334"/>
-      <c r="C18" s="365"/>
+      <c r="C18" s="364"/>
       <c r="D18" s="332"/>
       <c r="E18" s="315"/>
       <c r="F18" s="315"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B19" s="415" t="s">
-        <v>915</v>
+      <c r="B19" s="414" t="s">
+        <v>913</v>
       </c>
       <c r="C19" s="330" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="44">
-        <v>12017</v>
+        <v>12498</v>
       </c>
       <c r="E19" s="315"/>
       <c r="F19" s="315"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B20" s="415" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="365" t="s">
+      <c r="B20" s="414" t="s">
+        <v>914</v>
+      </c>
+      <c r="C20" s="364" t="s">
         <v>2</v>
       </c>
       <c r="D20" s="44">
-        <v>12692</v>
+        <v>13199</v>
       </c>
       <c r="E20" s="315"/>
       <c r="F20" s="315"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="415" t="s">
-        <v>917</v>
+      <c r="B21" s="414" t="s">
+        <v>915</v>
       </c>
       <c r="C21" s="330" t="s">
         <v>3</v>
       </c>
       <c r="D21" s="44">
-        <v>14164</v>
+        <v>14730</v>
       </c>
       <c r="E21" s="315"/>
       <c r="F21" s="315"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B22" s="415" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="365" t="s">
+      <c r="B22" s="414" t="s">
+        <v>916</v>
+      </c>
+      <c r="C22" s="364" t="s">
         <v>4</v>
       </c>
       <c r="D22" s="44">
-        <v>14952</v>
+        <v>15549</v>
       </c>
       <c r="E22" s="315"/>
       <c r="F22" s="315"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="321"/>
       <c r="B23" s="312"/>
-      <c r="C23" s="361"/>
-      <c r="D23" s="349"/>
+      <c r="C23" s="360"/>
+      <c r="D23" s="44"/>
       <c r="E23" s="315"/>
       <c r="F23" s="315"/>
     </row>
     <row r="24" spans="1:6" s="64" customFormat="1">
       <c r="A24" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B24" s="415" t="s">
-        <v>919</v>
+      <c r="B24" s="414" t="s">
+        <v>917</v>
       </c>
       <c r="C24" s="157" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="44">
-        <v>15583</v>
+        <v>16207</v>
       </c>
       <c r="E24" s="307" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="F24" s="315"/>
     </row>
     <row r="25" spans="1:6" s="64" customFormat="1">
       <c r="A25" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B25" s="415" t="s">
-        <v>920</v>
+      <c r="B25" s="414" t="s">
+        <v>918</v>
       </c>
       <c r="C25" s="157" t="s">
         <v>6</v>
       </c>
       <c r="D25" s="44">
-        <v>16350</v>
+        <v>17004</v>
       </c>
       <c r="E25" s="307" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="F25" s="315"/>
     </row>
     <row r="26" spans="1:6" s="64" customFormat="1">
       <c r="A26" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B26" s="415" t="s">
-        <v>921</v>
+      <c r="B26" s="414" t="s">
+        <v>919</v>
       </c>
       <c r="C26" s="157" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="44">
-        <v>17770</v>
+        <v>18482</v>
       </c>
       <c r="E26" s="307" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="F26" s="315"/>
     </row>
     <row r="27" spans="1:6" s="64" customFormat="1">
       <c r="A27" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B27" s="415" t="s">
-        <v>922</v>
+      <c r="B27" s="414" t="s">
+        <v>920</v>
       </c>
       <c r="C27" s="157" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="44">
-        <v>18760</v>
+        <v>19510</v>
       </c>
       <c r="E27" s="307" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="F27" s="315"/>
     </row>
     <row r="28" spans="1:6" ht="18.75">
       <c r="A28" s="321"/>
       <c r="B28" s="324"/>
       <c r="C28" s="346"/>
       <c r="D28" s="335"/>
       <c r="E28" s="307"/>
       <c r="F28" s="315"/>
     </row>
     <row r="29" spans="1:6" s="345" customFormat="1" ht="54">
       <c r="A29" s="137" t="s">
         <v>82</v>
       </c>
       <c r="B29" s="314" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="347" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="E29" s="307"/>
       <c r="F29" s="315"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="329"/>
       <c r="B30" s="334"/>
-      <c r="C30" s="365"/>
+      <c r="C30" s="364"/>
       <c r="D30" s="332"/>
       <c r="E30" s="307"/>
       <c r="F30" s="315"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B31" s="415" t="s">
-        <v>923</v>
+      <c r="B31" s="414" t="s">
+        <v>921</v>
       </c>
       <c r="C31" s="330" t="s">
         <v>278</v>
       </c>
       <c r="D31" s="44">
-        <v>16449</v>
+        <v>17107</v>
       </c>
       <c r="E31" s="307" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="F31" s="315"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B32" s="415" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="365" t="s">
+      <c r="B32" s="414" t="s">
+        <v>922</v>
+      </c>
+      <c r="C32" s="364" t="s">
         <v>279</v>
       </c>
       <c r="D32" s="44">
-        <v>17219</v>
+        <v>17908</v>
       </c>
       <c r="E32" s="307" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="F32" s="315"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B33" s="415" t="s">
-        <v>925</v>
+      <c r="B33" s="414" t="s">
+        <v>923</v>
       </c>
       <c r="C33" s="330" t="s">
         <v>280</v>
       </c>
       <c r="D33" s="44">
-        <v>18633</v>
+        <v>19378</v>
       </c>
       <c r="E33" s="307" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="F33" s="315"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B34" s="415" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="365" t="s">
+      <c r="B34" s="414" t="s">
+        <v>924</v>
+      </c>
+      <c r="C34" s="364" t="s">
         <v>281</v>
       </c>
       <c r="D34" s="44">
-        <v>19628</v>
+        <v>20413</v>
       </c>
       <c r="E34" s="307" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="F34" s="315"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="329"/>
-      <c r="B35" s="744"/>
-      <c r="C35" s="365"/>
+      <c r="B35" s="743"/>
+      <c r="C35" s="364"/>
       <c r="D35" s="44"/>
       <c r="E35" s="315"/>
       <c r="F35" s="315"/>
     </row>
     <row r="36" spans="1:7" ht="20.25">
       <c r="A36" s="321"/>
       <c r="B36" s="342"/>
-      <c r="C36" s="367" t="s">
+      <c r="C36" s="366" t="s">
         <v>41</v>
       </c>
-      <c r="D36" s="358"/>
+      <c r="D36" s="357"/>
       <c r="E36" s="315"/>
       <c r="F36" s="315"/>
     </row>
     <row r="37" spans="1:7" s="64" customFormat="1">
       <c r="A37" s="133"/>
-      <c r="B37" s="368"/>
+      <c r="B37" s="367"/>
       <c r="C37" s="66"/>
       <c r="D37" s="73"/>
       <c r="E37" s="315"/>
       <c r="F37" s="315"/>
     </row>
     <row r="38" spans="1:7" s="64" customFormat="1">
       <c r="A38" s="133"/>
-      <c r="B38" s="369" t="s">
+      <c r="B38" s="368" t="s">
         <v>28</v>
       </c>
       <c r="D38" s="74"/>
       <c r="E38" s="315"/>
       <c r="F38" s="315"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="321"/>
       <c r="B39" s="342"/>
-      <c r="D39" s="358"/>
+      <c r="D39" s="357"/>
       <c r="E39" s="315"/>
       <c r="F39" s="315"/>
     </row>
     <row r="40" spans="1:7" ht="29.25">
       <c r="A40" s="321"/>
       <c r="B40" s="342"/>
-      <c r="C40" s="370" t="s">
-[...2 lines deleted...]
-      <c r="D40" s="358"/>
+      <c r="C40" s="369" t="s">
+        <v>509</v>
+      </c>
+      <c r="D40" s="357"/>
       <c r="E40" s="315"/>
       <c r="F40" s="315"/>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="321"/>
       <c r="B41" s="324"/>
-      <c r="D41" s="358"/>
+      <c r="D41" s="357"/>
       <c r="E41" s="315"/>
       <c r="F41" s="315"/>
     </row>
     <row r="42" spans="1:7" s="345" customFormat="1" ht="54">
       <c r="A42" s="137" t="s">
         <v>82</v>
       </c>
       <c r="B42" s="314" t="s">
         <v>32</v>
       </c>
       <c r="C42" s="347" t="s">
         <v>52</v>
       </c>
       <c r="D42" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="E42" s="315"/>
       <c r="F42" s="315"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B43" s="415" t="s">
-        <v>908</v>
+      <c r="B43" s="414" t="s">
+        <v>906</v>
       </c>
       <c r="C43" s="50" t="s">
         <v>313</v>
       </c>
       <c r="D43" s="44">
         <v>14903</v>
       </c>
       <c r="E43" s="315"/>
       <c r="F43" s="315"/>
-      <c r="G43" s="371"/>
+      <c r="G43" s="370"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B44" s="415" t="s">
-        <v>909</v>
+      <c r="B44" s="414" t="s">
+        <v>907</v>
       </c>
       <c r="C44" s="50" t="s">
         <v>22</v>
       </c>
       <c r="D44" s="44">
         <v>16448</v>
       </c>
       <c r="E44" s="315"/>
       <c r="F44" s="315"/>
-      <c r="G44" s="371"/>
+      <c r="G44" s="370"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B45" s="415" t="s">
-        <v>910</v>
+      <c r="B45" s="414" t="s">
+        <v>908</v>
       </c>
       <c r="C45" s="50" t="s">
         <v>23</v>
       </c>
       <c r="D45" s="44">
         <v>16994</v>
       </c>
       <c r="E45" s="315"/>
       <c r="F45" s="315"/>
-      <c r="G45" s="371"/>
+      <c r="G45" s="370"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="321"/>
       <c r="C46" s="327"/>
       <c r="F46" s="315"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="321"/>
       <c r="B47" s="326" t="s">
         <v>76</v>
       </c>
       <c r="F47" s="315"/>
     </row>
     <row r="48" spans="1:7" ht="18.75" thickBot="1">
       <c r="A48" s="336"/>
       <c r="B48" s="341"/>
       <c r="C48" s="337"/>
       <c r="D48" s="337"/>
       <c r="E48" s="337"/>
       <c r="F48" s="315"/>
     </row>
     <row r="49" spans="6:6">
       <c r="F49" s="315"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{A6F2D32B-3BD1-4AD6-AA35-C5805B05801B}"/>
   </hyperlinks>
   <pageMargins left="0.35433070866141736" right="0.15748031496062992" top="0.35433070866141736" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0146E20A-964A-4312-A91E-EB528904C4F2}">
   <sheetPr codeName="Sayfa38">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G57"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A37" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="315"/>
     <col min="2" max="2" width="20.5703125" style="327" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="56.5703125" style="310" customWidth="1"/>
     <col min="4" max="4" width="24.5703125" style="310" customWidth="1"/>
     <col min="5" max="5" width="28.42578125" style="324" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="18.42578125" style="324" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="310"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="372" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
+    <row r="1" spans="1:7" s="371" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
       <c r="A1" s="92"/>
       <c r="C1" s="32" t="s">
-        <v>1081</v>
-[...2 lines deleted...]
-      <c r="E1" s="374" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D1" s="372"/>
+      <c r="E1" s="373" t="s">
         <v>101</v>
       </c>
-      <c r="F1" s="375"/>
+      <c r="F1" s="374"/>
       <c r="G1" s="320">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="22.5" customHeight="1">
       <c r="A2" s="316"/>
       <c r="B2" s="310"/>
       <c r="C2" s="88" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="E2" s="323"/>
       <c r="F2" s="323"/>
       <c r="G2" s="323"/>
     </row>
     <row r="3" spans="1:7" ht="22.5" customHeight="1">
       <c r="A3" s="316"/>
       <c r="B3" s="310"/>
       <c r="C3" s="88" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="22.5" customHeight="1">
       <c r="B4" s="310"/>
       <c r="C4" s="88" t="s">
         <v>75</v>
       </c>
       <c r="D4" s="309"/>
     </row>
     <row r="5" spans="1:7" ht="22.5" customHeight="1">
       <c r="B5" s="310"/>
-      <c r="C5" s="412" t="s">
-        <v>869</v>
+      <c r="C5" s="411" t="s">
+        <v>867</v>
       </c>
       <c r="D5" s="309"/>
     </row>
     <row r="6" spans="1:7">
-      <c r="B6" s="376"/>
-[...1 lines deleted...]
-      <c r="D6" s="377"/>
+      <c r="B6" s="375"/>
+      <c r="C6" s="453"/>
+      <c r="D6" s="376"/>
       <c r="E6" s="340"/>
       <c r="F6" s="340"/>
       <c r="G6" s="340"/>
     </row>
     <row r="7" spans="1:7" ht="24.75">
-      <c r="C7" s="787" t="s">
+      <c r="C7" s="786" t="s">
         <v>255</v>
       </c>
-      <c r="D7" s="787"/>
+      <c r="D7" s="786"/>
     </row>
     <row r="8" spans="1:7">
-      <c r="C8" s="788" t="s">
-[...3 lines deleted...]
-      <c r="E8" s="789"/>
+      <c r="C8" s="787" t="s">
+        <v>456</v>
+      </c>
+      <c r="D8" s="787"/>
+      <c r="E8" s="788"/>
     </row>
     <row r="10" spans="1:7" s="345" customFormat="1" ht="54">
       <c r="A10" s="137" t="s">
         <v>82</v>
       </c>
-      <c r="B10" s="353" t="s">
+      <c r="B10" s="352" t="s">
         <v>32</v>
       </c>
-      <c r="C10" s="353" t="s">
+      <c r="C10" s="352" t="s">
         <v>58</v>
       </c>
-      <c r="D10" s="353"/>
+      <c r="D10" s="352"/>
       <c r="E10" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="F10" s="324"/>
       <c r="G10" s="324"/>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11" s="365" t="s">
+      <c r="A11" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B11" s="415" t="s">
-        <v>874</v>
+      <c r="B11" s="414" t="s">
+        <v>872</v>
       </c>
       <c r="C11" s="52" t="s">
         <v>236</v>
       </c>
       <c r="D11" s="339"/>
       <c r="E11" s="44">
-        <v>15583</v>
+        <v>17920</v>
       </c>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12" s="365" t="s">
+      <c r="A12" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B12" s="415" t="s">
-        <v>875</v>
+      <c r="B12" s="414" t="s">
+        <v>873</v>
       </c>
       <c r="C12" s="52" t="s">
         <v>237</v>
       </c>
       <c r="D12" s="339"/>
       <c r="E12" s="44">
-        <v>16313</v>
+        <v>18760</v>
       </c>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="365" t="s">
+      <c r="A13" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B13" s="415" t="s">
-        <v>876</v>
+      <c r="B13" s="414" t="s">
+        <v>874</v>
       </c>
       <c r="C13" s="52" t="s">
         <v>238</v>
       </c>
       <c r="D13" s="339"/>
       <c r="E13" s="44">
-        <v>18608</v>
+        <v>21399</v>
       </c>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14" s="365" t="s">
+      <c r="A14" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B14" s="415" t="s">
-        <v>877</v>
+      <c r="B14" s="414" t="s">
+        <v>875</v>
       </c>
       <c r="C14" s="52" t="s">
         <v>239</v>
       </c>
       <c r="D14" s="339"/>
       <c r="E14" s="44">
-        <v>22760</v>
+        <v>26174</v>
       </c>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15" s="365" t="s">
+      <c r="A15" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B15" s="415" t="s">
-        <v>878</v>
+      <c r="B15" s="414" t="s">
+        <v>876</v>
       </c>
       <c r="C15" s="52" t="s">
         <v>240</v>
       </c>
       <c r="D15" s="339"/>
       <c r="E15" s="44">
-        <v>23774</v>
+        <v>27340</v>
       </c>
     </row>
     <row r="16" spans="1:7">
-      <c r="A16" s="365" t="s">
+      <c r="A16" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="415" t="s">
-        <v>879</v>
+      <c r="B16" s="414" t="s">
+        <v>877</v>
       </c>
       <c r="C16" s="52" t="s">
         <v>241</v>
       </c>
       <c r="D16" s="339"/>
       <c r="E16" s="44">
-        <v>35224</v>
+        <v>38747</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" s="365" t="s">
+      <c r="A17" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="415" t="s">
-        <v>880</v>
+      <c r="B17" s="414" t="s">
+        <v>878</v>
       </c>
       <c r="C17" s="52" t="s">
         <v>242</v>
       </c>
       <c r="D17" s="339"/>
       <c r="E17" s="44">
-        <v>41023</v>
+        <v>45125</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" s="365" t="s">
+      <c r="A18" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="415" t="s">
-        <v>881</v>
+      <c r="B18" s="414" t="s">
+        <v>879</v>
       </c>
       <c r="C18" s="52" t="s">
         <v>243</v>
       </c>
       <c r="D18" s="339"/>
       <c r="E18" s="44">
-        <v>44974</v>
+        <v>49472</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" s="365" t="s">
+      <c r="A19" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B19" s="415" t="s">
-        <v>882</v>
+      <c r="B19" s="414" t="s">
+        <v>880</v>
       </c>
       <c r="C19" s="52" t="s">
         <v>244</v>
       </c>
       <c r="D19" s="339"/>
       <c r="E19" s="44">
-        <v>74308</v>
+        <v>81739</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" s="365" t="s">
+      <c r="A20" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B20" s="415" t="s">
-        <v>883</v>
+      <c r="B20" s="414" t="s">
+        <v>881</v>
       </c>
       <c r="C20" s="52" t="s">
         <v>245</v>
       </c>
       <c r="D20" s="339"/>
       <c r="E20" s="44">
-        <v>78734</v>
+        <v>86608</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" s="365" t="s">
+      <c r="A21" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="415" t="s">
-        <v>884</v>
+      <c r="B21" s="414" t="s">
+        <v>882</v>
       </c>
       <c r="C21" s="52" t="s">
         <v>246</v>
       </c>
       <c r="D21" s="339"/>
       <c r="E21" s="44">
-        <v>24808</v>
+        <v>28529</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" s="365" t="s">
+      <c r="A22" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B22" s="415" t="s">
-        <v>885</v>
+      <c r="B22" s="414" t="s">
+        <v>883</v>
       </c>
       <c r="C22" s="52" t="s">
         <v>247</v>
       </c>
       <c r="D22" s="339"/>
       <c r="E22" s="44">
-        <v>26484</v>
+        <v>30457</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" s="365" t="s">
+      <c r="A23" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B23" s="415" t="s">
-        <v>886</v>
+      <c r="B23" s="414" t="s">
+        <v>884</v>
       </c>
       <c r="C23" s="52" t="s">
         <v>248</v>
       </c>
       <c r="D23" s="339"/>
       <c r="E23" s="44">
-        <v>38382</v>
+        <v>42220</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" s="365" t="s">
+      <c r="A24" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B24" s="415" t="s">
-        <v>887</v>
+      <c r="B24" s="414" t="s">
+        <v>885</v>
       </c>
       <c r="C24" s="52" t="s">
         <v>249</v>
       </c>
       <c r="D24" s="339"/>
       <c r="E24" s="44">
-        <v>45373</v>
+        <v>49910</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" s="365" t="s">
+      <c r="A25" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B25" s="415" t="s">
-        <v>888</v>
+      <c r="B25" s="414" t="s">
+        <v>886</v>
       </c>
       <c r="C25" s="52" t="s">
         <v>250</v>
       </c>
       <c r="D25" s="339"/>
       <c r="E25" s="44">
-        <v>50033</v>
+        <v>55037</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" s="365" t="s">
+      <c r="A26" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B26" s="415" t="s">
-        <v>889</v>
+      <c r="B26" s="414" t="s">
+        <v>887</v>
       </c>
       <c r="C26" s="52" t="s">
         <v>251</v>
       </c>
       <c r="D26" s="339"/>
       <c r="E26" s="44">
-        <v>78348</v>
+        <v>86183</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" s="365" t="s">
+      <c r="A27" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B27" s="415" t="s">
-        <v>890</v>
+      <c r="B27" s="414" t="s">
+        <v>888</v>
       </c>
       <c r="C27" s="52" t="s">
         <v>252</v>
       </c>
       <c r="D27" s="339"/>
       <c r="E27" s="44">
-        <v>84155</v>
+        <v>92570</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" s="365" t="s">
+      <c r="A28" s="364" t="s">
         <v>54</v>
       </c>
       <c r="B28" s="312">
         <v>100023501</v>
       </c>
       <c r="C28" s="52" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="D28" s="339"/>
       <c r="E28" s="44">
-        <v>36993</v>
+        <v>40692</v>
       </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" s="365" t="s">
+      <c r="A29" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B29" s="415" t="s">
-        <v>891</v>
+      <c r="B29" s="414" t="s">
+        <v>889</v>
       </c>
       <c r="C29" s="52" t="s">
         <v>253</v>
       </c>
-      <c r="D29" s="378"/>
+      <c r="D29" s="377"/>
       <c r="E29" s="44">
-        <v>68960</v>
+        <v>75857</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="322"/>
-      <c r="B30" s="359"/>
+      <c r="B30" s="358"/>
       <c r="C30" s="47" t="s">
         <v>314</v>
       </c>
       <c r="D30" s="340"/>
       <c r="E30" s="313"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="322"/>
-      <c r="B31" s="379"/>
+      <c r="B31" s="378"/>
       <c r="C31" s="47"/>
       <c r="E31" s="313"/>
     </row>
     <row r="32" spans="1:5">
       <c r="C32" s="47"/>
       <c r="E32" s="313"/>
     </row>
     <row r="33" spans="1:7">
       <c r="C33" s="51"/>
       <c r="E33" s="313"/>
     </row>
     <row r="34" spans="1:7" ht="24.75" customHeight="1">
-      <c r="B34" s="376"/>
-[...3 lines deleted...]
-      <c r="D34" s="787"/>
+      <c r="B34" s="375"/>
+      <c r="C34" s="786" t="s">
+        <v>457</v>
+      </c>
+      <c r="D34" s="786"/>
       <c r="E34" s="313"/>
     </row>
     <row r="35" spans="1:7" ht="24.75" customHeight="1">
-      <c r="B35" s="376"/>
+      <c r="B35" s="375"/>
       <c r="C35" s="322"/>
       <c r="D35" s="322"/>
       <c r="E35" s="335"/>
     </row>
     <row r="36" spans="1:7" s="345" customFormat="1" ht="54">
       <c r="A36" s="137" t="s">
         <v>82</v>
       </c>
-      <c r="B36" s="353" t="s">
+      <c r="B36" s="352" t="s">
         <v>32</v>
       </c>
-      <c r="C36" s="353" t="s">
+      <c r="C36" s="352" t="s">
         <v>58</v>
       </c>
-      <c r="D36" s="353" t="s">
+      <c r="D36" s="352" t="s">
         <v>25</v>
       </c>
       <c r="E36" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="F36" s="324"/>
       <c r="G36" s="324"/>
     </row>
     <row r="37" spans="1:7">
-      <c r="A37" s="365" t="s">
+      <c r="A37" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B37" s="415" t="s">
+      <c r="B37" s="414" t="s">
         <v>254</v>
       </c>
       <c r="C37" s="52" t="s">
         <v>256</v>
       </c>
       <c r="D37" s="339" t="s">
         <v>257</v>
       </c>
       <c r="E37" s="44">
-        <v>2003</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="38" spans="1:7">
-      <c r="A38" s="365" t="s">
+      <c r="A38" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B38" s="415" t="s">
-        <v>892</v>
+      <c r="B38" s="414" t="s">
+        <v>890</v>
       </c>
       <c r="C38" s="52" t="s">
         <v>258</v>
       </c>
       <c r="D38" s="339" t="s">
         <v>259</v>
       </c>
       <c r="E38" s="44">
-        <v>7353</v>
+        <v>8455</v>
       </c>
     </row>
     <row r="39" spans="1:7">
-      <c r="A39" s="365" t="s">
+      <c r="A39" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B39" s="415" t="s">
-        <v>893</v>
+      <c r="B39" s="414" t="s">
+        <v>891</v>
       </c>
       <c r="C39" s="52" t="s">
         <v>260</v>
       </c>
       <c r="D39" s="339" t="s">
         <v>261</v>
       </c>
       <c r="E39" s="44">
-        <v>8450</v>
+        <v>9718</v>
       </c>
     </row>
     <row r="40" spans="1:7">
-      <c r="A40" s="365" t="s">
+      <c r="A40" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B40" s="415" t="s">
-        <v>894</v>
+      <c r="B40" s="414" t="s">
+        <v>892</v>
       </c>
       <c r="C40" s="52" t="s">
         <v>262</v>
       </c>
       <c r="D40" s="339" t="s">
         <v>263</v>
       </c>
       <c r="E40" s="44">
-        <v>9068</v>
+        <v>10428</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="C41" s="47" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="36">
-      <c r="C43" s="611" t="s">
-[...3 lines deleted...]
-      <c r="E43" s="612"/>
+      <c r="C43" s="610" t="s">
+        <v>672</v>
+      </c>
+      <c r="D43" s="610"/>
+      <c r="E43" s="611"/>
     </row>
     <row r="44" spans="1:7">
-      <c r="B44" s="510"/>
+      <c r="B44" s="509"/>
       <c r="C44" s="51"/>
       <c r="D44" s="340"/>
-      <c r="E44" s="612"/>
+      <c r="E44" s="611"/>
     </row>
     <row r="45" spans="1:7" ht="54">
       <c r="A45" s="137" t="s">
         <v>82</v>
       </c>
-      <c r="B45" s="353" t="s">
+      <c r="B45" s="352" t="s">
         <v>32</v>
       </c>
-      <c r="C45" s="353" t="s">
+      <c r="C45" s="352" t="s">
         <v>58</v>
       </c>
-      <c r="D45" s="353"/>
+      <c r="D45" s="352"/>
       <c r="E45" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
     </row>
     <row r="46" spans="1:7">
-      <c r="A46" s="365" t="s">
+      <c r="A46" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B46" s="415">
+      <c r="B46" s="414">
         <v>100022628</v>
       </c>
       <c r="C46" s="52" t="s">
+        <v>954</v>
+      </c>
+      <c r="D46" s="377"/>
+      <c r="E46" s="44">
+        <v>28778</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="364" t="s">
+        <v>54</v>
+      </c>
+      <c r="B47" s="414">
+        <v>100022630</v>
+      </c>
+      <c r="C47" s="52" t="s">
+        <v>955</v>
+      </c>
+      <c r="D47" s="377"/>
+      <c r="E47" s="44">
+        <v>40285</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="364" t="s">
+        <v>54</v>
+      </c>
+      <c r="B48" s="414">
+        <v>100022631</v>
+      </c>
+      <c r="C48" s="52" t="s">
         <v>956</v>
       </c>
-      <c r="D46" s="378"/>
-[...5 lines deleted...]
-      <c r="A47" s="365" t="s">
+      <c r="D48" s="377"/>
+      <c r="E48" s="44">
+        <v>54485</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B47" s="415">
-[...2 lines deleted...]
-      <c r="C47" s="52" t="s">
+      <c r="B49" s="414">
+        <v>100022632</v>
+      </c>
+      <c r="C49" s="52" t="s">
         <v>957</v>
       </c>
-      <c r="D47" s="378"/>
-[...29 lines deleted...]
-      <c r="D49" s="378"/>
+      <c r="D49" s="377"/>
       <c r="E49" s="44">
-        <v>80989</v>
+        <v>89088</v>
       </c>
     </row>
     <row r="51" spans="1:5" ht="36">
-      <c r="C51" s="611" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="611"/>
+      <c r="C51" s="610" t="s">
+        <v>673</v>
+      </c>
+      <c r="D51" s="610"/>
     </row>
     <row r="52" spans="1:5">
       <c r="B52" s="310"/>
     </row>
     <row r="53" spans="1:5" ht="54">
       <c r="A53" s="137" t="s">
         <v>82</v>
       </c>
-      <c r="B53" s="353" t="s">
+      <c r="B53" s="352" t="s">
         <v>32</v>
       </c>
-      <c r="C53" s="353" t="s">
+      <c r="C53" s="352" t="s">
         <v>58</v>
       </c>
-      <c r="D53" s="353"/>
+      <c r="D53" s="352"/>
       <c r="E53" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
     </row>
     <row r="54" spans="1:5">
-      <c r="A54" s="365" t="s">
+      <c r="A54" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B54" s="415">
+      <c r="B54" s="414">
         <v>7895951</v>
       </c>
       <c r="C54" s="52" t="s">
-        <v>1079</v>
+        <v>1075</v>
       </c>
       <c r="D54" s="75"/>
       <c r="E54" s="44">
-        <v>10625</v>
+        <v>12219</v>
       </c>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" s="365" t="s">
+      <c r="A55" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B55" s="415">
+      <c r="B55" s="414">
         <v>7895952</v>
       </c>
       <c r="C55" s="52" t="s">
-        <v>676</v>
-[...1 lines deleted...]
-      <c r="D55" s="378"/>
+        <v>674</v>
+      </c>
+      <c r="D55" s="377"/>
       <c r="E55" s="44">
-        <v>12103</v>
+        <v>13918</v>
       </c>
     </row>
     <row r="56" spans="1:5">
-      <c r="A56" s="365" t="s">
+      <c r="A56" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B56" s="415">
+      <c r="B56" s="414">
         <v>7895953</v>
       </c>
       <c r="C56" s="52" t="s">
-        <v>1078</v>
-[...1 lines deleted...]
-      <c r="D56" s="378"/>
+        <v>1074</v>
+      </c>
+      <c r="D56" s="377"/>
       <c r="E56" s="44">
-        <v>16067</v>
+        <v>18477</v>
       </c>
     </row>
     <row r="57" spans="1:5">
-      <c r="A57" s="365" t="s">
+      <c r="A57" s="364" t="s">
         <v>54</v>
       </c>
       <c r="B57" s="312">
         <v>7895954</v>
       </c>
       <c r="C57" s="52" t="s">
-        <v>866</v>
-[...1 lines deleted...]
-      <c r="D57" s="378"/>
+        <v>864</v>
+      </c>
+      <c r="D57" s="377"/>
       <c r="E57" s="44">
-        <v>22778</v>
+        <v>25055</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="C34:D34"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{D50D30CB-6841-4E03-9CBC-A0A40BF968E0}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{651F0BBF-80DC-452A-9432-043C4CBC9692}">
   <sheetPr codeName="Sayfa50">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J38"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A3" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.85546875" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="13.85546875" style="394" customWidth="1"/>
-    <col min="2" max="2" width="14.85546875" style="386" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="13.85546875" style="393" customWidth="1"/>
+    <col min="2" max="2" width="14.85546875" style="385" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="56.140625" style="124" customWidth="1"/>
     <col min="4" max="4" width="16.140625" style="124" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="19.5703125" style="124" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43" style="124" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="28.42578125" style="124" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="14.85546875" style="124"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="310" customFormat="1" ht="27">
       <c r="A1" s="128"/>
       <c r="B1" s="318"/>
       <c r="C1" s="32" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="D1" s="344"/>
       <c r="E1" s="317"/>
       <c r="F1" s="317"/>
       <c r="G1" s="131" t="s">
         <v>101</v>
       </c>
       <c r="H1" s="319"/>
       <c r="I1" s="343">
         <v>9</v>
       </c>
-      <c r="J1" s="375"/>
+      <c r="J1" s="374"/>
     </row>
     <row r="2" spans="1:10" s="310" customFormat="1">
       <c r="A2" s="308"/>
       <c r="B2" s="324"/>
       <c r="C2" s="88" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="E2" s="323"/>
       <c r="F2" s="323"/>
       <c r="H2" s="323"/>
       <c r="I2" s="323"/>
       <c r="J2" s="323"/>
     </row>
     <row r="3" spans="1:10" s="310" customFormat="1">
       <c r="A3" s="308"/>
       <c r="B3" s="324"/>
       <c r="C3" s="88" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
     </row>
     <row r="4" spans="1:10" s="310" customFormat="1">
       <c r="A4" s="321"/>
       <c r="B4" s="324"/>
       <c r="C4" s="88" t="s">
         <v>75</v>
       </c>
       <c r="D4" s="309"/>
       <c r="E4" s="309"/>
       <c r="F4" s="309"/>
     </row>
     <row r="5" spans="1:10" s="310" customFormat="1">
       <c r="A5" s="321"/>
       <c r="B5" s="324"/>
-      <c r="C5" s="412" t="s">
-        <v>869</v>
+      <c r="C5" s="411" t="s">
+        <v>867</v>
       </c>
       <c r="D5" s="309"/>
       <c r="E5" s="309"/>
       <c r="F5" s="309"/>
     </row>
     <row r="6" spans="1:10">
-      <c r="A6" s="383"/>
-[...7 lines deleted...]
-      <c r="I6" s="385"/>
+      <c r="A6" s="382"/>
+      <c r="B6" s="383"/>
+      <c r="C6" s="453"/>
+      <c r="D6" s="384"/>
+      <c r="E6" s="384"/>
+      <c r="F6" s="384"/>
+      <c r="G6" s="384"/>
+      <c r="H6" s="384"/>
+      <c r="I6" s="384"/>
     </row>
     <row r="7" spans="1:10">
-      <c r="A7" s="383"/>
-[...5 lines deleted...]
-      <c r="I7" s="385"/>
+      <c r="A7" s="382"/>
+      <c r="D7" s="384"/>
+      <c r="E7" s="384"/>
+      <c r="F7" s="384"/>
+      <c r="G7" s="384"/>
+      <c r="H7" s="384"/>
+      <c r="I7" s="384"/>
     </row>
     <row r="8" spans="1:10" ht="24.75">
-      <c r="A8" s="383"/>
-[...3 lines deleted...]
-      <c r="D8" s="385"/>
+      <c r="A8" s="382"/>
+      <c r="C8" s="386" t="s">
+        <v>401</v>
+      </c>
+      <c r="D8" s="384"/>
       <c r="E8" s="63"/>
-      <c r="F8" s="385"/>
-[...2 lines deleted...]
-      <c r="I8" s="385"/>
+      <c r="F8" s="384"/>
+      <c r="G8" s="384"/>
+      <c r="H8" s="384"/>
+      <c r="I8" s="384"/>
     </row>
     <row r="9" spans="1:10">
-      <c r="A9" s="383"/>
-[...7 lines deleted...]
-      <c r="I9" s="385"/>
+      <c r="A9" s="382"/>
+      <c r="B9" s="383"/>
+      <c r="C9" s="384"/>
+      <c r="D9" s="384"/>
+      <c r="E9" s="384"/>
+      <c r="F9" s="384"/>
+      <c r="G9" s="384"/>
+      <c r="H9" s="384"/>
+      <c r="I9" s="384"/>
     </row>
     <row r="11" spans="1:10">
-      <c r="A11" s="383"/>
-      <c r="B11" s="389"/>
+      <c r="A11" s="382"/>
+      <c r="B11" s="388"/>
       <c r="C11" s="117"/>
       <c r="D11" s="117"/>
       <c r="E11" s="117"/>
       <c r="F11" s="117"/>
       <c r="G11" s="118"/>
       <c r="H11" s="118"/>
       <c r="I11" s="118"/>
     </row>
     <row r="12" spans="1:10">
-      <c r="A12" s="383"/>
-      <c r="B12" s="389"/>
+      <c r="A12" s="382"/>
+      <c r="B12" s="388"/>
       <c r="C12" s="117"/>
       <c r="D12" s="117"/>
     </row>
     <row r="13" spans="1:10" ht="24.75">
-      <c r="A13" s="383"/>
-[...2 lines deleted...]
-        <v>994</v>
+      <c r="A13" s="382"/>
+      <c r="B13" s="388"/>
+      <c r="C13" s="386" t="s">
+        <v>992</v>
       </c>
       <c r="D13" s="117"/>
     </row>
     <row r="14" spans="1:10" ht="24.75">
-      <c r="A14" s="383"/>
-[...1 lines deleted...]
-      <c r="C14" s="387"/>
+      <c r="A14" s="382"/>
+      <c r="B14" s="388"/>
+      <c r="C14" s="386"/>
       <c r="D14" s="117"/>
     </row>
     <row r="15" spans="1:10" ht="54">
       <c r="A15" s="137" t="s">
         <v>82</v>
       </c>
-      <c r="B15" s="355" t="s">
+      <c r="B15" s="354" t="s">
         <v>32</v>
       </c>
-      <c r="C15" s="390" t="s">
+      <c r="C15" s="389" t="s">
         <v>29</v>
       </c>
-      <c r="D15" s="390" t="s">
+      <c r="D15" s="389" t="s">
         <v>25</v>
       </c>
-      <c r="E15" s="390" t="s">
+      <c r="E15" s="389" t="s">
         <v>67</v>
       </c>
-      <c r="F15" s="390" t="s">
+      <c r="F15" s="389" t="s">
         <v>68</v>
       </c>
       <c r="G15" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="115" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="392">
+      <c r="B16" s="391">
         <v>100023802</v>
       </c>
       <c r="C16" s="115" t="s">
-        <v>990</v>
-[...8 lines deleted...]
-        <v>495</v>
+        <v>988</v>
+      </c>
+      <c r="D16" s="475" t="s">
+        <v>492</v>
+      </c>
+      <c r="E16" s="480" t="s">
+        <v>392</v>
+      </c>
+      <c r="F16" s="480" t="s">
+        <v>493</v>
       </c>
       <c r="G16" s="44">
         <v>38770</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="115" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="392">
+      <c r="B17" s="391">
         <v>100023803</v>
       </c>
       <c r="C17" s="115" t="s">
-        <v>991</v>
-[...8 lines deleted...]
-        <v>495</v>
+        <v>989</v>
+      </c>
+      <c r="D17" s="475" t="s">
+        <v>494</v>
+      </c>
+      <c r="E17" s="480" t="s">
+        <v>392</v>
+      </c>
+      <c r="F17" s="480" t="s">
+        <v>493</v>
       </c>
       <c r="G17" s="44">
         <v>42830</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="115" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="392">
+      <c r="B18" s="391">
         <v>100023804</v>
       </c>
       <c r="C18" s="115" t="s">
-        <v>992</v>
-[...7 lines deleted...]
-      <c r="F18" s="481" t="s">
+        <v>990</v>
+      </c>
+      <c r="D18" s="475" t="s">
         <v>495</v>
+      </c>
+      <c r="E18" s="480" t="s">
+        <v>392</v>
+      </c>
+      <c r="F18" s="480" t="s">
+        <v>493</v>
       </c>
       <c r="G18" s="44">
         <v>61387</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="115" t="s">
         <v>54</v>
       </c>
-      <c r="B19" s="393">
+      <c r="B19" s="392">
         <v>100023805</v>
       </c>
       <c r="C19" s="115" t="s">
-        <v>993</v>
-[...8 lines deleted...]
-        <v>495</v>
+        <v>991</v>
+      </c>
+      <c r="D19" s="475" t="s">
+        <v>496</v>
+      </c>
+      <c r="E19" s="480" t="s">
+        <v>392</v>
+      </c>
+      <c r="F19" s="480" t="s">
+        <v>493</v>
       </c>
       <c r="G19" s="44">
         <v>74660</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="115"/>
-      <c r="B20" s="393"/>
+      <c r="B20" s="392"/>
       <c r="C20" s="115"/>
-      <c r="D20" s="476"/>
-[...1 lines deleted...]
-      <c r="F20" s="481"/>
+      <c r="D20" s="475"/>
+      <c r="E20" s="480"/>
+      <c r="F20" s="480"/>
       <c r="G20" s="126"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="115" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="393">
+      <c r="B21" s="392">
         <v>100021498</v>
       </c>
       <c r="C21" s="115" t="s">
-        <v>1060</v>
-[...3 lines deleted...]
-      <c r="F21" s="481"/>
+        <v>1056</v>
+      </c>
+      <c r="D21" s="475"/>
+      <c r="E21" s="480"/>
+      <c r="F21" s="480"/>
       <c r="G21" s="44">
         <v>980</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="115"/>
-      <c r="B22" s="393"/>
+      <c r="B22" s="392"/>
       <c r="C22" s="115" t="s">
-        <v>403</v>
-[...3 lines deleted...]
-      <c r="F22" s="481"/>
+        <v>402</v>
+      </c>
+      <c r="D22" s="475"/>
+      <c r="E22" s="480"/>
+      <c r="F22" s="480"/>
       <c r="G22" s="126"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="119"/>
-      <c r="B23" s="448"/>
+      <c r="B23" s="447"/>
       <c r="C23" s="119" t="s">
         <v>49</v>
       </c>
-      <c r="D23" s="436"/>
+      <c r="D23" s="435"/>
       <c r="E23" s="55"/>
       <c r="F23" s="55"/>
-      <c r="G23" s="449"/>
+      <c r="G23" s="448"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="119"/>
-      <c r="B24" s="448"/>
+      <c r="B24" s="447"/>
       <c r="C24" s="119"/>
-      <c r="D24" s="436"/>
+      <c r="D24" s="435"/>
       <c r="E24" s="55"/>
       <c r="F24" s="55"/>
-      <c r="G24" s="449"/>
+      <c r="G24" s="448"/>
     </row>
     <row r="25" spans="1:7" ht="24.75">
-      <c r="A25" s="383"/>
-[...4 lines deleted...]
-      <c r="G25" s="385"/>
+      <c r="A25" s="382"/>
+      <c r="C25" s="386" t="s">
+        <v>401</v>
+      </c>
+      <c r="D25" s="384"/>
+      <c r="G25" s="384"/>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="383"/>
-[...5 lines deleted...]
-      <c r="G26" s="385"/>
+      <c r="A26" s="382"/>
+      <c r="B26" s="383"/>
+      <c r="C26" s="384"/>
+      <c r="D26" s="384"/>
+      <c r="E26" s="384"/>
+      <c r="F26" s="384"/>
+      <c r="G26" s="384"/>
     </row>
     <row r="28" spans="1:7" ht="24.75">
-      <c r="A28" s="383"/>
-[...1 lines deleted...]
-      <c r="C28" s="387" t="s">
+      <c r="A28" s="382"/>
+      <c r="B28" s="388"/>
+      <c r="C28" s="386" t="s">
         <v>315</v>
       </c>
       <c r="D28" s="117"/>
       <c r="E28" s="117"/>
       <c r="F28" s="117"/>
       <c r="G28" s="118"/>
     </row>
     <row r="29" spans="1:7" ht="24.75">
-      <c r="A29" s="383"/>
-[...1 lines deleted...]
-      <c r="C29" s="387"/>
+      <c r="A29" s="382"/>
+      <c r="B29" s="388"/>
+      <c r="C29" s="386"/>
       <c r="D29" s="117"/>
       <c r="E29" s="117"/>
       <c r="F29" s="117"/>
       <c r="G29" s="118"/>
     </row>
     <row r="30" spans="1:7" ht="54">
       <c r="A30" s="137" t="s">
         <v>82</v>
       </c>
-      <c r="B30" s="355" t="s">
+      <c r="B30" s="354" t="s">
         <v>32</v>
       </c>
-      <c r="C30" s="390" t="s">
+      <c r="C30" s="389" t="s">
         <v>29</v>
       </c>
-      <c r="D30" s="390" t="s">
+      <c r="D30" s="389" t="s">
         <v>25</v>
       </c>
-      <c r="E30" s="390" t="s">
+      <c r="E30" s="389" t="s">
         <v>67</v>
       </c>
-      <c r="F30" s="390" t="s">
+      <c r="F30" s="389" t="s">
         <v>68</v>
       </c>
       <c r="G30" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
     </row>
     <row r="31" spans="1:7">
-      <c r="A31" s="391" t="s">
+      <c r="A31" s="390" t="s">
         <v>54</v>
       </c>
-      <c r="B31" s="392">
+      <c r="B31" s="391">
         <v>100023223</v>
       </c>
       <c r="C31" s="115" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="D31" s="114" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="E31" s="116" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F31" s="116" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="G31" s="44">
         <v>139824</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="119"/>
-      <c r="B32" s="448"/>
+      <c r="B32" s="447"/>
       <c r="C32" s="119" t="s">
-        <v>403</v>
-[...1 lines deleted...]
-      <c r="D32" s="436"/>
+        <v>402</v>
+      </c>
+      <c r="D32" s="435"/>
       <c r="E32" s="55"/>
       <c r="F32" s="55"/>
-      <c r="G32" s="449"/>
+      <c r="G32" s="448"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="119"/>
-      <c r="B33" s="448"/>
+      <c r="B33" s="447"/>
       <c r="C33" s="119" t="s">
         <v>49</v>
       </c>
-      <c r="D33" s="436"/>
+      <c r="D33" s="435"/>
       <c r="E33" s="55"/>
       <c r="F33" s="55"/>
-      <c r="G33" s="449"/>
+      <c r="G33" s="448"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="119"/>
-      <c r="B34" s="448"/>
+      <c r="B34" s="447"/>
       <c r="C34" s="119"/>
-      <c r="D34" s="436"/>
+      <c r="D34" s="435"/>
       <c r="E34" s="55"/>
       <c r="F34" s="55"/>
-      <c r="G34" s="449"/>
+      <c r="G34" s="448"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="119"/>
-      <c r="B35" s="448"/>
+      <c r="B35" s="447"/>
       <c r="C35" s="119"/>
-      <c r="D35" s="436"/>
+      <c r="D35" s="435"/>
       <c r="E35" s="55"/>
       <c r="F35" s="55"/>
-      <c r="G35" s="449"/>
+      <c r="G35" s="448"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="119"/>
-      <c r="B36" s="448"/>
+      <c r="B36" s="447"/>
       <c r="C36" s="119"/>
-      <c r="D36" s="436"/>
+      <c r="D36" s="435"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
-      <c r="G36" s="449"/>
+      <c r="G36" s="448"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="119"/>
-      <c r="B37" s="448"/>
+      <c r="B37" s="447"/>
       <c r="C37" s="119"/>
-      <c r="D37" s="436"/>
+      <c r="D37" s="435"/>
       <c r="E37" s="55"/>
       <c r="F37" s="55"/>
-      <c r="G37" s="449"/>
+      <c r="G37" s="448"/>
     </row>
     <row r="38" spans="1:7">
-      <c r="A38" s="383"/>
-      <c r="B38" s="389"/>
+      <c r="A38" s="382"/>
+      <c r="B38" s="388"/>
       <c r="D38" s="120"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{7E7CEDEF-2977-4CE9-9D2D-B96DA0B0A022}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="40" orientation="portrait" r:id="rId1"/>
-  <customProperties>
-[...2 lines deleted...]
-  <drawing r:id="rId3"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6965502-EB9A-4692-8228-F8F595DCB4CF}">
   <dimension ref="A1:K46"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
+      <selection activeCell="F14" sqref="F14"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="9.5703125" style="492" customWidth="1"/>
-    <col min="2" max="2" width="15.5703125" style="386" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="9.5703125" style="491" customWidth="1"/>
+    <col min="2" max="2" width="15.5703125" style="385" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="60" style="124" customWidth="1"/>
-    <col min="4" max="4" width="20" style="386" customWidth="1"/>
+    <col min="4" max="4" width="20" style="385" customWidth="1"/>
     <col min="5" max="5" width="19" style="124" customWidth="1"/>
     <col min="6" max="6" width="22.42578125" style="124" customWidth="1"/>
     <col min="7" max="7" width="28.42578125" style="124" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="15.5703125" style="124" customWidth="1"/>
     <col min="9" max="9" width="16" style="124" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="124" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="124"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="310" customFormat="1" ht="24" customHeight="1">
-      <c r="A1" s="482"/>
+      <c r="A1" s="481"/>
       <c r="B1" s="318"/>
       <c r="C1" s="32" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="D1" s="318"/>
       <c r="E1" s="317"/>
       <c r="F1" s="317"/>
       <c r="G1" s="131" t="s">
         <v>101</v>
       </c>
       <c r="H1" s="319"/>
       <c r="I1" s="343">
         <v>10</v>
       </c>
-      <c r="J1" s="375"/>
+      <c r="J1" s="374"/>
     </row>
     <row r="2" spans="1:11" s="310" customFormat="1" ht="24" customHeight="1">
-      <c r="A2" s="483"/>
+      <c r="A2" s="482"/>
       <c r="B2" s="324"/>
       <c r="C2" s="88" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="D2" s="324"/>
       <c r="E2" s="323"/>
       <c r="F2" s="323"/>
       <c r="H2" s="323"/>
       <c r="I2" s="323"/>
       <c r="J2" s="323"/>
-      <c r="K2" s="484"/>
+      <c r="K2" s="483"/>
     </row>
     <row r="3" spans="1:11" s="310" customFormat="1" ht="24" customHeight="1">
-      <c r="A3" s="483"/>
+      <c r="A3" s="482"/>
       <c r="B3" s="324"/>
       <c r="C3" s="88" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
       <c r="D3" s="324"/>
     </row>
     <row r="4" spans="1:11" s="310" customFormat="1" ht="24" customHeight="1">
-      <c r="A4" s="351"/>
+      <c r="A4" s="350"/>
       <c r="B4" s="324"/>
       <c r="C4" s="88" t="s">
         <v>75</v>
       </c>
       <c r="D4" s="325"/>
       <c r="E4" s="309"/>
       <c r="F4" s="309"/>
     </row>
     <row r="5" spans="1:11" s="310" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="351"/>
+      <c r="A5" s="350"/>
       <c r="B5" s="324"/>
-      <c r="C5" s="411" t="s">
-        <v>869</v>
+      <c r="C5" s="410" t="s">
+        <v>867</v>
       </c>
       <c r="D5" s="325"/>
       <c r="E5" s="309"/>
       <c r="F5" s="309"/>
     </row>
     <row r="6" spans="1:11" ht="63" customHeight="1">
-      <c r="A6" s="485"/>
-[...7 lines deleted...]
-      <c r="I6" s="385"/>
+      <c r="A6" s="484"/>
+      <c r="B6" s="383"/>
+      <c r="C6" s="384"/>
+      <c r="D6" s="485"/>
+      <c r="E6" s="384"/>
+      <c r="F6" s="384"/>
+      <c r="G6" s="384"/>
+      <c r="H6" s="384"/>
+      <c r="I6" s="384"/>
     </row>
     <row r="7" spans="1:11">
-      <c r="A7" s="485"/>
-[...5 lines deleted...]
-      <c r="I7" s="385"/>
+      <c r="A7" s="484"/>
+      <c r="D7" s="485"/>
+      <c r="E7" s="384"/>
+      <c r="F7" s="384"/>
+      <c r="G7" s="384"/>
+      <c r="H7" s="384"/>
+      <c r="I7" s="384"/>
     </row>
     <row r="8" spans="1:11" ht="24.75">
-      <c r="A8" s="485"/>
-[...7 lines deleted...]
-      <c r="I8" s="385"/>
+      <c r="A8" s="484"/>
+      <c r="C8" s="386" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D8" s="485"/>
+      <c r="F8" s="384"/>
+      <c r="G8" s="384"/>
+      <c r="H8" s="384"/>
+      <c r="I8" s="384"/>
     </row>
     <row r="9" spans="1:11">
-      <c r="A9" s="485"/>
-[...7 lines deleted...]
-      <c r="I9" s="385"/>
+      <c r="A9" s="484"/>
+      <c r="B9" s="383"/>
+      <c r="C9" s="384"/>
+      <c r="D9" s="485"/>
+      <c r="E9" s="384"/>
+      <c r="F9" s="384"/>
+      <c r="G9" s="384"/>
+      <c r="H9" s="384"/>
+      <c r="I9" s="384"/>
     </row>
     <row r="10" spans="1:11">
-      <c r="A10" s="615"/>
+      <c r="A10" s="614"/>
     </row>
     <row r="11" spans="1:11" ht="24.75">
-      <c r="A11" s="485"/>
-[...4 lines deleted...]
-      <c r="D11" s="389"/>
+      <c r="A11" s="484"/>
+      <c r="B11" s="388"/>
+      <c r="C11" s="386" t="s">
+        <v>510</v>
+      </c>
+      <c r="D11" s="388"/>
       <c r="E11" s="117"/>
       <c r="F11" s="117"/>
       <c r="G11" s="118"/>
       <c r="H11" s="118"/>
       <c r="I11" s="118"/>
     </row>
     <row r="12" spans="1:11" ht="24.75">
-      <c r="A12" s="485"/>
-[...2 lines deleted...]
-      <c r="D12" s="389"/>
+      <c r="A12" s="484"/>
+      <c r="B12" s="388"/>
+      <c r="C12" s="386"/>
+      <c r="D12" s="388"/>
       <c r="E12" s="117"/>
       <c r="F12" s="117"/>
       <c r="G12" s="118"/>
     </row>
     <row r="13" spans="1:11" ht="24.75">
-      <c r="A13" s="485"/>
-[...4 lines deleted...]
-      <c r="D13" s="389"/>
+      <c r="A13" s="484"/>
+      <c r="B13" s="388"/>
+      <c r="C13" s="386" t="s">
+        <v>511</v>
+      </c>
+      <c r="D13" s="388"/>
       <c r="E13" s="117"/>
       <c r="F13" s="117"/>
       <c r="G13" s="118"/>
     </row>
     <row r="14" spans="1:11" ht="54">
       <c r="A14" s="139" t="s">
         <v>82</v>
       </c>
-      <c r="B14" s="613" t="s">
+      <c r="B14" s="612" t="s">
         <v>32</v>
       </c>
-      <c r="C14" s="487" t="s">
+      <c r="C14" s="486" t="s">
         <v>29</v>
       </c>
-      <c r="D14" s="488" t="s">
+      <c r="D14" s="487" t="s">
         <v>25</v>
       </c>
-      <c r="E14" s="487" t="s">
+      <c r="E14" s="486" t="s">
         <v>67</v>
       </c>
-      <c r="F14" s="489" t="s">
+      <c r="F14" s="488" t="s">
+        <v>512</v>
+      </c>
+      <c r="G14" s="161" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="615" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="391">
+        <v>100023257</v>
+      </c>
+      <c r="C15" s="115" t="s">
+        <v>849</v>
+      </c>
+      <c r="D15" s="116" t="s">
+        <v>513</v>
+      </c>
+      <c r="E15" s="116" t="s">
+        <v>392</v>
+      </c>
+      <c r="F15" s="116" t="s">
         <v>514</v>
-      </c>
-[...21 lines deleted...]
-        <v>516</v>
       </c>
       <c r="G15" s="44">
         <v>38704</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="24.75">
-      <c r="A16" s="485"/>
-[...2 lines deleted...]
-      <c r="D16" s="389"/>
+      <c r="A16" s="484"/>
+      <c r="B16" s="388"/>
+      <c r="C16" s="386"/>
+      <c r="D16" s="388"/>
       <c r="E16" s="117"/>
       <c r="F16" s="117"/>
       <c r="G16" s="118"/>
     </row>
     <row r="17" spans="1:7" ht="24.75">
-      <c r="A17" s="485"/>
-[...4 lines deleted...]
-      <c r="D17" s="389"/>
+      <c r="A17" s="484"/>
+      <c r="B17" s="388"/>
+      <c r="C17" s="386" t="s">
+        <v>515</v>
+      </c>
+      <c r="D17" s="388"/>
     </row>
     <row r="18" spans="1:7" ht="54">
       <c r="A18" s="139" t="s">
         <v>82</v>
       </c>
-      <c r="B18" s="590" t="s">
+      <c r="B18" s="589" t="s">
         <v>32</v>
       </c>
-      <c r="C18" s="487" t="s">
+      <c r="C18" s="486" t="s">
         <v>29</v>
       </c>
-      <c r="D18" s="488" t="s">
+      <c r="D18" s="487" t="s">
         <v>25</v>
       </c>
-      <c r="E18" s="487" t="s">
+      <c r="E18" s="486" t="s">
         <v>67</v>
       </c>
-      <c r="F18" s="489" t="s">
+      <c r="F18" s="488" t="s">
+        <v>512</v>
+      </c>
+      <c r="G18" s="161" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="615" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="616">
+        <v>100023258</v>
+      </c>
+      <c r="C19" s="115" t="s">
+        <v>852</v>
+      </c>
+      <c r="D19" s="116" t="s">
+        <v>516</v>
+      </c>
+      <c r="E19" s="116" t="s">
+        <v>392</v>
+      </c>
+      <c r="F19" s="116" t="s">
         <v>514</v>
-      </c>
-[...21 lines deleted...]
-        <v>516</v>
       </c>
       <c r="G19" s="44">
         <v>51364</v>
       </c>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" s="616" t="s">
+      <c r="A20" s="615" t="s">
         <v>54</v>
       </c>
-      <c r="B20" s="617">
+      <c r="B20" s="616">
         <v>100023259</v>
       </c>
       <c r="C20" s="115" t="s">
-        <v>936</v>
+        <v>934</v>
       </c>
       <c r="D20" s="116" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E20" s="116" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F20" s="116" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="G20" s="44">
         <v>54154</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="42" customHeight="1">
-      <c r="A21" s="618"/>
-      <c r="B21" s="619"/>
+      <c r="A21" s="617"/>
+      <c r="B21" s="618"/>
       <c r="C21" s="119"/>
-      <c r="D21" s="389"/>
-[...1 lines deleted...]
-      <c r="F21" s="389"/>
+      <c r="D21" s="388"/>
+      <c r="E21" s="388"/>
+      <c r="F21" s="388"/>
     </row>
     <row r="22" spans="1:7" ht="24.75">
-      <c r="A22" s="485"/>
-[...4 lines deleted...]
-      <c r="D22" s="389"/>
+      <c r="A22" s="484"/>
+      <c r="B22" s="388"/>
+      <c r="C22" s="386" t="s">
+        <v>678</v>
+      </c>
+      <c r="D22" s="388"/>
       <c r="E22" s="117"/>
       <c r="F22" s="117"/>
     </row>
     <row r="23" spans="1:7" ht="54">
       <c r="A23" s="139" t="s">
         <v>82</v>
       </c>
-      <c r="B23" s="613" t="s">
+      <c r="B23" s="612" t="s">
         <v>32</v>
       </c>
-      <c r="C23" s="487" t="s">
+      <c r="C23" s="486" t="s">
         <v>29</v>
       </c>
-      <c r="D23" s="488" t="s">
+      <c r="D23" s="487" t="s">
         <v>25</v>
       </c>
-      <c r="E23" s="487" t="s">
+      <c r="E23" s="486" t="s">
         <v>67</v>
       </c>
-      <c r="F23" s="489" t="s">
+      <c r="F23" s="488" t="s">
+        <v>512</v>
+      </c>
+      <c r="G23" s="161" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="36" customHeight="1">
+      <c r="A24" s="615" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="391">
+        <v>100022578</v>
+      </c>
+      <c r="C24" s="115" t="s">
+        <v>675</v>
+      </c>
+      <c r="D24" s="116" t="s">
+        <v>679</v>
+      </c>
+      <c r="E24" s="116" t="s">
+        <v>392</v>
+      </c>
+      <c r="F24" s="116" t="s">
         <v>514</v>
-      </c>
-[...21 lines deleted...]
-        <v>516</v>
       </c>
       <c r="G24" s="44">
         <v>93347</v>
       </c>
     </row>
     <row r="25" spans="1:7">
-      <c r="A25" s="618"/>
-      <c r="B25" s="619"/>
+      <c r="A25" s="617"/>
+      <c r="B25" s="618"/>
       <c r="C25" s="119"/>
-      <c r="D25" s="389"/>
-[...2 lines deleted...]
-      <c r="G25" s="449"/>
+      <c r="D25" s="388"/>
+      <c r="E25" s="388"/>
+      <c r="F25" s="388"/>
+      <c r="G25" s="448"/>
     </row>
     <row r="26" spans="1:7" ht="24.75">
-      <c r="A26" s="485"/>
-[...4 lines deleted...]
-      <c r="D26" s="389"/>
+      <c r="A26" s="484"/>
+      <c r="B26" s="388"/>
+      <c r="C26" s="386" t="s">
+        <v>678</v>
+      </c>
+      <c r="D26" s="388"/>
       <c r="E26" s="117"/>
       <c r="F26" s="117"/>
-      <c r="G26" s="449"/>
+      <c r="G26" s="448"/>
     </row>
     <row r="27" spans="1:7" ht="54">
       <c r="A27" s="139" t="s">
         <v>82</v>
       </c>
-      <c r="B27" s="613" t="s">
+      <c r="B27" s="612" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="487" t="s">
+      <c r="C27" s="486" t="s">
         <v>29</v>
       </c>
-      <c r="D27" s="488" t="s">
+      <c r="D27" s="487" t="s">
         <v>25</v>
       </c>
-      <c r="E27" s="487" t="s">
+      <c r="E27" s="486" t="s">
         <v>67</v>
       </c>
-      <c r="F27" s="489" t="s">
+      <c r="F27" s="488" t="s">
+        <v>512</v>
+      </c>
+      <c r="G27" s="161" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="615" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="391">
+        <v>100022579</v>
+      </c>
+      <c r="C28" s="115" t="s">
+        <v>676</v>
+      </c>
+      <c r="D28" s="116" t="s">
+        <v>680</v>
+      </c>
+      <c r="E28" s="116" t="s">
+        <v>392</v>
+      </c>
+      <c r="F28" s="116" t="s">
         <v>514</v>
-      </c>
-[...21 lines deleted...]
-        <v>516</v>
       </c>
       <c r="G28" s="44">
         <v>104134</v>
       </c>
     </row>
     <row r="29" spans="1:7">
-      <c r="A29" s="618"/>
-      <c r="B29" s="619"/>
+      <c r="A29" s="617"/>
+      <c r="B29" s="618"/>
       <c r="C29" s="119"/>
-      <c r="D29" s="389"/>
-[...2 lines deleted...]
-      <c r="G29" s="449"/>
+      <c r="D29" s="388"/>
+      <c r="E29" s="388"/>
+      <c r="F29" s="388"/>
+      <c r="G29" s="448"/>
     </row>
     <row r="30" spans="1:7">
-      <c r="A30" s="485"/>
-      <c r="B30" s="389"/>
+      <c r="A30" s="484"/>
+      <c r="B30" s="388"/>
       <c r="C30" s="117"/>
-      <c r="D30" s="389"/>
-      <c r="G30" s="449"/>
+      <c r="D30" s="388"/>
+      <c r="G30" s="448"/>
     </row>
     <row r="31" spans="1:7" ht="24.75">
-      <c r="A31" s="485"/>
-[...8 lines deleted...]
-      <c r="G31" s="449"/>
+      <c r="A31" s="484"/>
+      <c r="B31" s="388"/>
+      <c r="C31" s="386" t="s">
+        <v>518</v>
+      </c>
+      <c r="D31" s="388"/>
+      <c r="F31" s="613" t="s">
+        <v>451</v>
+      </c>
+      <c r="G31" s="448"/>
     </row>
     <row r="32" spans="1:7" ht="24.75">
-      <c r="A32" s="485"/>
-[...3 lines deleted...]
-      <c r="G32" s="449"/>
+      <c r="A32" s="484"/>
+      <c r="B32" s="388"/>
+      <c r="C32" s="386"/>
+      <c r="D32" s="388"/>
+      <c r="G32" s="448"/>
     </row>
     <row r="33" spans="1:8" ht="54">
       <c r="A33" s="139" t="s">
         <v>82</v>
       </c>
-      <c r="B33" s="590" t="s">
+      <c r="B33" s="589" t="s">
         <v>32</v>
       </c>
-      <c r="C33" s="390" t="s">
+      <c r="C33" s="389" t="s">
         <v>29</v>
       </c>
-      <c r="D33" s="488" t="s">
+      <c r="D33" s="487" t="s">
         <v>25</v>
       </c>
-      <c r="E33" s="490" t="s">
+      <c r="E33" s="489" t="s">
         <v>67</v>
       </c>
-      <c r="F33" s="491" t="s">
+      <c r="F33" s="490" t="s">
+        <v>512</v>
+      </c>
+      <c r="G33" s="161" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="615" t="s">
+        <v>54</v>
+      </c>
+      <c r="B34" s="616">
+        <v>7803326</v>
+      </c>
+      <c r="C34" s="115" t="s">
+        <v>519</v>
+      </c>
+      <c r="D34" s="116" t="s">
+        <v>520</v>
+      </c>
+      <c r="E34" s="116" t="s">
+        <v>392</v>
+      </c>
+      <c r="F34" s="116" t="s">
         <v>514</v>
-      </c>
-[...21 lines deleted...]
-        <v>516</v>
       </c>
       <c r="G34" s="44">
         <v>18208</v>
       </c>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35" s="616" t="s">
+      <c r="A35" s="615" t="s">
         <v>54</v>
       </c>
-      <c r="B35" s="392">
+      <c r="B35" s="391">
         <v>7803327</v>
       </c>
       <c r="C35" s="115" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="D35" s="116" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="E35" s="116" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F35" s="116" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="G35" s="44">
         <v>20007</v>
       </c>
     </row>
     <row r="36" spans="1:8">
-      <c r="A36" s="616" t="s">
+      <c r="A36" s="615" t="s">
         <v>54</v>
       </c>
-      <c r="B36" s="392">
+      <c r="B36" s="391">
         <v>7803328</v>
       </c>
       <c r="C36" s="115" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="D36" s="116" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="E36" s="116" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F36" s="116" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="G36" s="44">
         <v>25983</v>
       </c>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37" s="616" t="s">
+      <c r="A37" s="615" t="s">
         <v>54</v>
       </c>
-      <c r="B37" s="392">
+      <c r="B37" s="391">
         <v>7803329</v>
       </c>
       <c r="C37" s="115" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="D37" s="116" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E37" s="116" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F37" s="116" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="G37" s="44">
         <v>29329</v>
       </c>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" s="485"/>
-      <c r="B38" s="448"/>
+      <c r="A38" s="484"/>
+      <c r="B38" s="447"/>
       <c r="C38" s="119"/>
-      <c r="D38" s="389"/>
-[...1 lines deleted...]
-      <c r="F38" s="389"/>
+      <c r="D38" s="388"/>
+      <c r="E38" s="388"/>
+      <c r="F38" s="388"/>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39" s="485"/>
-      <c r="B39" s="610" t="s">
+      <c r="A39" s="484"/>
+      <c r="B39" s="609" t="s">
+        <v>524</v>
+      </c>
+      <c r="C39" s="119" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D39" s="388"/>
+      <c r="E39" s="388"/>
+      <c r="F39" s="388"/>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="484"/>
+      <c r="B40" s="447"/>
+      <c r="C40" s="119" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D40" s="388"/>
+      <c r="E40" s="388"/>
+      <c r="F40" s="388"/>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="484"/>
+      <c r="B41" s="447"/>
+      <c r="C41" s="119" t="s">
+        <v>525</v>
+      </c>
+      <c r="D41" s="388"/>
+      <c r="E41" s="388"/>
+      <c r="F41" s="388"/>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="484"/>
+      <c r="B42" s="447"/>
+      <c r="C42" s="119" t="s">
         <v>526</v>
       </c>
-      <c r="C39" s="119" t="s">
+      <c r="D42" s="388"/>
+      <c r="E42" s="388"/>
+      <c r="F42" s="388"/>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="484"/>
+      <c r="B43" s="447"/>
+      <c r="C43" s="119" t="s">
+        <v>671</v>
+      </c>
+      <c r="D43" s="388"/>
+      <c r="E43" s="388"/>
+      <c r="F43" s="388"/>
+      <c r="G43" s="448"/>
+      <c r="H43" s="448"/>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="484"/>
+      <c r="B44" s="447"/>
+      <c r="C44" s="119" t="s">
+        <v>682</v>
+      </c>
+      <c r="D44" s="388"/>
+      <c r="E44" s="388"/>
+      <c r="F44" s="388"/>
+      <c r="G44" s="448"/>
+      <c r="H44" s="448"/>
+    </row>
+    <row r="45" spans="1:8" ht="18" customHeight="1">
+      <c r="A45" s="484"/>
+      <c r="B45" s="447"/>
+      <c r="C45" s="119" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D45" s="752"/>
+      <c r="E45" s="388"/>
+      <c r="F45" s="388"/>
+      <c r="G45" s="448"/>
+      <c r="H45" s="448"/>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="484"/>
+      <c r="B46" s="447"/>
+      <c r="C46" s="119" t="s">
         <v>1070</v>
       </c>
-      <c r="D39" s="389"/>
-[...76 lines deleted...]
-      <c r="F46" s="389"/>
+      <c r="D46" s="388"/>
+      <c r="F46" s="388"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{7E42946D-AD7C-4CEA-BD08-72865641D5A2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <customProperties>
-[...2 lines deleted...]
-  <drawing r:id="rId3"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66EF0403-247F-4FE0-AB67-2C40B6AD530D}">
   <dimension ref="B1:R66"/>
   <sheetViews>
-    <sheetView topLeftCell="A5" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="1.5703125" customWidth="1"/>
     <col min="2" max="2" width="28.5703125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="4" max="4" width="13.140625" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
     <col min="7" max="7" width="1.85546875" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="13.5">
-      <c r="J1" s="576" t="s">
+      <c r="J1" s="575" t="s">
         <v>101</v>
       </c>
-      <c r="K1" s="620"/>
-[...1 lines deleted...]
-        <v>1077</v>
+      <c r="K1" s="619"/>
+      <c r="L1" s="620" t="s">
+        <v>1073</v>
       </c>
     </row>
     <row r="4" spans="2:12" ht="14.45" customHeight="1">
-      <c r="B4" s="493" t="s">
+      <c r="B4" s="492" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="5" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B5" s="492"/>
+    </row>
+    <row r="6" spans="2:12" ht="30.75" thickBot="1">
+      <c r="B6" s="493" t="s">
+        <v>532</v>
+      </c>
+      <c r="C6" s="494" t="s">
         <v>533</v>
       </c>
     </row>
-    <row r="5" spans="2:12" ht="15.75" thickBot="1">
-[...3 lines deleted...]
-      <c r="B6" s="494" t="s">
+    <row r="7" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B7" s="789" t="s">
         <v>534</v>
       </c>
-      <c r="C6" s="495" t="s">
+      <c r="C7" s="495" t="s">
         <v>535</v>
       </c>
     </row>
-    <row r="7" spans="2:12" ht="15.75" thickBot="1">
-      <c r="B7" s="790" t="s">
+    <row r="8" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B8" s="790"/>
+      <c r="C8" s="496" t="s">
         <v>536</v>
       </c>
-      <c r="C7" s="496" t="s">
+    </row>
+    <row r="9" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B9" s="790"/>
+      <c r="C9" s="496" t="s">
         <v>537</v>
       </c>
     </row>
-    <row r="8" spans="2:12" ht="15.75" thickBot="1">
-[...1 lines deleted...]
-      <c r="C8" s="497" t="s">
+    <row r="10" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B10" s="790"/>
+      <c r="C10" s="497" t="s">
         <v>538</v>
       </c>
     </row>
-    <row r="9" spans="2:12" ht="15.75" thickBot="1">
-[...1 lines deleted...]
-      <c r="C9" s="497" t="s">
+    <row r="11" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B11" s="791"/>
+      <c r="C11" s="497" t="s">
         <v>539</v>
       </c>
     </row>
-    <row r="10" spans="2:12" ht="15.75" thickBot="1">
-[...1 lines deleted...]
-      <c r="C10" s="498" t="s">
+    <row r="12" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B12" s="498"/>
+    </row>
+    <row r="13" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B13" s="493" t="s">
         <v>540</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C11" s="498" t="s">
+      <c r="C13" s="792" t="s">
+        <v>533</v>
+      </c>
+      <c r="D13" s="793"/>
+      <c r="E13" s="794"/>
+    </row>
+    <row r="14" spans="2:12" ht="15" customHeight="1" thickBot="1">
+      <c r="B14" s="789" t="s">
         <v>541</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B13" s="494" t="s">
+      <c r="C14" s="795" t="s">
+        <v>535</v>
+      </c>
+      <c r="D14" s="796"/>
+      <c r="E14" s="495" t="s">
         <v>542</v>
       </c>
-      <c r="C13" s="793" t="s">
+    </row>
+    <row r="15" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B15" s="790"/>
+      <c r="C15" s="496" t="s">
+        <v>536</v>
+      </c>
+      <c r="D15" s="496" t="s">
+        <v>538</v>
+      </c>
+      <c r="E15" s="496" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="16" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B16" s="790"/>
+      <c r="C16" s="496" t="s">
+        <v>537</v>
+      </c>
+      <c r="D16" s="497" t="s">
+        <v>544</v>
+      </c>
+      <c r="E16" s="497" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="17" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B17" s="791"/>
+      <c r="C17" s="496" t="s">
+        <v>539</v>
+      </c>
+      <c r="D17" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="E17" s="621" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="18" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B18" s="498"/>
+    </row>
+    <row r="19" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B19" s="493" t="s">
+        <v>546</v>
+      </c>
+      <c r="C19" s="792" t="s">
+        <v>533</v>
+      </c>
+      <c r="D19" s="793"/>
+      <c r="E19" s="793"/>
+      <c r="F19" s="794"/>
+    </row>
+    <row r="20" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B20" s="798" t="s">
+        <v>541</v>
+      </c>
+      <c r="C20" s="795" t="s">
         <v>535</v>
       </c>
-      <c r="D13" s="794"/>
-[...3 lines deleted...]
-      <c r="B14" s="790" t="s">
+      <c r="D20" s="796"/>
+      <c r="E20" s="795" t="s">
+        <v>542</v>
+      </c>
+      <c r="F20" s="796"/>
+    </row>
+    <row r="21" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B21" s="799"/>
+      <c r="C21" s="496" t="s">
+        <v>536</v>
+      </c>
+      <c r="D21" s="496" t="s">
+        <v>538</v>
+      </c>
+      <c r="E21" s="496" t="s">
         <v>543</v>
       </c>
-      <c r="C14" s="796" t="s">
+      <c r="F21" s="497" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="22" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B22" s="799"/>
+      <c r="C22" s="496" t="s">
         <v>537</v>
       </c>
-      <c r="D14" s="797"/>
-      <c r="E14" s="496" t="s">
+      <c r="D22" s="496" t="s">
         <v>544</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C15" s="497" t="s">
+      <c r="E22" s="496" t="s">
+        <v>545</v>
+      </c>
+      <c r="F22" s="497" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="23" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B23" s="799"/>
+      <c r="C23" s="496" t="s">
+        <v>539</v>
+      </c>
+      <c r="D23" s="497" t="s">
+        <v>683</v>
+      </c>
+      <c r="E23" s="497" t="s">
+        <v>548</v>
+      </c>
+      <c r="F23" s="621" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="24" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B24" s="799"/>
+      <c r="C24" s="496" t="s">
+        <v>684</v>
+      </c>
+      <c r="D24" s="497" t="s">
+        <v>549</v>
+      </c>
+      <c r="E24" s="496" t="s">
+        <v>550</v>
+      </c>
+      <c r="F24" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="H24" s="659"/>
+      <c r="I24" s="659"/>
+      <c r="J24" s="659"/>
+      <c r="K24" s="659"/>
+      <c r="L24" s="659"/>
+      <c r="M24" s="659"/>
+      <c r="N24" s="659"/>
+      <c r="O24" s="659"/>
+      <c r="P24" s="659"/>
+      <c r="Q24" s="659"/>
+      <c r="R24" s="659"/>
+    </row>
+    <row r="25" spans="2:18" ht="13.5" thickBot="1"/>
+    <row r="26" spans="2:18" s="624" customFormat="1" ht="18" thickBot="1">
+      <c r="B26" s="493" t="s">
+        <v>685</v>
+      </c>
+      <c r="C26" s="792" t="s">
+        <v>533</v>
+      </c>
+      <c r="D26" s="793"/>
+      <c r="E26" s="793"/>
+      <c r="F26" s="622"/>
+      <c r="G26" s="623"/>
+      <c r="H26" s="623"/>
+      <c r="I26" s="623"/>
+    </row>
+    <row r="27" spans="2:18" s="624" customFormat="1" ht="17.25">
+      <c r="B27" s="797" t="s">
+        <v>686</v>
+      </c>
+      <c r="C27" s="621" t="s">
+        <v>535</v>
+      </c>
+      <c r="D27" s="621" t="s">
+        <v>542</v>
+      </c>
+      <c r="E27" s="621" t="s">
+        <v>687</v>
+      </c>
+      <c r="F27" s="622"/>
+      <c r="G27" s="622"/>
+      <c r="H27" s="622"/>
+      <c r="I27" s="623"/>
+    </row>
+    <row r="28" spans="2:18" s="624" customFormat="1" ht="18" thickBot="1">
+      <c r="B28" s="797"/>
+      <c r="C28" s="496" t="s">
+        <v>536</v>
+      </c>
+      <c r="D28" s="496" t="s">
+        <v>543</v>
+      </c>
+      <c r="E28" s="496" t="s">
+        <v>688</v>
+      </c>
+      <c r="F28" s="622"/>
+      <c r="G28" s="622"/>
+      <c r="H28" s="622"/>
+      <c r="I28" s="623"/>
+    </row>
+    <row r="29" spans="2:18" s="624" customFormat="1" ht="18" thickBot="1">
+      <c r="B29" s="797"/>
+      <c r="C29" s="496" t="s">
+        <v>537</v>
+      </c>
+      <c r="D29" s="496" t="s">
+        <v>545</v>
+      </c>
+      <c r="E29" s="496" t="s">
+        <v>689</v>
+      </c>
+      <c r="F29" s="622"/>
+      <c r="G29" s="622"/>
+      <c r="H29" s="622"/>
+      <c r="I29" s="623"/>
+    </row>
+    <row r="30" spans="2:18" s="624" customFormat="1" ht="18" thickBot="1">
+      <c r="B30" s="797"/>
+      <c r="C30" s="496" t="s">
+        <v>539</v>
+      </c>
+      <c r="D30" s="496" t="s">
+        <v>548</v>
+      </c>
+      <c r="E30" s="496" t="s">
+        <v>690</v>
+      </c>
+      <c r="F30" s="622"/>
+      <c r="G30" s="622"/>
+      <c r="H30" s="622"/>
+      <c r="I30" s="623"/>
+    </row>
+    <row r="31" spans="2:18" s="624" customFormat="1" ht="18" thickBot="1">
+      <c r="B31" s="797"/>
+      <c r="C31" s="496" t="s">
+        <v>684</v>
+      </c>
+      <c r="D31" s="496" t="s">
+        <v>691</v>
+      </c>
+      <c r="E31" s="497" t="s">
+        <v>692</v>
+      </c>
+      <c r="F31" s="622"/>
+      <c r="G31" s="622"/>
+      <c r="H31" s="622"/>
+      <c r="I31" s="623"/>
+    </row>
+    <row r="32" spans="2:18" s="624" customFormat="1" ht="18" thickBot="1">
+      <c r="B32" s="797"/>
+      <c r="C32" s="496" t="s">
         <v>538</v>
       </c>
-      <c r="D15" s="497" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="497" t="s">
+      <c r="D32" s="496" t="s">
+        <v>550</v>
+      </c>
+      <c r="E32" s="496" t="s">
+        <v>693</v>
+      </c>
+      <c r="F32" s="622"/>
+      <c r="G32" s="622"/>
+      <c r="H32" s="622"/>
+      <c r="I32" s="623"/>
+    </row>
+    <row r="33" spans="2:9" s="624" customFormat="1" ht="18" thickBot="1">
+      <c r="B33" s="797"/>
+      <c r="C33" s="496" t="s">
+        <v>544</v>
+      </c>
+      <c r="D33" s="496" t="s">
+        <v>551</v>
+      </c>
+      <c r="E33" s="497" t="s">
+        <v>694</v>
+      </c>
+      <c r="F33" s="622"/>
+      <c r="G33" s="622"/>
+      <c r="H33" s="622"/>
+      <c r="I33" s="623"/>
+    </row>
+    <row r="34" spans="2:9" s="624" customFormat="1" ht="18" thickBot="1">
+      <c r="B34" s="797"/>
+      <c r="C34" s="496" t="s">
+        <v>683</v>
+      </c>
+      <c r="D34" s="496" t="s">
+        <v>695</v>
+      </c>
+      <c r="E34" s="497" t="s">
+        <v>696</v>
+      </c>
+      <c r="F34" s="622"/>
+      <c r="G34" s="622"/>
+      <c r="H34" s="622"/>
+      <c r="I34" s="623"/>
+    </row>
+    <row r="35" spans="2:9" s="624" customFormat="1" ht="18" thickBot="1">
+      <c r="B35" s="797"/>
+      <c r="C35" s="496" t="s">
+        <v>549</v>
+      </c>
+      <c r="D35" s="496" t="s">
+        <v>697</v>
+      </c>
+      <c r="E35" s="497" t="s">
+        <v>698</v>
+      </c>
+      <c r="F35" s="622"/>
+      <c r="G35" s="622"/>
+      <c r="H35" s="622"/>
+      <c r="I35" s="623"/>
+    </row>
+    <row r="36" spans="2:9" s="624" customFormat="1" ht="18" thickBot="1">
+      <c r="B36" s="797"/>
+      <c r="C36" s="496" t="s">
+        <v>699</v>
+      </c>
+      <c r="D36" s="497" t="s">
+        <v>700</v>
+      </c>
+      <c r="E36" s="496" t="s">
+        <v>701</v>
+      </c>
+      <c r="F36" s="622"/>
+      <c r="G36" s="622"/>
+      <c r="H36" s="622"/>
+      <c r="I36" s="623"/>
+    </row>
+    <row r="37" spans="2:9" s="624" customFormat="1" ht="18" thickBot="1">
+      <c r="B37" s="797"/>
+      <c r="C37" s="497" t="s">
+        <v>702</v>
+      </c>
+      <c r="D37" s="496" t="s">
+        <v>547</v>
+      </c>
+      <c r="E37" s="497" t="s">
+        <v>703</v>
+      </c>
+      <c r="F37" s="622"/>
+      <c r="G37" s="622"/>
+      <c r="H37" s="622"/>
+      <c r="I37" s="623"/>
+    </row>
+    <row r="38" spans="2:9" s="624" customFormat="1" ht="18" thickBot="1">
+      <c r="B38" s="797"/>
+      <c r="C38" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="D38" s="496" t="s">
+        <v>704</v>
+      </c>
+      <c r="E38" s="497" t="s">
+        <v>705</v>
+      </c>
+      <c r="F38" s="622"/>
+      <c r="G38" s="622"/>
+      <c r="H38" s="622"/>
+      <c r="I38" s="623"/>
+    </row>
+    <row r="39" spans="2:9" s="624" customFormat="1" ht="18" thickBot="1">
+      <c r="B39" s="797"/>
+      <c r="C39" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="D39" s="497" t="s">
+        <v>706</v>
+      </c>
+      <c r="E39" s="497" t="s">
+        <v>707</v>
+      </c>
+      <c r="F39" s="622"/>
+      <c r="G39" s="622"/>
+      <c r="H39" s="622"/>
+      <c r="I39" s="623"/>
+    </row>
+    <row r="40" spans="2:9" s="624" customFormat="1" ht="18" thickBot="1">
+      <c r="B40" s="797"/>
+      <c r="C40" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="D40" s="497" t="s">
+        <v>708</v>
+      </c>
+      <c r="E40" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="F40" s="622"/>
+      <c r="G40" s="622"/>
+      <c r="H40" s="622"/>
+      <c r="I40" s="623"/>
+    </row>
+    <row r="41" spans="2:9" s="624" customFormat="1" ht="18" thickBot="1">
+      <c r="B41" s="797"/>
+      <c r="C41" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="D41" s="497" t="s">
+        <v>709</v>
+      </c>
+      <c r="E41" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="F41" s="622"/>
+      <c r="G41" s="622"/>
+      <c r="H41" s="622"/>
+      <c r="I41" s="623"/>
+    </row>
+    <row r="42" spans="2:9" s="624" customFormat="1" ht="18" thickBot="1">
+      <c r="B42" s="797"/>
+      <c r="C42" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="D42" s="497" t="s">
+        <v>710</v>
+      </c>
+      <c r="E42" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="F42" s="622"/>
+      <c r="G42" s="622"/>
+      <c r="H42" s="622"/>
+      <c r="I42" s="623"/>
+    </row>
+    <row r="43" spans="2:9" ht="13.5" thickBot="1"/>
+    <row r="44" spans="2:9" s="624" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B44" s="493" t="s">
+        <v>711</v>
+      </c>
+      <c r="C44" s="792" t="s">
+        <v>533</v>
+      </c>
+      <c r="D44" s="793"/>
+      <c r="E44" s="793"/>
+      <c r="F44" s="793"/>
+      <c r="G44" s="623"/>
+      <c r="H44" s="623"/>
+      <c r="I44" s="623"/>
+    </row>
+    <row r="45" spans="2:9" s="624" customFormat="1" ht="14.45" customHeight="1">
+      <c r="B45" s="797" t="s">
+        <v>712</v>
+      </c>
+      <c r="C45" s="621" t="s">
+        <v>535</v>
+      </c>
+      <c r="D45" s="621" t="s">
+        <v>542</v>
+      </c>
+      <c r="E45" s="621" t="s">
+        <v>687</v>
+      </c>
+      <c r="F45" s="621" t="s">
+        <v>713</v>
+      </c>
+      <c r="G45" s="623"/>
+      <c r="H45" s="623"/>
+      <c r="I45" s="623"/>
+    </row>
+    <row r="46" spans="2:9" s="624" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B46" s="797"/>
+      <c r="C46" s="496" t="s">
+        <v>536</v>
+      </c>
+      <c r="D46" s="496" t="s">
+        <v>543</v>
+      </c>
+      <c r="E46" s="496" t="s">
+        <v>688</v>
+      </c>
+      <c r="F46" s="496" t="s">
+        <v>714</v>
+      </c>
+      <c r="G46" s="623"/>
+      <c r="H46" s="623"/>
+      <c r="I46" s="623"/>
+    </row>
+    <row r="47" spans="2:9" s="624" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B47" s="797"/>
+      <c r="C47" s="496" t="s">
+        <v>537</v>
+      </c>
+      <c r="D47" s="496" t="s">
         <v>545</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C16" s="497" t="s">
+      <c r="E47" s="496" t="s">
+        <v>689</v>
+      </c>
+      <c r="F47" s="496" t="s">
+        <v>715</v>
+      </c>
+      <c r="G47" s="623"/>
+      <c r="H47" s="623"/>
+      <c r="I47" s="623"/>
+    </row>
+    <row r="48" spans="2:9" s="624" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B48" s="797"/>
+      <c r="C48" s="496" t="s">
         <v>539</v>
       </c>
-      <c r="D16" s="498" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="498" t="s">
+      <c r="D48" s="496" t="s">
+        <v>548</v>
+      </c>
+      <c r="E48" s="496" t="s">
+        <v>690</v>
+      </c>
+      <c r="F48" s="496" t="s">
+        <v>716</v>
+      </c>
+      <c r="G48" s="623"/>
+      <c r="H48" s="623"/>
+      <c r="I48" s="623"/>
+    </row>
+    <row r="49" spans="2:9" s="624" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B49" s="797"/>
+      <c r="C49" s="496" t="s">
+        <v>684</v>
+      </c>
+      <c r="D49" s="496" t="s">
+        <v>691</v>
+      </c>
+      <c r="E49" s="496" t="s">
+        <v>692</v>
+      </c>
+      <c r="F49" s="497" t="s">
+        <v>717</v>
+      </c>
+      <c r="G49" s="623"/>
+      <c r="H49" s="623"/>
+      <c r="I49" s="623"/>
+    </row>
+    <row r="50" spans="2:9" s="624" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B50" s="797"/>
+      <c r="C50" s="496" t="s">
+        <v>538</v>
+      </c>
+      <c r="D50" s="496" t="s">
+        <v>550</v>
+      </c>
+      <c r="E50" s="496" t="s">
+        <v>693</v>
+      </c>
+      <c r="F50" s="496" t="s">
+        <v>718</v>
+      </c>
+      <c r="G50" s="623"/>
+      <c r="H50" s="623"/>
+      <c r="I50" s="623"/>
+    </row>
+    <row r="51" spans="2:9" s="624" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B51" s="797"/>
+      <c r="C51" s="496" t="s">
+        <v>544</v>
+      </c>
+      <c r="D51" s="496" t="s">
+        <v>551</v>
+      </c>
+      <c r="E51" s="496" t="s">
+        <v>694</v>
+      </c>
+      <c r="F51" s="497" t="s">
+        <v>719</v>
+      </c>
+      <c r="G51" s="623"/>
+      <c r="H51" s="623"/>
+      <c r="I51" s="623"/>
+    </row>
+    <row r="52" spans="2:9" s="624" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B52" s="797"/>
+      <c r="C52" s="496" t="s">
+        <v>683</v>
+      </c>
+      <c r="D52" s="496" t="s">
+        <v>695</v>
+      </c>
+      <c r="E52" s="496" t="s">
+        <v>696</v>
+      </c>
+      <c r="F52" s="497" t="s">
+        <v>720</v>
+      </c>
+      <c r="G52" s="623"/>
+      <c r="H52" s="623"/>
+      <c r="I52" s="623"/>
+    </row>
+    <row r="53" spans="2:9" s="624" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B53" s="797"/>
+      <c r="C53" s="496" t="s">
+        <v>549</v>
+      </c>
+      <c r="D53" s="496" t="s">
+        <v>697</v>
+      </c>
+      <c r="E53" s="496" t="s">
+        <v>698</v>
+      </c>
+      <c r="F53" s="497" t="s">
+        <v>721</v>
+      </c>
+      <c r="G53" s="623"/>
+      <c r="H53" s="623"/>
+      <c r="I53" s="623"/>
+    </row>
+    <row r="54" spans="2:9" s="624" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B54" s="797"/>
+      <c r="C54" s="496" t="s">
+        <v>699</v>
+      </c>
+      <c r="D54" s="496" t="s">
+        <v>700</v>
+      </c>
+      <c r="E54" s="497" t="s">
+        <v>722</v>
+      </c>
+      <c r="F54" s="496" t="s">
+        <v>723</v>
+      </c>
+      <c r="G54" s="623"/>
+      <c r="H54" s="623"/>
+      <c r="I54" s="623"/>
+    </row>
+    <row r="55" spans="2:9" s="624" customFormat="1" ht="14.45" customHeight="1" thickBot="1">
+      <c r="B55" s="797"/>
+      <c r="C55" s="496" t="s">
+        <v>702</v>
+      </c>
+      <c r="D55" s="497" t="s">
+        <v>724</v>
+      </c>
+      <c r="E55" s="496" t="s">
+        <v>701</v>
+      </c>
+      <c r="F55" s="497" t="s">
+        <v>725</v>
+      </c>
+      <c r="G55" s="623"/>
+      <c r="H55" s="623"/>
+      <c r="I55" s="623"/>
+    </row>
+    <row r="56" spans="2:9" s="624" customFormat="1" ht="30.75" thickBot="1">
+      <c r="B56" s="797"/>
+      <c r="C56" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="D56" s="496" t="s">
         <v>547</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="D17" s="622" t="s">
+      <c r="E56" s="496" t="s">
+        <v>703</v>
+      </c>
+      <c r="F56" s="497" t="s">
+        <v>726</v>
+      </c>
+      <c r="G56" s="623"/>
+      <c r="H56" s="623"/>
+      <c r="I56" s="623"/>
+    </row>
+    <row r="57" spans="2:9" s="624" customFormat="1" ht="30.75" thickBot="1">
+      <c r="B57" s="797"/>
+      <c r="C57" s="621" t="s">
         <v>57</v>
       </c>
-      <c r="E17" s="622" t="s">
+      <c r="D57" s="496" t="s">
+        <v>704</v>
+      </c>
+      <c r="E57" s="497" t="s">
+        <v>727</v>
+      </c>
+      <c r="F57" s="497" t="s">
+        <v>728</v>
+      </c>
+      <c r="G57" s="623"/>
+      <c r="H57" s="623"/>
+      <c r="I57" s="623"/>
+    </row>
+    <row r="58" spans="2:9" s="624" customFormat="1" ht="30.75" thickBot="1">
+      <c r="B58" s="797"/>
+      <c r="C58" s="621" t="s">
         <v>57</v>
       </c>
-    </row>
-[...68 lines deleted...]
-      <c r="F23" s="622" t="s">
+      <c r="D58" s="496" t="s">
+        <v>706</v>
+      </c>
+      <c r="E58" s="497" t="s">
+        <v>729</v>
+      </c>
+      <c r="F58" s="497" t="s">
+        <v>730</v>
+      </c>
+      <c r="G58" s="623"/>
+      <c r="H58" s="623"/>
+      <c r="I58" s="623"/>
+    </row>
+    <row r="59" spans="2:9" s="624" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B59" s="797"/>
+      <c r="C59" s="621" t="s">
         <v>57</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="E24" s="497" t="s">
+      <c r="D59" s="496" t="s">
+        <v>708</v>
+      </c>
+      <c r="E59" s="497" t="s">
+        <v>731</v>
+      </c>
+      <c r="F59" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="G59" s="623"/>
+      <c r="H59" s="623"/>
+      <c r="I59" s="623"/>
+    </row>
+    <row r="60" spans="2:9" s="624" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B60" s="797"/>
+      <c r="C60" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="D60" s="496" t="s">
+        <v>709</v>
+      </c>
+      <c r="E60" s="497" t="s">
+        <v>732</v>
+      </c>
+      <c r="F60" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="G60" s="623"/>
+      <c r="H60" s="623"/>
+      <c r="I60" s="623"/>
+    </row>
+    <row r="61" spans="2:9" s="624" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B61" s="797"/>
+      <c r="C61" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="D61" s="497" t="s">
+        <v>733</v>
+      </c>
+      <c r="E61" s="496" t="s">
+        <v>705</v>
+      </c>
+      <c r="F61" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="G61" s="623"/>
+      <c r="H61" s="623"/>
+      <c r="I61" s="623"/>
+    </row>
+    <row r="62" spans="2:9" s="624" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B62" s="797"/>
+      <c r="C62" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="D62" s="496" t="s">
+        <v>710</v>
+      </c>
+      <c r="E62" s="496" t="s">
+        <v>707</v>
+      </c>
+      <c r="F62" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="G62" s="623"/>
+      <c r="H62" s="623"/>
+      <c r="I62" s="623"/>
+    </row>
+    <row r="63" spans="2:9" s="624" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B63" s="797"/>
+      <c r="C63" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="D63" s="497" t="s">
+        <v>734</v>
+      </c>
+      <c r="E63" s="497" t="s">
+        <v>735</v>
+      </c>
+      <c r="F63" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="G63" s="623"/>
+      <c r="H63" s="623"/>
+      <c r="I63" s="623"/>
+    </row>
+    <row r="64" spans="2:9" s="624" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B64" s="797"/>
+      <c r="C64" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="D64" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="E64" s="497" t="s">
+        <v>736</v>
+      </c>
+      <c r="F64" s="621" t="s">
+        <v>57</v>
+      </c>
+      <c r="G64" s="623"/>
+      <c r="H64" s="623"/>
+      <c r="I64" s="623"/>
+    </row>
+    <row r="66" spans="2:2" ht="15">
+      <c r="B66" s="498" t="s">
         <v>552</v>
-      </c>
-[...667 lines deleted...]
-        <v>554</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="B45:B64"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="E20:F20"/>
     <mergeCell ref="B20:B24"/>
     <mergeCell ref="C26:E26"/>
     <mergeCell ref="B27:B42"/>
     <mergeCell ref="C44:F44"/>
     <mergeCell ref="B7:B11"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="B14:B17"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="C19:F19"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{9DB9FFAE-30E2-4374-A00C-F95318981CD7}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E400710-696F-436A-872A-93E77384CE45}">
   <sheetPr codeName="Sayfa74">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F71"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A2" zoomScale="60" zoomScaleNormal="65" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="65" workbookViewId="0">
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="11" style="405" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="363"/>
+    <col min="1" max="1" width="11" style="404" customWidth="1"/>
+    <col min="2" max="2" width="21.42578125" style="362" customWidth="1"/>
+    <col min="3" max="3" width="72.42578125" style="362" customWidth="1"/>
+    <col min="4" max="4" width="28.42578125" style="362" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16" style="362" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16" style="362" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="362"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="310" customFormat="1" ht="24" customHeight="1">
       <c r="A1" s="128"/>
       <c r="B1" s="306"/>
       <c r="C1" s="32" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="D1" s="131" t="s">
         <v>101</v>
       </c>
       <c r="E1" s="319"/>
       <c r="F1" s="343">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="310" customFormat="1" ht="24" customHeight="1">
       <c r="A2" s="308"/>
       <c r="B2" s="307"/>
       <c r="C2" s="88" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="E2" s="323"/>
       <c r="F2" s="323"/>
     </row>
     <row r="3" spans="1:6" s="310" customFormat="1" ht="24" customHeight="1">
       <c r="A3" s="308"/>
       <c r="B3" s="307"/>
       <c r="C3" s="88" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
     </row>
     <row r="4" spans="1:6" s="310" customFormat="1" ht="24" customHeight="1">
       <c r="A4" s="321"/>
       <c r="B4" s="307"/>
       <c r="C4" s="88" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="5" spans="1:6" s="310" customFormat="1" ht="24" customHeight="1">
       <c r="A5" s="321"/>
       <c r="B5" s="307"/>
-      <c r="C5" s="411" t="s">
-        <v>869</v>
+      <c r="C5" s="410" t="s">
+        <v>867</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="310" customFormat="1" ht="22.5" customHeight="1">
       <c r="A6" s="308"/>
-      <c r="C6" s="424"/>
+      <c r="C6" s="423"/>
     </row>
     <row r="7" spans="1:6" ht="60" customHeight="1">
-      <c r="A7" s="395"/>
-[...3 lines deleted...]
-      <c r="F7" s="397"/>
+      <c r="A7" s="394"/>
+      <c r="C7" s="387"/>
+      <c r="D7" s="396"/>
+      <c r="E7" s="396"/>
+      <c r="F7" s="396"/>
     </row>
     <row r="8" spans="1:6" ht="24.75">
-      <c r="A8" s="363"/>
-[...6 lines deleted...]
-      <c r="F8" s="387"/>
+      <c r="A8" s="362"/>
+      <c r="B8" s="386"/>
+      <c r="C8" s="386" t="s">
+        <v>831</v>
+      </c>
+      <c r="D8" s="386"/>
+      <c r="E8" s="386"/>
+      <c r="F8" s="386"/>
     </row>
     <row r="9" spans="1:6" ht="24.75">
-      <c r="A9" s="387"/>
-[...4 lines deleted...]
-      <c r="F9" s="387"/>
+      <c r="A9" s="386"/>
+      <c r="B9" s="386"/>
+      <c r="C9" s="386"/>
+      <c r="D9" s="386"/>
+      <c r="E9" s="386"/>
+      <c r="F9" s="386"/>
     </row>
     <row r="10" spans="1:6" s="64" customFormat="1" ht="54">
       <c r="A10" s="139" t="s">
         <v>82</v>
       </c>
-      <c r="B10" s="579" t="s">
+      <c r="B10" s="578" t="s">
         <v>69</v>
       </c>
-      <c r="C10" s="579" t="s">
+      <c r="C10" s="578" t="s">
         <v>52</v>
       </c>
       <c r="D10" s="161" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-      <c r="F10" s="387"/>
+        <v>984</v>
+      </c>
+      <c r="E10" s="386"/>
+      <c r="F10" s="386"/>
     </row>
     <row r="11" spans="1:6" ht="30" customHeight="1">
-      <c r="A11" s="584" t="s">
+      <c r="A11" s="583" t="s">
         <v>56</v>
       </c>
-      <c r="B11" s="380">
+      <c r="B11" s="379">
         <v>100023210</v>
       </c>
-      <c r="C11" s="580" t="s">
-        <v>830</v>
+      <c r="C11" s="579" t="s">
+        <v>828</v>
       </c>
       <c r="D11" s="44">
         <v>3039</v>
       </c>
-      <c r="E11" s="387"/>
-      <c r="F11" s="387"/>
+      <c r="E11" s="386"/>
+      <c r="F11" s="386"/>
     </row>
     <row r="12" spans="1:6" ht="30" customHeight="1">
-      <c r="A12" s="584" t="s">
+      <c r="A12" s="583" t="s">
         <v>56</v>
       </c>
-      <c r="B12" s="380">
+      <c r="B12" s="379">
         <v>100023211</v>
       </c>
-      <c r="C12" s="580" t="s">
-        <v>831</v>
+      <c r="C12" s="579" t="s">
+        <v>829</v>
       </c>
       <c r="D12" s="44">
         <v>4219</v>
       </c>
-      <c r="E12" s="387"/>
-      <c r="F12" s="387"/>
+      <c r="E12" s="386"/>
+      <c r="F12" s="386"/>
     </row>
     <row r="13" spans="1:6" ht="30" customHeight="1">
-      <c r="A13" s="584" t="s">
+      <c r="A13" s="583" t="s">
         <v>56</v>
       </c>
-      <c r="B13" s="380">
+      <c r="B13" s="379">
         <v>100023212</v>
       </c>
-      <c r="C13" s="580" t="s">
-        <v>832</v>
+      <c r="C13" s="579" t="s">
+        <v>830</v>
       </c>
       <c r="D13" s="44">
         <v>4523</v>
       </c>
-      <c r="E13" s="387"/>
-      <c r="F13" s="387"/>
+      <c r="E13" s="386"/>
+      <c r="F13" s="386"/>
     </row>
     <row r="14" spans="1:6" ht="30" customHeight="1">
-      <c r="A14" s="581"/>
-[...4 lines deleted...]
-      <c r="F14" s="387"/>
+      <c r="A14" s="580"/>
+      <c r="B14" s="581"/>
+      <c r="C14" s="582"/>
+      <c r="D14" s="472"/>
+      <c r="E14" s="472"/>
+      <c r="F14" s="386"/>
     </row>
     <row r="15" spans="1:6" ht="30" customHeight="1">
-      <c r="A15" s="363"/>
-[...6 lines deleted...]
-      <c r="F15" s="387"/>
+      <c r="A15" s="362"/>
+      <c r="B15" s="386"/>
+      <c r="C15" s="386" t="s">
+        <v>952</v>
+      </c>
+      <c r="D15" s="476"/>
+      <c r="E15" s="476"/>
+      <c r="F15" s="386"/>
     </row>
     <row r="16" spans="1:6" ht="30" customHeight="1">
-      <c r="A16" s="387"/>
-[...4 lines deleted...]
-      <c r="F16" s="387"/>
+      <c r="A16" s="386"/>
+      <c r="B16" s="386"/>
+      <c r="C16" s="386"/>
+      <c r="D16" s="476"/>
+      <c r="E16" s="476"/>
+      <c r="F16" s="386"/>
     </row>
     <row r="17" spans="1:6" ht="54">
       <c r="A17" s="139" t="s">
         <v>82</v>
       </c>
-      <c r="B17" s="579" t="s">
+      <c r="B17" s="578" t="s">
         <v>69</v>
       </c>
-      <c r="C17" s="579" t="s">
+      <c r="C17" s="578" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="161" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-      <c r="F17" s="387"/>
+        <v>984</v>
+      </c>
+      <c r="E17" s="386"/>
+      <c r="F17" s="386"/>
     </row>
     <row r="18" spans="1:6" ht="24.75">
-      <c r="A18" s="588" t="s">
+      <c r="A18" s="587" t="s">
         <v>56</v>
       </c>
-      <c r="B18" s="380">
+      <c r="B18" s="379">
         <v>100023785</v>
       </c>
-      <c r="C18" s="580" t="s">
-        <v>983</v>
+      <c r="C18" s="579" t="s">
+        <v>981</v>
       </c>
       <c r="D18" s="44">
         <v>2905</v>
       </c>
-      <c r="E18" s="387"/>
-      <c r="F18" s="387"/>
+      <c r="E18" s="386"/>
+      <c r="F18" s="386"/>
     </row>
     <row r="19" spans="1:6" ht="30" customHeight="1">
-      <c r="A19" s="588" t="s">
+      <c r="A19" s="587" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="380">
+      <c r="B19" s="379">
         <v>100023786</v>
       </c>
-      <c r="C19" s="580" t="s">
-        <v>951</v>
+      <c r="C19" s="579" t="s">
+        <v>949</v>
       </c>
       <c r="D19" s="44">
         <v>3078</v>
       </c>
-      <c r="E19" s="387"/>
-      <c r="F19" s="387"/>
+      <c r="E19" s="386"/>
+      <c r="F19" s="386"/>
     </row>
     <row r="20" spans="1:6" ht="30" customHeight="1">
-      <c r="A20" s="588" t="s">
+      <c r="A20" s="587" t="s">
         <v>56</v>
       </c>
-      <c r="B20" s="380">
+      <c r="B20" s="379">
         <v>100023787</v>
       </c>
-      <c r="C20" s="580" t="s">
-        <v>952</v>
+      <c r="C20" s="579" t="s">
+        <v>950</v>
       </c>
       <c r="D20" s="44">
         <v>4073</v>
       </c>
-      <c r="E20" s="387"/>
-      <c r="F20" s="387"/>
+      <c r="E20" s="386"/>
+      <c r="F20" s="386"/>
     </row>
     <row r="21" spans="1:6" ht="30" customHeight="1">
-      <c r="A21" s="588" t="s">
+      <c r="A21" s="587" t="s">
         <v>56</v>
       </c>
-      <c r="B21" s="380">
+      <c r="B21" s="379">
         <v>100023789</v>
       </c>
-      <c r="C21" s="580" t="s">
-        <v>953</v>
+      <c r="C21" s="579" t="s">
+        <v>951</v>
       </c>
       <c r="D21" s="44">
         <v>4419</v>
       </c>
-      <c r="E21" s="387"/>
-      <c r="F21" s="387"/>
+      <c r="E21" s="386"/>
+      <c r="F21" s="386"/>
     </row>
     <row r="22" spans="1:6" ht="30" customHeight="1">
-      <c r="A22" s="588" t="s">
+      <c r="A22" s="587" t="s">
         <v>56</v>
       </c>
-      <c r="B22" s="380">
+      <c r="B22" s="379">
         <v>100023790</v>
       </c>
-      <c r="C22" s="580" t="s">
-        <v>984</v>
+      <c r="C22" s="579" t="s">
+        <v>982</v>
       </c>
       <c r="D22" s="44">
         <v>4447</v>
       </c>
-      <c r="E22" s="387"/>
-      <c r="F22" s="387"/>
+      <c r="E22" s="386"/>
+      <c r="F22" s="386"/>
     </row>
     <row r="23" spans="1:6" ht="30" customHeight="1">
-      <c r="A23" s="585"/>
-[...4 lines deleted...]
-      <c r="F23" s="387"/>
+      <c r="A23" s="584"/>
+      <c r="B23" s="585"/>
+      <c r="C23" s="586"/>
+      <c r="D23" s="476"/>
+      <c r="E23" s="476"/>
+      <c r="F23" s="386"/>
     </row>
     <row r="24" spans="1:6" ht="30" customHeight="1">
-      <c r="A24" s="363"/>
-[...6 lines deleted...]
-      <c r="F24" s="387"/>
+      <c r="A24" s="362"/>
+      <c r="B24" s="386"/>
+      <c r="C24" s="386" t="s">
+        <v>837</v>
+      </c>
+      <c r="D24" s="476"/>
+      <c r="E24" s="476"/>
+      <c r="F24" s="386"/>
     </row>
     <row r="25" spans="1:6" ht="30" customHeight="1">
-      <c r="A25" s="387"/>
-[...4 lines deleted...]
-      <c r="F25" s="387"/>
+      <c r="A25" s="386"/>
+      <c r="B25" s="386"/>
+      <c r="C25" s="386"/>
+      <c r="D25" s="476"/>
+      <c r="E25" s="476"/>
+      <c r="F25" s="386"/>
     </row>
     <row r="26" spans="1:6" ht="54">
       <c r="A26" s="139" t="s">
         <v>82</v>
       </c>
-      <c r="B26" s="579" t="s">
+      <c r="B26" s="578" t="s">
         <v>69</v>
       </c>
-      <c r="C26" s="579" t="s">
+      <c r="C26" s="578" t="s">
         <v>52</v>
       </c>
       <c r="D26" s="161" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-      <c r="F26" s="387"/>
+        <v>984</v>
+      </c>
+      <c r="E26" s="386"/>
+      <c r="F26" s="386"/>
     </row>
     <row r="27" spans="1:6" ht="30" customHeight="1">
-      <c r="A27" s="588" t="s">
+      <c r="A27" s="587" t="s">
         <v>56</v>
       </c>
-      <c r="B27" s="380">
+      <c r="B27" s="379">
         <v>100023199</v>
       </c>
-      <c r="C27" s="580" t="s">
-        <v>834</v>
+      <c r="C27" s="579" t="s">
+        <v>832</v>
       </c>
       <c r="D27" s="44">
         <v>2717</v>
       </c>
-      <c r="E27" s="387"/>
-      <c r="F27" s="387"/>
+      <c r="E27" s="386"/>
+      <c r="F27" s="386"/>
     </row>
     <row r="28" spans="1:6" ht="30" customHeight="1">
-      <c r="A28" s="588" t="s">
+      <c r="A28" s="587" t="s">
         <v>56</v>
       </c>
-      <c r="B28" s="380">
+      <c r="B28" s="379">
         <v>100023200</v>
       </c>
-      <c r="C28" s="580" t="s">
-        <v>835</v>
+      <c r="C28" s="579" t="s">
+        <v>833</v>
       </c>
       <c r="D28" s="44">
         <v>3089</v>
       </c>
-      <c r="E28" s="387"/>
-      <c r="F28" s="387"/>
+      <c r="E28" s="386"/>
+      <c r="F28" s="386"/>
     </row>
     <row r="29" spans="1:6" ht="30" customHeight="1">
-      <c r="A29" s="588" t="s">
+      <c r="A29" s="587" t="s">
         <v>56</v>
       </c>
-      <c r="B29" s="380">
+      <c r="B29" s="379">
         <v>100023201</v>
       </c>
-      <c r="C29" s="580" t="s">
-        <v>836</v>
+      <c r="C29" s="579" t="s">
+        <v>834</v>
       </c>
       <c r="D29" s="44">
         <v>3732</v>
       </c>
-      <c r="E29" s="387"/>
-      <c r="F29" s="387"/>
+      <c r="E29" s="386"/>
+      <c r="F29" s="386"/>
     </row>
     <row r="30" spans="1:6" ht="30" customHeight="1">
-      <c r="A30" s="588" t="s">
+      <c r="A30" s="587" t="s">
         <v>56</v>
       </c>
-      <c r="B30" s="380">
+      <c r="B30" s="379">
         <v>100023203</v>
       </c>
-      <c r="C30" s="580" t="s">
-        <v>837</v>
+      <c r="C30" s="579" t="s">
+        <v>835</v>
       </c>
       <c r="D30" s="44">
         <v>4393</v>
       </c>
-      <c r="E30" s="387"/>
-      <c r="F30" s="387"/>
+      <c r="E30" s="386"/>
+      <c r="F30" s="386"/>
     </row>
     <row r="31" spans="1:6" ht="30" customHeight="1">
-      <c r="A31" s="588" t="s">
+      <c r="A31" s="587" t="s">
         <v>56</v>
       </c>
-      <c r="B31" s="380">
+      <c r="B31" s="379">
         <v>100023204</v>
       </c>
-      <c r="C31" s="580" t="s">
-        <v>838</v>
+      <c r="C31" s="579" t="s">
+        <v>836</v>
       </c>
       <c r="D31" s="44">
         <v>4320</v>
       </c>
-      <c r="E31" s="387"/>
-      <c r="F31" s="387"/>
+      <c r="E31" s="386"/>
+      <c r="F31" s="386"/>
     </row>
     <row r="32" spans="1:6" ht="31.35" customHeight="1">
-      <c r="A32" s="588" t="s">
+      <c r="A32" s="587" t="s">
         <v>56</v>
       </c>
-      <c r="B32" s="380">
+      <c r="B32" s="379">
         <v>100022099</v>
       </c>
-      <c r="C32" s="580" t="s">
-        <v>633</v>
+      <c r="C32" s="579" t="s">
+        <v>631</v>
       </c>
       <c r="D32" s="44">
         <v>6460</v>
       </c>
-      <c r="E32" s="387"/>
-      <c r="F32" s="387"/>
+      <c r="E32" s="386"/>
+      <c r="F32" s="386"/>
     </row>
     <row r="33" spans="1:6" ht="30" customHeight="1">
-      <c r="A33" s="588" t="s">
+      <c r="A33" s="587" t="s">
         <v>56</v>
       </c>
-      <c r="B33" s="380">
+      <c r="B33" s="379">
         <v>100022100</v>
       </c>
-      <c r="C33" s="580" t="s">
-        <v>634</v>
+      <c r="C33" s="579" t="s">
+        <v>632</v>
       </c>
       <c r="D33" s="44">
         <v>6789</v>
       </c>
-      <c r="E33" s="387"/>
-      <c r="F33" s="387"/>
+      <c r="E33" s="386"/>
+      <c r="F33" s="386"/>
     </row>
     <row r="34" spans="1:6" ht="30" customHeight="1">
-      <c r="A34" s="588" t="s">
+      <c r="A34" s="587" t="s">
         <v>56</v>
       </c>
-      <c r="B34" s="380">
+      <c r="B34" s="379">
         <v>100022101</v>
       </c>
-      <c r="C34" s="580" t="s">
-        <v>635</v>
+      <c r="C34" s="579" t="s">
+        <v>633</v>
       </c>
       <c r="D34" s="44">
         <v>7078</v>
       </c>
-      <c r="E34" s="387"/>
-      <c r="F34" s="387"/>
+      <c r="E34" s="386"/>
+      <c r="F34" s="386"/>
     </row>
     <row r="35" spans="1:6" ht="30" customHeight="1">
-      <c r="A35" s="585"/>
-[...4 lines deleted...]
-      <c r="F35" s="387"/>
+      <c r="A35" s="584"/>
+      <c r="B35" s="585"/>
+      <c r="C35" s="586"/>
+      <c r="D35" s="586"/>
+      <c r="E35" s="586"/>
+      <c r="F35" s="386"/>
     </row>
     <row r="36" spans="1:6" ht="30" customHeight="1">
-      <c r="A36" s="363"/>
-[...6 lines deleted...]
-      <c r="F36" s="387"/>
+      <c r="A36" s="362"/>
+      <c r="B36" s="386"/>
+      <c r="C36" s="386" t="s">
+        <v>839</v>
+      </c>
+      <c r="D36" s="386"/>
+      <c r="E36" s="386"/>
+      <c r="F36" s="386"/>
     </row>
     <row r="37" spans="1:6" ht="30" customHeight="1">
-      <c r="A37" s="387"/>
-[...4 lines deleted...]
-      <c r="F37" s="387"/>
+      <c r="A37" s="386"/>
+      <c r="B37" s="386"/>
+      <c r="C37" s="386"/>
+      <c r="D37" s="386"/>
+      <c r="E37" s="386"/>
+      <c r="F37" s="386"/>
     </row>
     <row r="38" spans="1:6" ht="54">
       <c r="A38" s="139" t="s">
         <v>82</v>
       </c>
-      <c r="B38" s="579" t="s">
+      <c r="B38" s="578" t="s">
         <v>69</v>
       </c>
-      <c r="C38" s="579" t="s">
+      <c r="C38" s="578" t="s">
         <v>52</v>
       </c>
       <c r="D38" s="161" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-      <c r="F38" s="387"/>
+        <v>984</v>
+      </c>
+      <c r="E38" s="386"/>
+      <c r="F38" s="386"/>
     </row>
     <row r="39" spans="1:6" ht="30" customHeight="1">
-      <c r="A39" s="588" t="s">
+      <c r="A39" s="587" t="s">
         <v>56</v>
       </c>
-      <c r="B39" s="380">
+      <c r="B39" s="379">
         <v>100020713</v>
       </c>
-      <c r="C39" s="580" t="s">
-        <v>645</v>
+      <c r="C39" s="579" t="s">
+        <v>643</v>
       </c>
       <c r="D39" s="44">
         <v>517</v>
       </c>
-      <c r="E39" s="387"/>
-      <c r="F39" s="387"/>
+      <c r="E39" s="386"/>
+      <c r="F39" s="386"/>
     </row>
     <row r="40" spans="1:6" ht="30" customHeight="1">
-      <c r="A40" s="588" t="s">
+      <c r="A40" s="587" t="s">
         <v>54</v>
       </c>
       <c r="B40" s="312">
         <v>7895952</v>
       </c>
       <c r="C40" s="52" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="D40" s="44">
-        <v>12103</v>
-[...2 lines deleted...]
-      <c r="F40" s="387"/>
+        <v>13918</v>
+      </c>
+      <c r="E40" s="386"/>
+      <c r="F40" s="386"/>
     </row>
     <row r="41" spans="1:6" ht="30" customHeight="1">
-      <c r="A41" s="588" t="s">
+      <c r="A41" s="587" t="s">
         <v>54</v>
       </c>
       <c r="B41" s="312">
         <v>7895953</v>
       </c>
       <c r="C41" s="52" t="s">
-        <v>1078</v>
+        <v>1074</v>
       </c>
       <c r="D41" s="44">
-        <v>16067</v>
-[...2 lines deleted...]
-      <c r="F41" s="387"/>
+        <v>18477</v>
+      </c>
+      <c r="E41" s="386"/>
+      <c r="F41" s="386"/>
     </row>
     <row r="42" spans="1:6" ht="30" customHeight="1">
-      <c r="A42" s="588" t="s">
+      <c r="A42" s="587" t="s">
         <v>54</v>
       </c>
       <c r="B42" s="312" t="s">
         <v>254</v>
       </c>
       <c r="C42" s="52" t="s">
         <v>256</v>
       </c>
       <c r="D42" s="44">
-        <v>2003</v>
-[...2 lines deleted...]
-      <c r="F42" s="387"/>
+        <v>2303</v>
+      </c>
+      <c r="E42" s="386"/>
+      <c r="F42" s="386"/>
     </row>
     <row r="43" spans="1:6" ht="30" customHeight="1">
-      <c r="A43" s="585"/>
-[...4 lines deleted...]
-      <c r="F43" s="387"/>
+      <c r="A43" s="584"/>
+      <c r="B43" s="585"/>
+      <c r="C43" s="586"/>
+      <c r="D43" s="476"/>
+      <c r="E43" s="386"/>
+      <c r="F43" s="386"/>
     </row>
     <row r="44" spans="1:6" ht="30" customHeight="1">
-      <c r="A44" s="363"/>
-[...6 lines deleted...]
-      <c r="F44" s="387"/>
+      <c r="A44" s="362"/>
+      <c r="B44" s="386"/>
+      <c r="C44" s="386" t="s">
+        <v>838</v>
+      </c>
+      <c r="D44" s="386"/>
+      <c r="E44" s="386"/>
+      <c r="F44" s="386"/>
     </row>
     <row r="45" spans="1:6" ht="30" customHeight="1">
-      <c r="A45" s="363"/>
-[...4 lines deleted...]
-      <c r="F45" s="387"/>
+      <c r="A45" s="362"/>
+      <c r="B45" s="386"/>
+      <c r="C45" s="386"/>
+      <c r="D45" s="386"/>
+      <c r="E45" s="386"/>
+      <c r="F45" s="386"/>
     </row>
     <row r="46" spans="1:6" ht="30" customHeight="1">
       <c r="A46" s="139" t="s">
         <v>82</v>
       </c>
-      <c r="B46" s="579" t="s">
+      <c r="B46" s="578" t="s">
         <v>69</v>
       </c>
-      <c r="C46" s="579" t="s">
+      <c r="C46" s="578" t="s">
         <v>52</v>
       </c>
       <c r="D46" s="161" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-      <c r="F46" s="387"/>
+        <v>984</v>
+      </c>
+      <c r="E46" s="386"/>
+      <c r="F46" s="386"/>
     </row>
     <row r="47" spans="1:6" ht="24.75">
-      <c r="A47" s="584" t="s">
+      <c r="A47" s="583" t="s">
         <v>56</v>
       </c>
-      <c r="B47" s="380">
+      <c r="B47" s="379">
         <v>100021338</v>
       </c>
-      <c r="C47" s="580" t="s">
-        <v>636</v>
+      <c r="C47" s="579" t="s">
+        <v>634</v>
       </c>
       <c r="D47" s="44">
         <v>1764</v>
       </c>
-      <c r="E47" s="387"/>
-      <c r="F47" s="387"/>
+      <c r="E47" s="386"/>
+      <c r="F47" s="386"/>
     </row>
     <row r="48" spans="1:6" ht="21" customHeight="1">
-      <c r="A48" s="584" t="s">
+      <c r="A48" s="583" t="s">
         <v>56</v>
       </c>
-      <c r="B48" s="380">
+      <c r="B48" s="379">
         <v>100021339</v>
       </c>
-      <c r="C48" s="580" t="s">
-        <v>637</v>
+      <c r="C48" s="579" t="s">
+        <v>635</v>
       </c>
       <c r="D48" s="44">
         <v>2308</v>
       </c>
-      <c r="E48" s="387"/>
-      <c r="F48" s="387"/>
+      <c r="E48" s="386"/>
+      <c r="F48" s="386"/>
     </row>
     <row r="49" spans="1:6" ht="18.75" customHeight="1">
-      <c r="A49" s="584" t="s">
+      <c r="A49" s="583" t="s">
         <v>56</v>
       </c>
-      <c r="B49" s="380">
+      <c r="B49" s="379">
         <v>100021340</v>
       </c>
-      <c r="C49" s="580" t="s">
-        <v>638</v>
+      <c r="C49" s="579" t="s">
+        <v>636</v>
       </c>
       <c r="D49" s="44">
         <v>3113</v>
       </c>
-      <c r="E49" s="387"/>
-      <c r="F49" s="387"/>
+      <c r="E49" s="386"/>
+      <c r="F49" s="386"/>
     </row>
     <row r="50" spans="1:6" ht="24.75">
-      <c r="A50" s="584" t="s">
+      <c r="A50" s="583" t="s">
         <v>56</v>
       </c>
-      <c r="B50" s="380">
+      <c r="B50" s="379">
         <v>100021341</v>
       </c>
-      <c r="C50" s="580" t="s">
-        <v>639</v>
+      <c r="C50" s="579" t="s">
+        <v>637</v>
       </c>
       <c r="D50" s="44">
         <v>3655</v>
       </c>
-      <c r="E50" s="387"/>
-      <c r="F50" s="387"/>
+      <c r="E50" s="386"/>
+      <c r="F50" s="386"/>
     </row>
     <row r="51" spans="1:6" ht="24.75">
-      <c r="A51" s="584" t="s">
+      <c r="A51" s="583" t="s">
         <v>56</v>
       </c>
-      <c r="B51" s="380">
+      <c r="B51" s="379">
         <v>100021950</v>
       </c>
-      <c r="C51" s="580" t="s">
-        <v>640</v>
+      <c r="C51" s="579" t="s">
+        <v>638</v>
       </c>
       <c r="D51" s="44">
         <v>7958</v>
       </c>
-      <c r="E51" s="387"/>
-[...5 lines deleted...]
-      <c r="C52" s="587"/>
+      <c r="E51" s="386"/>
+      <c r="F51" s="386"/>
+    </row>
+    <row r="52" spans="1:6" s="421" customFormat="1" ht="24.75">
+      <c r="A52" s="584"/>
+      <c r="B52" s="585"/>
+      <c r="C52" s="586"/>
       <c r="D52" s="315"/>
-      <c r="E52" s="387"/>
-[...6 lines deleted...]
-        <v>556</v>
+      <c r="E52" s="386"/>
+      <c r="F52" s="386"/>
+    </row>
+    <row r="53" spans="1:6" s="421" customFormat="1" ht="24.75">
+      <c r="A53" s="394"/>
+      <c r="B53" s="362"/>
+      <c r="C53" s="360" t="s">
+        <v>554</v>
       </c>
       <c r="D53" s="315"/>
-      <c r="E53" s="387"/>
-      <c r="F53" s="387"/>
+      <c r="E53" s="386"/>
+      <c r="F53" s="386"/>
     </row>
     <row r="54" spans="1:6" ht="24.75">
-      <c r="C54" s="361"/>
-[...2 lines deleted...]
-      <c r="F54" s="387"/>
+      <c r="C54" s="360"/>
+      <c r="D54" s="360"/>
+      <c r="E54" s="386"/>
+      <c r="F54" s="386"/>
     </row>
     <row r="55" spans="1:6" ht="30" customHeight="1">
-      <c r="A55" s="363"/>
-[...5 lines deleted...]
-      <c r="F55" s="387"/>
+      <c r="A55" s="362"/>
+      <c r="B55" s="386"/>
+      <c r="C55" s="386" t="s">
+        <v>491</v>
+      </c>
+      <c r="E55" s="386"/>
+      <c r="F55" s="386"/>
     </row>
     <row r="56" spans="1:6" ht="30" customHeight="1">
-      <c r="A56" s="387"/>
-[...3 lines deleted...]
-      <c r="F56" s="387"/>
+      <c r="A56" s="386"/>
+      <c r="B56" s="386"/>
+      <c r="C56" s="386"/>
+      <c r="E56" s="386"/>
+      <c r="F56" s="386"/>
     </row>
     <row r="57" spans="1:6" ht="35.1" customHeight="1">
       <c r="A57" s="139" t="s">
         <v>82</v>
       </c>
-      <c r="B57" s="579" t="s">
+      <c r="B57" s="578" t="s">
         <v>69</v>
       </c>
-      <c r="C57" s="579" t="s">
+      <c r="C57" s="578" t="s">
         <v>52</v>
       </c>
       <c r="D57" s="161" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-      <c r="F57" s="387"/>
+        <v>984</v>
+      </c>
+      <c r="E57" s="386"/>
+      <c r="F57" s="386"/>
     </row>
     <row r="58" spans="1:6" ht="20.25" customHeight="1">
-      <c r="A58" s="584" t="s">
+      <c r="A58" s="583" t="s">
         <v>56</v>
       </c>
-      <c r="B58" s="380">
+      <c r="B58" s="379">
         <v>100021389</v>
       </c>
-      <c r="C58" s="580" t="s">
-        <v>641</v>
+      <c r="C58" s="579" t="s">
+        <v>639</v>
       </c>
       <c r="D58" s="44">
         <v>3520</v>
       </c>
-      <c r="E58" s="387"/>
-      <c r="F58" s="387"/>
+      <c r="E58" s="386"/>
+      <c r="F58" s="386"/>
     </row>
     <row r="59" spans="1:6" ht="20.25" customHeight="1">
-      <c r="A59" s="584" t="s">
+      <c r="A59" s="583" t="s">
         <v>56</v>
       </c>
-      <c r="B59" s="380">
+      <c r="B59" s="379">
         <v>100021390</v>
       </c>
-      <c r="C59" s="580" t="s">
-        <v>642</v>
+      <c r="C59" s="579" t="s">
+        <v>640</v>
       </c>
       <c r="D59" s="44">
         <v>7462</v>
       </c>
-      <c r="E59" s="387"/>
-      <c r="F59" s="387"/>
+      <c r="E59" s="386"/>
+      <c r="F59" s="386"/>
     </row>
     <row r="60" spans="1:6" ht="20.25" customHeight="1">
-      <c r="A60" s="584" t="s">
+      <c r="A60" s="583" t="s">
         <v>56</v>
       </c>
-      <c r="B60" s="380">
+      <c r="B60" s="379">
         <v>100021391</v>
       </c>
-      <c r="C60" s="580" t="s">
-        <v>643</v>
+      <c r="C60" s="579" t="s">
+        <v>641</v>
       </c>
       <c r="D60" s="44">
         <v>7863</v>
       </c>
-      <c r="E60" s="387"/>
-      <c r="F60" s="387"/>
+      <c r="E60" s="386"/>
+      <c r="F60" s="386"/>
     </row>
     <row r="61" spans="1:6" ht="20.25" customHeight="1">
-      <c r="A61" s="584" t="s">
+      <c r="A61" s="583" t="s">
         <v>56</v>
       </c>
-      <c r="B61" s="380">
+      <c r="B61" s="379">
         <v>100021963</v>
       </c>
-      <c r="C61" s="580" t="s">
-        <v>557</v>
+      <c r="C61" s="579" t="s">
+        <v>555</v>
       </c>
       <c r="D61" s="44">
         <v>188</v>
       </c>
-      <c r="E61" s="387"/>
-      <c r="F61" s="387"/>
+      <c r="E61" s="386"/>
+      <c r="F61" s="386"/>
     </row>
     <row r="62" spans="1:6" ht="20.25" customHeight="1">
-      <c r="A62" s="585"/>
-[...3 lines deleted...]
-      <c r="F62" s="387"/>
+      <c r="A62" s="584"/>
+      <c r="B62" s="585"/>
+      <c r="C62" s="586"/>
+      <c r="E62" s="386"/>
+      <c r="F62" s="386"/>
     </row>
     <row r="63" spans="1:6" ht="20.25" customHeight="1">
-      <c r="A63" s="363"/>
-[...5 lines deleted...]
-      <c r="F63" s="387"/>
+      <c r="A63" s="362"/>
+      <c r="B63" s="386"/>
+      <c r="C63" s="386" t="s">
+        <v>958</v>
+      </c>
+      <c r="E63" s="386"/>
+      <c r="F63" s="386"/>
     </row>
     <row r="64" spans="1:6" ht="20.25" customHeight="1">
-      <c r="A64" s="387"/>
-[...3 lines deleted...]
-      <c r="F64" s="387"/>
+      <c r="A64" s="386"/>
+      <c r="B64" s="386"/>
+      <c r="C64" s="386"/>
+      <c r="E64" s="386"/>
+      <c r="F64" s="386"/>
     </row>
     <row r="65" spans="1:6" ht="35.1" customHeight="1">
       <c r="A65" s="139" t="s">
         <v>82</v>
       </c>
-      <c r="B65" s="579" t="s">
+      <c r="B65" s="578" t="s">
         <v>32</v>
       </c>
-      <c r="C65" s="579" t="s">
+      <c r="C65" s="578" t="s">
         <v>52</v>
       </c>
       <c r="D65" s="161" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-      <c r="F65" s="387"/>
+        <v>984</v>
+      </c>
+      <c r="E65" s="386"/>
+      <c r="F65" s="386"/>
     </row>
     <row r="66" spans="1:6" ht="20.25" customHeight="1">
-      <c r="A66" s="365" t="s">
+      <c r="A66" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B66" s="415">
+      <c r="B66" s="414">
         <v>100022628</v>
       </c>
       <c r="C66" s="52" t="s">
+        <v>954</v>
+      </c>
+      <c r="D66" s="44">
+        <v>28778</v>
+      </c>
+      <c r="E66" s="386"/>
+      <c r="F66" s="386"/>
+    </row>
+    <row r="67" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A67" s="364" t="s">
+        <v>54</v>
+      </c>
+      <c r="B67" s="414">
+        <v>100022630</v>
+      </c>
+      <c r="C67" s="52" t="s">
+        <v>955</v>
+      </c>
+      <c r="D67" s="44">
+        <v>40285</v>
+      </c>
+      <c r="E67" s="386"/>
+      <c r="F67" s="386"/>
+    </row>
+    <row r="68" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A68" s="364" t="s">
+        <v>54</v>
+      </c>
+      <c r="B68" s="414">
+        <v>100022631</v>
+      </c>
+      <c r="C68" s="52" t="s">
         <v>956</v>
       </c>
-      <c r="D66" s="44">
-[...6 lines deleted...]
-      <c r="A67" s="365" t="s">
+      <c r="D68" s="44">
+        <v>54485</v>
+      </c>
+      <c r="E68" s="386"/>
+      <c r="F68" s="386"/>
+    </row>
+    <row r="69" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A69" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B67" s="415">
-[...2 lines deleted...]
-      <c r="C67" s="52" t="s">
+      <c r="B69" s="414">
+        <v>100022632</v>
+      </c>
+      <c r="C69" s="52" t="s">
         <v>957</v>
       </c>
-      <c r="D67" s="44">
-[...30 lines deleted...]
-      </c>
       <c r="D69" s="44">
-        <v>80989</v>
-[...2 lines deleted...]
-      <c r="F69" s="387"/>
+        <v>89088</v>
+      </c>
+      <c r="E69" s="386"/>
+      <c r="F69" s="386"/>
     </row>
     <row r="70" spans="1:6" ht="20.25" customHeight="1">
       <c r="A70" s="315"/>
       <c r="B70" s="327"/>
       <c r="C70" s="310"/>
       <c r="D70" s="310"/>
       <c r="E70" s="324"/>
       <c r="F70" s="324"/>
     </row>
     <row r="71" spans="1:6" ht="24.75">
-      <c r="F71" s="387"/>
+      <c r="F71" s="386"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{E81C698C-A9EC-4577-8643-BB2FF7FDE19C}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="40" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5B7511C-EA1A-4F7B-AAEE-3689A9D67743}">
   <sheetPr codeName="Sayfa53">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="65" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="405"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="363"/>
+    <col min="1" max="1" width="9.140625" style="404"/>
+    <col min="2" max="2" width="14.5703125" style="395" customWidth="1"/>
+    <col min="3" max="3" width="65.140625" style="362" customWidth="1"/>
+    <col min="4" max="4" width="9.5703125" style="397" customWidth="1"/>
+    <col min="5" max="5" width="28.42578125" style="362" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="12" style="362" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="362"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="310" customFormat="1" ht="24" customHeight="1">
       <c r="A1" s="128"/>
       <c r="B1" s="318"/>
       <c r="C1" s="32" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="D1" s="344"/>
       <c r="E1" s="131" t="s">
         <v>101</v>
       </c>
       <c r="F1" s="319"/>
       <c r="G1" s="343">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="310" customFormat="1" ht="24" customHeight="1">
       <c r="A2" s="308"/>
       <c r="B2" s="324"/>
       <c r="C2" s="88" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="F2" s="323"/>
       <c r="G2" s="323"/>
     </row>
     <row r="3" spans="1:7" s="310" customFormat="1" ht="24" customHeight="1">
       <c r="A3" s="308"/>
       <c r="B3" s="324"/>
       <c r="C3" s="88" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
     </row>
     <row r="4" spans="1:7" s="310" customFormat="1" ht="24" customHeight="1">
       <c r="A4" s="321"/>
       <c r="B4" s="324"/>
       <c r="C4" s="88" t="s">
         <v>75</v>
       </c>
       <c r="D4" s="309"/>
     </row>
     <row r="5" spans="1:7" s="310" customFormat="1" ht="24" customHeight="1">
       <c r="A5" s="321"/>
       <c r="B5" s="324"/>
-      <c r="C5" s="412" t="s">
-        <v>869</v>
+      <c r="C5" s="411" t="s">
+        <v>867</v>
       </c>
       <c r="D5" s="309"/>
     </row>
     <row r="6" spans="1:7" ht="21.75" customHeight="1">
-      <c r="A6" s="395"/>
-[...3 lines deleted...]
-      <c r="G6" s="397"/>
+      <c r="A6" s="394"/>
+      <c r="D6" s="396"/>
+      <c r="E6" s="396"/>
+      <c r="F6" s="396"/>
+      <c r="G6" s="396"/>
     </row>
     <row r="7" spans="1:7" ht="21.75" customHeight="1">
-      <c r="A7" s="395"/>
-      <c r="C7" s="387" t="s">
+      <c r="A7" s="394"/>
+      <c r="C7" s="386" t="s">
         <v>289</v>
       </c>
-      <c r="D7" s="397"/>
-[...2 lines deleted...]
-      <c r="G7" s="397"/>
+      <c r="D7" s="396"/>
+      <c r="E7" s="396"/>
+      <c r="F7" s="396"/>
+      <c r="G7" s="396"/>
     </row>
     <row r="8" spans="1:7" ht="15.75">
-      <c r="A8" s="395"/>
-[...2 lines deleted...]
-      <c r="G8" s="399"/>
+      <c r="A8" s="394"/>
+      <c r="E8" s="398"/>
+      <c r="F8" s="398"/>
+      <c r="G8" s="398"/>
     </row>
     <row r="9" spans="1:7" ht="54">
       <c r="A9" s="137" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="311" t="s">
         <v>69</v>
       </c>
       <c r="C9" s="311" t="s">
         <v>52</v>
       </c>
       <c r="D9" s="311" t="s">
         <v>316</v>
       </c>
       <c r="E9" s="161" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-      <c r="G9" s="399"/>
+        <v>984</v>
+      </c>
+      <c r="F9" s="398"/>
+      <c r="G9" s="398"/>
     </row>
     <row r="10" spans="1:7" ht="30" customHeight="1">
       <c r="A10" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B10" s="400">
+      <c r="B10" s="399">
         <v>100023023</v>
       </c>
-      <c r="C10" s="352" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="401"/>
+      <c r="C10" s="351" t="s">
+        <v>754</v>
+      </c>
+      <c r="D10" s="400"/>
       <c r="E10" s="44">
         <v>198</v>
       </c>
-      <c r="F10" s="399"/>
-      <c r="G10" s="399"/>
+      <c r="F10" s="398"/>
+      <c r="G10" s="398"/>
     </row>
     <row r="11" spans="1:7" ht="30" customHeight="1">
       <c r="A11" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B11" s="400">
+      <c r="B11" s="399">
         <v>100023024</v>
       </c>
-      <c r="C11" s="352" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="401"/>
+      <c r="C11" s="351" t="s">
+        <v>755</v>
+      </c>
+      <c r="D11" s="400"/>
       <c r="E11" s="44">
         <v>245</v>
       </c>
-      <c r="F11" s="399"/>
-      <c r="G11" s="399"/>
+      <c r="F11" s="398"/>
+      <c r="G11" s="398"/>
     </row>
     <row r="12" spans="1:7" ht="30" customHeight="1">
       <c r="A12" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B12" s="400">
+      <c r="B12" s="399">
         <v>100023025</v>
       </c>
-      <c r="C12" s="352" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="401"/>
+      <c r="C12" s="351" t="s">
+        <v>756</v>
+      </c>
+      <c r="D12" s="400"/>
       <c r="E12" s="44">
         <v>253</v>
       </c>
-      <c r="F12" s="399"/>
-      <c r="G12" s="399"/>
+      <c r="F12" s="398"/>
+      <c r="G12" s="398"/>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="395"/>
+      <c r="A13" s="394"/>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14" s="395"/>
+      <c r="A14" s="394"/>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15" s="395"/>
+      <c r="A15" s="394"/>
     </row>
     <row r="16" spans="1:7" ht="15.75" thickBot="1">
-      <c r="A16" s="402"/>
-[...5 lines deleted...]
-      <c r="G16" s="364"/>
+      <c r="A16" s="401"/>
+      <c r="B16" s="402"/>
+      <c r="C16" s="363"/>
+      <c r="D16" s="403"/>
+      <c r="E16" s="363"/>
+      <c r="F16" s="363"/>
+      <c r="G16" s="363"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{C7C03339-0A06-4EFD-9361-52F3E822C1C6}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DFAB523-E1A0-4B97-80CE-8F56B9AE37F9}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IQ83"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A54" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="9.42578125" style="315" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" style="310" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="56.42578125" style="310" customWidth="1"/>
     <col min="4" max="4" width="28" style="342" customWidth="1"/>
     <col min="5" max="5" width="77.42578125" style="310" customWidth="1"/>
     <col min="6" max="6" width="18.5703125" style="310" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="28.42578125" style="310" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.42578125" style="310" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="16.42578125" style="310" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="310"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="27">
       <c r="A1" s="128"/>
       <c r="B1" s="344"/>
       <c r="C1" s="32" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="D1" s="318"/>
       <c r="E1" s="317"/>
       <c r="F1" s="317"/>
       <c r="G1" s="131" t="s">
         <v>101</v>
       </c>
       <c r="H1" s="319"/>
       <c r="I1" s="343">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="308"/>
       <c r="C2" s="88" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="D2" s="324"/>
       <c r="E2" s="323"/>
       <c r="F2" s="323"/>
       <c r="H2" s="323"/>
       <c r="I2" s="323"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="308"/>
       <c r="C3" s="88" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
       <c r="D3" s="324"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="321"/>
       <c r="C4" s="88" t="s">
         <v>75</v>
       </c>
       <c r="D4" s="325"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="321"/>
-      <c r="C5" s="412" t="s">
-        <v>869</v>
+      <c r="C5" s="411" t="s">
+        <v>867</v>
       </c>
       <c r="D5" s="325"/>
     </row>
     <row r="6" spans="1:9" ht="31.5">
-      <c r="A6" s="516"/>
-[...6 lines deleted...]
-      <c r="I6" s="358"/>
+      <c r="A6" s="515"/>
+      <c r="B6" s="516"/>
+      <c r="D6" s="517"/>
+      <c r="E6" s="518"/>
+      <c r="F6" s="519"/>
+      <c r="G6" s="357"/>
+      <c r="H6" s="357"/>
+      <c r="I6" s="357"/>
     </row>
     <row r="7" spans="1:9" ht="24.75">
       <c r="A7" s="321"/>
       <c r="B7" s="324"/>
-      <c r="C7" s="507" t="s">
+      <c r="C7" s="506" t="s">
         <v>53</v>
       </c>
       <c r="D7" s="322"/>
       <c r="E7" s="327"/>
-      <c r="G7" s="358"/>
-[...1 lines deleted...]
-      <c r="I7" s="358"/>
+      <c r="G7" s="357"/>
+      <c r="H7" s="357"/>
+      <c r="I7" s="357"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="321"/>
       <c r="B8" s="324"/>
       <c r="D8" s="324"/>
       <c r="E8" s="327"/>
-      <c r="G8" s="358"/>
-[...1 lines deleted...]
-      <c r="I8" s="358"/>
+      <c r="G8" s="357"/>
+      <c r="H8" s="357"/>
+      <c r="I8" s="357"/>
     </row>
     <row r="9" spans="1:9" ht="54">
       <c r="A9" s="137" t="s">
         <v>82</v>
       </c>
-      <c r="B9" s="355" t="s">
+      <c r="B9" s="354" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="311" t="s">
         <v>25</v>
       </c>
       <c r="D9" s="311" t="s">
         <v>70</v>
       </c>
       <c r="E9" s="311" t="s">
         <v>52</v>
       </c>
       <c r="F9" s="311" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="G9" s="161" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-      <c r="I9" s="358"/>
+        <v>984</v>
+      </c>
+      <c r="H9" s="357"/>
+      <c r="I9" s="357"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B10" s="415" t="s">
-        <v>904</v>
+      <c r="B10" s="414" t="s">
+        <v>902</v>
       </c>
       <c r="C10" s="334" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D10" s="334" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>927</v>
+        <v>581</v>
+      </c>
+      <c r="E10" s="364" t="s">
+        <v>925</v>
       </c>
       <c r="F10" s="331" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="G10" s="44">
-        <v>12307</v>
-[...2 lines deleted...]
-      <c r="I10" s="358"/>
+        <v>13538</v>
+      </c>
+      <c r="H10" s="357"/>
+      <c r="I10" s="357"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="321"/>
       <c r="B11" s="324"/>
       <c r="C11" s="315"/>
       <c r="D11" s="322"/>
       <c r="E11" s="327"/>
       <c r="G11" s="313"/>
-      <c r="H11" s="358"/>
-      <c r="I11" s="358"/>
+      <c r="H11" s="357"/>
+      <c r="I11" s="357"/>
     </row>
     <row r="12" spans="1:9" ht="26.25">
-      <c r="A12" s="516"/>
-[...3 lines deleted...]
-      <c r="F12" s="522"/>
+      <c r="A12" s="515"/>
+      <c r="B12" s="518"/>
+      <c r="D12" s="516"/>
+      <c r="E12" s="520"/>
+      <c r="F12" s="521"/>
       <c r="G12" s="340"/>
-      <c r="H12" s="358"/>
-      <c r="I12" s="358"/>
+      <c r="H12" s="357"/>
+      <c r="I12" s="357"/>
     </row>
     <row r="13" spans="1:9" ht="24.75">
       <c r="A13" s="321"/>
       <c r="B13" s="327"/>
-      <c r="C13" s="507" t="s">
-        <v>415</v>
+      <c r="C13" s="506" t="s">
+        <v>414</v>
       </c>
       <c r="D13" s="324"/>
-      <c r="E13" s="361"/>
+      <c r="E13" s="360"/>
       <c r="F13" s="322"/>
       <c r="G13" s="340"/>
-      <c r="H13" s="358"/>
-      <c r="I13" s="358"/>
+      <c r="H13" s="357"/>
+      <c r="I13" s="357"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="321"/>
       <c r="B14" s="327"/>
       <c r="C14" s="315"/>
       <c r="D14" s="324"/>
-      <c r="E14" s="361"/>
+      <c r="E14" s="360"/>
       <c r="F14" s="322"/>
       <c r="G14" s="340"/>
-      <c r="H14" s="358"/>
-      <c r="I14" s="358"/>
+      <c r="H14" s="357"/>
+      <c r="I14" s="357"/>
     </row>
     <row r="15" spans="1:9" ht="54">
       <c r="A15" s="137" t="s">
         <v>82</v>
       </c>
-      <c r="B15" s="355" t="s">
+      <c r="B15" s="354" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="311" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="311" t="s">
         <v>70</v>
       </c>
       <c r="E15" s="311" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="311" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="G15" s="161" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-      <c r="I15" s="358"/>
+        <v>984</v>
+      </c>
+      <c r="H15" s="357"/>
+      <c r="I15" s="357"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="415" t="s">
-        <v>895</v>
+      <c r="B16" s="414" t="s">
+        <v>893</v>
       </c>
       <c r="C16" s="334" t="s">
+        <v>416</v>
+      </c>
+      <c r="D16" s="334" t="s">
         <v>417</v>
       </c>
-      <c r="D16" s="334" t="s">
+      <c r="E16" s="364" t="s">
+        <v>78</v>
+      </c>
+      <c r="F16" s="331" t="s">
         <v>418</v>
       </c>
-      <c r="E16" s="365" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G16" s="44">
-        <v>15547</v>
-[...2 lines deleted...]
-      <c r="I16" s="358"/>
+        <v>17102</v>
+      </c>
+      <c r="H16" s="357"/>
+      <c r="I16" s="357"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="415" t="s">
-        <v>896</v>
+      <c r="B17" s="414" t="s">
+        <v>894</v>
       </c>
       <c r="C17" s="334" t="s">
+        <v>582</v>
+      </c>
+      <c r="D17" s="334" t="s">
+        <v>583</v>
+      </c>
+      <c r="E17" s="364" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="331" t="s">
+        <v>418</v>
+      </c>
+      <c r="G17" s="44">
+        <v>18400</v>
+      </c>
+      <c r="H17" s="357"/>
+      <c r="I17" s="357"/>
+    </row>
+    <row r="18" spans="1:9" ht="18.75" thickBot="1">
+      <c r="A18" s="522" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="523" t="s">
+        <v>899</v>
+      </c>
+      <c r="C18" s="524" t="s">
         <v>584</v>
       </c>
-      <c r="D17" s="334" t="s">
+      <c r="D18" s="524" t="s">
         <v>585</v>
       </c>
-      <c r="E17" s="365" t="s">
-[...12 lines deleted...]
-      <c r="A18" s="523" t="s">
+      <c r="E18" s="525" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" s="526" t="s">
+        <v>418</v>
+      </c>
+      <c r="G18" s="44">
+        <v>22513</v>
+      </c>
+      <c r="H18" s="357"/>
+      <c r="I18" s="357"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="527" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="524" t="s">
-[...27 lines deleted...]
-      <c r="C19" s="509" t="s">
+      <c r="B19" s="507" t="s">
+        <v>895</v>
+      </c>
+      <c r="C19" s="508" t="s">
+        <v>416</v>
+      </c>
+      <c r="D19" s="508" t="s">
         <v>417</v>
       </c>
-      <c r="D19" s="509" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="529" t="s">
+      <c r="E19" s="528" t="s">
         <v>17</v>
       </c>
-      <c r="F19" s="530" t="s">
+      <c r="F19" s="529" t="s">
         <v>45</v>
       </c>
       <c r="G19" s="44">
-        <v>17410</v>
-[...2 lines deleted...]
-      <c r="I19" s="358"/>
+        <v>19152</v>
+      </c>
+      <c r="H19" s="357"/>
+      <c r="I19" s="357"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B20" s="415" t="s">
-        <v>898</v>
+      <c r="B20" s="414" t="s">
+        <v>896</v>
       </c>
       <c r="C20" s="334" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="D20" s="334" t="s">
-        <v>585</v>
-[...1 lines deleted...]
-      <c r="E20" s="365" t="s">
+        <v>583</v>
+      </c>
+      <c r="E20" s="364" t="s">
         <v>18</v>
       </c>
       <c r="F20" s="331" t="s">
         <v>45</v>
       </c>
       <c r="G20" s="44">
-        <v>18885</v>
-[...2 lines deleted...]
-      <c r="I20" s="358"/>
+        <v>20774</v>
+      </c>
+      <c r="H20" s="357"/>
+      <c r="I20" s="357"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="415" t="s">
-        <v>902</v>
+      <c r="B21" s="414" t="s">
+        <v>900</v>
       </c>
       <c r="C21" s="334" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D21" s="334" t="s">
-        <v>587</v>
-[...1 lines deleted...]
-      <c r="E21" s="365" t="s">
+        <v>585</v>
+      </c>
+      <c r="E21" s="364" t="s">
         <v>19</v>
       </c>
       <c r="F21" s="331" t="s">
         <v>45</v>
       </c>
       <c r="G21" s="44">
-        <v>22054</v>
-[...2 lines deleted...]
-      <c r="I21" s="358"/>
+        <v>24259</v>
+      </c>
+      <c r="H21" s="357"/>
+      <c r="I21" s="357"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B22" s="415" t="s">
-        <v>903</v>
+      <c r="B22" s="414" t="s">
+        <v>901</v>
       </c>
       <c r="C22" s="334" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D22" s="334" t="s">
-        <v>587</v>
-[...1 lines deleted...]
-      <c r="E22" s="365" t="s">
+        <v>585</v>
+      </c>
+      <c r="E22" s="364" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="331" t="s">
         <v>45</v>
       </c>
       <c r="G22" s="44">
-        <v>21294</v>
-[...2 lines deleted...]
-      <c r="I22" s="358"/>
+        <v>23424</v>
+      </c>
+      <c r="H22" s="357"/>
+      <c r="I22" s="357"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B23" s="415" t="s">
-        <v>899</v>
+      <c r="B23" s="414" t="s">
+        <v>897</v>
       </c>
       <c r="C23" s="334" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="D23" s="334" t="s">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="E23" s="365" t="s">
+        <v>421</v>
+      </c>
+      <c r="E23" s="364" t="s">
         <v>21</v>
       </c>
       <c r="F23" s="331" t="s">
         <v>45</v>
       </c>
       <c r="G23" s="44">
-        <v>34073</v>
-[...2 lines deleted...]
-      <c r="I23" s="358"/>
+        <v>37480</v>
+      </c>
+      <c r="H23" s="357"/>
+      <c r="I23" s="357"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B24" s="415" t="s">
-        <v>900</v>
+      <c r="B24" s="414" t="s">
+        <v>898</v>
       </c>
       <c r="C24" s="334" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D24" s="334" t="s">
-        <v>589</v>
-[...1 lines deleted...]
-      <c r="E24" s="365" t="s">
+        <v>587</v>
+      </c>
+      <c r="E24" s="364" t="s">
         <v>43</v>
       </c>
       <c r="F24" s="331" t="s">
         <v>45</v>
       </c>
       <c r="G24" s="44">
-        <v>37690</v>
-[...2 lines deleted...]
-      <c r="I24" s="358"/>
+        <v>41459</v>
+      </c>
+      <c r="H24" s="357"/>
+      <c r="I24" s="357"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="321"/>
-      <c r="B25" s="510"/>
+      <c r="B25" s="509"/>
       <c r="C25" s="324"/>
       <c r="D25" s="324"/>
-      <c r="E25" s="361"/>
+      <c r="E25" s="360"/>
       <c r="F25" s="322"/>
-      <c r="G25" s="515"/>
-[...1 lines deleted...]
-      <c r="I25" s="358"/>
+      <c r="G25" s="514"/>
+      <c r="H25" s="357"/>
+      <c r="I25" s="357"/>
     </row>
     <row r="26" spans="1:9">
-      <c r="A26" s="511" t="s">
+      <c r="A26" s="510" t="s">
         <v>291</v>
       </c>
-      <c r="B26" s="512" t="s">
-[...5 lines deleted...]
-      <c r="F26" s="512"/>
+      <c r="B26" s="511" t="s">
+        <v>411</v>
+      </c>
+      <c r="C26" s="511"/>
+      <c r="D26" s="505"/>
+      <c r="E26" s="511"/>
+      <c r="F26" s="511"/>
       <c r="G26" s="324"/>
-      <c r="H26" s="358"/>
-      <c r="I26" s="358"/>
+      <c r="H26" s="357"/>
+      <c r="I26" s="357"/>
     </row>
     <row r="27" spans="1:9">
-      <c r="A27" s="511" t="s">
+      <c r="A27" s="510" t="s">
         <v>291</v>
       </c>
-      <c r="B27" s="512" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="361"/>
+      <c r="B27" s="511" t="s">
+        <v>937</v>
+      </c>
+      <c r="C27" s="360"/>
       <c r="D27" s="322"/>
-      <c r="E27" s="361"/>
+      <c r="E27" s="360"/>
       <c r="F27" s="322"/>
       <c r="G27" s="313"/>
-      <c r="H27" s="358"/>
-      <c r="I27" s="358"/>
+      <c r="H27" s="357"/>
+      <c r="I27" s="357"/>
     </row>
     <row r="28" spans="1:9" ht="27.75">
-      <c r="A28" s="516"/>
-[...6 lines deleted...]
-      <c r="F28" s="517"/>
+      <c r="A28" s="515"/>
+      <c r="B28" s="519"/>
+      <c r="C28" s="506" t="s">
+        <v>424</v>
+      </c>
+      <c r="D28" s="530"/>
+      <c r="E28" s="519"/>
+      <c r="F28" s="516"/>
       <c r="G28" s="313"/>
-      <c r="H28" s="358"/>
-      <c r="I28" s="358"/>
+      <c r="H28" s="357"/>
+      <c r="I28" s="357"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="321"/>
       <c r="F29" s="324"/>
       <c r="G29" s="340"/>
-      <c r="H29" s="358"/>
-      <c r="I29" s="358"/>
+      <c r="H29" s="357"/>
+      <c r="I29" s="357"/>
     </row>
     <row r="30" spans="1:9" ht="54">
       <c r="A30" s="137" t="s">
         <v>82</v>
       </c>
-      <c r="B30" s="355" t="s">
+      <c r="B30" s="354" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="311" t="s">
         <v>25</v>
       </c>
       <c r="D30" s="311" t="s">
         <v>70</v>
       </c>
       <c r="E30" s="311" t="s">
         <v>52</v>
       </c>
       <c r="F30" s="311" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="G30" s="161" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-      <c r="I30" s="358"/>
+        <v>984</v>
+      </c>
+      <c r="H30" s="357"/>
+      <c r="I30" s="357"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B31" s="415" t="s">
-        <v>906</v>
+      <c r="B31" s="414" t="s">
+        <v>904</v>
       </c>
       <c r="C31" s="334" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="D31" s="334" t="s">
-        <v>587</v>
-[...1 lines deleted...]
-      <c r="E31" s="365" t="s">
+        <v>585</v>
+      </c>
+      <c r="E31" s="364" t="s">
         <v>77</v>
       </c>
       <c r="F31" s="331" t="s">
         <v>45</v>
       </c>
       <c r="G31" s="44">
-        <v>24667</v>
-[...2 lines deleted...]
-      <c r="I31" s="358"/>
+        <v>27133</v>
+      </c>
+      <c r="H31" s="357"/>
+      <c r="I31" s="357"/>
     </row>
     <row r="32" spans="1:9">
-      <c r="A32" s="511" t="s">
+      <c r="A32" s="510" t="s">
         <v>291</v>
       </c>
-      <c r="B32" s="512" t="s">
-[...5 lines deleted...]
-      <c r="F32" s="512"/>
+      <c r="B32" s="511" t="s">
+        <v>411</v>
+      </c>
+      <c r="C32" s="511"/>
+      <c r="D32" s="505"/>
+      <c r="E32" s="511"/>
+      <c r="F32" s="511"/>
       <c r="G32" s="324"/>
-      <c r="H32" s="358"/>
-      <c r="I32" s="358"/>
+      <c r="H32" s="357"/>
+      <c r="I32" s="357"/>
     </row>
     <row r="33" spans="1:251">
-      <c r="A33" s="511" t="s">
+      <c r="A33" s="510" t="s">
         <v>291</v>
       </c>
-      <c r="B33" s="512" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="361"/>
+      <c r="B33" s="511" t="s">
+        <v>937</v>
+      </c>
+      <c r="C33" s="360"/>
       <c r="D33" s="322"/>
-      <c r="E33" s="361"/>
+      <c r="E33" s="360"/>
       <c r="F33" s="322"/>
       <c r="G33" s="313"/>
-      <c r="H33" s="358"/>
-      <c r="I33" s="358"/>
+      <c r="H33" s="357"/>
+      <c r="I33" s="357"/>
     </row>
     <row r="34" spans="1:251">
       <c r="A34" s="321"/>
-      <c r="B34" s="376"/>
+      <c r="B34" s="375"/>
       <c r="C34" s="315"/>
       <c r="D34" s="324"/>
       <c r="F34" s="324"/>
       <c r="G34" s="313"/>
-      <c r="H34" s="358"/>
-      <c r="I34" s="358"/>
+      <c r="H34" s="357"/>
+      <c r="I34" s="357"/>
     </row>
     <row r="35" spans="1:251">
       <c r="A35" s="321"/>
-      <c r="B35" s="376"/>
+      <c r="B35" s="375"/>
       <c r="C35" s="315"/>
       <c r="D35" s="324"/>
       <c r="F35" s="324"/>
-      <c r="G35" s="358"/>
-[...1 lines deleted...]
-      <c r="I35" s="358"/>
+      <c r="G35" s="357"/>
+      <c r="H35" s="357"/>
+      <c r="I35" s="357"/>
     </row>
     <row r="36" spans="1:251" ht="31.5">
-      <c r="A36" s="516"/>
-[...9 lines deleted...]
-      <c r="I36" s="358"/>
+      <c r="A36" s="515"/>
+      <c r="B36" s="516"/>
+      <c r="C36" s="506" t="s">
+        <v>425</v>
+      </c>
+      <c r="D36" s="517"/>
+      <c r="E36" s="531"/>
+      <c r="F36" s="532"/>
+      <c r="G36" s="357"/>
+      <c r="H36" s="357"/>
+      <c r="I36" s="357"/>
     </row>
     <row r="37" spans="1:251">
       <c r="A37" s="321"/>
       <c r="B37" s="324"/>
       <c r="C37" s="315" t="s">
-        <v>853</v>
+        <v>851</v>
       </c>
       <c r="D37" s="322"/>
       <c r="E37" s="315"/>
       <c r="F37" s="315"/>
       <c r="G37" s="313"/>
-      <c r="H37" s="358"/>
-      <c r="I37" s="358"/>
+      <c r="H37" s="357"/>
+      <c r="I37" s="357"/>
     </row>
     <row r="38" spans="1:251">
       <c r="A38" s="321"/>
       <c r="B38" s="324"/>
       <c r="C38" s="327"/>
-      <c r="E38" s="361"/>
-      <c r="F38" s="361"/>
+      <c r="E38" s="360"/>
+      <c r="F38" s="360"/>
       <c r="G38" s="313"/>
-      <c r="H38" s="358"/>
-      <c r="I38" s="358"/>
+      <c r="H38" s="357"/>
+      <c r="I38" s="357"/>
     </row>
     <row r="39" spans="1:251" ht="54">
-      <c r="A39" s="435" t="s">
+      <c r="A39" s="434" t="s">
         <v>82</v>
       </c>
-      <c r="B39" s="444" t="s">
+      <c r="B39" s="443" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="311" t="s">
         <v>25</v>
       </c>
       <c r="D39" s="311" t="s">
         <v>70</v>
       </c>
       <c r="E39" s="311" t="s">
         <v>52</v>
       </c>
       <c r="F39" s="311" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="G39" s="161" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-      <c r="I39" s="358"/>
+        <v>984</v>
+      </c>
+      <c r="H39" s="357"/>
+      <c r="I39" s="357"/>
     </row>
     <row r="40" spans="1:251">
       <c r="A40" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B40" s="415" t="s">
-        <v>905</v>
+      <c r="B40" s="414" t="s">
+        <v>903</v>
       </c>
       <c r="C40" s="334" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="D40" s="334" t="s">
         <v>60</v>
       </c>
       <c r="E40" s="330" t="s">
         <v>61</v>
       </c>
       <c r="F40" s="331" t="s">
         <v>45</v>
       </c>
       <c r="G40" s="44">
-        <v>32748</v>
-[...2 lines deleted...]
-      <c r="I40" s="358"/>
+        <v>36023</v>
+      </c>
+      <c r="H40" s="357"/>
+      <c r="I40" s="357"/>
     </row>
     <row r="41" spans="1:251">
-      <c r="A41" s="511" t="s">
+      <c r="A41" s="510" t="s">
         <v>291</v>
       </c>
-      <c r="B41" s="512" t="s">
-[...5 lines deleted...]
-      <c r="F41" s="512"/>
+      <c r="B41" s="511" t="s">
+        <v>411</v>
+      </c>
+      <c r="C41" s="511"/>
+      <c r="D41" s="505"/>
+      <c r="E41" s="511"/>
+      <c r="F41" s="511"/>
       <c r="G41" s="324"/>
-      <c r="H41" s="358"/>
-      <c r="I41" s="358"/>
+      <c r="H41" s="357"/>
+      <c r="I41" s="357"/>
     </row>
     <row r="42" spans="1:251">
-      <c r="A42" s="511" t="s">
+      <c r="A42" s="510" t="s">
         <v>291</v>
       </c>
-      <c r="B42" s="512" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="361"/>
+      <c r="B42" s="511" t="s">
+        <v>937</v>
+      </c>
+      <c r="C42" s="360"/>
       <c r="D42" s="322"/>
-      <c r="E42" s="361"/>
+      <c r="E42" s="360"/>
       <c r="F42" s="322"/>
       <c r="G42" s="313"/>
-      <c r="H42" s="358"/>
-      <c r="I42" s="358"/>
+      <c r="H42" s="357"/>
+      <c r="I42" s="357"/>
     </row>
     <row r="43" spans="1:251">
       <c r="A43" s="321"/>
-      <c r="B43" s="376"/>
+      <c r="B43" s="375"/>
       <c r="C43" s="315"/>
       <c r="D43" s="324"/>
-      <c r="E43" s="514"/>
+      <c r="E43" s="513"/>
       <c r="F43" s="324"/>
       <c r="G43" s="313"/>
-      <c r="H43" s="358"/>
-      <c r="I43" s="358"/>
+      <c r="H43" s="357"/>
+      <c r="I43" s="357"/>
     </row>
     <row r="44" spans="1:251">
       <c r="A44" s="321"/>
-      <c r="B44" s="376"/>
+      <c r="B44" s="375"/>
       <c r="C44" s="315"/>
       <c r="D44" s="324"/>
       <c r="F44" s="324"/>
-      <c r="G44" s="358"/>
-[...1 lines deleted...]
-      <c r="I44" s="358"/>
+      <c r="G44" s="357"/>
+      <c r="H44" s="357"/>
+      <c r="I44" s="357"/>
     </row>
     <row r="45" spans="1:251" customFormat="1" ht="31.5">
-      <c r="A45" s="667"/>
-[...9 lines deleted...]
-      <c r="I45" s="358"/>
+      <c r="A45" s="666"/>
+      <c r="B45" s="516"/>
+      <c r="C45" s="506" t="s">
+        <v>588</v>
+      </c>
+      <c r="D45" s="517"/>
+      <c r="E45" s="531"/>
+      <c r="F45" s="532"/>
+      <c r="G45" s="357"/>
+      <c r="H45" s="357"/>
+      <c r="I45" s="357"/>
       <c r="J45" s="310"/>
       <c r="K45" s="310"/>
       <c r="L45" s="310"/>
       <c r="M45" s="310"/>
       <c r="N45" s="310"/>
       <c r="O45" s="310"/>
       <c r="P45" s="310"/>
       <c r="Q45" s="310"/>
       <c r="R45" s="310"/>
       <c r="S45" s="310"/>
       <c r="T45" s="310"/>
       <c r="U45" s="310"/>
       <c r="V45" s="310"/>
       <c r="W45" s="310"/>
       <c r="X45" s="310"/>
       <c r="Y45" s="310"/>
       <c r="Z45" s="310"/>
       <c r="AA45" s="310"/>
       <c r="AB45" s="310"/>
       <c r="AC45" s="310"/>
       <c r="AD45" s="310"/>
       <c r="AE45" s="310"/>
       <c r="AF45" s="310"/>
       <c r="AG45" s="310"/>
       <c r="AH45" s="310"/>
@@ -18244,59 +18159,59 @@
       <c r="HU45" s="310"/>
       <c r="HV45" s="310"/>
       <c r="HW45" s="310"/>
       <c r="HX45" s="310"/>
       <c r="HY45" s="310"/>
       <c r="HZ45" s="310"/>
       <c r="IA45" s="310"/>
       <c r="IB45" s="310"/>
       <c r="IC45" s="310"/>
       <c r="ID45" s="310"/>
       <c r="IE45" s="310"/>
       <c r="IF45" s="310"/>
       <c r="IG45" s="310"/>
       <c r="IH45" s="310"/>
       <c r="II45" s="310"/>
       <c r="IJ45" s="310"/>
       <c r="IK45" s="310"/>
       <c r="IL45" s="310"/>
       <c r="IM45" s="310"/>
       <c r="IN45" s="310"/>
       <c r="IO45" s="310"/>
       <c r="IP45" s="310"/>
       <c r="IQ45" s="310"/>
     </row>
     <row r="46" spans="1:251" customFormat="1">
-      <c r="A46" s="668"/>
+      <c r="A46" s="667"/>
       <c r="B46" s="324"/>
       <c r="C46" s="327"/>
       <c r="D46" s="342"/>
-      <c r="E46" s="361"/>
-      <c r="F46" s="361"/>
+      <c r="E46" s="360"/>
+      <c r="F46" s="360"/>
       <c r="G46" s="313"/>
-      <c r="H46" s="358"/>
-      <c r="I46" s="358"/>
+      <c r="H46" s="357"/>
+      <c r="I46" s="357"/>
       <c r="J46" s="310"/>
       <c r="K46" s="310"/>
       <c r="L46" s="310"/>
       <c r="M46" s="310"/>
       <c r="N46" s="310"/>
       <c r="O46" s="310"/>
       <c r="P46" s="310"/>
       <c r="Q46" s="310"/>
       <c r="R46" s="310"/>
       <c r="S46" s="310"/>
       <c r="T46" s="310"/>
       <c r="U46" s="310"/>
       <c r="V46" s="310"/>
       <c r="W46" s="310"/>
       <c r="X46" s="310"/>
       <c r="Y46" s="310"/>
       <c r="Z46" s="310"/>
       <c r="AA46" s="310"/>
       <c r="AB46" s="310"/>
       <c r="AC46" s="310"/>
       <c r="AD46" s="310"/>
       <c r="AE46" s="310"/>
       <c r="AF46" s="310"/>
       <c r="AG46" s="310"/>
       <c r="AH46" s="310"/>
@@ -18497,73 +18412,73 @@
       <c r="HU46" s="310"/>
       <c r="HV46" s="310"/>
       <c r="HW46" s="310"/>
       <c r="HX46" s="310"/>
       <c r="HY46" s="310"/>
       <c r="HZ46" s="310"/>
       <c r="IA46" s="310"/>
       <c r="IB46" s="310"/>
       <c r="IC46" s="310"/>
       <c r="ID46" s="310"/>
       <c r="IE46" s="310"/>
       <c r="IF46" s="310"/>
       <c r="IG46" s="310"/>
       <c r="IH46" s="310"/>
       <c r="II46" s="310"/>
       <c r="IJ46" s="310"/>
       <c r="IK46" s="310"/>
       <c r="IL46" s="310"/>
       <c r="IM46" s="310"/>
       <c r="IN46" s="310"/>
       <c r="IO46" s="310"/>
       <c r="IP46" s="310"/>
       <c r="IQ46" s="310"/>
     </row>
     <row r="47" spans="1:251" customFormat="1" ht="54">
-      <c r="A47" s="669" t="s">
+      <c r="A47" s="668" t="s">
         <v>82</v>
       </c>
-      <c r="B47" s="628" t="s">
+      <c r="B47" s="627" t="s">
         <v>32</v>
       </c>
       <c r="C47" s="333" t="s">
         <v>25</v>
       </c>
       <c r="D47" s="333" t="s">
         <v>70</v>
       </c>
       <c r="E47" s="333" t="s">
         <v>52</v>
       </c>
       <c r="F47" s="333" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="G47" s="161" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-      <c r="I47" s="358"/>
+        <v>984</v>
+      </c>
+      <c r="H47" s="357"/>
+      <c r="I47" s="357"/>
       <c r="J47" s="310"/>
       <c r="K47" s="310"/>
       <c r="L47" s="310"/>
       <c r="M47" s="310"/>
       <c r="N47" s="310"/>
       <c r="O47" s="310"/>
       <c r="P47" s="310"/>
       <c r="Q47" s="310"/>
       <c r="R47" s="310"/>
       <c r="S47" s="310"/>
       <c r="T47" s="310"/>
       <c r="U47" s="310"/>
       <c r="V47" s="310"/>
       <c r="W47" s="310"/>
       <c r="X47" s="310"/>
       <c r="Y47" s="310"/>
       <c r="Z47" s="310"/>
       <c r="AA47" s="310"/>
       <c r="AB47" s="310"/>
       <c r="AC47" s="310"/>
       <c r="AD47" s="310"/>
       <c r="AE47" s="310"/>
       <c r="AF47" s="310"/>
       <c r="AG47" s="310"/>
       <c r="AH47" s="310"/>
@@ -18764,73 +18679,73 @@
       <c r="HU47" s="310"/>
       <c r="HV47" s="310"/>
       <c r="HW47" s="310"/>
       <c r="HX47" s="310"/>
       <c r="HY47" s="310"/>
       <c r="HZ47" s="310"/>
       <c r="IA47" s="310"/>
       <c r="IB47" s="310"/>
       <c r="IC47" s="310"/>
       <c r="ID47" s="310"/>
       <c r="IE47" s="310"/>
       <c r="IF47" s="310"/>
       <c r="IG47" s="310"/>
       <c r="IH47" s="310"/>
       <c r="II47" s="310"/>
       <c r="IJ47" s="310"/>
       <c r="IK47" s="310"/>
       <c r="IL47" s="310"/>
       <c r="IM47" s="310"/>
       <c r="IN47" s="310"/>
       <c r="IO47" s="310"/>
       <c r="IP47" s="310"/>
       <c r="IQ47" s="310"/>
     </row>
     <row r="48" spans="1:251" customFormat="1">
-      <c r="A48" s="670" t="s">
+      <c r="A48" s="669" t="s">
         <v>54</v>
       </c>
-      <c r="B48" s="415">
+      <c r="B48" s="414">
         <v>100022106</v>
       </c>
       <c r="C48" s="334" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="D48" s="334" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="E48" s="330" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="F48" s="331" t="s">
         <v>27</v>
       </c>
       <c r="G48" s="44">
-        <v>47275</v>
-[...2 lines deleted...]
-      <c r="I48" s="358"/>
+        <v>52003</v>
+      </c>
+      <c r="H48" s="357"/>
+      <c r="I48" s="357"/>
       <c r="J48" s="310"/>
       <c r="K48" s="310"/>
       <c r="L48" s="310"/>
       <c r="M48" s="310"/>
       <c r="N48" s="310"/>
       <c r="O48" s="310"/>
       <c r="P48" s="310"/>
       <c r="Q48" s="310"/>
       <c r="R48" s="310"/>
       <c r="S48" s="310"/>
       <c r="T48" s="310"/>
       <c r="U48" s="310"/>
       <c r="V48" s="310"/>
       <c r="W48" s="310"/>
       <c r="X48" s="310"/>
       <c r="Y48" s="310"/>
       <c r="Z48" s="310"/>
       <c r="AA48" s="310"/>
       <c r="AB48" s="310"/>
       <c r="AC48" s="310"/>
       <c r="AD48" s="310"/>
       <c r="AE48" s="310"/>
       <c r="AF48" s="310"/>
       <c r="AG48" s="310"/>
       <c r="AH48" s="310"/>
@@ -19031,73 +18946,73 @@
       <c r="HU48" s="310"/>
       <c r="HV48" s="310"/>
       <c r="HW48" s="310"/>
       <c r="HX48" s="310"/>
       <c r="HY48" s="310"/>
       <c r="HZ48" s="310"/>
       <c r="IA48" s="310"/>
       <c r="IB48" s="310"/>
       <c r="IC48" s="310"/>
       <c r="ID48" s="310"/>
       <c r="IE48" s="310"/>
       <c r="IF48" s="310"/>
       <c r="IG48" s="310"/>
       <c r="IH48" s="310"/>
       <c r="II48" s="310"/>
       <c r="IJ48" s="310"/>
       <c r="IK48" s="310"/>
       <c r="IL48" s="310"/>
       <c r="IM48" s="310"/>
       <c r="IN48" s="310"/>
       <c r="IO48" s="310"/>
       <c r="IP48" s="310"/>
       <c r="IQ48" s="310"/>
     </row>
     <row r="49" spans="1:251" customFormat="1">
-      <c r="A49" s="671" t="s">
+      <c r="A49" s="670" t="s">
         <v>54</v>
       </c>
-      <c r="B49" s="415">
+      <c r="B49" s="414">
         <v>100022108</v>
       </c>
       <c r="C49" s="334" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="D49" s="334" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="E49" s="330" t="s">
         <v>30</v>
       </c>
       <c r="F49" s="331" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="G49" s="44">
-        <v>58910</v>
-[...2 lines deleted...]
-      <c r="I49" s="358"/>
+        <v>64802</v>
+      </c>
+      <c r="H49" s="357"/>
+      <c r="I49" s="357"/>
       <c r="J49" s="310"/>
       <c r="K49" s="310"/>
       <c r="L49" s="310"/>
       <c r="M49" s="310"/>
       <c r="N49" s="310"/>
       <c r="O49" s="310"/>
       <c r="P49" s="310"/>
       <c r="Q49" s="310"/>
       <c r="R49" s="310"/>
       <c r="S49" s="310"/>
       <c r="T49" s="310"/>
       <c r="U49" s="310"/>
       <c r="V49" s="310"/>
       <c r="W49" s="310"/>
       <c r="X49" s="310"/>
       <c r="Y49" s="310"/>
       <c r="Z49" s="310"/>
       <c r="AA49" s="310"/>
       <c r="AB49" s="310"/>
       <c r="AC49" s="310"/>
       <c r="AD49" s="310"/>
       <c r="AE49" s="310"/>
       <c r="AF49" s="310"/>
       <c r="AG49" s="310"/>
       <c r="AH49" s="310"/>
@@ -19298,1087 +19213,1013 @@
       <c r="HU49" s="310"/>
       <c r="HV49" s="310"/>
       <c r="HW49" s="310"/>
       <c r="HX49" s="310"/>
       <c r="HY49" s="310"/>
       <c r="HZ49" s="310"/>
       <c r="IA49" s="310"/>
       <c r="IB49" s="310"/>
       <c r="IC49" s="310"/>
       <c r="ID49" s="310"/>
       <c r="IE49" s="310"/>
       <c r="IF49" s="310"/>
       <c r="IG49" s="310"/>
       <c r="IH49" s="310"/>
       <c r="II49" s="310"/>
       <c r="IJ49" s="310"/>
       <c r="IK49" s="310"/>
       <c r="IL49" s="310"/>
       <c r="IM49" s="310"/>
       <c r="IN49" s="310"/>
       <c r="IO49" s="310"/>
       <c r="IP49" s="310"/>
       <c r="IQ49" s="310"/>
     </row>
     <row r="50" spans="1:251">
-      <c r="A50" s="511" t="s">
+      <c r="A50" s="510" t="s">
         <v>291</v>
       </c>
-      <c r="B50" s="512" t="s">
-[...5 lines deleted...]
-      <c r="F50" s="512"/>
+      <c r="B50" s="511" t="s">
+        <v>411</v>
+      </c>
+      <c r="C50" s="511"/>
+      <c r="D50" s="505"/>
+      <c r="E50" s="511"/>
+      <c r="F50" s="511"/>
       <c r="G50" s="324"/>
-      <c r="H50" s="358"/>
-      <c r="I50" s="358"/>
+      <c r="H50" s="357"/>
+      <c r="I50" s="357"/>
     </row>
     <row r="51" spans="1:251">
-      <c r="A51" s="511" t="s">
+      <c r="A51" s="510" t="s">
         <v>291</v>
       </c>
-      <c r="B51" s="512" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="361"/>
+      <c r="B51" s="511" t="s">
+        <v>939</v>
+      </c>
+      <c r="C51" s="360"/>
       <c r="D51" s="322"/>
-      <c r="E51" s="361"/>
+      <c r="E51" s="360"/>
       <c r="F51" s="322"/>
       <c r="G51" s="313"/>
-      <c r="H51" s="358"/>
-      <c r="I51" s="358"/>
+      <c r="H51" s="357"/>
+      <c r="I51" s="357"/>
     </row>
     <row r="52" spans="1:251">
       <c r="A52" s="321"/>
       <c r="B52" s="324"/>
       <c r="D52" s="324"/>
-      <c r="I52" s="358"/>
+      <c r="I52" s="357"/>
     </row>
     <row r="53" spans="1:251" ht="24.75">
       <c r="A53" s="321"/>
       <c r="B53" s="327"/>
-      <c r="C53" s="507" t="s">
-        <v>605</v>
+      <c r="C53" s="506" t="s">
+        <v>603</v>
       </c>
       <c r="D53" s="324"/>
-      <c r="E53" s="361"/>
+      <c r="E53" s="360"/>
       <c r="F53" s="322"/>
-      <c r="I53" s="358"/>
+      <c r="I53" s="357"/>
     </row>
     <row r="54" spans="1:251">
       <c r="A54" s="321"/>
       <c r="E54" s="51"/>
       <c r="F54" s="57"/>
-      <c r="I54" s="358"/>
+      <c r="I54" s="357"/>
     </row>
     <row r="55" spans="1:251" ht="54">
       <c r="A55" s="137" t="s">
         <v>82</v>
       </c>
-      <c r="B55" s="355" t="s">
+      <c r="B55" s="354" t="s">
         <v>32</v>
       </c>
-      <c r="C55" s="801" t="s">
+      <c r="C55" s="800" t="s">
         <v>52</v>
       </c>
-      <c r="D55" s="802"/>
-[...1 lines deleted...]
-      <c r="F55" s="441"/>
+      <c r="D55" s="801"/>
+      <c r="E55" s="802"/>
+      <c r="F55" s="440"/>
       <c r="G55" s="161" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-      <c r="I55" s="358"/>
+        <v>984</v>
+      </c>
+      <c r="H55" s="357"/>
+      <c r="I55" s="357"/>
     </row>
     <row r="56" spans="1:251" ht="37.5" customHeight="1">
-      <c r="A56" s="575" t="s">
+      <c r="A56" s="574" t="s">
         <v>54</v>
       </c>
-      <c r="B56" s="534">
+      <c r="B56" s="533">
         <v>100023763</v>
       </c>
-      <c r="C56" s="626" t="s">
-[...6 lines deleted...]
-      <c r="F56" s="536"/>
+      <c r="C56" s="625" t="s">
+        <v>601</v>
+      </c>
+      <c r="D56" s="626"/>
+      <c r="E56" s="534" t="s">
+        <v>604</v>
+      </c>
+      <c r="F56" s="535"/>
       <c r="G56" s="44">
-        <v>3465</v>
-[...2 lines deleted...]
-      <c r="I56" s="358"/>
+        <v>4158</v>
+      </c>
+      <c r="H56" s="357"/>
+      <c r="I56" s="357"/>
     </row>
     <row r="57" spans="1:251" ht="36" customHeight="1">
-      <c r="A57" s="575" t="s">
+      <c r="A57" s="574" t="s">
         <v>54</v>
       </c>
-      <c r="B57" s="534">
+      <c r="B57" s="533">
         <v>100023764</v>
       </c>
-      <c r="C57" s="626" t="s">
-[...6 lines deleted...]
-      <c r="F57" s="536"/>
+      <c r="C57" s="625" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D57" s="626"/>
+      <c r="E57" s="534" t="s">
+        <v>605</v>
+      </c>
+      <c r="F57" s="535"/>
       <c r="G57" s="44">
-        <v>3534</v>
-[...2 lines deleted...]
-      <c r="I57" s="358"/>
+        <v>4240</v>
+      </c>
+      <c r="H57" s="357"/>
+      <c r="I57" s="357"/>
     </row>
     <row r="58" spans="1:251">
       <c r="A58" s="321"/>
       <c r="C58" s="315" t="s">
         <v>38</v>
       </c>
       <c r="F58" s="324"/>
-      <c r="I58" s="358"/>
+      <c r="I58" s="357"/>
     </row>
     <row r="59" spans="1:251">
       <c r="C59" s="315" t="s">
         <v>87</v>
       </c>
       <c r="F59" s="324"/>
-      <c r="I59" s="358"/>
+      <c r="I59" s="357"/>
     </row>
     <row r="60" spans="1:251">
-      <c r="I60" s="358"/>
+      <c r="I60" s="357"/>
     </row>
     <row r="61" spans="1:251" ht="24.75">
-      <c r="C61" s="507" t="s">
-[...2 lines deleted...]
-      <c r="I61" s="358"/>
+      <c r="C61" s="506" t="s">
+        <v>618</v>
+      </c>
+      <c r="I61" s="357"/>
     </row>
     <row r="62" spans="1:251">
-      <c r="I62" s="358"/>
+      <c r="I62" s="357"/>
     </row>
     <row r="63" spans="1:251" ht="54">
       <c r="A63" s="137" t="s">
         <v>82</v>
       </c>
-      <c r="B63" s="355" t="s">
+      <c r="B63" s="354" t="s">
         <v>32</v>
       </c>
-      <c r="C63" s="801"/>
-[...2 lines deleted...]
-      <c r="F63" s="441"/>
+      <c r="C63" s="800"/>
+      <c r="D63" s="801"/>
+      <c r="E63" s="802"/>
+      <c r="F63" s="440"/>
       <c r="G63" s="161" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-      <c r="I63" s="358"/>
+        <v>984</v>
+      </c>
+      <c r="H63" s="357"/>
+      <c r="I63" s="357"/>
     </row>
     <row r="64" spans="1:251" ht="36" customHeight="1">
-      <c r="A64" s="575" t="s">
+      <c r="A64" s="574" t="s">
         <v>54</v>
       </c>
-      <c r="B64" s="534">
+      <c r="B64" s="533">
         <v>19210001</v>
       </c>
-      <c r="C64" s="804" t="s">
+      <c r="C64" s="803" t="s">
         <v>46</v>
       </c>
-      <c r="D64" s="805"/>
-[...1 lines deleted...]
-      <c r="F64" s="536"/>
+      <c r="D64" s="804"/>
+      <c r="E64" s="534"/>
+      <c r="F64" s="535"/>
       <c r="G64" s="44">
-        <v>683</v>
-[...2 lines deleted...]
-      <c r="I64" s="358"/>
+        <v>819</v>
+      </c>
+      <c r="H64" s="357"/>
+      <c r="I64" s="357"/>
     </row>
     <row r="65" spans="9:9">
-      <c r="I65" s="358"/>
+      <c r="I65" s="357"/>
     </row>
     <row r="66" spans="9:9">
-      <c r="I66" s="358"/>
+      <c r="I66" s="357"/>
     </row>
     <row r="67" spans="9:9">
-      <c r="I67" s="358"/>
+      <c r="I67" s="357"/>
     </row>
     <row r="68" spans="9:9">
-      <c r="I68" s="358"/>
+      <c r="I68" s="357"/>
     </row>
     <row r="69" spans="9:9">
-      <c r="I69" s="358"/>
+      <c r="I69" s="357"/>
     </row>
     <row r="70" spans="9:9">
-      <c r="I70" s="358"/>
+      <c r="I70" s="357"/>
     </row>
     <row r="71" spans="9:9">
-      <c r="I71" s="358"/>
+      <c r="I71" s="357"/>
     </row>
     <row r="72" spans="9:9">
-      <c r="I72" s="358"/>
+      <c r="I72" s="357"/>
     </row>
     <row r="73" spans="9:9">
-      <c r="I73" s="358"/>
+      <c r="I73" s="357"/>
     </row>
     <row r="74" spans="9:9">
-      <c r="I74" s="358"/>
+      <c r="I74" s="357"/>
     </row>
     <row r="75" spans="9:9">
-      <c r="I75" s="358"/>
+      <c r="I75" s="357"/>
     </row>
     <row r="76" spans="9:9">
-      <c r="I76" s="358"/>
+      <c r="I76" s="357"/>
     </row>
     <row r="77" spans="9:9">
-      <c r="I77" s="358"/>
+      <c r="I77" s="357"/>
     </row>
     <row r="78" spans="9:9">
-      <c r="I78" s="358"/>
+      <c r="I78" s="357"/>
     </row>
     <row r="79" spans="9:9">
-      <c r="I79" s="358"/>
+      <c r="I79" s="357"/>
     </row>
     <row r="80" spans="9:9">
-      <c r="I80" s="358"/>
+      <c r="I80" s="357"/>
     </row>
     <row r="81" spans="9:9">
-      <c r="I81" s="358"/>
+      <c r="I81" s="357"/>
     </row>
     <row r="82" spans="9:9">
-      <c r="I82" s="358"/>
+      <c r="I82" s="357"/>
     </row>
     <row r="83" spans="9:9">
-      <c r="I83" s="358"/>
+      <c r="I83" s="357"/>
     </row>
   </sheetData>
   <autoFilter ref="A15:G24" xr:uid="{65B9A5A3-DF76-42EB-9AB5-CCC3D2E61FD8}"/>
   <mergeCells count="3">
     <mergeCell ref="C63:E63"/>
     <mergeCell ref="C55:E55"/>
     <mergeCell ref="C64:D64"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{EA7402D0-8AD5-4755-8154-A07741BF427F}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="33" orientation="portrait" r:id="rId1"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87443F56-5855-4647-96D8-5B0E56C6C862}">
-  <dimension ref="A1:H42"/>
+  <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="E3" sqref="E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="53.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.140625" customWidth="1"/>
     <col min="7" max="7" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="33.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="25.5">
-      <c r="A1" s="747" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="747" t="s">
+      <c r="A1" s="746" t="s">
+        <v>870</v>
+      </c>
+      <c r="B1" s="746" t="s">
+        <v>871</v>
+      </c>
+      <c r="C1" s="746" t="s">
         <v>82</v>
       </c>
-      <c r="D1" s="747" t="s">
+      <c r="D1" s="746" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E1" s="747" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F1" s="751"/>
+      <c r="G1" s="744" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H1" s="745" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="748">
+        <v>100022596</v>
+      </c>
+      <c r="B2" s="748" t="s">
+        <v>668</v>
+      </c>
+      <c r="C2" s="749" t="s">
+        <v>92</v>
+      </c>
+      <c r="D2" s="749" t="s">
         <v>1026</v>
       </c>
-      <c r="E1" s="748" t="s">
-[...17 lines deleted...]
-      <c r="C2" s="750" t="s">
+      <c r="E2" s="750">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" s="748" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B3" s="748" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C3" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D2" s="750" t="s">
+      <c r="D3" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E3" s="750">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="748" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B4" s="748" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C4" s="749" t="s">
+        <v>92</v>
+      </c>
+      <c r="D4" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E4" s="750">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="748">
+        <v>100023855</v>
+      </c>
+      <c r="B5" s="748" t="s">
+        <v>971</v>
+      </c>
+      <c r="C5" s="749" t="s">
+        <v>92</v>
+      </c>
+      <c r="D5" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E5" s="750">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="748">
+        <v>100023856</v>
+      </c>
+      <c r="B6" s="748" t="s">
+        <v>972</v>
+      </c>
+      <c r="C6" s="749" t="s">
+        <v>92</v>
+      </c>
+      <c r="D6" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E6" s="750">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="748">
+        <v>100023857</v>
+      </c>
+      <c r="B7" s="748" t="s">
+        <v>973</v>
+      </c>
+      <c r="C7" s="749" t="s">
+        <v>92</v>
+      </c>
+      <c r="D7" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E7" s="750">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="748">
+        <v>14510262</v>
+      </c>
+      <c r="B8" s="748" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C8" s="749" t="s">
+        <v>92</v>
+      </c>
+      <c r="D8" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E8" s="750">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="748">
+        <v>14510271</v>
+      </c>
+      <c r="B9" s="748" t="s">
         <v>1028</v>
       </c>
-      <c r="E2" s="751">
-[...4 lines deleted...]
-      <c r="A3" s="749" t="s">
+      <c r="C9" s="749" t="s">
+        <v>92</v>
+      </c>
+      <c r="D9" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E9" s="750">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="748">
+        <v>14330003</v>
+      </c>
+      <c r="B10" s="748" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C10" s="749" t="s">
+        <v>92</v>
+      </c>
+      <c r="D10" s="749" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E10" s="750">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="748" t="s">
         <v>1061</v>
       </c>
-      <c r="B3" s="749" t="s">
+      <c r="B11" s="748" t="s">
         <v>1062</v>
       </c>
-      <c r="C3" s="750" t="s">
+      <c r="C11" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D3" s="750" t="s">
-[...13 lines deleted...]
-      <c r="C4" s="750" t="s">
+      <c r="D11" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E11" s="750">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="748">
+        <v>14210003</v>
+      </c>
+      <c r="B12" s="748" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C12" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D4" s="750" t="s">
-[...13 lines deleted...]
-      <c r="C5" s="750" t="s">
+      <c r="D12" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E12" s="750">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="748">
+        <v>14230109</v>
+      </c>
+      <c r="B13" s="748" t="s">
+        <v>352</v>
+      </c>
+      <c r="C13" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D5" s="750" t="s">
-[...13 lines deleted...]
-      <c r="C6" s="750" t="s">
+      <c r="D13" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E13" s="750">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="748">
+        <v>14410043</v>
+      </c>
+      <c r="B14" s="748" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C14" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D6" s="750" t="s">
-[...13 lines deleted...]
-      <c r="C7" s="750" t="s">
+      <c r="D14" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E14" s="750">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="748">
+        <v>100021072</v>
+      </c>
+      <c r="B15" s="748" t="s">
+        <v>398</v>
+      </c>
+      <c r="C15" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D7" s="750" t="s">
-[...10 lines deleted...]
-      <c r="B8" s="749" t="s">
+      <c r="D15" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E15" s="750">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="748">
+        <v>100022139</v>
+      </c>
+      <c r="B16" s="748" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C16" s="749" t="s">
+        <v>478</v>
+      </c>
+      <c r="D16" s="749" t="s">
         <v>1029</v>
       </c>
-      <c r="C8" s="750" t="s">
+      <c r="E16" s="750">
+        <v>21460</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="748">
+        <v>100020832</v>
+      </c>
+      <c r="B17" s="748" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C17" s="749" t="s">
+        <v>478</v>
+      </c>
+      <c r="D17" s="749" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E17" s="750">
+        <v>40491</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="748">
+        <v>14360036</v>
+      </c>
+      <c r="B18" s="748" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C18" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D8" s="750" t="s">
-[...13 lines deleted...]
-      <c r="C9" s="750" t="s">
+      <c r="D18" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E18" s="750">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="748">
+        <v>14360037</v>
+      </c>
+      <c r="B19" s="748" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C19" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D9" s="750" t="s">
-[...13 lines deleted...]
-      <c r="C10" s="750" t="s">
+      <c r="D19" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E19" s="750">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="748">
+        <v>14360038</v>
+      </c>
+      <c r="B20" s="748" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C20" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D10" s="750" t="s">
-[...13 lines deleted...]
-      <c r="C11" s="750" t="s">
+      <c r="D20" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E20" s="750">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="748">
+        <v>14360040</v>
+      </c>
+      <c r="B21" s="748" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C21" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D11" s="750" t="s">
-[...13 lines deleted...]
-      <c r="C12" s="750" t="s">
+      <c r="D21" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E21" s="750">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="748">
+        <v>14360044</v>
+      </c>
+      <c r="B22" s="748" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C22" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D12" s="750" t="s">
-[...13 lines deleted...]
-      <c r="C13" s="750" t="s">
+      <c r="D22" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E22" s="750">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="748">
+        <v>14360046</v>
+      </c>
+      <c r="B23" s="748" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C23" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D13" s="750" t="s">
-[...13 lines deleted...]
-      <c r="C14" s="750" t="s">
+      <c r="D23" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E23" s="750">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="748">
+        <v>14360048</v>
+      </c>
+      <c r="B24" s="748" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C24" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D14" s="750" t="s">
-[...10 lines deleted...]
-      <c r="B15" s="749" t="s">
+      <c r="D24" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E24" s="750">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="748">
+        <v>14080027</v>
+      </c>
+      <c r="B25" s="748" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C25" s="749" t="s">
+        <v>92</v>
+      </c>
+      <c r="D25" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E25" s="750">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="748">
+        <v>100021849</v>
+      </c>
+      <c r="B26" s="748" t="s">
         <v>1044</v>
       </c>
-      <c r="C15" s="750" t="s">
+      <c r="C26" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D15" s="750" t="s">
-[...13 lines deleted...]
-      <c r="C16" s="750" t="s">
+      <c r="D26" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E26" s="750">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="748">
+        <v>100021851</v>
+      </c>
+      <c r="B27" s="748" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C27" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D16" s="750" t="s">
-[...13 lines deleted...]
-      <c r="C17" s="750" t="s">
+      <c r="D27" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E27" s="750">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="748">
+        <v>14080051</v>
+      </c>
+      <c r="B28" s="748" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C28" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D17" s="750" t="s">
-[...47 lines deleted...]
-      <c r="C20" s="750" t="s">
+      <c r="D28" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E28" s="750">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="748">
+        <v>100021854</v>
+      </c>
+      <c r="B29" s="748" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C29" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D20" s="750" t="s">
-[...13 lines deleted...]
-      <c r="C21" s="750" t="s">
+      <c r="D29" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E29" s="750">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="748">
+        <v>14070003</v>
+      </c>
+      <c r="B30" s="748" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C30" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D21" s="750" t="s">
-[...13 lines deleted...]
-      <c r="C22" s="750" t="s">
+      <c r="D30" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E30" s="750">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="748">
+        <v>100022277</v>
+      </c>
+      <c r="B31" s="748" t="s">
+        <v>607</v>
+      </c>
+      <c r="C31" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D22" s="750" t="s">
-[...13 lines deleted...]
-      <c r="C23" s="750" t="s">
+      <c r="D31" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E31" s="750">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="748">
+        <v>14510206</v>
+      </c>
+      <c r="B32" s="748" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C32" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D23" s="750" t="s">
-[...13 lines deleted...]
-      <c r="C24" s="750" t="s">
+      <c r="D32" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E32" s="750">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="748">
+        <v>14510241</v>
+      </c>
+      <c r="B33" s="748" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C33" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D24" s="750" t="s">
-[...13 lines deleted...]
-      <c r="C25" s="750" t="s">
+      <c r="D33" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E33" s="750">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="748">
+        <v>14510242</v>
+      </c>
+      <c r="B34" s="748" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C34" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D25" s="750" t="s">
-[...13 lines deleted...]
-      <c r="C26" s="750" t="s">
+      <c r="D34" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E34" s="750">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="748">
+        <v>14510256</v>
+      </c>
+      <c r="B35" s="748" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C35" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D26" s="750" t="s">
-[...13 lines deleted...]
-      <c r="C27" s="750" t="s">
+      <c r="D35" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E35" s="750">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="748">
+        <v>14510274</v>
+      </c>
+      <c r="B36" s="748" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C36" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D27" s="750" t="s">
-[...13 lines deleted...]
-      <c r="C28" s="750" t="s">
+      <c r="D36" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E36" s="750">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="748">
+        <v>14510275</v>
+      </c>
+      <c r="B37" s="748" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C37" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D28" s="750" t="s">
-[...13 lines deleted...]
-      <c r="C29" s="750" t="s">
+      <c r="D37" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E37" s="750">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="748">
+        <v>14510281</v>
+      </c>
+      <c r="B38" s="748" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C38" s="749" t="s">
         <v>92</v>
       </c>
-      <c r="D29" s="750" t="s">
-[...223 lines deleted...]
-      <c r="E42" s="751">
+      <c r="D38" s="749" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E38" s="750">
         <v>1861</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFE31DAF-4AA5-4F52-8E5E-C5EC26A51E43}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IR52"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="C3" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="1" width="9.42578125" style="566" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="542"/>
+    <col min="1" max="1" width="9.42578125" style="565" customWidth="1"/>
+    <col min="2" max="2" width="17.5703125" style="540" customWidth="1"/>
+    <col min="3" max="3" width="38.5703125" style="540" customWidth="1"/>
+    <col min="4" max="4" width="34.5703125" style="541" customWidth="1"/>
+    <col min="5" max="5" width="61.140625" style="541" customWidth="1"/>
+    <col min="6" max="6" width="30.140625" style="542" customWidth="1"/>
+    <col min="7" max="7" width="28.42578125" style="541" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="18.42578125" style="541" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="541"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:252" ht="27">
       <c r="A1" s="128"/>
-      <c r="B1" s="537"/>
+      <c r="B1" s="536"/>
       <c r="C1" s="32" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="D1" s="64"/>
       <c r="E1" s="154"/>
-      <c r="F1" s="538"/>
+      <c r="F1" s="537"/>
       <c r="G1" s="131" t="s">
         <v>101</v>
       </c>
       <c r="H1" s="132"/>
-      <c r="I1" s="504">
+      <c r="I1" s="503">
         <v>14</v>
       </c>
       <c r="J1" s="64"/>
       <c r="K1" s="64"/>
       <c r="L1" s="64"/>
       <c r="M1" s="64"/>
       <c r="N1" s="64"/>
       <c r="O1" s="64"/>
       <c r="P1" s="64"/>
       <c r="Q1" s="64"/>
       <c r="R1" s="64"/>
       <c r="S1" s="64"/>
       <c r="T1" s="64"/>
       <c r="U1" s="64"/>
       <c r="V1" s="64"/>
       <c r="W1" s="64"/>
       <c r="X1" s="64"/>
       <c r="Y1" s="64"/>
       <c r="Z1" s="64"/>
       <c r="AA1" s="64"/>
       <c r="AB1" s="64"/>
       <c r="AC1" s="64"/>
       <c r="AD1" s="64"/>
       <c r="AE1" s="64"/>
       <c r="AF1" s="64"/>
@@ -20582,58 +20423,58 @@
       <c r="HV1" s="64"/>
       <c r="HW1" s="64"/>
       <c r="HX1" s="64"/>
       <c r="HY1" s="64"/>
       <c r="HZ1" s="64"/>
       <c r="IA1" s="64"/>
       <c r="IB1" s="64"/>
       <c r="IC1" s="64"/>
       <c r="ID1" s="64"/>
       <c r="IE1" s="64"/>
       <c r="IF1" s="64"/>
       <c r="IG1" s="64"/>
       <c r="IH1" s="64"/>
       <c r="II1" s="64"/>
       <c r="IJ1" s="64"/>
       <c r="IK1" s="64"/>
       <c r="IL1" s="64"/>
       <c r="IM1" s="64"/>
       <c r="IN1" s="64"/>
       <c r="IO1" s="64"/>
       <c r="IP1" s="64"/>
       <c r="IQ1" s="64"/>
       <c r="IR1" s="64"/>
     </row>
     <row r="2" spans="1:252">
-      <c r="A2" s="505"/>
+      <c r="A2" s="504"/>
       <c r="B2" s="67"/>
       <c r="C2" s="88" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="D2" s="64"/>
       <c r="E2" s="64"/>
-      <c r="F2" s="515"/>
+      <c r="F2" s="514"/>
       <c r="G2" s="71"/>
       <c r="H2" s="71"/>
       <c r="I2" s="71"/>
       <c r="J2" s="64"/>
       <c r="K2" s="64"/>
       <c r="L2" s="64"/>
       <c r="M2" s="64"/>
       <c r="N2" s="64"/>
       <c r="O2" s="64"/>
       <c r="P2" s="64"/>
       <c r="Q2" s="64"/>
       <c r="R2" s="64"/>
       <c r="S2" s="64"/>
       <c r="T2" s="64"/>
       <c r="U2" s="64"/>
       <c r="V2" s="64"/>
       <c r="W2" s="64"/>
       <c r="X2" s="64"/>
       <c r="Y2" s="64"/>
       <c r="Z2" s="64"/>
       <c r="AA2" s="64"/>
       <c r="AB2" s="64"/>
       <c r="AC2" s="64"/>
       <c r="AD2" s="64"/>
       <c r="AE2" s="64"/>
@@ -20838,58 +20679,58 @@
       <c r="HV2" s="64"/>
       <c r="HW2" s="64"/>
       <c r="HX2" s="64"/>
       <c r="HY2" s="64"/>
       <c r="HZ2" s="64"/>
       <c r="IA2" s="64"/>
       <c r="IB2" s="64"/>
       <c r="IC2" s="64"/>
       <c r="ID2" s="64"/>
       <c r="IE2" s="64"/>
       <c r="IF2" s="64"/>
       <c r="IG2" s="64"/>
       <c r="IH2" s="64"/>
       <c r="II2" s="64"/>
       <c r="IJ2" s="64"/>
       <c r="IK2" s="64"/>
       <c r="IL2" s="64"/>
       <c r="IM2" s="64"/>
       <c r="IN2" s="64"/>
       <c r="IO2" s="64"/>
       <c r="IP2" s="64"/>
       <c r="IQ2" s="64"/>
       <c r="IR2" s="64"/>
     </row>
     <row r="3" spans="1:252">
-      <c r="A3" s="505"/>
+      <c r="A3" s="504"/>
       <c r="B3" s="67"/>
       <c r="C3" s="88" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
       <c r="D3" s="64"/>
       <c r="E3" s="64"/>
-      <c r="F3" s="515"/>
+      <c r="F3" s="514"/>
       <c r="G3" s="64"/>
       <c r="H3" s="64"/>
       <c r="I3" s="64"/>
       <c r="J3" s="64"/>
       <c r="K3" s="64"/>
       <c r="L3" s="64"/>
       <c r="M3" s="64"/>
       <c r="N3" s="64"/>
       <c r="O3" s="64"/>
       <c r="P3" s="64"/>
       <c r="Q3" s="64"/>
       <c r="R3" s="64"/>
       <c r="S3" s="64"/>
       <c r="T3" s="64"/>
       <c r="U3" s="64"/>
       <c r="V3" s="64"/>
       <c r="W3" s="64"/>
       <c r="X3" s="64"/>
       <c r="Y3" s="64"/>
       <c r="Z3" s="64"/>
       <c r="AA3" s="64"/>
       <c r="AB3" s="64"/>
       <c r="AC3" s="64"/>
       <c r="AD3" s="64"/>
       <c r="AE3" s="64"/>
@@ -21094,58 +20935,58 @@
       <c r="HV3" s="64"/>
       <c r="HW3" s="64"/>
       <c r="HX3" s="64"/>
       <c r="HY3" s="64"/>
       <c r="HZ3" s="64"/>
       <c r="IA3" s="64"/>
       <c r="IB3" s="64"/>
       <c r="IC3" s="64"/>
       <c r="ID3" s="64"/>
       <c r="IE3" s="64"/>
       <c r="IF3" s="64"/>
       <c r="IG3" s="64"/>
       <c r="IH3" s="64"/>
       <c r="II3" s="64"/>
       <c r="IJ3" s="64"/>
       <c r="IK3" s="64"/>
       <c r="IL3" s="64"/>
       <c r="IM3" s="64"/>
       <c r="IN3" s="64"/>
       <c r="IO3" s="64"/>
       <c r="IP3" s="64"/>
       <c r="IQ3" s="64"/>
       <c r="IR3" s="64"/>
     </row>
     <row r="4" spans="1:252">
-      <c r="A4" s="505"/>
+      <c r="A4" s="504"/>
       <c r="B4" s="67"/>
       <c r="C4" s="88" t="s">
         <v>75</v>
       </c>
       <c r="D4" s="64"/>
       <c r="E4" s="64"/>
-      <c r="F4" s="515"/>
+      <c r="F4" s="514"/>
       <c r="G4" s="64"/>
       <c r="H4" s="64"/>
       <c r="I4" s="64"/>
       <c r="J4" s="64"/>
       <c r="K4" s="64"/>
       <c r="L4" s="64"/>
       <c r="M4" s="64"/>
       <c r="N4" s="64"/>
       <c r="O4" s="64"/>
       <c r="P4" s="64"/>
       <c r="Q4" s="64"/>
       <c r="R4" s="64"/>
       <c r="S4" s="64"/>
       <c r="T4" s="64"/>
       <c r="U4" s="64"/>
       <c r="V4" s="64"/>
       <c r="W4" s="64"/>
       <c r="X4" s="64"/>
       <c r="Y4" s="64"/>
       <c r="Z4" s="64"/>
       <c r="AA4" s="64"/>
       <c r="AB4" s="64"/>
       <c r="AC4" s="64"/>
       <c r="AD4" s="64"/>
       <c r="AE4" s="64"/>
@@ -21350,58 +21191,58 @@
       <c r="HV4" s="64"/>
       <c r="HW4" s="64"/>
       <c r="HX4" s="64"/>
       <c r="HY4" s="64"/>
       <c r="HZ4" s="64"/>
       <c r="IA4" s="64"/>
       <c r="IB4" s="64"/>
       <c r="IC4" s="64"/>
       <c r="ID4" s="64"/>
       <c r="IE4" s="64"/>
       <c r="IF4" s="64"/>
       <c r="IG4" s="64"/>
       <c r="IH4" s="64"/>
       <c r="II4" s="64"/>
       <c r="IJ4" s="64"/>
       <c r="IK4" s="64"/>
       <c r="IL4" s="64"/>
       <c r="IM4" s="64"/>
       <c r="IN4" s="64"/>
       <c r="IO4" s="64"/>
       <c r="IP4" s="64"/>
       <c r="IQ4" s="64"/>
       <c r="IR4" s="64"/>
     </row>
     <row r="5" spans="1:252">
-      <c r="A5" s="505"/>
+      <c r="A5" s="504"/>
       <c r="B5" s="67"/>
-      <c r="C5" s="412" t="s">
-        <v>869</v>
+      <c r="C5" s="411" t="s">
+        <v>867</v>
       </c>
       <c r="D5" s="64"/>
       <c r="E5" s="64"/>
-      <c r="F5" s="515"/>
+      <c r="F5" s="514"/>
       <c r="G5" s="64"/>
       <c r="H5" s="64"/>
       <c r="I5" s="64"/>
       <c r="J5" s="64"/>
       <c r="K5" s="64"/>
       <c r="L5" s="64"/>
       <c r="M5" s="64"/>
       <c r="N5" s="64"/>
       <c r="O5" s="64"/>
       <c r="P5" s="64"/>
       <c r="Q5" s="64"/>
       <c r="R5" s="64"/>
       <c r="S5" s="64"/>
       <c r="T5" s="64"/>
       <c r="U5" s="64"/>
       <c r="V5" s="64"/>
       <c r="W5" s="64"/>
       <c r="X5" s="64"/>
       <c r="Y5" s="64"/>
       <c r="Z5" s="64"/>
       <c r="AA5" s="64"/>
       <c r="AB5" s="64"/>
       <c r="AC5" s="64"/>
       <c r="AD5" s="64"/>
       <c r="AE5" s="64"/>
@@ -21606,56 +21447,56 @@
       <c r="HV5" s="64"/>
       <c r="HW5" s="64"/>
       <c r="HX5" s="64"/>
       <c r="HY5" s="64"/>
       <c r="HZ5" s="64"/>
       <c r="IA5" s="64"/>
       <c r="IB5" s="64"/>
       <c r="IC5" s="64"/>
       <c r="ID5" s="64"/>
       <c r="IE5" s="64"/>
       <c r="IF5" s="64"/>
       <c r="IG5" s="64"/>
       <c r="IH5" s="64"/>
       <c r="II5" s="64"/>
       <c r="IJ5" s="64"/>
       <c r="IK5" s="64"/>
       <c r="IL5" s="64"/>
       <c r="IM5" s="64"/>
       <c r="IN5" s="64"/>
       <c r="IO5" s="64"/>
       <c r="IP5" s="64"/>
       <c r="IQ5" s="64"/>
       <c r="IR5" s="64"/>
     </row>
     <row r="6" spans="1:252">
-      <c r="A6" s="505"/>
+      <c r="A6" s="504"/>
       <c r="B6" s="67"/>
-      <c r="C6" s="539"/>
+      <c r="C6" s="538"/>
       <c r="D6" s="64"/>
       <c r="E6" s="64"/>
-      <c r="F6" s="515"/>
+      <c r="F6" s="514"/>
       <c r="G6" s="64"/>
       <c r="H6" s="64"/>
       <c r="I6" s="64"/>
       <c r="J6" s="64"/>
       <c r="K6" s="64"/>
       <c r="L6" s="64"/>
       <c r="M6" s="64"/>
       <c r="N6" s="64"/>
       <c r="O6" s="64"/>
       <c r="P6" s="64"/>
       <c r="Q6" s="64"/>
       <c r="R6" s="64"/>
       <c r="S6" s="64"/>
       <c r="T6" s="64"/>
       <c r="U6" s="64"/>
       <c r="V6" s="64"/>
       <c r="W6" s="64"/>
       <c r="X6" s="64"/>
       <c r="Y6" s="64"/>
       <c r="Z6" s="64"/>
       <c r="AA6" s="64"/>
       <c r="AB6" s="64"/>
       <c r="AC6" s="64"/>
       <c r="AD6" s="64"/>
       <c r="AE6" s="64"/>
@@ -21860,801 +21701,801 @@
       <c r="HV6" s="64"/>
       <c r="HW6" s="64"/>
       <c r="HX6" s="64"/>
       <c r="HY6" s="64"/>
       <c r="HZ6" s="64"/>
       <c r="IA6" s="64"/>
       <c r="IB6" s="64"/>
       <c r="IC6" s="64"/>
       <c r="ID6" s="64"/>
       <c r="IE6" s="64"/>
       <c r="IF6" s="64"/>
       <c r="IG6" s="64"/>
       <c r="IH6" s="64"/>
       <c r="II6" s="64"/>
       <c r="IJ6" s="64"/>
       <c r="IK6" s="64"/>
       <c r="IL6" s="64"/>
       <c r="IM6" s="64"/>
       <c r="IN6" s="64"/>
       <c r="IO6" s="64"/>
       <c r="IP6" s="64"/>
       <c r="IQ6" s="64"/>
       <c r="IR6" s="64"/>
     </row>
     <row r="7" spans="1:252" ht="24.75">
-      <c r="A7" s="540"/>
-[...5 lines deleted...]
-      <c r="I7" s="544"/>
+      <c r="A7" s="539"/>
+      <c r="C7" s="506" t="s">
+        <v>592</v>
+      </c>
+      <c r="G7" s="543"/>
+      <c r="H7" s="543"/>
+      <c r="I7" s="543"/>
     </row>
     <row r="8" spans="1:252">
-      <c r="A8" s="540"/>
-[...1 lines deleted...]
-      <c r="G8" s="546"/>
+      <c r="A8" s="539"/>
+      <c r="E8" s="544"/>
+      <c r="G8" s="545"/>
       <c r="I8" s="63"/>
     </row>
     <row r="9" spans="1:252" ht="54">
       <c r="A9" s="137" t="s">
         <v>82</v>
       </c>
-      <c r="B9" s="355" t="s">
+      <c r="B9" s="354" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="311" t="s">
         <v>25</v>
       </c>
-      <c r="D9" s="382" t="s">
+      <c r="D9" s="381" t="s">
         <v>16</v>
       </c>
-      <c r="E9" s="382" t="s">
+      <c r="E9" s="381" t="s">
         <v>52</v>
       </c>
-      <c r="F9" s="478" t="s">
-        <v>413</v>
+      <c r="F9" s="477" t="s">
+        <v>412</v>
       </c>
       <c r="G9" s="161" t="s">
-        <v>986</v>
-[...245 lines deleted...]
-      <c r="IR9" s="547"/>
+        <v>984</v>
+      </c>
+      <c r="H9" s="543"/>
+      <c r="I9" s="543"/>
+      <c r="J9" s="543"/>
+      <c r="K9" s="546"/>
+      <c r="L9" s="546"/>
+      <c r="M9" s="546"/>
+      <c r="N9" s="546"/>
+      <c r="O9" s="546"/>
+      <c r="P9" s="546"/>
+      <c r="Q9" s="546"/>
+      <c r="R9" s="546"/>
+      <c r="S9" s="546"/>
+      <c r="T9" s="546"/>
+      <c r="U9" s="546"/>
+      <c r="V9" s="546"/>
+      <c r="W9" s="546"/>
+      <c r="X9" s="546"/>
+      <c r="Y9" s="546"/>
+      <c r="Z9" s="546"/>
+      <c r="AA9" s="546"/>
+      <c r="AB9" s="546"/>
+      <c r="AC9" s="546"/>
+      <c r="AD9" s="546"/>
+      <c r="AE9" s="546"/>
+      <c r="AF9" s="546"/>
+      <c r="AG9" s="546"/>
+      <c r="AH9" s="546"/>
+      <c r="AI9" s="546"/>
+      <c r="AJ9" s="546"/>
+      <c r="AK9" s="546"/>
+      <c r="AL9" s="546"/>
+      <c r="AM9" s="546"/>
+      <c r="AN9" s="546"/>
+      <c r="AO9" s="546"/>
+      <c r="AP9" s="546"/>
+      <c r="AQ9" s="546"/>
+      <c r="AR9" s="546"/>
+      <c r="AS9" s="546"/>
+      <c r="AT9" s="546"/>
+      <c r="AU9" s="546"/>
+      <c r="AV9" s="546"/>
+      <c r="AW9" s="546"/>
+      <c r="AX9" s="546"/>
+      <c r="AY9" s="546"/>
+      <c r="AZ9" s="546"/>
+      <c r="BA9" s="546"/>
+      <c r="BB9" s="546"/>
+      <c r="BC9" s="546"/>
+      <c r="BD9" s="546"/>
+      <c r="BE9" s="546"/>
+      <c r="BF9" s="546"/>
+      <c r="BG9" s="546"/>
+      <c r="BH9" s="546"/>
+      <c r="BI9" s="546"/>
+      <c r="BJ9" s="546"/>
+      <c r="BK9" s="546"/>
+      <c r="BL9" s="546"/>
+      <c r="BM9" s="546"/>
+      <c r="BN9" s="546"/>
+      <c r="BO9" s="546"/>
+      <c r="BP9" s="546"/>
+      <c r="BQ9" s="546"/>
+      <c r="BR9" s="546"/>
+      <c r="BS9" s="546"/>
+      <c r="BT9" s="546"/>
+      <c r="BU9" s="546"/>
+      <c r="BV9" s="546"/>
+      <c r="BW9" s="546"/>
+      <c r="BX9" s="546"/>
+      <c r="BY9" s="546"/>
+      <c r="BZ9" s="546"/>
+      <c r="CA9" s="546"/>
+      <c r="CB9" s="546"/>
+      <c r="CC9" s="546"/>
+      <c r="CD9" s="546"/>
+      <c r="CE9" s="546"/>
+      <c r="CF9" s="546"/>
+      <c r="CG9" s="546"/>
+      <c r="CH9" s="546"/>
+      <c r="CI9" s="546"/>
+      <c r="CJ9" s="546"/>
+      <c r="CK9" s="546"/>
+      <c r="CL9" s="546"/>
+      <c r="CM9" s="546"/>
+      <c r="CN9" s="546"/>
+      <c r="CO9" s="546"/>
+      <c r="CP9" s="546"/>
+      <c r="CQ9" s="546"/>
+      <c r="CR9" s="546"/>
+      <c r="CS9" s="546"/>
+      <c r="CT9" s="546"/>
+      <c r="CU9" s="546"/>
+      <c r="CV9" s="546"/>
+      <c r="CW9" s="546"/>
+      <c r="CX9" s="546"/>
+      <c r="CY9" s="546"/>
+      <c r="CZ9" s="546"/>
+      <c r="DA9" s="546"/>
+      <c r="DB9" s="546"/>
+      <c r="DC9" s="546"/>
+      <c r="DD9" s="546"/>
+      <c r="DE9" s="546"/>
+      <c r="DF9" s="546"/>
+      <c r="DG9" s="546"/>
+      <c r="DH9" s="546"/>
+      <c r="DI9" s="546"/>
+      <c r="DJ9" s="546"/>
+      <c r="DK9" s="546"/>
+      <c r="DL9" s="546"/>
+      <c r="DM9" s="546"/>
+      <c r="DN9" s="546"/>
+      <c r="DO9" s="546"/>
+      <c r="DP9" s="546"/>
+      <c r="DQ9" s="546"/>
+      <c r="DR9" s="546"/>
+      <c r="DS9" s="546"/>
+      <c r="DT9" s="546"/>
+      <c r="DU9" s="546"/>
+      <c r="DV9" s="546"/>
+      <c r="DW9" s="546"/>
+      <c r="DX9" s="546"/>
+      <c r="DY9" s="546"/>
+      <c r="DZ9" s="546"/>
+      <c r="EA9" s="546"/>
+      <c r="EB9" s="546"/>
+      <c r="EC9" s="546"/>
+      <c r="ED9" s="546"/>
+      <c r="EE9" s="546"/>
+      <c r="EF9" s="546"/>
+      <c r="EG9" s="546"/>
+      <c r="EH9" s="546"/>
+      <c r="EI9" s="546"/>
+      <c r="EJ9" s="546"/>
+      <c r="EK9" s="546"/>
+      <c r="EL9" s="546"/>
+      <c r="EM9" s="546"/>
+      <c r="EN9" s="546"/>
+      <c r="EO9" s="546"/>
+      <c r="EP9" s="546"/>
+      <c r="EQ9" s="546"/>
+      <c r="ER9" s="546"/>
+      <c r="ES9" s="546"/>
+      <c r="ET9" s="546"/>
+      <c r="EU9" s="546"/>
+      <c r="EV9" s="546"/>
+      <c r="EW9" s="546"/>
+      <c r="EX9" s="546"/>
+      <c r="EY9" s="546"/>
+      <c r="EZ9" s="546"/>
+      <c r="FA9" s="546"/>
+      <c r="FB9" s="546"/>
+      <c r="FC9" s="546"/>
+      <c r="FD9" s="546"/>
+      <c r="FE9" s="546"/>
+      <c r="FF9" s="546"/>
+      <c r="FG9" s="546"/>
+      <c r="FH9" s="546"/>
+      <c r="FI9" s="546"/>
+      <c r="FJ9" s="546"/>
+      <c r="FK9" s="546"/>
+      <c r="FL9" s="546"/>
+      <c r="FM9" s="546"/>
+      <c r="FN9" s="546"/>
+      <c r="FO9" s="546"/>
+      <c r="FP9" s="546"/>
+      <c r="FQ9" s="546"/>
+      <c r="FR9" s="546"/>
+      <c r="FS9" s="546"/>
+      <c r="FT9" s="546"/>
+      <c r="FU9" s="546"/>
+      <c r="FV9" s="546"/>
+      <c r="FW9" s="546"/>
+      <c r="FX9" s="546"/>
+      <c r="FY9" s="546"/>
+      <c r="FZ9" s="546"/>
+      <c r="GA9" s="546"/>
+      <c r="GB9" s="546"/>
+      <c r="GC9" s="546"/>
+      <c r="GD9" s="546"/>
+      <c r="GE9" s="546"/>
+      <c r="GF9" s="546"/>
+      <c r="GG9" s="546"/>
+      <c r="GH9" s="546"/>
+      <c r="GI9" s="546"/>
+      <c r="GJ9" s="546"/>
+      <c r="GK9" s="546"/>
+      <c r="GL9" s="546"/>
+      <c r="GM9" s="546"/>
+      <c r="GN9" s="546"/>
+      <c r="GO9" s="546"/>
+      <c r="GP9" s="546"/>
+      <c r="GQ9" s="546"/>
+      <c r="GR9" s="546"/>
+      <c r="GS9" s="546"/>
+      <c r="GT9" s="546"/>
+      <c r="GU9" s="546"/>
+      <c r="GV9" s="546"/>
+      <c r="GW9" s="546"/>
+      <c r="GX9" s="546"/>
+      <c r="GY9" s="546"/>
+      <c r="GZ9" s="546"/>
+      <c r="HA9" s="546"/>
+      <c r="HB9" s="546"/>
+      <c r="HC9" s="546"/>
+      <c r="HD9" s="546"/>
+      <c r="HE9" s="546"/>
+      <c r="HF9" s="546"/>
+      <c r="HG9" s="546"/>
+      <c r="HH9" s="546"/>
+      <c r="HI9" s="546"/>
+      <c r="HJ9" s="546"/>
+      <c r="HK9" s="546"/>
+      <c r="HL9" s="546"/>
+      <c r="HM9" s="546"/>
+      <c r="HN9" s="546"/>
+      <c r="HO9" s="546"/>
+      <c r="HP9" s="546"/>
+      <c r="HQ9" s="546"/>
+      <c r="HR9" s="546"/>
+      <c r="HS9" s="546"/>
+      <c r="HT9" s="546"/>
+      <c r="HU9" s="546"/>
+      <c r="HV9" s="546"/>
+      <c r="HW9" s="546"/>
+      <c r="HX9" s="546"/>
+      <c r="HY9" s="546"/>
+      <c r="HZ9" s="546"/>
+      <c r="IA9" s="546"/>
+      <c r="IB9" s="546"/>
+      <c r="IC9" s="546"/>
+      <c r="ID9" s="546"/>
+      <c r="IE9" s="546"/>
+      <c r="IF9" s="546"/>
+      <c r="IG9" s="546"/>
+      <c r="IH9" s="546"/>
+      <c r="II9" s="546"/>
+      <c r="IJ9" s="546"/>
+      <c r="IK9" s="546"/>
+      <c r="IL9" s="546"/>
+      <c r="IM9" s="546"/>
+      <c r="IN9" s="546"/>
+      <c r="IO9" s="546"/>
+      <c r="IP9" s="546"/>
+      <c r="IQ9" s="546"/>
+      <c r="IR9" s="546"/>
     </row>
     <row r="10" spans="1:252" ht="20.25">
-      <c r="A10" s="548"/>
-[...3 lines deleted...]
-      <c r="E10" s="551" t="s">
+      <c r="A10" s="547"/>
+      <c r="B10" s="548"/>
+      <c r="C10" s="549"/>
+      <c r="D10" s="549"/>
+      <c r="E10" s="550" t="s">
         <v>62</v>
       </c>
-      <c r="F10" s="552"/>
-[...3 lines deleted...]
-      <c r="J10" s="544"/>
+      <c r="F10" s="551"/>
+      <c r="G10" s="552"/>
+      <c r="H10" s="543"/>
+      <c r="I10" s="543"/>
+      <c r="J10" s="543"/>
     </row>
     <row r="11" spans="1:252">
       <c r="A11" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="312">
         <v>100022138</v>
       </c>
       <c r="C11" s="334" t="s">
-        <v>436</v>
-[...7 lines deleted...]
-      <c r="F11" s="555" t="s">
+        <v>434</v>
+      </c>
+      <c r="D11" s="548" t="s">
+        <v>587</v>
+      </c>
+      <c r="E11" s="553" t="s">
+        <v>926</v>
+      </c>
+      <c r="F11" s="554" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="44">
-        <v>34187</v>
-[...3 lines deleted...]
-      <c r="J11" s="544"/>
+        <v>37605</v>
+      </c>
+      <c r="H11" s="543"/>
+      <c r="I11" s="543"/>
+      <c r="J11" s="543"/>
     </row>
     <row r="12" spans="1:252">
       <c r="A12" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="312">
         <v>100022142</v>
       </c>
       <c r="C12" s="334" t="s">
-        <v>437</v>
-[...7 lines deleted...]
-      <c r="F12" s="555" t="s">
+        <v>435</v>
+      </c>
+      <c r="D12" s="548" t="s">
+        <v>611</v>
+      </c>
+      <c r="E12" s="553" t="s">
+        <v>927</v>
+      </c>
+      <c r="F12" s="554" t="s">
         <v>31</v>
       </c>
       <c r="G12" s="44">
-        <v>44569</v>
-[...3 lines deleted...]
-      <c r="J12" s="544"/>
+        <v>49027</v>
+      </c>
+      <c r="H12" s="543"/>
+      <c r="I12" s="543"/>
+      <c r="J12" s="543"/>
     </row>
     <row r="13" spans="1:252">
       <c r="A13" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="312">
         <v>100022143</v>
       </c>
       <c r="C13" s="334" t="s">
-        <v>437</v>
-[...7 lines deleted...]
-      <c r="F13" s="555" t="s">
+        <v>435</v>
+      </c>
+      <c r="D13" s="548" t="s">
+        <v>611</v>
+      </c>
+      <c r="E13" s="553" t="s">
+        <v>928</v>
+      </c>
+      <c r="F13" s="554" t="s">
         <v>31</v>
       </c>
       <c r="G13" s="44">
-        <v>43265</v>
-[...3 lines deleted...]
-      <c r="J13" s="544"/>
+        <v>47592</v>
+      </c>
+      <c r="H13" s="543"/>
+      <c r="I13" s="665"/>
+      <c r="J13" s="543"/>
     </row>
     <row r="14" spans="1:252">
       <c r="A14" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="312">
         <v>100022144</v>
       </c>
       <c r="C14" s="334" t="s">
-        <v>438</v>
-[...4 lines deleted...]
-      <c r="E14" s="554" t="s">
+        <v>436</v>
+      </c>
+      <c r="D14" s="548" t="s">
+        <v>612</v>
+      </c>
+      <c r="E14" s="553" t="s">
         <v>44</v>
       </c>
-      <c r="F14" s="555" t="s">
+      <c r="F14" s="554" t="s">
         <v>31</v>
       </c>
       <c r="G14" s="44">
-        <v>44375</v>
-[...3 lines deleted...]
-      <c r="J14" s="544"/>
+        <v>48813</v>
+      </c>
+      <c r="H14" s="543"/>
+      <c r="I14" s="543"/>
+      <c r="J14" s="543"/>
     </row>
     <row r="15" spans="1:252">
-      <c r="A15" s="548"/>
+      <c r="A15" s="547"/>
       <c r="B15" s="312"/>
-      <c r="C15" s="381"/>
-[...6 lines deleted...]
-      <c r="J15" s="544"/>
+      <c r="C15" s="380"/>
+      <c r="D15" s="549"/>
+      <c r="E15" s="553"/>
+      <c r="F15" s="554"/>
+      <c r="G15" s="555"/>
+      <c r="H15" s="543"/>
+      <c r="I15" s="543"/>
+      <c r="J15" s="543"/>
     </row>
     <row r="16" spans="1:252">
       <c r="A16" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="312">
         <v>100022148</v>
       </c>
       <c r="C16" s="334" t="s">
-        <v>439</v>
-[...4 lines deleted...]
-      <c r="E16" s="554" t="s">
+        <v>437</v>
+      </c>
+      <c r="D16" s="548" t="s">
+        <v>593</v>
+      </c>
+      <c r="E16" s="553" t="s">
         <v>13</v>
       </c>
-      <c r="F16" s="555" t="s">
+      <c r="F16" s="554" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="44">
-        <v>46838</v>
-[...3 lines deleted...]
-      <c r="J16" s="544"/>
+        <v>51522</v>
+      </c>
+      <c r="H16" s="543"/>
+      <c r="I16" s="543"/>
+      <c r="J16" s="543"/>
     </row>
     <row r="17" spans="1:252">
       <c r="A17" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="312">
         <v>100022149</v>
       </c>
       <c r="C17" s="334" t="s">
-        <v>440</v>
-[...4 lines deleted...]
-      <c r="E17" s="554" t="s">
+        <v>438</v>
+      </c>
+      <c r="D17" s="548" t="s">
+        <v>594</v>
+      </c>
+      <c r="E17" s="553" t="s">
         <v>14</v>
       </c>
-      <c r="F17" s="555" t="s">
+      <c r="F17" s="554" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="44">
-        <v>48883</v>
-[...3 lines deleted...]
-      <c r="J17" s="544"/>
+        <v>53772</v>
+      </c>
+      <c r="H17" s="543"/>
+      <c r="I17" s="543"/>
+      <c r="J17" s="543"/>
     </row>
     <row r="18" spans="1:252">
       <c r="A18" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="312">
         <v>100022150</v>
       </c>
       <c r="C18" s="334" t="s">
-        <v>441</v>
-[...4 lines deleted...]
-      <c r="E18" s="554" t="s">
+        <v>439</v>
+      </c>
+      <c r="D18" s="548" t="s">
+        <v>595</v>
+      </c>
+      <c r="E18" s="553" t="s">
         <v>15</v>
       </c>
-      <c r="F18" s="555" t="s">
+      <c r="F18" s="554" t="s">
         <v>50</v>
       </c>
       <c r="G18" s="44">
-        <v>50920</v>
-[...3 lines deleted...]
-      <c r="J18" s="544"/>
+        <v>56013</v>
+      </c>
+      <c r="H18" s="543"/>
+      <c r="I18" s="543"/>
+      <c r="J18" s="543"/>
     </row>
     <row r="19" spans="1:252">
       <c r="A19" s="155"/>
       <c r="B19" s="312"/>
       <c r="C19" s="334"/>
-      <c r="D19" s="549"/>
-[...5 lines deleted...]
-      <c r="J19" s="544"/>
+      <c r="D19" s="548"/>
+      <c r="E19" s="562"/>
+      <c r="F19" s="563"/>
+      <c r="G19" s="671"/>
+      <c r="H19" s="543"/>
+      <c r="I19" s="543"/>
+      <c r="J19" s="543"/>
     </row>
     <row r="20" spans="1:252" ht="20.25">
-      <c r="A20" s="548"/>
+      <c r="A20" s="547"/>
       <c r="B20" s="312"/>
-      <c r="C20" s="381"/>
-[...1 lines deleted...]
-      <c r="E20" s="557" t="s">
+      <c r="C20" s="380"/>
+      <c r="D20" s="549"/>
+      <c r="E20" s="556" t="s">
         <v>79</v>
       </c>
-      <c r="F20" s="558"/>
-[...3 lines deleted...]
-      <c r="J20" s="544"/>
+      <c r="F20" s="557"/>
+      <c r="G20" s="558"/>
+      <c r="H20" s="543"/>
+      <c r="I20" s="543"/>
+      <c r="J20" s="543"/>
     </row>
     <row r="21" spans="1:252">
       <c r="A21" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="312">
         <v>100022153</v>
       </c>
       <c r="C21" s="334" t="s">
-        <v>442</v>
-[...7 lines deleted...]
-      <c r="F21" s="555" t="s">
+        <v>440</v>
+      </c>
+      <c r="D21" s="548" t="s">
+        <v>580</v>
+      </c>
+      <c r="E21" s="553" t="s">
+        <v>929</v>
+      </c>
+      <c r="F21" s="554" t="s">
         <v>31</v>
       </c>
       <c r="G21" s="44">
-        <v>83050</v>
-[...3 lines deleted...]
-      <c r="J21" s="544"/>
+        <v>91355</v>
+      </c>
+      <c r="H21" s="543"/>
+      <c r="I21" s="543"/>
+      <c r="J21" s="543"/>
     </row>
     <row r="22" spans="1:252">
       <c r="A22" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="312">
         <v>100022158</v>
       </c>
       <c r="C22" s="334" t="s">
-        <v>443</v>
-[...7 lines deleted...]
-      <c r="F22" s="555" t="s">
+        <v>441</v>
+      </c>
+      <c r="D22" s="548" t="s">
+        <v>613</v>
+      </c>
+      <c r="E22" s="553" t="s">
+        <v>930</v>
+      </c>
+      <c r="F22" s="554" t="s">
         <v>50</v>
       </c>
       <c r="G22" s="44">
-        <v>103004</v>
-[...3 lines deleted...]
-      <c r="J22" s="544"/>
+        <v>113304</v>
+      </c>
+      <c r="H22" s="543"/>
+      <c r="I22" s="665"/>
+      <c r="J22" s="543"/>
     </row>
     <row r="23" spans="1:252">
       <c r="A23" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="312">
         <v>100022159</v>
       </c>
       <c r="C23" s="334" t="s">
-        <v>444</v>
-[...4 lines deleted...]
-      <c r="E23" s="554" t="s">
+        <v>442</v>
+      </c>
+      <c r="D23" s="548" t="s">
+        <v>614</v>
+      </c>
+      <c r="E23" s="553" t="s">
         <v>24</v>
       </c>
-      <c r="F23" s="555" t="s">
+      <c r="F23" s="554" t="s">
         <v>50</v>
       </c>
       <c r="G23" s="44">
-        <v>105558</v>
-[...3 lines deleted...]
-      <c r="J23" s="544"/>
+        <v>116114</v>
+      </c>
+      <c r="H23" s="543"/>
+      <c r="I23" s="543"/>
+      <c r="J23" s="543"/>
     </row>
     <row r="24" spans="1:252">
-      <c r="A24" s="548"/>
+      <c r="A24" s="547"/>
       <c r="B24" s="312"/>
-      <c r="C24" s="381"/>
-[...6 lines deleted...]
-      <c r="J24" s="544"/>
+      <c r="C24" s="380"/>
+      <c r="D24" s="549"/>
+      <c r="E24" s="553"/>
+      <c r="F24" s="554"/>
+      <c r="G24" s="555"/>
+      <c r="H24" s="543"/>
+      <c r="I24" s="543"/>
+      <c r="J24" s="543"/>
     </row>
     <row r="25" spans="1:252">
       <c r="A25" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="312">
         <v>100022163</v>
       </c>
       <c r="C25" s="334" t="s">
-        <v>445</v>
-[...4 lines deleted...]
-      <c r="E25" s="554" t="s">
+        <v>443</v>
+      </c>
+      <c r="D25" s="548" t="s">
+        <v>596</v>
+      </c>
+      <c r="E25" s="553" t="s">
         <v>71</v>
       </c>
-      <c r="F25" s="555" t="s">
+      <c r="F25" s="554" t="s">
         <v>50</v>
       </c>
       <c r="G25" s="44">
-        <v>115997</v>
-[...3 lines deleted...]
-      <c r="J25" s="544"/>
+        <v>127597</v>
+      </c>
+      <c r="H25" s="543"/>
+      <c r="I25" s="543"/>
+      <c r="J25" s="543"/>
     </row>
     <row r="26" spans="1:252">
       <c r="A26" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="312">
         <v>100022164</v>
       </c>
       <c r="C26" s="334" t="s">
-        <v>446</v>
-[...4 lines deleted...]
-      <c r="E26" s="554" t="s">
+        <v>444</v>
+      </c>
+      <c r="D26" s="548" t="s">
+        <v>597</v>
+      </c>
+      <c r="E26" s="553" t="s">
         <v>72</v>
       </c>
-      <c r="F26" s="555" t="s">
+      <c r="F26" s="554" t="s">
         <v>50</v>
       </c>
       <c r="G26" s="44">
-        <v>115115</v>
-[...3 lines deleted...]
-      <c r="J26" s="544"/>
+        <v>126627</v>
+      </c>
+      <c r="H26" s="543"/>
+      <c r="I26" s="543"/>
+      <c r="J26" s="543"/>
     </row>
     <row r="27" spans="1:252">
       <c r="A27" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="312">
         <v>100022165</v>
       </c>
       <c r="C27" s="334" t="s">
-        <v>447</v>
-[...4 lines deleted...]
-      <c r="E27" s="554" t="s">
+        <v>445</v>
+      </c>
+      <c r="D27" s="548" t="s">
+        <v>598</v>
+      </c>
+      <c r="E27" s="553" t="s">
         <v>73</v>
       </c>
-      <c r="F27" s="555" t="s">
+      <c r="F27" s="554" t="s">
         <v>50</v>
       </c>
       <c r="G27" s="44">
-        <v>119508</v>
-[...3 lines deleted...]
-      <c r="J27" s="544"/>
+        <v>131459</v>
+      </c>
+      <c r="H27" s="543"/>
+      <c r="I27" s="543"/>
+      <c r="J27" s="543"/>
     </row>
     <row r="28" spans="1:252">
       <c r="A28" s="155"/>
       <c r="B28" s="312"/>
-      <c r="C28" s="550"/>
-[...6 lines deleted...]
-      <c r="J28" s="544"/>
+      <c r="C28" s="549"/>
+      <c r="D28" s="549"/>
+      <c r="E28" s="553"/>
+      <c r="F28" s="554"/>
+      <c r="G28" s="512"/>
+      <c r="H28" s="543"/>
+      <c r="I28" s="543"/>
+      <c r="J28" s="543"/>
     </row>
     <row r="29" spans="1:252" ht="20.25">
-      <c r="A29" s="548"/>
+      <c r="A29" s="547"/>
       <c r="B29" s="312"/>
-      <c r="C29" s="550"/>
-[...1 lines deleted...]
-      <c r="E29" s="557" t="s">
+      <c r="C29" s="549"/>
+      <c r="D29" s="549"/>
+      <c r="E29" s="556" t="s">
         <v>74</v>
       </c>
-      <c r="F29" s="558"/>
-[...3 lines deleted...]
-      <c r="J29" s="544"/>
+      <c r="F29" s="557"/>
+      <c r="G29" s="558"/>
+      <c r="H29" s="543"/>
+      <c r="I29" s="543"/>
+      <c r="J29" s="543"/>
     </row>
     <row r="30" spans="1:252">
       <c r="A30" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B30" s="312">
         <v>100022170</v>
       </c>
       <c r="C30" s="334" t="s">
-        <v>448</v>
-[...4 lines deleted...]
-      <c r="E30" s="554" t="s">
+        <v>446</v>
+      </c>
+      <c r="D30" s="548" t="s">
+        <v>599</v>
+      </c>
+      <c r="E30" s="553" t="s">
         <v>59</v>
       </c>
-      <c r="F30" s="555" t="s">
+      <c r="F30" s="554" t="s">
         <v>51</v>
       </c>
       <c r="G30" s="44">
-        <v>173180</v>
-[...3 lines deleted...]
-      <c r="J30" s="544"/>
+        <v>190498</v>
+      </c>
+      <c r="H30" s="543"/>
+      <c r="I30" s="543"/>
+      <c r="J30" s="543"/>
     </row>
     <row r="31" spans="1:252">
-      <c r="A31" s="511" t="s">
+      <c r="A31" s="510" t="s">
         <v>291</v>
       </c>
-      <c r="B31" s="512" t="s">
-[...5 lines deleted...]
-      <c r="F31" s="565"/>
+      <c r="B31" s="511" t="s">
+        <v>411</v>
+      </c>
+      <c r="C31" s="511"/>
+      <c r="D31" s="511"/>
+      <c r="E31" s="511"/>
+      <c r="F31" s="564"/>
       <c r="G31" s="324"/>
-      <c r="H31" s="544"/>
-[...1 lines deleted...]
-      <c r="J31" s="544"/>
+      <c r="H31" s="543"/>
+      <c r="I31" s="543"/>
+      <c r="J31" s="543"/>
       <c r="K31" s="310"/>
       <c r="L31" s="310"/>
       <c r="M31" s="310"/>
       <c r="N31" s="310"/>
       <c r="O31" s="310"/>
       <c r="P31" s="310"/>
       <c r="Q31" s="310"/>
       <c r="R31" s="310"/>
       <c r="S31" s="310"/>
       <c r="T31" s="310"/>
       <c r="U31" s="310"/>
       <c r="V31" s="310"/>
       <c r="W31" s="310"/>
       <c r="X31" s="310"/>
       <c r="Y31" s="310"/>
       <c r="Z31" s="310"/>
       <c r="AA31" s="310"/>
       <c r="AB31" s="310"/>
       <c r="AC31" s="310"/>
       <c r="AD31" s="310"/>
       <c r="AE31" s="310"/>
       <c r="AF31" s="310"/>
       <c r="AG31" s="310"/>
       <c r="AH31" s="310"/>
       <c r="AI31" s="310"/>
@@ -22856,87 +22697,87 @@
       <c r="HW31" s="310"/>
       <c r="HX31" s="310"/>
       <c r="HY31" s="310"/>
       <c r="HZ31" s="310"/>
       <c r="IA31" s="310"/>
       <c r="IB31" s="310"/>
       <c r="IC31" s="310"/>
       <c r="ID31" s="310"/>
       <c r="IE31" s="310"/>
       <c r="IF31" s="310"/>
       <c r="IG31" s="310"/>
       <c r="IH31" s="310"/>
       <c r="II31" s="310"/>
       <c r="IJ31" s="310"/>
       <c r="IK31" s="310"/>
       <c r="IL31" s="310"/>
       <c r="IM31" s="310"/>
       <c r="IN31" s="310"/>
       <c r="IO31" s="310"/>
       <c r="IP31" s="310"/>
       <c r="IQ31" s="310"/>
       <c r="IR31" s="310"/>
     </row>
     <row r="32" spans="1:252">
       <c r="B32" s="307" t="s">
-        <v>602</v>
-[...3 lines deleted...]
-      <c r="J32" s="544"/>
+        <v>600</v>
+      </c>
+      <c r="H32" s="543"/>
+      <c r="I32" s="543"/>
+      <c r="J32" s="543"/>
     </row>
     <row r="33" spans="1:252">
       <c r="A33" s="174"/>
-      <c r="E33" s="560"/>
-[...4 lines deleted...]
-      <c r="J33" s="544"/>
+      <c r="E33" s="559"/>
+      <c r="F33" s="560"/>
+      <c r="G33" s="545"/>
+      <c r="H33" s="543"/>
+      <c r="I33" s="543"/>
+      <c r="J33" s="543"/>
     </row>
     <row r="34" spans="1:252">
-      <c r="A34" s="562"/>
-[...5 lines deleted...]
-      <c r="J34" s="544"/>
+      <c r="A34" s="561"/>
+      <c r="E34" s="559"/>
+      <c r="F34" s="560"/>
+      <c r="G34" s="545"/>
+      <c r="H34" s="543"/>
+      <c r="I34" s="543"/>
+      <c r="J34" s="543"/>
     </row>
     <row r="35" spans="1:252" ht="24.75">
       <c r="A35" s="321"/>
       <c r="B35" s="342"/>
       <c r="C35" s="280" t="s">
         <v>85</v>
       </c>
       <c r="D35" s="280"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="33"/>
-      <c r="H35" s="544"/>
-[...1 lines deleted...]
-      <c r="J35" s="544"/>
+      <c r="H35" s="543"/>
+      <c r="I35" s="543"/>
+      <c r="J35" s="543"/>
       <c r="K35" s="310"/>
       <c r="L35" s="310"/>
       <c r="M35" s="310"/>
       <c r="N35" s="310"/>
       <c r="O35" s="310"/>
       <c r="P35" s="310"/>
       <c r="Q35" s="310"/>
       <c r="R35" s="310"/>
       <c r="S35" s="310"/>
       <c r="T35" s="310"/>
       <c r="U35" s="310"/>
       <c r="V35" s="310"/>
       <c r="W35" s="310"/>
       <c r="X35" s="310"/>
       <c r="Y35" s="310"/>
       <c r="Z35" s="310"/>
       <c r="AA35" s="310"/>
       <c r="AB35" s="310"/>
       <c r="AC35" s="310"/>
       <c r="AD35" s="310"/>
       <c r="AE35" s="310"/>
       <c r="AF35" s="310"/>
       <c r="AG35" s="310"/>
       <c r="AH35" s="310"/>
       <c r="AI35" s="310"/>
@@ -23144,53 +22985,53 @@
       <c r="IC35" s="310"/>
       <c r="ID35" s="310"/>
       <c r="IE35" s="310"/>
       <c r="IF35" s="310"/>
       <c r="IG35" s="310"/>
       <c r="IH35" s="310"/>
       <c r="II35" s="310"/>
       <c r="IJ35" s="310"/>
       <c r="IK35" s="310"/>
       <c r="IL35" s="310"/>
       <c r="IM35" s="310"/>
       <c r="IN35" s="310"/>
       <c r="IO35" s="310"/>
       <c r="IP35" s="310"/>
       <c r="IQ35" s="310"/>
       <c r="IR35" s="310"/>
     </row>
     <row r="36" spans="1:252">
       <c r="A36" s="321"/>
       <c r="B36" s="342"/>
       <c r="C36" s="315"/>
       <c r="D36" s="315"/>
       <c r="E36" s="346"/>
       <c r="F36" s="57"/>
       <c r="G36" s="310"/>
-      <c r="H36" s="544"/>
-[...1 lines deleted...]
-      <c r="J36" s="544"/>
+      <c r="H36" s="543"/>
+      <c r="I36" s="543"/>
+      <c r="J36" s="543"/>
       <c r="K36" s="310"/>
       <c r="L36" s="310"/>
       <c r="M36" s="310"/>
       <c r="N36" s="310"/>
       <c r="O36" s="310"/>
       <c r="P36" s="310"/>
       <c r="Q36" s="310"/>
       <c r="R36" s="310"/>
       <c r="S36" s="310"/>
       <c r="T36" s="310"/>
       <c r="U36" s="310"/>
       <c r="V36" s="310"/>
       <c r="W36" s="310"/>
       <c r="X36" s="310"/>
       <c r="Y36" s="310"/>
       <c r="Z36" s="310"/>
       <c r="AA36" s="310"/>
       <c r="AB36" s="310"/>
       <c r="AC36" s="310"/>
       <c r="AD36" s="310"/>
       <c r="AE36" s="310"/>
       <c r="AF36" s="310"/>
       <c r="AG36" s="310"/>
       <c r="AH36" s="310"/>
       <c r="AI36" s="310"/>
@@ -23391,74 +23232,74 @@
       <c r="HV36" s="310"/>
       <c r="HW36" s="310"/>
       <c r="HX36" s="310"/>
       <c r="HY36" s="310"/>
       <c r="HZ36" s="310"/>
       <c r="IA36" s="310"/>
       <c r="IB36" s="310"/>
       <c r="IC36" s="310"/>
       <c r="ID36" s="310"/>
       <c r="IE36" s="310"/>
       <c r="IF36" s="310"/>
       <c r="IG36" s="310"/>
       <c r="IH36" s="310"/>
       <c r="II36" s="310"/>
       <c r="IJ36" s="310"/>
       <c r="IK36" s="310"/>
       <c r="IL36" s="310"/>
       <c r="IM36" s="310"/>
       <c r="IN36" s="310"/>
       <c r="IO36" s="310"/>
       <c r="IP36" s="310"/>
       <c r="IQ36" s="310"/>
       <c r="IR36" s="310"/>
     </row>
     <row r="37" spans="1:252" ht="54.75">
-      <c r="A37" s="354" t="s">
+      <c r="A37" s="353" t="s">
         <v>82</v>
       </c>
-      <c r="B37" s="355" t="s">
+      <c r="B37" s="354" t="s">
         <v>32</v>
       </c>
-      <c r="C37" s="356" t="s">
+      <c r="C37" s="355" t="s">
         <v>52</v>
       </c>
       <c r="D37" s="279" t="s">
-        <v>409</v>
-[...1 lines deleted...]
-      <c r="E37" s="356" t="s">
+        <v>408</v>
+      </c>
+      <c r="E37" s="355" t="s">
         <v>86</v>
       </c>
       <c r="F37" s="348" t="s">
         <v>90</v>
       </c>
       <c r="G37" s="161" t="s">
-        <v>986</v>
-[...3 lines deleted...]
-      <c r="J37" s="544"/>
+        <v>984</v>
+      </c>
+      <c r="H37" s="543"/>
+      <c r="I37" s="543"/>
+      <c r="J37" s="543"/>
       <c r="K37" s="310"/>
       <c r="L37" s="310"/>
       <c r="M37" s="310"/>
       <c r="N37" s="310"/>
       <c r="O37" s="310"/>
       <c r="P37" s="310"/>
       <c r="Q37" s="310"/>
       <c r="R37" s="310"/>
       <c r="S37" s="310"/>
       <c r="T37" s="310"/>
       <c r="U37" s="310"/>
       <c r="V37" s="310"/>
       <c r="W37" s="310"/>
       <c r="X37" s="310"/>
       <c r="Y37" s="310"/>
       <c r="Z37" s="310"/>
       <c r="AA37" s="310"/>
       <c r="AB37" s="310"/>
       <c r="AC37" s="310"/>
       <c r="AD37" s="310"/>
       <c r="AE37" s="310"/>
       <c r="AF37" s="310"/>
       <c r="AG37" s="310"/>
       <c r="AH37" s="310"/>
       <c r="AI37" s="310"/>
@@ -23662,71 +23503,71 @@
       <c r="HY37" s="310"/>
       <c r="HZ37" s="310"/>
       <c r="IA37" s="310"/>
       <c r="IB37" s="310"/>
       <c r="IC37" s="310"/>
       <c r="ID37" s="310"/>
       <c r="IE37" s="310"/>
       <c r="IF37" s="310"/>
       <c r="IG37" s="310"/>
       <c r="IH37" s="310"/>
       <c r="II37" s="310"/>
       <c r="IJ37" s="310"/>
       <c r="IK37" s="310"/>
       <c r="IL37" s="310"/>
       <c r="IM37" s="310"/>
       <c r="IN37" s="310"/>
       <c r="IO37" s="310"/>
       <c r="IP37" s="310"/>
       <c r="IQ37" s="310"/>
       <c r="IR37" s="310"/>
     </row>
     <row r="38" spans="1:252">
       <c r="A38" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B38" s="406">
+      <c r="B38" s="405">
         <v>17100004</v>
       </c>
       <c r="C38" s="50" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="D38" s="54">
         <v>1</v>
       </c>
       <c r="E38" s="49">
         <v>100</v>
       </c>
       <c r="F38" s="49">
         <v>10</v>
       </c>
       <c r="G38" s="44">
-        <v>5668</v>
-[...3 lines deleted...]
-      <c r="J38" s="544"/>
+        <v>6130</v>
+      </c>
+      <c r="H38" s="543"/>
+      <c r="I38" s="543"/>
+      <c r="J38" s="543"/>
       <c r="K38" s="310"/>
       <c r="L38" s="310"/>
       <c r="M38" s="310"/>
       <c r="N38" s="310"/>
       <c r="O38" s="310"/>
       <c r="P38" s="310"/>
       <c r="Q38" s="310"/>
       <c r="R38" s="310"/>
       <c r="S38" s="310"/>
       <c r="T38" s="310"/>
       <c r="U38" s="310"/>
       <c r="V38" s="310"/>
       <c r="W38" s="310"/>
       <c r="X38" s="310"/>
       <c r="Y38" s="310"/>
       <c r="Z38" s="310"/>
       <c r="AA38" s="310"/>
       <c r="AB38" s="310"/>
       <c r="AC38" s="310"/>
       <c r="AD38" s="310"/>
       <c r="AE38" s="310"/>
       <c r="AF38" s="310"/>
       <c r="AG38" s="310"/>
       <c r="AH38" s="310"/>
       <c r="AI38" s="310"/>
@@ -23930,71 +23771,71 @@
       <c r="HY38" s="310"/>
       <c r="HZ38" s="310"/>
       <c r="IA38" s="310"/>
       <c r="IB38" s="310"/>
       <c r="IC38" s="310"/>
       <c r="ID38" s="310"/>
       <c r="IE38" s="310"/>
       <c r="IF38" s="310"/>
       <c r="IG38" s="310"/>
       <c r="IH38" s="310"/>
       <c r="II38" s="310"/>
       <c r="IJ38" s="310"/>
       <c r="IK38" s="310"/>
       <c r="IL38" s="310"/>
       <c r="IM38" s="310"/>
       <c r="IN38" s="310"/>
       <c r="IO38" s="310"/>
       <c r="IP38" s="310"/>
       <c r="IQ38" s="310"/>
       <c r="IR38" s="310"/>
     </row>
     <row r="39" spans="1:252">
       <c r="A39" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B39" s="406">
+      <c r="B39" s="405">
         <v>17100005</v>
       </c>
       <c r="C39" s="50" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>502</v>
+      </c>
+      <c r="D39" s="441" t="s">
+        <v>610</v>
       </c>
       <c r="E39" s="49">
         <v>200</v>
       </c>
       <c r="F39" s="49">
         <v>10</v>
       </c>
       <c r="G39" s="44">
-        <v>9979</v>
-[...3 lines deleted...]
-      <c r="J39" s="544"/>
+        <v>10792</v>
+      </c>
+      <c r="H39" s="543"/>
+      <c r="I39" s="543"/>
+      <c r="J39" s="543"/>
       <c r="K39" s="310"/>
       <c r="L39" s="310"/>
       <c r="M39" s="310"/>
       <c r="N39" s="310"/>
       <c r="O39" s="310"/>
       <c r="P39" s="310"/>
       <c r="Q39" s="310"/>
       <c r="R39" s="310"/>
       <c r="S39" s="310"/>
       <c r="T39" s="310"/>
       <c r="U39" s="310"/>
       <c r="V39" s="310"/>
       <c r="W39" s="310"/>
       <c r="X39" s="310"/>
       <c r="Y39" s="310"/>
       <c r="Z39" s="310"/>
       <c r="AA39" s="310"/>
       <c r="AB39" s="310"/>
       <c r="AC39" s="310"/>
       <c r="AD39" s="310"/>
       <c r="AE39" s="310"/>
       <c r="AF39" s="310"/>
       <c r="AG39" s="310"/>
       <c r="AH39" s="310"/>
       <c r="AI39" s="310"/>
@@ -24198,71 +24039,71 @@
       <c r="HY39" s="310"/>
       <c r="HZ39" s="310"/>
       <c r="IA39" s="310"/>
       <c r="IB39" s="310"/>
       <c r="IC39" s="310"/>
       <c r="ID39" s="310"/>
       <c r="IE39" s="310"/>
       <c r="IF39" s="310"/>
       <c r="IG39" s="310"/>
       <c r="IH39" s="310"/>
       <c r="II39" s="310"/>
       <c r="IJ39" s="310"/>
       <c r="IK39" s="310"/>
       <c r="IL39" s="310"/>
       <c r="IM39" s="310"/>
       <c r="IN39" s="310"/>
       <c r="IO39" s="310"/>
       <c r="IP39" s="310"/>
       <c r="IQ39" s="310"/>
       <c r="IR39" s="310"/>
     </row>
     <row r="40" spans="1:252">
       <c r="A40" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B40" s="406">
+      <c r="B40" s="405">
         <v>17100006</v>
       </c>
       <c r="C40" s="50" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>503</v>
+      </c>
+      <c r="D40" s="441" t="s">
+        <v>610</v>
       </c>
       <c r="E40" s="49">
         <v>300</v>
       </c>
       <c r="F40" s="49">
         <v>10</v>
       </c>
       <c r="G40" s="44">
-        <v>11998</v>
-[...3 lines deleted...]
-      <c r="J40" s="544"/>
+        <v>12975</v>
+      </c>
+      <c r="H40" s="543"/>
+      <c r="I40" s="543"/>
+      <c r="J40" s="543"/>
       <c r="K40" s="310"/>
       <c r="L40" s="310"/>
       <c r="M40" s="310"/>
       <c r="N40" s="310"/>
       <c r="O40" s="310"/>
       <c r="P40" s="310"/>
       <c r="Q40" s="310"/>
       <c r="R40" s="310"/>
       <c r="S40" s="310"/>
       <c r="T40" s="310"/>
       <c r="U40" s="310"/>
       <c r="V40" s="310"/>
       <c r="W40" s="310"/>
       <c r="X40" s="310"/>
       <c r="Y40" s="310"/>
       <c r="Z40" s="310"/>
       <c r="AA40" s="310"/>
       <c r="AB40" s="310"/>
       <c r="AC40" s="310"/>
       <c r="AD40" s="310"/>
       <c r="AE40" s="310"/>
       <c r="AF40" s="310"/>
       <c r="AG40" s="310"/>
       <c r="AH40" s="310"/>
       <c r="AI40" s="310"/>
@@ -24466,71 +24307,71 @@
       <c r="HY40" s="310"/>
       <c r="HZ40" s="310"/>
       <c r="IA40" s="310"/>
       <c r="IB40" s="310"/>
       <c r="IC40" s="310"/>
       <c r="ID40" s="310"/>
       <c r="IE40" s="310"/>
       <c r="IF40" s="310"/>
       <c r="IG40" s="310"/>
       <c r="IH40" s="310"/>
       <c r="II40" s="310"/>
       <c r="IJ40" s="310"/>
       <c r="IK40" s="310"/>
       <c r="IL40" s="310"/>
       <c r="IM40" s="310"/>
       <c r="IN40" s="310"/>
       <c r="IO40" s="310"/>
       <c r="IP40" s="310"/>
       <c r="IQ40" s="310"/>
       <c r="IR40" s="310"/>
     </row>
     <row r="41" spans="1:252">
       <c r="A41" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B41" s="357">
+      <c r="B41" s="356">
         <v>17100007</v>
       </c>
       <c r="C41" s="50" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>504</v>
+      </c>
+      <c r="D41" s="441" t="s">
+        <v>610</v>
       </c>
       <c r="E41" s="49">
         <v>500</v>
       </c>
       <c r="F41" s="49">
         <v>10</v>
       </c>
       <c r="G41" s="44">
-        <v>16983</v>
-[...3 lines deleted...]
-      <c r="J41" s="544"/>
+        <v>18367</v>
+      </c>
+      <c r="H41" s="543"/>
+      <c r="I41" s="543"/>
+      <c r="J41" s="543"/>
       <c r="K41" s="310"/>
       <c r="L41" s="310"/>
       <c r="M41" s="310"/>
       <c r="N41" s="310"/>
       <c r="O41" s="310"/>
       <c r="P41" s="310"/>
       <c r="Q41" s="310"/>
       <c r="R41" s="310"/>
       <c r="S41" s="310"/>
       <c r="T41" s="310"/>
       <c r="U41" s="310"/>
       <c r="V41" s="310"/>
       <c r="W41" s="310"/>
       <c r="X41" s="310"/>
       <c r="Y41" s="310"/>
       <c r="Z41" s="310"/>
       <c r="AA41" s="310"/>
       <c r="AB41" s="310"/>
       <c r="AC41" s="310"/>
       <c r="AD41" s="310"/>
       <c r="AE41" s="310"/>
       <c r="AF41" s="310"/>
       <c r="AG41" s="310"/>
       <c r="AH41" s="310"/>
       <c r="AI41" s="310"/>
@@ -24734,71 +24575,71 @@
       <c r="HY41" s="310"/>
       <c r="HZ41" s="310"/>
       <c r="IA41" s="310"/>
       <c r="IB41" s="310"/>
       <c r="IC41" s="310"/>
       <c r="ID41" s="310"/>
       <c r="IE41" s="310"/>
       <c r="IF41" s="310"/>
       <c r="IG41" s="310"/>
       <c r="IH41" s="310"/>
       <c r="II41" s="310"/>
       <c r="IJ41" s="310"/>
       <c r="IK41" s="310"/>
       <c r="IL41" s="310"/>
       <c r="IM41" s="310"/>
       <c r="IN41" s="310"/>
       <c r="IO41" s="310"/>
       <c r="IP41" s="310"/>
       <c r="IQ41" s="310"/>
       <c r="IR41" s="310"/>
     </row>
     <row r="42" spans="1:252">
       <c r="A42" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B42" s="357">
+      <c r="B42" s="356">
         <v>17100008</v>
       </c>
       <c r="C42" s="50" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="D42" s="54">
         <v>2</v>
       </c>
       <c r="E42" s="49">
         <v>750</v>
       </c>
       <c r="F42" s="49">
         <v>10</v>
       </c>
       <c r="G42" s="44">
-        <v>26787</v>
-[...3 lines deleted...]
-      <c r="J42" s="544"/>
+        <v>28969</v>
+      </c>
+      <c r="H42" s="543"/>
+      <c r="I42" s="543"/>
+      <c r="J42" s="543"/>
       <c r="K42" s="310"/>
       <c r="L42" s="310"/>
       <c r="M42" s="310"/>
       <c r="N42" s="310"/>
       <c r="O42" s="310"/>
       <c r="P42" s="310"/>
       <c r="Q42" s="310"/>
       <c r="R42" s="310"/>
       <c r="S42" s="310"/>
       <c r="T42" s="310"/>
       <c r="U42" s="310"/>
       <c r="V42" s="310"/>
       <c r="W42" s="310"/>
       <c r="X42" s="310"/>
       <c r="Y42" s="310"/>
       <c r="Z42" s="310"/>
       <c r="AA42" s="310"/>
       <c r="AB42" s="310"/>
       <c r="AC42" s="310"/>
       <c r="AD42" s="310"/>
       <c r="AE42" s="310"/>
       <c r="AF42" s="310"/>
       <c r="AG42" s="310"/>
       <c r="AH42" s="310"/>
       <c r="AI42" s="310"/>
@@ -25002,71 +24843,71 @@
       <c r="HY42" s="310"/>
       <c r="HZ42" s="310"/>
       <c r="IA42" s="310"/>
       <c r="IB42" s="310"/>
       <c r="IC42" s="310"/>
       <c r="ID42" s="310"/>
       <c r="IE42" s="310"/>
       <c r="IF42" s="310"/>
       <c r="IG42" s="310"/>
       <c r="IH42" s="310"/>
       <c r="II42" s="310"/>
       <c r="IJ42" s="310"/>
       <c r="IK42" s="310"/>
       <c r="IL42" s="310"/>
       <c r="IM42" s="310"/>
       <c r="IN42" s="310"/>
       <c r="IO42" s="310"/>
       <c r="IP42" s="310"/>
       <c r="IQ42" s="310"/>
       <c r="IR42" s="310"/>
     </row>
     <row r="43" spans="1:252">
       <c r="A43" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B43" s="357">
+      <c r="B43" s="356">
         <v>17100009</v>
       </c>
       <c r="C43" s="50" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="D43" s="54">
         <v>2</v>
       </c>
       <c r="E43" s="49">
         <v>1000</v>
       </c>
       <c r="F43" s="49">
         <v>10</v>
       </c>
       <c r="G43" s="44">
-        <v>34152</v>
-[...3 lines deleted...]
-      <c r="J43" s="544"/>
+        <v>36935</v>
+      </c>
+      <c r="H43" s="543"/>
+      <c r="I43" s="543"/>
+      <c r="J43" s="543"/>
       <c r="K43" s="310"/>
       <c r="L43" s="310"/>
       <c r="M43" s="310"/>
       <c r="N43" s="310"/>
       <c r="O43" s="310"/>
       <c r="P43" s="310"/>
       <c r="Q43" s="310"/>
       <c r="R43" s="310"/>
       <c r="S43" s="310"/>
       <c r="T43" s="310"/>
       <c r="U43" s="310"/>
       <c r="V43" s="310"/>
       <c r="W43" s="310"/>
       <c r="X43" s="310"/>
       <c r="Y43" s="310"/>
       <c r="Z43" s="310"/>
       <c r="AA43" s="310"/>
       <c r="AB43" s="310"/>
       <c r="AC43" s="310"/>
       <c r="AD43" s="310"/>
       <c r="AE43" s="310"/>
       <c r="AF43" s="310"/>
       <c r="AG43" s="310"/>
       <c r="AH43" s="310"/>
       <c r="AI43" s="310"/>
@@ -25269,101 +25110,101 @@
       <c r="HX43" s="310"/>
       <c r="HY43" s="310"/>
       <c r="HZ43" s="310"/>
       <c r="IA43" s="310"/>
       <c r="IB43" s="310"/>
       <c r="IC43" s="310"/>
       <c r="ID43" s="310"/>
       <c r="IE43" s="310"/>
       <c r="IF43" s="310"/>
       <c r="IG43" s="310"/>
       <c r="IH43" s="310"/>
       <c r="II43" s="310"/>
       <c r="IJ43" s="310"/>
       <c r="IK43" s="310"/>
       <c r="IL43" s="310"/>
       <c r="IM43" s="310"/>
       <c r="IN43" s="310"/>
       <c r="IO43" s="310"/>
       <c r="IP43" s="310"/>
       <c r="IQ43" s="310"/>
       <c r="IR43" s="310"/>
     </row>
     <row r="44" spans="1:252">
       <c r="A44" s="174"/>
       <c r="B44" s="324"/>
-      <c r="C44" s="542"/>
-[...5 lines deleted...]
-      <c r="J44" s="544"/>
+      <c r="C44" s="541"/>
+      <c r="E44" s="567"/>
+      <c r="F44" s="560"/>
+      <c r="G44" s="545"/>
+      <c r="H44" s="543"/>
+      <c r="I44" s="543"/>
+      <c r="J44" s="543"/>
     </row>
     <row r="45" spans="1:252" ht="24.75">
       <c r="A45" s="321"/>
       <c r="B45" s="324"/>
-      <c r="C45" s="507" t="s">
+      <c r="C45" s="506" t="s">
         <v>26</v>
       </c>
       <c r="E45" s="310"/>
-      <c r="F45" s="569"/>
-[...3 lines deleted...]
-      <c r="J45" s="544"/>
+      <c r="F45" s="568"/>
+      <c r="G45" s="543"/>
+      <c r="H45" s="543"/>
+      <c r="I45" s="543"/>
+      <c r="J45" s="543"/>
     </row>
     <row r="46" spans="1:252">
       <c r="A46" s="321"/>
       <c r="B46" s="324"/>
       <c r="C46" s="324"/>
       <c r="D46" s="342"/>
       <c r="E46" s="310"/>
-      <c r="F46" s="569"/>
-[...2 lines deleted...]
-      <c r="J46" s="544"/>
+      <c r="F46" s="568"/>
+      <c r="H46" s="543"/>
+      <c r="I46" s="543"/>
+      <c r="J46" s="543"/>
     </row>
     <row r="47" spans="1:252" ht="54">
       <c r="A47" s="139" t="s">
         <v>82</v>
       </c>
-      <c r="B47" s="444" t="s">
+      <c r="B47" s="443" t="s">
         <v>32</v>
       </c>
       <c r="C47" s="311"/>
-      <c r="D47" s="382"/>
-      <c r="E47" s="382" t="s">
+      <c r="D47" s="381"/>
+      <c r="E47" s="381" t="s">
         <v>52</v>
       </c>
-      <c r="F47" s="382"/>
+      <c r="F47" s="381"/>
       <c r="G47" s="161" t="s">
-        <v>986</v>
-[...3 lines deleted...]
-      <c r="J47" s="544"/>
+        <v>984</v>
+      </c>
+      <c r="H47" s="543"/>
+      <c r="I47" s="543"/>
+      <c r="J47" s="543"/>
       <c r="K47" s="64"/>
       <c r="L47" s="64"/>
       <c r="M47" s="64"/>
       <c r="N47" s="64"/>
       <c r="O47" s="64"/>
       <c r="P47" s="64"/>
       <c r="Q47" s="64"/>
       <c r="R47" s="64"/>
       <c r="S47" s="64"/>
       <c r="T47" s="64"/>
       <c r="U47" s="64"/>
       <c r="V47" s="64"/>
       <c r="W47" s="64"/>
       <c r="X47" s="64"/>
       <c r="Y47" s="64"/>
       <c r="Z47" s="64"/>
       <c r="AA47" s="64"/>
       <c r="AB47" s="64"/>
       <c r="AC47" s="64"/>
       <c r="AD47" s="64"/>
       <c r="AE47" s="64"/>
       <c r="AF47" s="64"/>
       <c r="AG47" s="64"/>
       <c r="AH47" s="64"/>
       <c r="AI47" s="64"/>
@@ -25564,68 +25405,68 @@
       <c r="HV47" s="64"/>
       <c r="HW47" s="64"/>
       <c r="HX47" s="64"/>
       <c r="HY47" s="64"/>
       <c r="HZ47" s="64"/>
       <c r="IA47" s="64"/>
       <c r="IB47" s="64"/>
       <c r="IC47" s="64"/>
       <c r="ID47" s="64"/>
       <c r="IE47" s="64"/>
       <c r="IF47" s="64"/>
       <c r="IG47" s="64"/>
       <c r="IH47" s="64"/>
       <c r="II47" s="64"/>
       <c r="IJ47" s="64"/>
       <c r="IK47" s="64"/>
       <c r="IL47" s="64"/>
       <c r="IM47" s="64"/>
       <c r="IN47" s="64"/>
       <c r="IO47" s="64"/>
       <c r="IP47" s="64"/>
       <c r="IQ47" s="64"/>
       <c r="IR47" s="64"/>
     </row>
     <row r="48" spans="1:252">
-      <c r="A48" s="365" t="s">
+      <c r="A48" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B48" s="415" t="s">
+      <c r="B48" s="414" t="s">
         <v>63</v>
       </c>
       <c r="C48" s="312"/>
-      <c r="D48" s="465" t="s">
+      <c r="D48" s="464" t="s">
         <v>34</v>
       </c>
-      <c r="E48" s="479"/>
-      <c r="F48" s="480"/>
+      <c r="E48" s="478"/>
+      <c r="F48" s="479"/>
       <c r="G48" s="44">
-        <v>1345</v>
-[...3 lines deleted...]
-      <c r="J48" s="544"/>
+        <v>1480</v>
+      </c>
+      <c r="H48" s="543"/>
+      <c r="I48" s="543"/>
+      <c r="J48" s="543"/>
       <c r="K48" s="64"/>
       <c r="L48" s="64"/>
       <c r="M48" s="64"/>
       <c r="N48" s="64"/>
       <c r="O48" s="64"/>
       <c r="P48" s="64"/>
       <c r="Q48" s="64"/>
       <c r="R48" s="64"/>
       <c r="S48" s="64"/>
       <c r="T48" s="64"/>
       <c r="U48" s="64"/>
       <c r="V48" s="64"/>
       <c r="W48" s="64"/>
       <c r="X48" s="64"/>
       <c r="Y48" s="64"/>
       <c r="Z48" s="64"/>
       <c r="AA48" s="64"/>
       <c r="AB48" s="64"/>
       <c r="AC48" s="64"/>
       <c r="AD48" s="64"/>
       <c r="AE48" s="64"/>
       <c r="AF48" s="64"/>
       <c r="AG48" s="64"/>
       <c r="AH48" s="64"/>
       <c r="AI48" s="64"/>
@@ -25826,242 +25667,239 @@
       <c r="HV48" s="64"/>
       <c r="HW48" s="64"/>
       <c r="HX48" s="64"/>
       <c r="HY48" s="64"/>
       <c r="HZ48" s="64"/>
       <c r="IA48" s="64"/>
       <c r="IB48" s="64"/>
       <c r="IC48" s="64"/>
       <c r="ID48" s="64"/>
       <c r="IE48" s="64"/>
       <c r="IF48" s="64"/>
       <c r="IG48" s="64"/>
       <c r="IH48" s="64"/>
       <c r="II48" s="64"/>
       <c r="IJ48" s="64"/>
       <c r="IK48" s="64"/>
       <c r="IL48" s="64"/>
       <c r="IM48" s="64"/>
       <c r="IN48" s="64"/>
       <c r="IO48" s="64"/>
       <c r="IP48" s="64"/>
       <c r="IQ48" s="64"/>
       <c r="IR48" s="64"/>
     </row>
     <row r="49" spans="1:10">
-      <c r="A49" s="365" t="s">
+      <c r="A49" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B49" s="415" t="s">
+      <c r="B49" s="414" t="s">
         <v>64</v>
       </c>
       <c r="C49" s="312"/>
-      <c r="D49" s="465" t="s">
+      <c r="D49" s="464" t="s">
         <v>35</v>
       </c>
-      <c r="E49" s="479"/>
-      <c r="F49" s="480"/>
+      <c r="E49" s="478"/>
+      <c r="F49" s="479"/>
       <c r="G49" s="44">
-        <v>2273</v>
-[...3 lines deleted...]
-      <c r="J49" s="544"/>
+        <v>2500</v>
+      </c>
+      <c r="H49" s="543"/>
+      <c r="I49" s="543"/>
+      <c r="J49" s="543"/>
     </row>
     <row r="50" spans="1:10">
-      <c r="A50" s="365" t="s">
+      <c r="A50" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B50" s="415" t="s">
+      <c r="B50" s="414" t="s">
         <v>65</v>
       </c>
       <c r="C50" s="312"/>
-      <c r="D50" s="465" t="s">
+      <c r="D50" s="464" t="s">
         <v>36</v>
       </c>
-      <c r="E50" s="479"/>
-      <c r="F50" s="480"/>
+      <c r="E50" s="478"/>
+      <c r="F50" s="479"/>
       <c r="G50" s="44">
-        <v>2023</v>
-[...2 lines deleted...]
-      <c r="I50" s="544"/>
+        <v>2225</v>
+      </c>
+      <c r="H50" s="543"/>
+      <c r="I50" s="543"/>
     </row>
     <row r="51" spans="1:10">
-      <c r="A51" s="365" t="s">
+      <c r="A51" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B51" s="415" t="s">
+      <c r="B51" s="414" t="s">
         <v>10</v>
       </c>
       <c r="C51" s="312"/>
-      <c r="D51" s="465" t="s">
+      <c r="D51" s="464" t="s">
         <v>37</v>
       </c>
-      <c r="E51" s="479"/>
-      <c r="F51" s="480"/>
+      <c r="E51" s="478"/>
+      <c r="F51" s="479"/>
       <c r="G51" s="44">
-        <v>2485</v>
-[...2 lines deleted...]
-      <c r="I51" s="544"/>
+        <v>2734</v>
+      </c>
+      <c r="H51" s="543"/>
+      <c r="I51" s="543"/>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="321"/>
-      <c r="B52" s="510"/>
-[...4 lines deleted...]
-      <c r="I52" s="544"/>
+      <c r="B52" s="509"/>
+      <c r="C52" s="509"/>
+      <c r="D52" s="569"/>
+      <c r="E52" s="502"/>
+      <c r="F52" s="570"/>
+      <c r="I52" s="543"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{B62C3BCE-8030-4EF0-9FBE-DD0408A269BB}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="34" orientation="portrait" r:id="rId1"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{887C5424-BB67-4B8E-BDDF-52065961891F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IR34"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="D7" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="9.5703125" style="315" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="324" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="51.85546875" style="324" customWidth="1"/>
     <col min="4" max="4" width="34.5703125" style="310" customWidth="1"/>
     <col min="5" max="5" width="74.42578125" style="310" customWidth="1"/>
     <col min="6" max="6" width="19" style="310" customWidth="1"/>
     <col min="7" max="7" width="28.42578125" style="310" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="15.5703125" style="310" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="310"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:252" ht="27">
       <c r="A1" s="128"/>
       <c r="B1" s="318"/>
       <c r="C1" s="32" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="E1" s="344"/>
       <c r="F1" s="317"/>
       <c r="G1" s="131" t="s">
         <v>101</v>
       </c>
       <c r="H1" s="319"/>
       <c r="I1" s="343">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:252">
       <c r="A2" s="308"/>
       <c r="C2" s="88" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="F2" s="323"/>
       <c r="H2" s="323"/>
       <c r="I2" s="323"/>
     </row>
     <row r="3" spans="1:252">
       <c r="A3" s="308"/>
       <c r="C3" s="88" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="H3" s="572"/>
+        <v>983</v>
+      </c>
+      <c r="H3" s="571"/>
     </row>
     <row r="4" spans="1:252">
       <c r="A4" s="321"/>
       <c r="C4" s="88" t="s">
         <v>75</v>
       </c>
       <c r="E4" s="309"/>
     </row>
     <row r="5" spans="1:252">
       <c r="A5" s="308"/>
-      <c r="C5" s="412" t="s">
-        <v>869</v>
+      <c r="C5" s="411" t="s">
+        <v>867</v>
       </c>
     </row>
     <row r="6" spans="1:252">
       <c r="A6" s="308"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
     </row>
     <row r="7" spans="1:252" ht="24.75">
       <c r="A7" s="308"/>
       <c r="B7"/>
-      <c r="C7" s="591" t="s">
+      <c r="C7" s="590" t="s">
         <v>235</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:252">
       <c r="A8" s="308"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8" s="326"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:252" ht="54">
       <c r="A9" s="137" t="s">
         <v>82</v>
       </c>
-      <c r="B9" s="355" t="s">
+      <c r="B9" s="354" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="311" t="s">
         <v>25</v>
       </c>
-      <c r="D9" s="589" t="s">
+      <c r="D9" s="588" t="s">
         <v>70</v>
       </c>
-      <c r="E9" s="382" t="s">
+      <c r="E9" s="381" t="s">
         <v>52</v>
       </c>
-      <c r="F9" s="592"/>
+      <c r="F9" s="591"/>
       <c r="G9" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="J9" s="64"/>
       <c r="K9" s="64"/>
       <c r="L9" s="64"/>
       <c r="M9" s="64"/>
       <c r="N9" s="64"/>
       <c r="O9" s="64"/>
       <c r="P9" s="64"/>
       <c r="Q9" s="64"/>
       <c r="R9" s="64"/>
       <c r="S9" s="64"/>
       <c r="T9" s="64"/>
       <c r="U9" s="64"/>
       <c r="V9" s="64"/>
       <c r="W9" s="64"/>
       <c r="X9" s="64"/>
       <c r="Y9" s="64"/>
       <c r="Z9" s="64"/>
       <c r="AA9" s="64"/>
       <c r="AB9" s="64"/>
       <c r="AC9" s="64"/>
       <c r="AD9" s="64"/>
       <c r="AE9" s="64"/>
       <c r="AF9" s="64"/>
       <c r="AG9" s="64"/>
@@ -26265,55 +26103,55 @@
       <c r="HW9" s="64"/>
       <c r="HX9" s="64"/>
       <c r="HY9" s="64"/>
       <c r="HZ9" s="64"/>
       <c r="IA9" s="64"/>
       <c r="IB9" s="64"/>
       <c r="IC9" s="64"/>
       <c r="ID9" s="64"/>
       <c r="IE9" s="64"/>
       <c r="IF9" s="64"/>
       <c r="IG9" s="64"/>
       <c r="IH9" s="64"/>
       <c r="II9" s="64"/>
       <c r="IJ9" s="64"/>
       <c r="IK9" s="64"/>
       <c r="IL9" s="64"/>
       <c r="IM9" s="64"/>
       <c r="IN9" s="64"/>
       <c r="IO9" s="64"/>
       <c r="IP9" s="64"/>
       <c r="IQ9" s="64"/>
       <c r="IR9" s="64"/>
     </row>
     <row r="10" spans="1:252">
       <c r="A10" s="155"/>
-      <c r="B10" s="593"/>
+      <c r="B10" s="592"/>
       <c r="C10" s="334"/>
-      <c r="D10" s="381"/>
-[...1 lines deleted...]
-      <c r="F10" s="594"/>
+      <c r="D10" s="380"/>
+      <c r="E10" s="597"/>
+      <c r="F10" s="593"/>
       <c r="G10" s="44"/>
       <c r="J10" s="64"/>
       <c r="K10" s="64"/>
       <c r="L10" s="64"/>
       <c r="M10" s="64"/>
       <c r="N10" s="64"/>
       <c r="O10" s="64"/>
       <c r="P10" s="64"/>
       <c r="Q10" s="64"/>
       <c r="R10" s="64"/>
       <c r="S10" s="64"/>
       <c r="T10" s="64"/>
       <c r="U10" s="64"/>
       <c r="V10" s="64"/>
       <c r="W10" s="64"/>
       <c r="X10" s="64"/>
       <c r="Y10" s="64"/>
       <c r="Z10" s="64"/>
       <c r="AA10" s="64"/>
       <c r="AB10" s="64"/>
       <c r="AC10" s="64"/>
       <c r="AD10" s="64"/>
       <c r="AE10" s="64"/>
       <c r="AF10" s="64"/>
       <c r="AG10" s="64"/>
@@ -26519,65 +26357,65 @@
       <c r="HY10" s="64"/>
       <c r="HZ10" s="64"/>
       <c r="IA10" s="64"/>
       <c r="IB10" s="64"/>
       <c r="IC10" s="64"/>
       <c r="ID10" s="64"/>
       <c r="IE10" s="64"/>
       <c r="IF10" s="64"/>
       <c r="IG10" s="64"/>
       <c r="IH10" s="64"/>
       <c r="II10" s="64"/>
       <c r="IJ10" s="64"/>
       <c r="IK10" s="64"/>
       <c r="IL10" s="64"/>
       <c r="IM10" s="64"/>
       <c r="IN10" s="64"/>
       <c r="IO10" s="64"/>
       <c r="IP10" s="64"/>
       <c r="IQ10" s="64"/>
       <c r="IR10" s="64"/>
     </row>
     <row r="11" spans="1:252">
       <c r="A11" s="155" t="s">
         <v>92</v>
       </c>
-      <c r="B11" s="593">
+      <c r="B11" s="592">
         <v>14560001</v>
       </c>
-      <c r="C11" s="596" t="s">
+      <c r="C11" s="595" t="s">
+        <v>662</v>
+      </c>
+      <c r="D11" s="599" t="s">
+        <v>663</v>
+      </c>
+      <c r="E11" s="598" t="s">
         <v>664</v>
       </c>
-      <c r="D11" s="600" t="s">
-[...5 lines deleted...]
-      <c r="F11" s="594"/>
+      <c r="F11" s="593"/>
       <c r="G11" s="44">
-        <v>1200</v>
+        <v>1320</v>
       </c>
       <c r="J11" s="64"/>
       <c r="K11" s="64"/>
       <c r="L11" s="64"/>
       <c r="M11" s="64"/>
       <c r="N11" s="64"/>
       <c r="O11" s="64"/>
       <c r="P11" s="64"/>
       <c r="Q11" s="64"/>
       <c r="R11" s="64"/>
       <c r="S11" s="64"/>
       <c r="T11" s="64"/>
       <c r="U11" s="64"/>
       <c r="V11" s="64"/>
       <c r="W11" s="64"/>
       <c r="X11" s="64"/>
       <c r="Y11" s="64"/>
       <c r="Z11" s="64"/>
       <c r="AA11" s="64"/>
       <c r="AB11" s="64"/>
       <c r="AC11" s="64"/>
       <c r="AD11" s="64"/>
       <c r="AE11" s="64"/>
       <c r="AF11" s="64"/>
       <c r="AG11" s="64"/>
@@ -26783,65 +26621,65 @@
       <c r="HY11" s="64"/>
       <c r="HZ11" s="64"/>
       <c r="IA11" s="64"/>
       <c r="IB11" s="64"/>
       <c r="IC11" s="64"/>
       <c r="ID11" s="64"/>
       <c r="IE11" s="64"/>
       <c r="IF11" s="64"/>
       <c r="IG11" s="64"/>
       <c r="IH11" s="64"/>
       <c r="II11" s="64"/>
       <c r="IJ11" s="64"/>
       <c r="IK11" s="64"/>
       <c r="IL11" s="64"/>
       <c r="IM11" s="64"/>
       <c r="IN11" s="64"/>
       <c r="IO11" s="64"/>
       <c r="IP11" s="64"/>
       <c r="IQ11" s="64"/>
       <c r="IR11" s="64"/>
     </row>
     <row r="12" spans="1:252">
       <c r="A12" s="155" t="s">
         <v>92</v>
       </c>
-      <c r="B12" s="593">
+      <c r="B12" s="592">
         <v>100020815</v>
       </c>
-      <c r="C12" s="596" t="s">
-[...8 lines deleted...]
-      <c r="F12" s="594"/>
+      <c r="C12" s="595" t="s">
+        <v>665</v>
+      </c>
+      <c r="D12" s="380" t="s">
+        <v>627</v>
+      </c>
+      <c r="E12" s="598" t="s">
+        <v>666</v>
+      </c>
+      <c r="F12" s="593"/>
       <c r="G12" s="44">
-        <v>770</v>
+        <v>848</v>
       </c>
       <c r="J12" s="64"/>
       <c r="K12" s="64"/>
       <c r="L12" s="64"/>
       <c r="M12" s="64"/>
       <c r="N12" s="64"/>
       <c r="O12" s="64"/>
       <c r="P12" s="64"/>
       <c r="Q12" s="64"/>
       <c r="R12" s="64"/>
       <c r="S12" s="64"/>
       <c r="T12" s="64"/>
       <c r="U12" s="64"/>
       <c r="V12" s="64"/>
       <c r="W12" s="64"/>
       <c r="X12" s="64"/>
       <c r="Y12" s="64"/>
       <c r="Z12" s="64"/>
       <c r="AA12" s="64"/>
       <c r="AB12" s="64"/>
       <c r="AC12" s="64"/>
       <c r="AD12" s="64"/>
       <c r="AE12" s="64"/>
       <c r="AF12" s="64"/>
       <c r="AG12" s="64"/>
@@ -27045,5033 +26883,5006 @@
       <c r="HW12" s="64"/>
       <c r="HX12" s="64"/>
       <c r="HY12" s="64"/>
       <c r="HZ12" s="64"/>
       <c r="IA12" s="64"/>
       <c r="IB12" s="64"/>
       <c r="IC12" s="64"/>
       <c r="ID12" s="64"/>
       <c r="IE12" s="64"/>
       <c r="IF12" s="64"/>
       <c r="IG12" s="64"/>
       <c r="IH12" s="64"/>
       <c r="II12" s="64"/>
       <c r="IJ12" s="64"/>
       <c r="IK12" s="64"/>
       <c r="IL12" s="64"/>
       <c r="IM12" s="64"/>
       <c r="IN12" s="64"/>
       <c r="IO12" s="64"/>
       <c r="IP12" s="64"/>
       <c r="IQ12" s="64"/>
       <c r="IR12" s="64"/>
     </row>
     <row r="13" spans="1:252">
       <c r="A13" s="133"/>
-      <c r="B13" s="597"/>
+      <c r="B13" s="596"/>
       <c r="E13" s="63"/>
       <c r="F13" s="66"/>
-      <c r="G13" s="573"/>
+      <c r="G13" s="572"/>
     </row>
     <row r="14" spans="1:252">
-      <c r="A14" s="511" t="s">
+      <c r="A14" s="510" t="s">
         <v>291</v>
       </c>
-      <c r="B14" s="512" t="s">
-        <v>669</v>
+      <c r="B14" s="511" t="s">
+        <v>667</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14" s="573"/>
+      <c r="G14" s="572"/>
     </row>
     <row r="15" spans="1:252">
-      <c r="A15" s="566"/>
+      <c r="A15" s="565"/>
       <c r="B15" s="307"/>
-      <c r="C15" s="512"/>
-[...3 lines deleted...]
-      <c r="G15" s="574"/>
+      <c r="C15" s="511"/>
+      <c r="D15" s="511"/>
+      <c r="E15" s="511"/>
+      <c r="F15" s="511"/>
+      <c r="G15" s="573"/>
     </row>
     <row r="16" spans="1:252">
       <c r="A16" s="133"/>
-      <c r="B16" s="595"/>
-      <c r="C16" s="595"/>
+      <c r="B16" s="594"/>
+      <c r="C16" s="594"/>
       <c r="D16" s="64"/>
       <c r="E16" s="64"/>
       <c r="F16" s="66"/>
-      <c r="G16" s="573"/>
+      <c r="G16" s="572"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="321"/>
       <c r="B17"/>
       <c r="C17"/>
-      <c r="D17" s="361"/>
+      <c r="D17" s="360"/>
       <c r="E17" s="309"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7" ht="24.75">
       <c r="A18" s="321"/>
       <c r="B18" s="342"/>
       <c r="C18" s="280" t="s">
         <v>85</v>
       </c>
       <c r="D18" s="280"/>
       <c r="E18" s="33"/>
       <c r="F18" s="33"/>
       <c r="G18" s="33"/>
     </row>
     <row r="19" spans="1:7" ht="18.75">
       <c r="A19" s="321"/>
       <c r="B19" s="342"/>
       <c r="C19" s="315"/>
       <c r="D19" s="315"/>
       <c r="E19" s="346"/>
       <c r="F19" s="57"/>
       <c r="G19" s="57"/>
     </row>
     <row r="20" spans="1:7" ht="54">
-      <c r="A20" s="354" t="s">
+      <c r="A20" s="353" t="s">
         <v>82</v>
       </c>
-      <c r="B20" s="355" t="s">
+      <c r="B20" s="354" t="s">
         <v>32</v>
       </c>
-      <c r="C20" s="356" t="s">
+      <c r="C20" s="355" t="s">
         <v>52</v>
       </c>
       <c r="D20" s="279" t="s">
-        <v>409</v>
-[...1 lines deleted...]
-      <c r="E20" s="356" t="s">
+        <v>408</v>
+      </c>
+      <c r="E20" s="355" t="s">
         <v>86</v>
       </c>
       <c r="F20" s="348" t="s">
         <v>90</v>
       </c>
       <c r="G20" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="406">
+      <c r="B21" s="405">
         <v>17100004</v>
       </c>
       <c r="C21" s="50" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="D21" s="54">
         <v>1</v>
       </c>
       <c r="E21" s="49">
         <v>100</v>
       </c>
       <c r="F21" s="49">
         <v>10</v>
       </c>
       <c r="G21" s="44">
-        <v>5668</v>
+        <v>6130</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B22" s="406">
+      <c r="B22" s="405">
         <v>17100005</v>
       </c>
       <c r="C22" s="50" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>502</v>
+      </c>
+      <c r="D22" s="441" t="s">
+        <v>610</v>
       </c>
       <c r="E22" s="49">
         <v>200</v>
       </c>
       <c r="F22" s="49">
         <v>10</v>
       </c>
       <c r="G22" s="44">
-        <v>9979</v>
+        <v>10792</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B23" s="406">
+      <c r="B23" s="405">
         <v>17100006</v>
       </c>
       <c r="C23" s="50" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>503</v>
+      </c>
+      <c r="D23" s="441" t="s">
+        <v>610</v>
       </c>
       <c r="E23" s="49">
         <v>300</v>
       </c>
       <c r="F23" s="49">
         <v>10</v>
       </c>
       <c r="G23" s="44">
-        <v>11998</v>
+        <v>12975</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B24" s="357">
+      <c r="B24" s="356">
         <v>17100007</v>
       </c>
       <c r="C24" s="50" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>504</v>
+      </c>
+      <c r="D24" s="441" t="s">
+        <v>610</v>
       </c>
       <c r="E24" s="49">
         <v>500</v>
       </c>
       <c r="F24" s="49">
         <v>10</v>
       </c>
       <c r="G24" s="44">
-        <v>16983</v>
+        <v>18367</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B25" s="357">
+      <c r="B25" s="356">
         <v>17100008</v>
       </c>
       <c r="C25" s="50" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="D25" s="54">
         <v>2</v>
       </c>
       <c r="E25" s="49">
         <v>750</v>
       </c>
       <c r="F25" s="49">
         <v>10</v>
       </c>
       <c r="G25" s="44">
-        <v>26787</v>
+        <v>28969</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B26" s="357">
+      <c r="B26" s="356">
         <v>17100009</v>
       </c>
       <c r="C26" s="50" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="D26" s="54">
         <v>2</v>
       </c>
       <c r="E26" s="49">
         <v>1000</v>
       </c>
       <c r="F26" s="49">
         <v>10</v>
       </c>
       <c r="G26" s="44">
-        <v>34152</v>
+        <v>36935</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27"/>
-      <c r="B27" s="567"/>
+      <c r="B27" s="566"/>
       <c r="C27" s="47"/>
       <c r="D27" s="41"/>
       <c r="E27" s="57"/>
       <c r="F27" s="41"/>
     </row>
     <row r="28" spans="1:7" ht="24.75">
       <c r="A28" s="321"/>
       <c r="B28"/>
-      <c r="C28" s="507" t="s">
+      <c r="C28" s="506" t="s">
         <v>26</v>
       </c>
-      <c r="D28" s="542"/>
+      <c r="D28" s="541"/>
       <c r="E28"/>
-      <c r="F28" s="569"/>
+      <c r="F28" s="568"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="321"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29" s="342"/>
       <c r="E29"/>
-      <c r="F29" s="569"/>
+      <c r="F29" s="568"/>
     </row>
     <row r="30" spans="1:7" ht="54">
       <c r="A30" s="139" t="s">
         <v>82</v>
       </c>
-      <c r="B30" s="444" t="s">
+      <c r="B30" s="443" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="311"/>
-      <c r="D30" s="382"/>
-      <c r="E30" s="382" t="s">
+      <c r="D30" s="381"/>
+      <c r="E30" s="381" t="s">
         <v>52</v>
       </c>
-      <c r="F30" s="382"/>
+      <c r="F30" s="381"/>
       <c r="G30" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
     </row>
     <row r="31" spans="1:7">
-      <c r="A31" s="365" t="s">
+      <c r="A31" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B31" s="415" t="s">
+      <c r="B31" s="414" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="312"/>
-      <c r="D31" s="465" t="s">
+      <c r="D31" s="464" t="s">
         <v>34</v>
       </c>
-      <c r="E31" s="479"/>
-      <c r="F31" s="480"/>
+      <c r="E31" s="478"/>
+      <c r="F31" s="479"/>
       <c r="G31" s="44">
-        <v>1345</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="32" spans="1:7">
-      <c r="A32" s="365" t="s">
+      <c r="A32" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B32" s="415" t="s">
+      <c r="B32" s="414" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="312"/>
-      <c r="D32" s="465" t="s">
+      <c r="D32" s="464" t="s">
         <v>35</v>
       </c>
-      <c r="E32" s="479"/>
-      <c r="F32" s="480"/>
+      <c r="E32" s="478"/>
+      <c r="F32" s="479"/>
       <c r="G32" s="44">
-        <v>2273</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="33" spans="1:7">
-      <c r="A33" s="365" t="s">
+      <c r="A33" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B33" s="415" t="s">
+      <c r="B33" s="414" t="s">
         <v>65</v>
       </c>
       <c r="C33" s="312"/>
-      <c r="D33" s="465" t="s">
+      <c r="D33" s="464" t="s">
         <v>36</v>
       </c>
-      <c r="E33" s="479"/>
-      <c r="F33" s="480"/>
+      <c r="E33" s="478"/>
+      <c r="F33" s="479"/>
       <c r="G33" s="44">
-        <v>2023</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="34" spans="1:7">
-      <c r="A34" s="365" t="s">
+      <c r="A34" s="364" t="s">
         <v>54</v>
       </c>
-      <c r="B34" s="415" t="s">
+      <c r="B34" s="414" t="s">
         <v>10</v>
       </c>
       <c r="C34" s="312"/>
-      <c r="D34" s="465" t="s">
+      <c r="D34" s="464" t="s">
         <v>37</v>
       </c>
-      <c r="E34" s="479"/>
-      <c r="F34" s="480"/>
+      <c r="E34" s="478"/>
+      <c r="F34" s="479"/>
       <c r="G34" s="44">
-        <v>2485</v>
+        <v>2734</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{47F5C0C1-1294-41AE-A905-0AA87BB24AF1}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="33" orientation="portrait" r:id="rId1"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCBCA365-F00C-40E9-B3FD-49A27C1008B8}">
   <sheetPr codeName="Sayfa55"/>
   <dimension ref="A1:L25"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A2" zoomScale="60" zoomScaleNormal="80" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="2" width="15.42578125" style="416" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="363"/>
+    <col min="1" max="2" width="15.42578125" style="415" customWidth="1"/>
+    <col min="3" max="3" width="60.42578125" style="415" customWidth="1"/>
+    <col min="4" max="4" width="70.42578125" style="415" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="27.85546875" style="362" customWidth="1"/>
+    <col min="6" max="7" width="9.85546875" style="362" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="362"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="27">
-      <c r="A1" s="417"/>
-      <c r="B1" s="417"/>
+      <c r="A1" s="416"/>
+      <c r="B1" s="416"/>
       <c r="C1" s="32" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="D1" s="131" t="s">
         <v>101</v>
       </c>
-      <c r="E1" s="417"/>
-      <c r="F1" s="420"/>
+      <c r="E1" s="416"/>
+      <c r="F1" s="419"/>
       <c r="G1" s="343">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="18">
-      <c r="A2" s="417"/>
-      <c r="B2" s="417"/>
+      <c r="A2" s="416"/>
+      <c r="B2" s="416"/>
       <c r="C2" s="88" t="s">
-        <v>1082</v>
-[...1 lines deleted...]
-      <c r="D2" s="417"/>
+        <v>1078</v>
+      </c>
+      <c r="D2" s="416"/>
     </row>
     <row r="3" spans="1:7" ht="18">
-      <c r="A3" s="417"/>
-      <c r="B3" s="417"/>
+      <c r="A3" s="416"/>
+      <c r="B3" s="416"/>
       <c r="C3" s="88" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="D3" s="417"/>
+        <v>983</v>
+      </c>
+      <c r="D3" s="416"/>
     </row>
     <row r="4" spans="1:7" ht="18">
-      <c r="A4" s="417"/>
-      <c r="B4" s="417"/>
+      <c r="A4" s="416"/>
+      <c r="B4" s="416"/>
       <c r="C4" s="88" t="s">
         <v>75</v>
       </c>
-      <c r="D4" s="417"/>
+      <c r="D4" s="416"/>
     </row>
     <row r="5" spans="1:7" ht="18">
-      <c r="A5" s="417"/>
-[...4 lines deleted...]
-      <c r="D5" s="417"/>
+      <c r="A5" s="416"/>
+      <c r="B5" s="416"/>
+      <c r="C5" s="410" t="s">
+        <v>867</v>
+      </c>
+      <c r="D5" s="416"/>
     </row>
     <row r="6" spans="1:7" ht="18">
-      <c r="A6" s="419"/>
-      <c r="B6" s="419"/>
+      <c r="A6" s="418"/>
+      <c r="B6" s="418"/>
       <c r="C6" s="281"/>
     </row>
     <row r="7" spans="1:7" ht="18">
-      <c r="A7" s="419"/>
-      <c r="B7" s="419"/>
+      <c r="A7" s="418"/>
+      <c r="B7" s="418"/>
       <c r="C7" s="281"/>
     </row>
     <row r="8" spans="1:7" ht="18">
-      <c r="A8" s="350"/>
-[...2 lines deleted...]
-      <c r="D8" s="350"/>
+      <c r="A8" s="349"/>
+      <c r="B8" s="349"/>
+      <c r="C8" s="349"/>
+      <c r="D8" s="349"/>
       <c r="E8" s="310"/>
       <c r="F8" s="310"/>
       <c r="G8" s="310"/>
     </row>
     <row r="9" spans="1:7" s="338" customFormat="1" ht="54">
-      <c r="A9" s="456" t="s">
+      <c r="A9" s="455" t="s">
         <v>82</v>
       </c>
-      <c r="B9" s="456" t="s">
+      <c r="B9" s="455" t="s">
         <v>264</v>
       </c>
       <c r="C9" s="314" t="s">
         <v>52</v>
       </c>
       <c r="D9" s="311" t="s">
+        <v>360</v>
+      </c>
+      <c r="E9" s="161" t="s">
+        <v>984</v>
+      </c>
+      <c r="F9" s="362"/>
+      <c r="G9" s="362"/>
+    </row>
+    <row r="10" spans="1:7" s="466" customFormat="1" ht="22.5">
+      <c r="A10" s="456"/>
+      <c r="B10" s="456"/>
+      <c r="C10" s="805" t="s">
         <v>361</v>
       </c>
-      <c r="E9" s="161" t="s">
-[...14 lines deleted...]
-      <c r="G10" s="363"/>
+      <c r="D10" s="805"/>
+      <c r="E10" s="458"/>
+      <c r="F10" s="362"/>
+      <c r="G10" s="362"/>
     </row>
     <row r="11" spans="1:7" s="310" customFormat="1" ht="18">
-      <c r="A11" s="460" t="s">
+      <c r="A11" s="459" t="s">
+        <v>462</v>
+      </c>
+      <c r="B11" s="459">
+        <v>100021321</v>
+      </c>
+      <c r="C11" s="459" t="s">
+        <v>463</v>
+      </c>
+      <c r="D11" s="380" t="s">
         <v>464</v>
       </c>
-      <c r="B11" s="460">
-[...2 lines deleted...]
-      <c r="C11" s="460" t="s">
+      <c r="E11" s="44">
+        <v>147</v>
+      </c>
+      <c r="F11" s="362"/>
+      <c r="G11" s="362"/>
+    </row>
+    <row r="12" spans="1:7" s="310" customFormat="1" ht="18">
+      <c r="A12" s="459" t="s">
+        <v>462</v>
+      </c>
+      <c r="B12" s="459">
+        <v>100021322</v>
+      </c>
+      <c r="C12" s="459" t="s">
         <v>465</v>
       </c>
-      <c r="D11" s="381" t="s">
+      <c r="D12" s="380" t="s">
+        <v>464</v>
+      </c>
+      <c r="E12" s="44">
+        <v>147</v>
+      </c>
+      <c r="F12" s="362"/>
+      <c r="G12" s="362"/>
+    </row>
+    <row r="13" spans="1:7" s="310" customFormat="1" ht="18">
+      <c r="A13" s="459" t="s">
+        <v>462</v>
+      </c>
+      <c r="B13" s="459">
+        <v>100021393</v>
+      </c>
+      <c r="C13" s="459" t="s">
+        <v>481</v>
+      </c>
+      <c r="D13" s="475" t="s">
+        <v>482</v>
+      </c>
+      <c r="E13" s="44">
+        <v>145</v>
+      </c>
+      <c r="F13" s="362"/>
+      <c r="G13" s="362"/>
+    </row>
+    <row r="14" spans="1:7" s="310" customFormat="1" ht="18">
+      <c r="A14" s="459" t="s">
+        <v>462</v>
+      </c>
+      <c r="B14" s="459">
+        <v>100021434</v>
+      </c>
+      <c r="C14" s="459" t="s">
+        <v>489</v>
+      </c>
+      <c r="D14" s="46" t="s">
+        <v>490</v>
+      </c>
+      <c r="E14" s="44">
+        <v>147</v>
+      </c>
+      <c r="F14" s="362"/>
+      <c r="G14" s="362"/>
+    </row>
+    <row r="15" spans="1:7" s="310" customFormat="1" ht="18">
+      <c r="A15" s="459"/>
+      <c r="B15" s="459"/>
+      <c r="C15" s="459"/>
+      <c r="D15" s="380"/>
+      <c r="E15" s="361"/>
+      <c r="F15" s="362"/>
+      <c r="G15" s="362"/>
+    </row>
+    <row r="16" spans="1:7" s="310" customFormat="1" ht="18">
+      <c r="A16" s="459" t="s">
+        <v>462</v>
+      </c>
+      <c r="B16" s="459">
+        <v>100021327</v>
+      </c>
+      <c r="C16" s="459" t="s">
+        <v>467</v>
+      </c>
+      <c r="D16" s="380" t="s">
         <v>466</v>
       </c>
-      <c r="E11" s="44">
-[...6 lines deleted...]
-      <c r="A12" s="460" t="s">
+      <c r="E16" s="44">
+        <v>190</v>
+      </c>
+      <c r="F16" s="362"/>
+      <c r="G16" s="362"/>
+    </row>
+    <row r="17" spans="1:12" s="310" customFormat="1" ht="18">
+      <c r="A17" s="459" t="s">
+        <v>462</v>
+      </c>
+      <c r="B17" s="459">
+        <v>100021328</v>
+      </c>
+      <c r="C17" s="459" t="s">
+        <v>468</v>
+      </c>
+      <c r="D17" s="380" t="s">
+        <v>469</v>
+      </c>
+      <c r="E17" s="44">
+        <v>194</v>
+      </c>
+      <c r="F17" s="362"/>
+      <c r="G17" s="362"/>
+    </row>
+    <row r="18" spans="1:12" s="310" customFormat="1" ht="18">
+      <c r="A18" s="459" t="s">
+        <v>462</v>
+      </c>
+      <c r="B18" s="459">
+        <v>100021329</v>
+      </c>
+      <c r="C18" s="459" t="s">
+        <v>470</v>
+      </c>
+      <c r="D18" s="380" t="s">
+        <v>471</v>
+      </c>
+      <c r="E18" s="44">
+        <v>230</v>
+      </c>
+      <c r="F18" s="362"/>
+      <c r="G18" s="362"/>
+    </row>
+    <row r="19" spans="1:12" s="310" customFormat="1" ht="18">
+      <c r="A19" s="459" t="s">
+        <v>462</v>
+      </c>
+      <c r="B19" s="459">
+        <v>100021330</v>
+      </c>
+      <c r="C19" s="459" t="s">
+        <v>472</v>
+      </c>
+      <c r="D19" s="380" t="s">
+        <v>471</v>
+      </c>
+      <c r="E19" s="44">
+        <v>230</v>
+      </c>
+      <c r="F19" s="362"/>
+      <c r="G19" s="362"/>
+    </row>
+    <row r="20" spans="1:12" s="310" customFormat="1" ht="18">
+      <c r="A20" s="459" t="s">
+        <v>462</v>
+      </c>
+      <c r="B20" s="459">
+        <v>100021331</v>
+      </c>
+      <c r="C20" s="459" t="s">
+        <v>473</v>
+      </c>
+      <c r="D20" s="380" t="s">
+        <v>474</v>
+      </c>
+      <c r="E20" s="44">
+        <v>233</v>
+      </c>
+      <c r="F20" s="362"/>
+      <c r="G20" s="362"/>
+    </row>
+    <row r="21" spans="1:12" s="466" customFormat="1" ht="22.5">
+      <c r="A21" s="456"/>
+      <c r="B21" s="456"/>
+      <c r="C21" s="805" t="s">
+        <v>940</v>
+      </c>
+      <c r="D21" s="805"/>
+      <c r="E21" s="458"/>
+      <c r="F21" s="362"/>
+      <c r="G21" s="362"/>
+    </row>
+    <row r="22" spans="1:12" s="310" customFormat="1" ht="18">
+      <c r="A22" s="459" t="s">
+        <v>462</v>
+      </c>
+      <c r="B22" s="459">
+        <v>100021332</v>
+      </c>
+      <c r="C22" s="459" t="s">
+        <v>475</v>
+      </c>
+      <c r="D22" s="380" t="s">
         <v>464</v>
       </c>
-      <c r="B12" s="460">
-[...179 lines deleted...]
-      </c>
       <c r="E22" s="44">
-        <v>210</v>
-[...13 lines deleted...]
-      <c r="G23" s="363"/>
+        <v>220</v>
+      </c>
+      <c r="F22" s="362"/>
+      <c r="G22" s="362"/>
+    </row>
+    <row r="23" spans="1:12" s="466" customFormat="1" ht="22.5">
+      <c r="A23" s="456"/>
+      <c r="B23" s="456"/>
+      <c r="C23" s="805" t="s">
+        <v>941</v>
+      </c>
+      <c r="D23" s="805"/>
+      <c r="E23" s="458"/>
+      <c r="F23" s="362"/>
+      <c r="G23" s="362"/>
     </row>
     <row r="24" spans="1:12" s="310" customFormat="1" ht="18">
-      <c r="A24" s="352" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="352">
+      <c r="A24" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B24" s="351">
         <v>14070004</v>
       </c>
-      <c r="C24" s="352" t="s">
+      <c r="C24" s="351" t="s">
         <v>344</v>
       </c>
-      <c r="D24" s="476" t="s">
-[...10 lines deleted...]
-      <c r="L24" s="363"/>
+      <c r="D24" s="475" t="s">
+        <v>749</v>
+      </c>
+      <c r="E24" s="361">
+        <v>250</v>
+      </c>
+      <c r="F24" s="467"/>
+      <c r="G24" s="467"/>
+      <c r="H24" s="467"/>
+      <c r="J24" s="468"/>
+      <c r="K24" s="362"/>
+      <c r="L24" s="362"/>
     </row>
     <row r="25" spans="1:12" ht="18">
-      <c r="A25" s="350"/>
-[...2 lines deleted...]
-      <c r="D25" s="350"/>
+      <c r="A25" s="349"/>
+      <c r="B25" s="349"/>
+      <c r="C25" s="349"/>
+      <c r="D25" s="349"/>
       <c r="E25" s="310"/>
       <c r="F25" s="310"/>
       <c r="G25" s="310"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="C21:D21"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{1036BB17-7E49-4285-B42D-56E7C08F32F5}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="37" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{162DA6EE-183B-4918-8276-FEC3556BB490}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="12.42578125" style="421" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="421"/>
+    <col min="1" max="1" width="12.42578125" style="420" customWidth="1"/>
+    <col min="2" max="2" width="14.140625" style="420" customWidth="1"/>
+    <col min="3" max="3" width="66" style="420" customWidth="1"/>
+    <col min="4" max="4" width="68.42578125" style="420" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="29.42578125" style="420" customWidth="1"/>
+    <col min="6" max="7" width="9.5703125" style="420" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="420"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="27">
-      <c r="A1" s="417"/>
-      <c r="B1" s="417"/>
+      <c r="A1" s="416"/>
+      <c r="B1" s="416"/>
       <c r="C1" s="32" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="D1" s="131" t="s">
         <v>101</v>
       </c>
-      <c r="E1" s="417"/>
-      <c r="F1" s="420"/>
+      <c r="E1" s="416"/>
+      <c r="F1" s="419"/>
       <c r="G1" s="343">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="18">
-      <c r="A2" s="417"/>
-      <c r="B2" s="417"/>
+      <c r="A2" s="416"/>
+      <c r="B2" s="416"/>
       <c r="C2" s="88" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="18">
-      <c r="A3" s="417"/>
-      <c r="B3" s="417"/>
+      <c r="A3" s="416"/>
+      <c r="B3" s="416"/>
       <c r="C3" s="88" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="18">
-      <c r="A4" s="417"/>
-      <c r="B4" s="417"/>
+      <c r="A4" s="416"/>
+      <c r="B4" s="416"/>
       <c r="C4" s="88" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="18">
-      <c r="A5" s="417"/>
-[...2 lines deleted...]
-        <v>869</v>
+      <c r="A5" s="416"/>
+      <c r="B5" s="416"/>
+      <c r="C5" s="410" t="s">
+        <v>867</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="18">
       <c r="C6" s="281"/>
     </row>
-    <row r="7" spans="1:8" s="418" customFormat="1" ht="54">
-      <c r="A7" s="456" t="s">
+    <row r="7" spans="1:8" s="417" customFormat="1" ht="54">
+      <c r="A7" s="455" t="s">
         <v>82</v>
       </c>
-      <c r="B7" s="456" t="s">
+      <c r="B7" s="455" t="s">
         <v>264</v>
       </c>
       <c r="C7" s="314" t="s">
         <v>52</v>
       </c>
       <c r="D7" s="311" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E7" s="161" t="s">
-        <v>986</v>
-[...6 lines deleted...]
-      <c r="A8" s="438"/>
+        <v>984</v>
+      </c>
+      <c r="F7" s="420"/>
+      <c r="G7" s="420"/>
+      <c r="H7" s="420"/>
+    </row>
+    <row r="8" spans="1:8" s="421" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A8" s="437"/>
       <c r="B8" s="315"/>
-      <c r="C8" s="438" t="s">
-        <v>363</v>
+      <c r="C8" s="437" t="s">
+        <v>362</v>
       </c>
       <c r="D8" s="330"/>
-      <c r="E8" s="365"/>
-[...2 lines deleted...]
-      <c r="H8" s="421"/>
+      <c r="E8" s="364"/>
+      <c r="F8" s="420"/>
+      <c r="G8" s="420"/>
+      <c r="H8" s="420"/>
     </row>
     <row r="9" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A9" s="352" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="461">
+      <c r="A9" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B9" s="460">
         <v>100023848</v>
       </c>
-      <c r="C9" s="462" t="s">
+      <c r="C9" s="461" t="s">
+        <v>959</v>
+      </c>
+      <c r="D9" s="462" t="s">
+        <v>960</v>
+      </c>
+      <c r="E9" s="361">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A10" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B10" s="460">
+        <v>100023849</v>
+      </c>
+      <c r="C10" s="461" t="s">
         <v>961</v>
       </c>
-      <c r="D9" s="463" t="s">
+      <c r="D10" s="462" t="s">
         <v>962</v>
       </c>
-      <c r="E9" s="362">
-[...10 lines deleted...]
-      <c r="C10" s="462" t="s">
+      <c r="E10" s="361">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A11" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B11" s="460">
+        <v>100023850</v>
+      </c>
+      <c r="C11" s="461" t="s">
         <v>963</v>
       </c>
-      <c r="D10" s="463" t="s">
+      <c r="D11" s="462" t="s">
         <v>964</v>
       </c>
-      <c r="E10" s="362">
+      <c r="E11" s="361">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A12" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B12" s="460">
+        <v>100023851</v>
+      </c>
+      <c r="C12" s="461" t="s">
+        <v>965</v>
+      </c>
+      <c r="D12" s="462" t="s">
+        <v>966</v>
+      </c>
+      <c r="E12" s="361">
         <v>324</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="22.5" customHeight="1">
-[...23 lines deleted...]
-      <c r="C12" s="462" t="s">
+    <row r="13" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A13" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B13" s="460">
+        <v>100023852</v>
+      </c>
+      <c r="C13" s="461" t="s">
         <v>967</v>
       </c>
-      <c r="D12" s="463" t="s">
+      <c r="D13" s="462" t="s">
         <v>968</v>
       </c>
-      <c r="E12" s="362">
-[...10 lines deleted...]
-      <c r="C13" s="462" t="s">
+      <c r="E13" s="361">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A14" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B14" s="460">
+        <v>100023854</v>
+      </c>
+      <c r="C14" s="461" t="s">
         <v>969</v>
       </c>
-      <c r="D13" s="463" t="s">
+      <c r="D14" s="462" t="s">
         <v>970</v>
       </c>
-      <c r="E13" s="362">
-[...17 lines deleted...]
-        <v>395</v>
+      <c r="E14" s="361">
+        <v>435</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A15" s="352" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="461">
+      <c r="A15" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B15" s="460">
         <v>100023859</v>
       </c>
-      <c r="C15" s="462" t="s">
+      <c r="C15" s="461" t="s">
+        <v>974</v>
+      </c>
+      <c r="D15" s="462" t="s">
+        <v>975</v>
+      </c>
+      <c r="E15" s="361">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="421" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A16" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B16" s="460">
+        <v>100023860</v>
+      </c>
+      <c r="C16" s="461" t="s">
         <v>976</v>
       </c>
-      <c r="D15" s="463" t="s">
+      <c r="D16" s="462" t="s">
         <v>977</v>
       </c>
-      <c r="E15" s="362">
-[...10 lines deleted...]
-      <c r="C16" s="462" t="s">
+      <c r="E16" s="361">
+        <v>423</v>
+      </c>
+      <c r="F16" s="420"/>
+      <c r="G16" s="420"/>
+      <c r="H16" s="420"/>
+    </row>
+    <row r="17" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A17" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B17" s="460">
+        <v>100023861</v>
+      </c>
+      <c r="C17" s="461" t="s">
         <v>978</v>
       </c>
-      <c r="D16" s="463" t="s">
+      <c r="D17" s="462" t="s">
         <v>979</v>
       </c>
-      <c r="E16" s="362">
-[...20 lines deleted...]
-        <v>449</v>
+      <c r="E17" s="361">
+        <v>472</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{499B5879-D7FD-4942-B9F8-1A4B61E36D66}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="48" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08AB4DFE-AE88-4206-8B33-D236A1D85DEA}">
   <sheetPr codeName="Sayfa56">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="12.42578125" style="421" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="421"/>
+    <col min="1" max="1" width="12.42578125" style="420" customWidth="1"/>
+    <col min="2" max="2" width="14.140625" style="420" customWidth="1"/>
+    <col min="3" max="3" width="66" style="420" customWidth="1"/>
+    <col min="4" max="4" width="68.42578125" style="420" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="22.5703125" style="420" customWidth="1"/>
+    <col min="6" max="7" width="9.5703125" style="420" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="420"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="27">
-      <c r="A1" s="417"/>
-      <c r="B1" s="417"/>
+      <c r="A1" s="416"/>
+      <c r="B1" s="416"/>
       <c r="C1" s="32" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="D1" s="131" t="s">
         <v>101</v>
       </c>
-      <c r="E1" s="417"/>
-      <c r="F1" s="420"/>
+      <c r="E1" s="416"/>
+      <c r="F1" s="419"/>
       <c r="G1" s="343">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="18">
-      <c r="A2" s="417"/>
-      <c r="B2" s="417"/>
+      <c r="A2" s="416"/>
+      <c r="B2" s="416"/>
       <c r="C2" s="88" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="18">
-      <c r="A3" s="417"/>
-      <c r="B3" s="417"/>
+      <c r="A3" s="416"/>
+      <c r="B3" s="416"/>
       <c r="C3" s="88" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="18">
-      <c r="A4" s="417"/>
-      <c r="B4" s="417"/>
+      <c r="A4" s="416"/>
+      <c r="B4" s="416"/>
       <c r="C4" s="88" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="18">
-      <c r="A5" s="417"/>
-[...2 lines deleted...]
-        <v>869</v>
+      <c r="A5" s="416"/>
+      <c r="B5" s="416"/>
+      <c r="C5" s="410" t="s">
+        <v>867</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="18">
       <c r="C6" s="281"/>
     </row>
-    <row r="7" spans="1:8" s="418" customFormat="1" ht="54">
-      <c r="A7" s="456" t="s">
+    <row r="7" spans="1:8" s="417" customFormat="1" ht="54">
+      <c r="A7" s="455" t="s">
         <v>82</v>
       </c>
-      <c r="B7" s="456" t="s">
+      <c r="B7" s="455" t="s">
         <v>264</v>
       </c>
       <c r="C7" s="314" t="s">
         <v>52</v>
       </c>
       <c r="D7" s="311" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E7" s="161" t="s">
-        <v>986</v>
-[...6 lines deleted...]
-      <c r="A8" s="438"/>
+        <v>984</v>
+      </c>
+      <c r="F7" s="420"/>
+      <c r="G7" s="420"/>
+      <c r="H7" s="420"/>
+    </row>
+    <row r="8" spans="1:8" s="421" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A8" s="437"/>
       <c r="B8" s="315"/>
-      <c r="C8" s="438" t="s">
+      <c r="C8" s="437" t="s">
+        <v>362</v>
+      </c>
+      <c r="D8" s="330"/>
+      <c r="E8" s="364"/>
+      <c r="F8" s="420"/>
+      <c r="G8" s="420"/>
+      <c r="H8" s="420"/>
+    </row>
+    <row r="9" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A9" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B9" s="460">
+        <v>14510199</v>
+      </c>
+      <c r="C9" s="461" t="s">
+        <v>320</v>
+      </c>
+      <c r="D9" s="462" t="s">
+        <v>483</v>
+      </c>
+      <c r="E9" s="361">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A10" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B10" s="460">
+        <v>14510200</v>
+      </c>
+      <c r="C10" s="461" t="s">
+        <v>321</v>
+      </c>
+      <c r="D10" s="462" t="s">
+        <v>484</v>
+      </c>
+      <c r="E10" s="361">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A11" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B11" s="460">
+        <v>14510202</v>
+      </c>
+      <c r="C11" s="461" t="s">
+        <v>322</v>
+      </c>
+      <c r="D11" s="462" t="s">
+        <v>485</v>
+      </c>
+      <c r="E11" s="361">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A12" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B12" s="460">
+        <v>14510198</v>
+      </c>
+      <c r="C12" s="461" t="s">
+        <v>323</v>
+      </c>
+      <c r="D12" s="462" t="s">
+        <v>486</v>
+      </c>
+      <c r="E12" s="361">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A13" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B13" s="460">
+        <v>14510204</v>
+      </c>
+      <c r="C13" s="461" t="s">
+        <v>324</v>
+      </c>
+      <c r="D13" s="462" t="s">
+        <v>487</v>
+      </c>
+      <c r="E13" s="361">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A14" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B14" s="460">
+        <v>14510205</v>
+      </c>
+      <c r="C14" s="461" t="s">
+        <v>325</v>
+      </c>
+      <c r="D14" s="462" t="s">
+        <v>488</v>
+      </c>
+      <c r="E14" s="361">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A15" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B15" s="460">
+        <v>14510209</v>
+      </c>
+      <c r="C15" s="461" t="s">
+        <v>326</v>
+      </c>
+      <c r="D15" s="462" t="s">
         <v>363</v>
       </c>
-      <c r="D8" s="330"/>
-[...117 lines deleted...]
-      <c r="D15" s="463" t="s">
+      <c r="E15" s="361">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A16" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B16" s="460">
+        <v>14510211</v>
+      </c>
+      <c r="C16" s="461" t="s">
+        <v>327</v>
+      </c>
+      <c r="D16" s="462" t="s">
         <v>364</v>
       </c>
-      <c r="E15" s="362">
-[...13 lines deleted...]
-      <c r="D16" s="463" t="s">
+      <c r="E16" s="361">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A17" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B17" s="460">
+        <v>14510213</v>
+      </c>
+      <c r="C17" s="461" t="s">
+        <v>328</v>
+      </c>
+      <c r="D17" s="462" t="s">
         <v>365</v>
       </c>
-      <c r="E16" s="362">
-[...17 lines deleted...]
-        <v>554</v>
+      <c r="E17" s="361">
+        <v>582</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{883E930D-2E4F-4F88-8901-8C5D256A1812}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="50" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{38CA48D8-1553-4D13-8DAA-881F05559C3A}">
   <sheetPr codeName="Sayfa57">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="12" style="421" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="421"/>
+    <col min="1" max="1" width="12" style="420" customWidth="1"/>
+    <col min="2" max="2" width="16.85546875" style="420" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="63.42578125" style="420" customWidth="1"/>
+    <col min="4" max="4" width="61" style="420" customWidth="1"/>
+    <col min="5" max="5" width="25.85546875" style="420" customWidth="1"/>
+    <col min="6" max="7" width="9.5703125" style="420" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="420"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="27">
-      <c r="A1" s="417"/>
-      <c r="B1" s="417"/>
+      <c r="A1" s="416"/>
+      <c r="B1" s="416"/>
       <c r="C1" s="32" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="D1" s="131" t="s">
         <v>101</v>
       </c>
-      <c r="E1" s="417"/>
-      <c r="F1" s="420"/>
+      <c r="E1" s="416"/>
+      <c r="F1" s="419"/>
       <c r="G1" s="343">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="18">
-      <c r="A2" s="417"/>
-      <c r="B2" s="417"/>
+      <c r="A2" s="416"/>
+      <c r="B2" s="416"/>
       <c r="C2" s="88" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="18">
-      <c r="A3" s="417"/>
-      <c r="B3" s="417"/>
+      <c r="A3" s="416"/>
+      <c r="B3" s="416"/>
       <c r="C3" s="88" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="18">
-      <c r="A4" s="417"/>
-      <c r="B4" s="417"/>
+      <c r="A4" s="416"/>
+      <c r="B4" s="416"/>
       <c r="C4" s="88" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="18">
-      <c r="A5" s="417"/>
-[...2 lines deleted...]
-        <v>869</v>
+      <c r="A5" s="416"/>
+      <c r="B5" s="416"/>
+      <c r="C5" s="410" t="s">
+        <v>867</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="18">
       <c r="C6" s="281"/>
     </row>
-    <row r="7" spans="1:8" s="418" customFormat="1" ht="54">
-      <c r="A7" s="456" t="s">
+    <row r="7" spans="1:8" s="417" customFormat="1" ht="54">
+      <c r="A7" s="455" t="s">
         <v>82</v>
       </c>
-      <c r="B7" s="456" t="s">
+      <c r="B7" s="455" t="s">
         <v>264</v>
       </c>
       <c r="C7" s="314" t="s">
         <v>52</v>
       </c>
       <c r="D7" s="311" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E7" s="161" t="s">
-        <v>986</v>
-[...6 lines deleted...]
-      <c r="A8" s="438"/>
+        <v>984</v>
+      </c>
+      <c r="F7" s="420"/>
+      <c r="G7" s="420"/>
+      <c r="H7" s="420"/>
+    </row>
+    <row r="8" spans="1:8" s="421" customFormat="1" ht="19.5">
+      <c r="A8" s="437"/>
       <c r="B8" s="315"/>
       <c r="C8" s="315" t="s">
+        <v>366</v>
+      </c>
+      <c r="D8" s="330"/>
+      <c r="E8" s="364"/>
+      <c r="F8" s="420"/>
+      <c r="G8" s="420"/>
+      <c r="H8" s="420"/>
+    </row>
+    <row r="9" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A9" s="460" t="s">
+        <v>462</v>
+      </c>
+      <c r="B9" s="460">
+        <v>14510234</v>
+      </c>
+      <c r="C9" s="461" t="s">
+        <v>329</v>
+      </c>
+      <c r="D9" s="462" t="s">
         <v>367</v>
       </c>
-      <c r="D8" s="330"/>
-[...15 lines deleted...]
-      <c r="D9" s="463" t="s">
+      <c r="E9" s="361">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A10" s="460" t="s">
+        <v>462</v>
+      </c>
+      <c r="B10" s="460">
+        <v>14510238</v>
+      </c>
+      <c r="C10" s="461" t="s">
+        <v>330</v>
+      </c>
+      <c r="D10" s="462" t="s">
         <v>368</v>
       </c>
-      <c r="E9" s="362">
-[...13 lines deleted...]
-      <c r="D10" s="463" t="s">
+      <c r="E10" s="361">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A11" s="460" t="s">
+        <v>462</v>
+      </c>
+      <c r="B11" s="460">
+        <v>14510239</v>
+      </c>
+      <c r="C11" s="461" t="s">
+        <v>331</v>
+      </c>
+      <c r="D11" s="462" t="s">
         <v>369</v>
       </c>
-      <c r="E10" s="362">
-[...13 lines deleted...]
-      <c r="D11" s="463" t="s">
+      <c r="E11" s="361">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A12" s="460" t="s">
+        <v>462</v>
+      </c>
+      <c r="B12" s="460">
+        <v>14510240</v>
+      </c>
+      <c r="C12" s="461" t="s">
+        <v>332</v>
+      </c>
+      <c r="D12" s="462" t="s">
         <v>370</v>
       </c>
-      <c r="E11" s="362">
-[...13 lines deleted...]
-      <c r="D12" s="463" t="s">
+      <c r="E12" s="361">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A13" s="460" t="s">
+        <v>462</v>
+      </c>
+      <c r="B13" s="460">
+        <v>14510245</v>
+      </c>
+      <c r="C13" s="461" t="s">
+        <v>286</v>
+      </c>
+      <c r="D13" s="462" t="s">
         <v>371</v>
       </c>
-      <c r="E12" s="362">
-[...13 lines deleted...]
-      <c r="D13" s="463" t="s">
+      <c r="E13" s="361">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A14" s="460" t="s">
+        <v>462</v>
+      </c>
+      <c r="B14" s="460">
+        <v>14510246</v>
+      </c>
+      <c r="C14" s="461" t="s">
+        <v>287</v>
+      </c>
+      <c r="D14" s="462" t="s">
         <v>372</v>
       </c>
-      <c r="E13" s="362">
-[...13 lines deleted...]
-      <c r="D14" s="463" t="s">
+      <c r="E14" s="361">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A15" s="460" t="s">
+        <v>462</v>
+      </c>
+      <c r="B15" s="460">
+        <v>14510247</v>
+      </c>
+      <c r="C15" s="461" t="s">
+        <v>288</v>
+      </c>
+      <c r="D15" s="462" t="s">
         <v>373</v>
       </c>
-      <c r="E14" s="362">
-[...13 lines deleted...]
-      <c r="D15" s="463" t="s">
+      <c r="E15" s="361">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A16" s="460" t="s">
+        <v>462</v>
+      </c>
+      <c r="B16" s="460">
+        <v>14510248</v>
+      </c>
+      <c r="C16" s="461" t="s">
+        <v>333</v>
+      </c>
+      <c r="D16" s="462" t="s">
         <v>374</v>
       </c>
-      <c r="E15" s="362">
-[...13 lines deleted...]
-      <c r="D16" s="463" t="s">
+      <c r="E16" s="361">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A17" s="460" t="s">
+        <v>462</v>
+      </c>
+      <c r="B17" s="460">
+        <v>14510251</v>
+      </c>
+      <c r="C17" s="461" t="s">
+        <v>334</v>
+      </c>
+      <c r="D17" s="462" t="s">
         <v>375</v>
       </c>
-      <c r="E16" s="362">
-[...13 lines deleted...]
-      <c r="D17" s="463" t="s">
+      <c r="E17" s="361">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A18" s="460" t="s">
+        <v>462</v>
+      </c>
+      <c r="B18" s="460">
+        <v>14510252</v>
+      </c>
+      <c r="C18" s="461" t="s">
+        <v>335</v>
+      </c>
+      <c r="D18" s="462" t="s">
         <v>376</v>
       </c>
-      <c r="E17" s="362">
-[...13 lines deleted...]
-      <c r="D18" s="463" t="s">
+      <c r="E18" s="361">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A19" s="460" t="s">
+        <v>462</v>
+      </c>
+      <c r="B19" s="460">
+        <v>14510253</v>
+      </c>
+      <c r="C19" s="461" t="s">
+        <v>336</v>
+      </c>
+      <c r="D19" s="462" t="s">
         <v>377</v>
       </c>
-      <c r="E18" s="362">
-[...13 lines deleted...]
-      <c r="D19" s="463" t="s">
+      <c r="E19" s="361">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A20" s="460" t="s">
+        <v>462</v>
+      </c>
+      <c r="B20" s="460">
+        <v>14510254</v>
+      </c>
+      <c r="C20" s="461" t="s">
+        <v>337</v>
+      </c>
+      <c r="D20" s="462" t="s">
         <v>378</v>
       </c>
-      <c r="E19" s="362">
-[...13 lines deleted...]
-      <c r="D20" s="463" t="s">
+      <c r="E20" s="361">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A21" s="460" t="s">
+        <v>462</v>
+      </c>
+      <c r="B21" s="460">
+        <v>14510258</v>
+      </c>
+      <c r="C21" s="461" t="s">
+        <v>338</v>
+      </c>
+      <c r="D21" s="462" t="s">
         <v>379</v>
       </c>
-      <c r="E20" s="362">
-[...13 lines deleted...]
-      <c r="D21" s="463" t="s">
+      <c r="E21" s="361">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A22" s="460" t="s">
+        <v>462</v>
+      </c>
+      <c r="B22" s="460">
+        <v>14510259</v>
+      </c>
+      <c r="C22" s="461" t="s">
+        <v>339</v>
+      </c>
+      <c r="D22" s="462" t="s">
         <v>380</v>
       </c>
-      <c r="E21" s="362">
-[...13 lines deleted...]
-      <c r="D22" s="463" t="s">
+      <c r="E22" s="361">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A23" s="460" t="s">
+        <v>462</v>
+      </c>
+      <c r="B23" s="460">
+        <v>14510264</v>
+      </c>
+      <c r="C23" s="461" t="s">
+        <v>340</v>
+      </c>
+      <c r="D23" s="462" t="s">
         <v>381</v>
       </c>
-      <c r="E22" s="362">
-[...21 lines deleted...]
-      <c r="A24" s="438"/>
+      <c r="E23" s="361">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="421" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A24" s="437"/>
       <c r="B24" s="315"/>
       <c r="C24" s="315" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="D24" s="330"/>
-      <c r="E24" s="365"/>
-[...2 lines deleted...]
-      <c r="H24" s="421"/>
+      <c r="E24" s="364"/>
+      <c r="F24" s="420"/>
+      <c r="G24" s="420"/>
+      <c r="H24" s="420"/>
     </row>
     <row r="25" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A25" s="461" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="461">
+      <c r="A25" s="460" t="s">
+        <v>462</v>
+      </c>
+      <c r="B25" s="460">
         <v>14510265</v>
       </c>
-      <c r="C25" s="462" t="s">
+      <c r="C25" s="461" t="s">
         <v>341</v>
       </c>
-      <c r="D25" s="463" t="s">
-[...3 lines deleted...]
-        <v>1493</v>
+      <c r="D25" s="462" t="s">
+        <v>367</v>
+      </c>
+      <c r="E25" s="361">
+        <v>1568</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A26" s="461" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="461">
+      <c r="A26" s="460" t="s">
+        <v>462</v>
+      </c>
+      <c r="B26" s="460">
         <v>14510270</v>
       </c>
-      <c r="C26" s="462" t="s">
+      <c r="C26" s="461" t="s">
         <v>342</v>
       </c>
-      <c r="D26" s="463" t="s">
-[...3 lines deleted...]
-        <v>1788</v>
+      <c r="D26" s="462" t="s">
+        <v>369</v>
+      </c>
+      <c r="E26" s="361">
+        <v>1878</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A27" s="461" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="461">
+      <c r="A27" s="460" t="s">
+        <v>462</v>
+      </c>
+      <c r="B27" s="460">
         <v>14510285</v>
       </c>
-      <c r="C27" s="462" t="s">
+      <c r="C27" s="461" t="s">
         <v>343</v>
       </c>
-      <c r="D27" s="463" t="s">
-[...3 lines deleted...]
-        <v>3283</v>
+      <c r="D27" s="462" t="s">
+        <v>378</v>
+      </c>
+      <c r="E27" s="361">
+        <v>3447</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="18">
-      <c r="A28" s="464"/>
-      <c r="B28" s="464"/>
+      <c r="A28" s="463"/>
+      <c r="B28" s="463"/>
       <c r="C28" s="315"/>
-      <c r="D28" s="464"/>
-[...1 lines deleted...]
-      <c r="F28" s="464"/>
+      <c r="D28" s="463"/>
+      <c r="E28" s="463"/>
+      <c r="F28" s="463"/>
     </row>
     <row r="30" spans="1:8" ht="18">
-      <c r="B30" s="474" t="s">
-        <v>478</v>
+      <c r="B30" s="473" t="s">
+        <v>476</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="18">
-      <c r="B31" s="474" t="s">
-        <v>479</v>
+      <c r="B31" s="473" t="s">
+        <v>477</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{FE1A3D28-912C-4528-BF4B-E81D7F89736A}"/>
   </hyperlinks>
   <pageMargins left="0.24" right="0.23" top="0.43" bottom="0.18" header="0.27" footer="0.5"/>
   <pageSetup paperSize="9" scale="51" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48A3CF33-33B6-49A8-8979-7C69D6C59DC4}">
   <sheetPr codeName="Sayfa62">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="75" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" style="419" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="363"/>
+    <col min="1" max="1" width="12.5703125" style="418" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.5703125" style="418" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="49.85546875" style="415" customWidth="1"/>
+    <col min="4" max="4" width="58.42578125" style="415" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="28.42578125" style="362" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="10" style="362" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="362"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="27">
-      <c r="A1" s="417"/>
-      <c r="B1" s="417"/>
+      <c r="A1" s="416"/>
+      <c r="B1" s="416"/>
       <c r="C1" s="32" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="E1" s="131" t="s">
         <v>101</v>
       </c>
-      <c r="F1" s="420"/>
+      <c r="F1" s="419"/>
       <c r="G1" s="343">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="18">
-      <c r="A2" s="417"/>
-      <c r="B2" s="417"/>
+      <c r="A2" s="416"/>
+      <c r="B2" s="416"/>
       <c r="C2" s="88" t="s">
-        <v>1082</v>
-[...4 lines deleted...]
-      <c r="G2" s="417"/>
+        <v>1078</v>
+      </c>
+      <c r="D2" s="416"/>
+      <c r="E2" s="416"/>
+      <c r="F2" s="416"/>
+      <c r="G2" s="416"/>
     </row>
     <row r="3" spans="1:10" ht="18">
-      <c r="A3" s="417"/>
-      <c r="B3" s="417"/>
+      <c r="A3" s="416"/>
+      <c r="B3" s="416"/>
       <c r="C3" s="88" t="s">
-        <v>985</v>
-[...4 lines deleted...]
-      <c r="G3" s="417"/>
+        <v>983</v>
+      </c>
+      <c r="D3" s="416"/>
+      <c r="E3" s="416"/>
+      <c r="F3" s="416"/>
+      <c r="G3" s="416"/>
     </row>
     <row r="4" spans="1:10" ht="18">
-      <c r="A4" s="417"/>
-      <c r="B4" s="417"/>
+      <c r="A4" s="416"/>
+      <c r="B4" s="416"/>
       <c r="C4" s="88" t="s">
         <v>75</v>
       </c>
-      <c r="D4" s="417"/>
-[...2 lines deleted...]
-      <c r="G4" s="417"/>
+      <c r="D4" s="416"/>
+      <c r="E4" s="416"/>
+      <c r="F4" s="416"/>
+      <c r="G4" s="416"/>
     </row>
     <row r="5" spans="1:10" ht="18">
-      <c r="A5" s="417"/>
-[...7 lines deleted...]
-      <c r="G5" s="417"/>
+      <c r="A5" s="416"/>
+      <c r="B5" s="416"/>
+      <c r="C5" s="410" t="s">
+        <v>867</v>
+      </c>
+      <c r="D5" s="416"/>
+      <c r="E5" s="416"/>
+      <c r="F5" s="416"/>
+      <c r="G5" s="416"/>
     </row>
     <row r="6" spans="1:10" ht="18">
-      <c r="A6" s="423"/>
-      <c r="B6" s="423"/>
+      <c r="A6" s="422"/>
+      <c r="B6" s="422"/>
       <c r="C6" s="281"/>
     </row>
-    <row r="7" spans="1:10" s="418" customFormat="1" ht="54">
-      <c r="A7" s="456" t="s">
+    <row r="7" spans="1:10" s="417" customFormat="1" ht="54">
+      <c r="A7" s="455" t="s">
         <v>82</v>
       </c>
-      <c r="B7" s="456" t="s">
+      <c r="B7" s="455" t="s">
         <v>264</v>
       </c>
       <c r="C7" s="314" t="s">
         <v>52</v>
       </c>
       <c r="D7" s="311" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E7" s="161" t="s">
-        <v>986</v>
-[...5 lines deleted...]
-      <c r="A8" s="438"/>
+        <v>984</v>
+      </c>
+      <c r="F7" s="362"/>
+      <c r="G7" s="362"/>
+    </row>
+    <row r="8" spans="1:10" s="421" customFormat="1" ht="19.5">
+      <c r="A8" s="437"/>
       <c r="B8" s="315"/>
       <c r="C8" s="315" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="D8" s="330"/>
-      <c r="E8" s="365"/>
-[...4 lines deleted...]
-      <c r="J8" s="417"/>
+      <c r="E8" s="364"/>
+      <c r="F8" s="416"/>
+      <c r="G8" s="416"/>
+      <c r="H8" s="362"/>
+      <c r="I8" s="362"/>
+      <c r="J8" s="416"/>
     </row>
     <row r="9" spans="1:10" ht="18">
-      <c r="A9" s="352" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="352">
+      <c r="A9" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B9" s="351">
         <v>14160001</v>
       </c>
-      <c r="C9" s="352" t="s">
+      <c r="C9" s="351" t="s">
         <v>351</v>
       </c>
-      <c r="D9" s="352" t="s">
-[...10 lines deleted...]
-      <c r="A10" s="438"/>
+      <c r="D9" s="351" t="s">
+        <v>572</v>
+      </c>
+      <c r="E9" s="361">
+        <v>98</v>
+      </c>
+      <c r="F9" s="416"/>
+      <c r="G9" s="416"/>
+      <c r="J9" s="416"/>
+    </row>
+    <row r="10" spans="1:10" s="421" customFormat="1" ht="19.5">
+      <c r="A10" s="437"/>
       <c r="B10" s="315"/>
       <c r="C10" s="315" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D10" s="330"/>
-      <c r="E10" s="365"/>
-[...1 lines deleted...]
-      <c r="G10" s="363"/>
+      <c r="E10" s="364"/>
+      <c r="F10" s="362"/>
+      <c r="G10" s="362"/>
     </row>
     <row r="11" spans="1:10" ht="18">
-      <c r="A11" s="352" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="466">
+      <c r="A11" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B11" s="465">
         <v>14290015</v>
       </c>
-      <c r="C11" s="352" t="s">
+      <c r="C11" s="351" t="s">
         <v>345</v>
       </c>
-      <c r="D11" s="352" t="s">
+      <c r="D11" s="351" t="s">
+        <v>567</v>
+      </c>
+      <c r="E11" s="361">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="18">
+      <c r="A12" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B12" s="465">
+        <v>14290016</v>
+      </c>
+      <c r="C12" s="351" t="s">
+        <v>346</v>
+      </c>
+      <c r="D12" s="351" t="s">
+        <v>568</v>
+      </c>
+      <c r="E12" s="361">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="18">
+      <c r="A13" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B13" s="465">
+        <v>14290021</v>
+      </c>
+      <c r="C13" s="351" t="s">
+        <v>347</v>
+      </c>
+      <c r="D13" s="351" t="s">
         <v>569</v>
       </c>
-      <c r="E11" s="362">
-[...13 lines deleted...]
-      <c r="D12" s="352" t="s">
+      <c r="E13" s="361">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="18">
+      <c r="A14" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B14" s="465">
+        <v>14290022</v>
+      </c>
+      <c r="C14" s="351" t="s">
+        <v>348</v>
+      </c>
+      <c r="D14" s="351" t="s">
+        <v>569</v>
+      </c>
+      <c r="E14" s="361">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="18">
+      <c r="A15" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B15" s="465">
+        <v>14290011</v>
+      </c>
+      <c r="C15" s="351" t="s">
+        <v>349</v>
+      </c>
+      <c r="D15" s="351" t="s">
         <v>570</v>
       </c>
-      <c r="E12" s="362">
-[...13 lines deleted...]
-      <c r="D13" s="352" t="s">
+      <c r="E15" s="361">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="18">
+      <c r="A16" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B16" s="465">
+        <v>14290013</v>
+      </c>
+      <c r="C16" s="351" t="s">
+        <v>350</v>
+      </c>
+      <c r="D16" s="351" t="s">
         <v>571</v>
       </c>
-      <c r="E13" s="362">
-[...47 lines deleted...]
-      <c r="D16" s="352" t="s">
+      <c r="E16" s="361">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="421" customFormat="1" ht="22.5">
+      <c r="A17" s="469"/>
+      <c r="B17" s="470"/>
+      <c r="C17" s="470" t="s">
+        <v>385</v>
+      </c>
+      <c r="D17" s="457"/>
+      <c r="E17" s="471"/>
+      <c r="F17" s="416"/>
+      <c r="G17" s="416"/>
+      <c r="H17" s="362"/>
+    </row>
+    <row r="18" spans="1:8" ht="18">
+      <c r="A18" s="351" t="s">
+        <v>462</v>
+      </c>
+      <c r="B18" s="351">
+        <v>14230110</v>
+      </c>
+      <c r="C18" s="351" t="s">
+        <v>353</v>
+      </c>
+      <c r="D18" s="351" t="s">
         <v>573</v>
       </c>
-      <c r="E16" s="362">
-[...32 lines deleted...]
-      <c r="G18" s="417"/>
+      <c r="E18" s="361">
+        <v>713</v>
+      </c>
+      <c r="F18" s="416"/>
+      <c r="G18" s="416"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{C223F5AB-ED47-4C21-863A-42982BEE460D}"/>
   </hyperlinks>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" horizontalDpi="4294967293" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{113C55BE-0AF1-4939-B750-6488B774E9CB}">
   <sheetPr codeName="Sayfa69">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I35"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A3" zoomScale="60" zoomScaleNormal="65" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="65" workbookViewId="0">
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" style="416" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="363"/>
+    <col min="1" max="1" width="12.5703125" style="415" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.5703125" style="415" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="53.42578125" style="415" customWidth="1"/>
+    <col min="4" max="4" width="68.42578125" style="415" customWidth="1"/>
+    <col min="5" max="5" width="28.42578125" style="362" customWidth="1"/>
+    <col min="6" max="7" width="10" style="362" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="9.85546875" style="362" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="362"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="27">
-      <c r="A1" s="417"/>
-      <c r="B1" s="417"/>
+      <c r="A1" s="416"/>
+      <c r="B1" s="416"/>
       <c r="C1" s="32" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="D1" s="131" t="s">
         <v>101</v>
       </c>
-      <c r="E1" s="417"/>
-      <c r="F1" s="420"/>
+      <c r="E1" s="416"/>
+      <c r="F1" s="419"/>
       <c r="G1" s="343">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="18">
-      <c r="A2" s="417"/>
-      <c r="B2" s="417"/>
+      <c r="A2" s="416"/>
+      <c r="B2" s="416"/>
       <c r="C2" s="88" t="s">
-        <v>1082</v>
-[...4 lines deleted...]
-      <c r="G2" s="417"/>
+        <v>1078</v>
+      </c>
+      <c r="D2" s="416"/>
+      <c r="E2" s="416"/>
+      <c r="F2" s="416"/>
+      <c r="G2" s="416"/>
     </row>
     <row r="3" spans="1:9" ht="18">
-      <c r="A3" s="417"/>
-      <c r="B3" s="417"/>
+      <c r="A3" s="416"/>
+      <c r="B3" s="416"/>
       <c r="C3" s="88" t="s">
-        <v>985</v>
-[...4 lines deleted...]
-      <c r="G3" s="417"/>
+        <v>983</v>
+      </c>
+      <c r="D3" s="416"/>
+      <c r="E3" s="416"/>
+      <c r="F3" s="416"/>
+      <c r="G3" s="416"/>
     </row>
     <row r="4" spans="1:9" ht="18">
-      <c r="A4" s="417"/>
-      <c r="B4" s="417"/>
+      <c r="A4" s="416"/>
+      <c r="B4" s="416"/>
       <c r="C4" s="88" t="s">
         <v>75</v>
       </c>
-      <c r="D4" s="417"/>
-[...2 lines deleted...]
-      <c r="G4" s="417"/>
+      <c r="D4" s="416"/>
+      <c r="E4" s="416"/>
+      <c r="F4" s="416"/>
+      <c r="G4" s="416"/>
     </row>
     <row r="5" spans="1:9" ht="18">
-      <c r="A5" s="417"/>
-[...7 lines deleted...]
-      <c r="G5" s="417"/>
+      <c r="A5" s="416"/>
+      <c r="B5" s="416"/>
+      <c r="C5" s="410" t="s">
+        <v>867</v>
+      </c>
+      <c r="D5" s="416"/>
+      <c r="E5" s="416"/>
+      <c r="F5" s="416"/>
+      <c r="G5" s="416"/>
     </row>
     <row r="6" spans="1:9" ht="18">
-      <c r="A6" s="423"/>
-      <c r="B6" s="423"/>
+      <c r="A6" s="422"/>
+      <c r="B6" s="422"/>
       <c r="C6" s="281"/>
     </row>
-    <row r="7" spans="1:9" s="418" customFormat="1" ht="54">
-      <c r="A7" s="456" t="s">
+    <row r="7" spans="1:9" s="417" customFormat="1" ht="54">
+      <c r="A7" s="455" t="s">
         <v>82</v>
       </c>
-      <c r="B7" s="456" t="s">
+      <c r="B7" s="455" t="s">
         <v>264</v>
       </c>
       <c r="C7" s="314" t="s">
         <v>52</v>
       </c>
       <c r="D7" s="311" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E7" s="161" t="s">
-        <v>986</v>
-[...9 lines deleted...]
-      <c r="C8" s="471" t="s">
+        <v>984</v>
+      </c>
+      <c r="F7" s="416"/>
+      <c r="G7" s="416"/>
+      <c r="H7" s="362"/>
+      <c r="I7" s="362"/>
+    </row>
+    <row r="8" spans="1:9" s="421" customFormat="1" ht="22.5">
+      <c r="A8" s="469"/>
+      <c r="B8" s="470"/>
+      <c r="C8" s="470" t="s">
+        <v>942</v>
+      </c>
+      <c r="D8" s="457"/>
+      <c r="E8" s="471"/>
+      <c r="F8" s="416"/>
+      <c r="G8" s="416"/>
+      <c r="H8" s="362"/>
+      <c r="I8" s="362"/>
+    </row>
+    <row r="9" spans="1:9" ht="18">
+      <c r="A9" s="351" t="s">
+        <v>92</v>
+      </c>
+      <c r="B9" s="351">
+        <v>14410001</v>
+      </c>
+      <c r="C9" s="601" t="s">
+        <v>354</v>
+      </c>
+      <c r="D9" s="351" t="s">
+        <v>574</v>
+      </c>
+      <c r="E9" s="361">
+        <v>148</v>
+      </c>
+      <c r="F9" s="416"/>
+      <c r="G9" s="416"/>
+    </row>
+    <row r="10" spans="1:9" ht="18">
+      <c r="A10" s="351" t="s">
+        <v>92</v>
+      </c>
+      <c r="B10" s="351">
+        <v>14410004</v>
+      </c>
+      <c r="C10" s="601" t="s">
+        <v>355</v>
+      </c>
+      <c r="D10" s="351" t="s">
+        <v>575</v>
+      </c>
+      <c r="E10" s="361">
+        <v>182</v>
+      </c>
+      <c r="F10" s="416"/>
+      <c r="G10" s="416"/>
+    </row>
+    <row r="11" spans="1:9" ht="18">
+      <c r="A11" s="351" t="s">
+        <v>92</v>
+      </c>
+      <c r="B11" s="351">
+        <v>14410005</v>
+      </c>
+      <c r="C11" s="601" t="s">
+        <v>356</v>
+      </c>
+      <c r="D11" s="351" t="s">
+        <v>576</v>
+      </c>
+      <c r="E11" s="361">
+        <v>268</v>
+      </c>
+      <c r="F11" s="416"/>
+      <c r="G11" s="416"/>
+    </row>
+    <row r="12" spans="1:9" s="421" customFormat="1" ht="22.5">
+      <c r="A12" s="457"/>
+      <c r="B12" s="471"/>
+      <c r="C12" s="470" t="s">
+        <v>388</v>
+      </c>
+      <c r="D12" s="457"/>
+      <c r="E12" s="361"/>
+      <c r="F12" s="416"/>
+      <c r="G12" s="416"/>
+      <c r="H12" s="362"/>
+      <c r="I12" s="362"/>
+    </row>
+    <row r="13" spans="1:9" ht="18">
+      <c r="A13" s="602" t="s">
+        <v>92</v>
+      </c>
+      <c r="B13" s="602">
+        <v>14360098</v>
+      </c>
+      <c r="C13" s="601" t="s">
+        <v>359</v>
+      </c>
+      <c r="D13" s="351" t="s">
+        <v>579</v>
+      </c>
+      <c r="E13" s="361">
+        <v>198</v>
+      </c>
+      <c r="F13" s="416"/>
+      <c r="G13" s="416"/>
+    </row>
+    <row r="14" spans="1:9" ht="22.5">
+      <c r="A14" s="457"/>
+      <c r="B14" s="471"/>
+      <c r="C14" s="470" t="s">
+        <v>386</v>
+      </c>
+      <c r="D14" s="457"/>
+      <c r="E14" s="361"/>
+      <c r="F14" s="416"/>
+      <c r="G14" s="416"/>
+    </row>
+    <row r="15" spans="1:9" ht="18">
+      <c r="A15" s="351" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="351">
+        <v>14410042</v>
+      </c>
+      <c r="C15" s="601" t="s">
+        <v>357</v>
+      </c>
+      <c r="D15" s="351" t="s">
+        <v>577</v>
+      </c>
+      <c r="E15" s="361">
+        <v>432</v>
+      </c>
+      <c r="F15" s="416"/>
+      <c r="G15" s="416"/>
+    </row>
+    <row r="16" spans="1:9" ht="18">
+      <c r="A16" s="351" t="s">
+        <v>92</v>
+      </c>
+      <c r="B16" s="351">
+        <v>14410035</v>
+      </c>
+      <c r="C16" s="601" t="s">
+        <v>358</v>
+      </c>
+      <c r="D16" s="351" t="s">
+        <v>578</v>
+      </c>
+      <c r="E16" s="361">
+        <v>480</v>
+      </c>
+      <c r="F16" s="416"/>
+      <c r="G16" s="416"/>
+    </row>
+    <row r="17" spans="1:9" ht="18">
+      <c r="A17" s="351" t="s">
+        <v>92</v>
+      </c>
+      <c r="B17" s="351">
+        <v>100023120</v>
+      </c>
+      <c r="C17" s="351" t="s">
+        <v>840</v>
+      </c>
+      <c r="D17" s="475" t="s">
+        <v>842</v>
+      </c>
+      <c r="E17" s="361">
+        <v>697</v>
+      </c>
+      <c r="F17" s="416"/>
+      <c r="G17" s="416"/>
+    </row>
+    <row r="18" spans="1:9" ht="18">
+      <c r="A18" s="351" t="s">
+        <v>92</v>
+      </c>
+      <c r="B18" s="351">
+        <v>100023121</v>
+      </c>
+      <c r="C18" s="351" t="s">
+        <v>841</v>
+      </c>
+      <c r="D18" s="475" t="s">
+        <v>842</v>
+      </c>
+      <c r="E18" s="361">
+        <v>645</v>
+      </c>
+      <c r="F18" s="416"/>
+      <c r="G18" s="416"/>
+    </row>
+    <row r="19" spans="1:9" ht="18">
+      <c r="A19" s="349"/>
+      <c r="B19" s="349"/>
+      <c r="C19" s="349"/>
+      <c r="D19" s="349"/>
+      <c r="E19" s="349"/>
+      <c r="F19" s="349"/>
+      <c r="G19" s="416"/>
+    </row>
+    <row r="20" spans="1:9" s="417" customFormat="1" ht="18">
+      <c r="A20" s="349"/>
+      <c r="B20" s="349"/>
+      <c r="C20" s="806" t="s">
+        <v>943</v>
+      </c>
+      <c r="D20" s="806"/>
+      <c r="E20" s="806"/>
+      <c r="F20" s="806"/>
+      <c r="G20" s="416"/>
+      <c r="H20" s="362"/>
+      <c r="I20" s="362"/>
+    </row>
+    <row r="21" spans="1:9" ht="18">
+      <c r="A21" s="349"/>
+      <c r="B21" s="349"/>
+      <c r="C21" s="806" t="s">
+        <v>387</v>
+      </c>
+      <c r="D21" s="806"/>
+      <c r="E21" s="806"/>
+      <c r="F21" s="806"/>
+      <c r="G21" s="416"/>
+    </row>
+    <row r="22" spans="1:9" ht="18">
+      <c r="A22" s="349"/>
+      <c r="B22" s="349"/>
+      <c r="C22" s="349"/>
+      <c r="D22" s="349"/>
+      <c r="E22" s="349"/>
+      <c r="F22" s="349"/>
+      <c r="G22" s="416"/>
+    </row>
+    <row r="23" spans="1:9" ht="34.5" customHeight="1">
+      <c r="A23" s="603"/>
+      <c r="B23" s="470"/>
+      <c r="C23" s="470" t="s">
+        <v>606</v>
+      </c>
+      <c r="D23" s="603"/>
+      <c r="E23" s="161" t="s">
+        <v>984</v>
+      </c>
+      <c r="F23" s="416"/>
+      <c r="G23" s="416"/>
+    </row>
+    <row r="24" spans="1:9" ht="18" customHeight="1">
+      <c r="A24" s="351" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="604">
+        <v>100023763</v>
+      </c>
+      <c r="C24" s="351" t="s">
+        <v>601</v>
+      </c>
+      <c r="D24" s="351" t="s">
+        <v>604</v>
+      </c>
+      <c r="E24" s="361">
+        <v>4158</v>
+      </c>
+      <c r="F24" s="416"/>
+      <c r="G24" s="416"/>
+    </row>
+    <row r="25" spans="1:9" ht="18">
+      <c r="A25" s="351" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="604">
+        <v>100023764</v>
+      </c>
+      <c r="C25" s="351" t="s">
+        <v>905</v>
+      </c>
+      <c r="D25" s="351" t="s">
+        <v>605</v>
+      </c>
+      <c r="E25" s="361">
+        <v>4240</v>
+      </c>
+      <c r="F25" s="416"/>
+      <c r="G25" s="416"/>
+    </row>
+    <row r="26" spans="1:9" ht="18">
+      <c r="A26" s="349"/>
+      <c r="B26" s="349"/>
+      <c r="C26" s="600" t="s">
+        <v>615</v>
+      </c>
+      <c r="D26" s="349"/>
+      <c r="G26" s="416"/>
+    </row>
+    <row r="27" spans="1:9" ht="18">
+      <c r="A27" s="349"/>
+      <c r="B27" s="349"/>
+      <c r="C27" s="349"/>
+      <c r="D27" s="349"/>
+      <c r="E27" s="349"/>
+      <c r="F27" s="349"/>
+      <c r="G27" s="416"/>
+    </row>
+    <row r="28" spans="1:9" ht="37.5" customHeight="1">
+      <c r="A28" s="603"/>
+      <c r="B28" s="470"/>
+      <c r="C28" s="470" t="s">
+        <v>433</v>
+      </c>
+      <c r="D28" s="603"/>
+      <c r="E28" s="161" t="s">
+        <v>984</v>
+      </c>
+      <c r="F28" s="603"/>
+      <c r="G28" s="416"/>
+    </row>
+    <row r="29" spans="1:9" ht="18">
+      <c r="A29" s="605" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="605">
+        <v>100022224</v>
+      </c>
+      <c r="C29" s="605" t="s">
+        <v>405</v>
+      </c>
+      <c r="D29" s="606" t="s">
         <v>944</v>
       </c>
-      <c r="D8" s="458"/>
-[...83 lines deleted...]
-      <c r="C13" s="602" t="s">
+      <c r="E29" s="361">
+        <v>7605</v>
+      </c>
+      <c r="F29" s="416"/>
+      <c r="G29" s="416"/>
+    </row>
+    <row r="30" spans="1:9" ht="18">
+      <c r="A30" s="605" t="s">
+        <v>54</v>
+      </c>
+      <c r="B30" s="605">
+        <v>100022226</v>
+      </c>
+      <c r="C30" s="605" t="s">
+        <v>602</v>
+      </c>
+      <c r="D30" s="606" t="s">
+        <v>945</v>
+      </c>
+      <c r="E30" s="361">
+        <v>8509</v>
+      </c>
+      <c r="F30" s="416"/>
+      <c r="G30" s="416"/>
+    </row>
+    <row r="31" spans="1:9" ht="18">
+      <c r="A31" s="349"/>
+      <c r="B31" s="349"/>
+      <c r="C31" s="600" t="s">
+        <v>616</v>
+      </c>
+      <c r="D31" s="349"/>
+      <c r="G31" s="416"/>
+    </row>
+    <row r="32" spans="1:9" ht="18">
+      <c r="A32" s="349"/>
+      <c r="B32" s="349"/>
+      <c r="C32" s="349"/>
+      <c r="D32" s="349"/>
+      <c r="G32" s="416"/>
+    </row>
+    <row r="33" spans="1:7" ht="18">
+      <c r="A33" s="349"/>
+      <c r="B33" s="349"/>
+      <c r="C33" s="349"/>
+      <c r="D33" s="349"/>
+      <c r="G33" s="416"/>
+    </row>
+    <row r="34" spans="1:7" ht="54">
+      <c r="A34" s="607" t="s">
+        <v>82</v>
+      </c>
+      <c r="B34" s="607" t="s">
+        <v>264</v>
+      </c>
+      <c r="C34" s="608" t="s">
+        <v>52</v>
+      </c>
+      <c r="D34" s="333" t="s">
         <v>360</v>
       </c>
-      <c r="D13" s="352" t="s">
-[...151 lines deleted...]
-      <c r="A24" s="352" t="s">
+      <c r="E34" s="161" t="s">
+        <v>984</v>
+      </c>
+      <c r="F34" s="416"/>
+      <c r="G34" s="416"/>
+    </row>
+    <row r="35" spans="1:7" ht="18">
+      <c r="A35" s="351" t="s">
         <v>54</v>
       </c>
-      <c r="B24" s="605">
-[...148 lines deleted...]
-      <c r="B35" s="476">
+      <c r="B35" s="475">
         <v>100022312</v>
       </c>
-      <c r="C35" s="476" t="s">
-[...9 lines deleted...]
-      <c r="G35" s="417"/>
+      <c r="C35" s="475" t="s">
+        <v>628</v>
+      </c>
+      <c r="D35" s="475" t="s">
+        <v>629</v>
+      </c>
+      <c r="E35" s="361">
+        <v>2045</v>
+      </c>
+      <c r="F35" s="416"/>
+      <c r="G35" s="416"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="E20:F20"/>
     <mergeCell ref="E21:F21"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{00ABC797-7AC3-4CFF-A09E-DD9E2F6C1809}"/>
   </hyperlinks>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="52" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3BD8C60C-8F1E-4265-9F68-22551E9606D2}">
   <sheetPr codeName="Sayfa7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I140"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A9" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView view="pageBreakPreview" zoomScale="49" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="63"/>
     <col min="2" max="2" width="15.5703125" style="63" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.140625" style="83" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="85.42578125" style="64" customWidth="1"/>
     <col min="5" max="5" width="43.5703125" style="64" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.42578125" style="64" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="14.5703125" style="64" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="64"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="22.5" customHeight="1" thickBot="1">
       <c r="A1" s="160"/>
       <c r="B1" s="130"/>
       <c r="C1" s="129"/>
       <c r="D1" s="32" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="E1" s="154"/>
       <c r="F1" s="131" t="s">
         <v>101</v>
       </c>
       <c r="G1" s="154"/>
       <c r="H1" s="72">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="22.5" customHeight="1">
       <c r="A2" s="133"/>
       <c r="D2" s="35" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="22.5" customHeight="1">
       <c r="A3" s="133"/>
       <c r="D3" s="35" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="22.5" customHeight="1">
       <c r="A4" s="133"/>
       <c r="D4" s="35" t="s">
         <v>75</v>
       </c>
       <c r="E4" s="135"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="133"/>
-      <c r="D5" s="412" t="s">
-        <v>869</v>
+      <c r="D5" s="411" t="s">
+        <v>867</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="133"/>
-      <c r="D6" s="454"/>
+      <c r="D6" s="453"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="133"/>
-      <c r="D7" s="454"/>
+      <c r="D7" s="453"/>
     </row>
     <row r="8" spans="1:8" ht="24.95" customHeight="1">
       <c r="A8" s="133"/>
       <c r="C8" s="158"/>
       <c r="E8" s="68"/>
       <c r="F8" s="68"/>
       <c r="G8" s="68"/>
       <c r="H8" s="68"/>
     </row>
     <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A9" s="133"/>
       <c r="C9" s="67"/>
       <c r="D9" s="136" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="24.75">
       <c r="A10" s="133"/>
       <c r="C10" s="67"/>
       <c r="D10" s="136" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E10" s="63"/>
     </row>
     <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A11" s="133"/>
       <c r="C11" s="67"/>
     </row>
     <row r="12" spans="1:8" s="81" customFormat="1" ht="54">
       <c r="A12" s="137" t="s">
         <v>82</v>
       </c>
-      <c r="B12" s="446"/>
+      <c r="B12" s="445"/>
       <c r="C12" s="140" t="s">
         <v>264</v>
       </c>
       <c r="D12" s="140" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="161" t="s">
         <v>48</v>
       </c>
       <c r="F12" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="G12" s="64"/>
       <c r="H12" s="64"/>
     </row>
     <row r="13" spans="1:8" ht="29.25" customHeight="1">
       <c r="A13" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B13" s="445"/>
-      <c r="C13" s="447">
+      <c r="B13" s="444"/>
+      <c r="C13" s="446">
         <v>100023372</v>
       </c>
       <c r="D13" s="164" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="E13" s="82">
         <v>20554</v>
       </c>
       <c r="F13" s="44">
-        <v>43204</v>
+        <v>44949</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="29.25" customHeight="1">
       <c r="A14" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B14" s="445"/>
-      <c r="C14" s="447">
+      <c r="B14" s="444"/>
+      <c r="C14" s="446">
         <v>100023373</v>
       </c>
       <c r="D14" s="164" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="E14" s="82">
         <v>25370</v>
       </c>
       <c r="F14" s="44">
-        <v>46098</v>
+        <v>47960</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="29.25" customHeight="1">
       <c r="A15" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B15" s="445"/>
-      <c r="C15" s="665">
+      <c r="B15" s="444"/>
+      <c r="C15" s="664">
         <v>100023376</v>
       </c>
       <c r="D15" s="164" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="E15" s="82">
         <v>30100</v>
       </c>
       <c r="F15" s="44">
-        <v>46645</v>
+        <v>48529</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="29.25" customHeight="1">
       <c r="A16" s="64"/>
       <c r="C16" s="168" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="D16" s="169" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="E16" s="68"/>
-      <c r="F16" s="410"/>
+      <c r="F16" s="409"/>
     </row>
     <row r="17" spans="1:8" ht="29.25" customHeight="1">
       <c r="A17" s="64"/>
       <c r="C17" s="168"/>
       <c r="D17" s="169"/>
       <c r="E17" s="68"/>
-      <c r="F17" s="410"/>
+      <c r="F17" s="409"/>
     </row>
     <row r="18" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A18" s="133"/>
       <c r="C18" s="67"/>
       <c r="D18" s="136" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="24.75">
       <c r="A19" s="133"/>
       <c r="C19" s="67"/>
       <c r="D19" s="136" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="E19" s="63"/>
     </row>
     <row r="20" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="133"/>
       <c r="C20" s="67"/>
     </row>
     <row r="21" spans="1:8" s="81" customFormat="1" ht="54">
       <c r="A21" s="137" t="s">
         <v>82</v>
       </c>
-      <c r="B21" s="446"/>
+      <c r="B21" s="445"/>
       <c r="C21" s="140" t="s">
         <v>264</v>
       </c>
       <c r="D21" s="140" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="161" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="G21" s="64"/>
       <c r="H21" s="64"/>
     </row>
     <row r="22" spans="1:8" ht="29.25" customHeight="1">
       <c r="A22" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B22" s="445"/>
-      <c r="C22" s="665">
+      <c r="B22" s="444"/>
+      <c r="C22" s="664">
         <v>100023350</v>
       </c>
       <c r="D22" s="164" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
       <c r="E22" s="82">
         <v>20382</v>
       </c>
       <c r="F22" s="44">
-        <v>42034</v>
+        <v>43733</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="29.25" customHeight="1">
       <c r="A23" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B23" s="445"/>
-      <c r="C23" s="665">
+      <c r="B23" s="444"/>
+      <c r="C23" s="664">
         <v>100023351</v>
       </c>
       <c r="D23" s="164" t="s">
-        <v>856</v>
+        <v>854</v>
       </c>
       <c r="E23" s="82">
         <v>26144</v>
       </c>
       <c r="F23" s="44">
-        <v>44852</v>
+        <v>46664</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="19.5" customHeight="1">
       <c r="A24" s="133"/>
       <c r="C24" s="67"/>
     </row>
     <row r="25" spans="1:8" ht="19.5" customHeight="1">
       <c r="A25" s="133"/>
       <c r="C25" s="67"/>
     </row>
     <row r="26" spans="1:8" ht="19.5" customHeight="1">
       <c r="A26" s="133"/>
       <c r="C26" s="67"/>
     </row>
     <row r="27" spans="1:8" ht="25.5" customHeight="1">
       <c r="A27" s="133"/>
       <c r="C27" s="67"/>
     </row>
     <row r="28" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A28" s="133"/>
       <c r="C28" s="67"/>
       <c r="D28" s="136" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="24.75">
       <c r="A29" s="133"/>
       <c r="C29" s="67"/>
       <c r="D29" s="136" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="E29" s="63"/>
     </row>
     <row r="30" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A30" s="133"/>
       <c r="C30" s="67"/>
     </row>
     <row r="31" spans="1:8" s="81" customFormat="1" ht="54">
       <c r="A31" s="137" t="s">
         <v>82</v>
       </c>
-      <c r="B31" s="446"/>
+      <c r="B31" s="445"/>
       <c r="C31" s="140" t="s">
         <v>264</v>
       </c>
       <c r="D31" s="140" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="161" t="s">
         <v>48</v>
       </c>
       <c r="F31" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="G31" s="64"/>
       <c r="H31" s="64"/>
     </row>
     <row r="32" spans="1:8" s="81" customFormat="1" ht="27" customHeight="1">
       <c r="A32" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B32" s="445"/>
-      <c r="C32" s="447">
+      <c r="B32" s="444"/>
+      <c r="C32" s="446">
         <v>100023389</v>
       </c>
       <c r="D32" s="162" t="s">
-        <v>940</v>
+        <v>938</v>
       </c>
       <c r="E32" s="82">
         <v>28380</v>
       </c>
       <c r="F32" s="44">
-        <v>47758</v>
+        <v>49687</v>
       </c>
       <c r="G32" s="64"/>
       <c r="H32" s="64"/>
     </row>
     <row r="33" spans="1:6" ht="27" customHeight="1">
       <c r="A33" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B33" s="445"/>
-      <c r="C33" s="447">
+      <c r="B33" s="444"/>
+      <c r="C33" s="446">
         <v>100023390</v>
       </c>
       <c r="D33" s="162" t="s">
-        <v>933</v>
+        <v>931</v>
       </c>
       <c r="E33" s="82">
         <v>36120</v>
       </c>
       <c r="F33" s="44">
-        <v>52945</v>
+        <v>55084</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="29.25" customHeight="1">
       <c r="A34" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B34" s="445"/>
-      <c r="C34" s="447">
+      <c r="B34" s="444"/>
+      <c r="C34" s="446">
         <v>100023391</v>
       </c>
       <c r="D34" s="162" t="s">
-        <v>934</v>
+        <v>932</v>
       </c>
       <c r="E34" s="82">
         <v>38700</v>
       </c>
       <c r="F34" s="44">
-        <v>53097</v>
+        <v>55243</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="35.25" customHeight="1">
       <c r="A35" s="133"/>
       <c r="C35" s="168" t="s">
         <v>66</v>
       </c>
       <c r="D35" s="169" t="s">
         <v>296</v>
       </c>
       <c r="E35" s="169"/>
       <c r="F35" s="68"/>
     </row>
     <row r="36" spans="1:6" ht="26.25" customHeight="1">
       <c r="A36" s="133"/>
       <c r="C36" s="67"/>
     </row>
     <row r="37" spans="1:6" ht="26.25" customHeight="1">
       <c r="A37" s="133"/>
       <c r="C37" s="67"/>
       <c r="D37" s="136" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="26.25" customHeight="1">
       <c r="A38" s="133"/>
       <c r="C38" s="67"/>
       <c r="D38" s="136" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="E38" s="63"/>
     </row>
     <row r="39" spans="1:6" ht="26.25" customHeight="1">
       <c r="A39" s="133"/>
       <c r="C39" s="67"/>
     </row>
     <row r="40" spans="1:6" ht="54">
       <c r="A40" s="137" t="s">
         <v>82</v>
       </c>
-      <c r="B40" s="446"/>
+      <c r="B40" s="445"/>
       <c r="C40" s="140" t="s">
         <v>264</v>
       </c>
       <c r="D40" s="140" t="s">
         <v>47</v>
       </c>
       <c r="E40" s="161" t="s">
         <v>48</v>
       </c>
       <c r="F40" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="26.25" customHeight="1">
       <c r="A41" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B41" s="445"/>
-      <c r="C41" s="447">
+      <c r="B41" s="444"/>
+      <c r="C41" s="446">
         <v>100023403</v>
       </c>
       <c r="D41" s="162" t="s">
-        <v>935</v>
+        <v>933</v>
       </c>
       <c r="E41" s="82">
         <v>36120</v>
       </c>
       <c r="F41" s="44">
-        <v>53478</v>
+        <v>55639</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="26.25" customHeight="1">
       <c r="A42" s="133"/>
       <c r="C42" s="168" t="s">
         <v>66</v>
       </c>
       <c r="D42" s="169" t="s">
         <v>296</v>
       </c>
       <c r="E42" s="68"/>
     </row>
     <row r="43" spans="1:6" ht="26.25" customHeight="1">
       <c r="A43" s="133"/>
       <c r="C43" s="168"/>
       <c r="D43" s="169" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="E43" s="169"/>
     </row>
     <row r="44" spans="1:6" ht="26.25" customHeight="1">
       <c r="A44" s="133"/>
       <c r="C44" s="168"/>
       <c r="D44" s="169"/>
       <c r="E44" s="169"/>
     </row>
     <row r="45" spans="1:6" ht="26.25" customHeight="1">
       <c r="A45" s="133"/>
       <c r="C45" s="168"/>
       <c r="D45" s="169"/>
       <c r="E45" s="169"/>
     </row>
     <row r="46" spans="1:6" ht="27.75" customHeight="1">
       <c r="A46" s="133"/>
       <c r="C46" s="67"/>
       <c r="D46" s="136" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="24.75">
       <c r="A47" s="133"/>
       <c r="C47" s="67"/>
       <c r="D47" s="136" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
     </row>
     <row r="48" spans="1:6" ht="35.25" customHeight="1">
       <c r="A48" s="133"/>
       <c r="C48" s="67"/>
     </row>
     <row r="49" spans="1:8" ht="35.25" customHeight="1">
       <c r="A49" s="139" t="s">
         <v>82</v>
       </c>
       <c r="B49" s="139"/>
       <c r="C49" s="140" t="s">
         <v>264</v>
       </c>
       <c r="D49" s="140" t="s">
         <v>47</v>
       </c>
       <c r="E49" s="161" t="s">
         <v>48</v>
       </c>
       <c r="F49" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="29.25" customHeight="1">
       <c r="A50" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B50" s="445"/>
+      <c r="B50" s="444"/>
       <c r="C50" s="187">
         <v>100021335</v>
       </c>
       <c r="D50" s="65" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="E50" s="82"/>
       <c r="F50" s="44">
-        <v>3240</v>
+        <v>3504</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="29.25" customHeight="1">
       <c r="A51" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B51" s="445"/>
+      <c r="B51" s="444"/>
       <c r="C51" s="187">
         <v>100022932</v>
       </c>
       <c r="D51" s="65" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
       <c r="E51" s="82"/>
       <c r="F51" s="44">
-        <v>3447</v>
+        <v>3653</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="19.5" customHeight="1">
       <c r="A52" s="133"/>
       <c r="C52" s="63" t="s">
         <v>39</v>
       </c>
       <c r="D52" s="63"/>
       <c r="E52" s="68"/>
       <c r="F52" s="68"/>
     </row>
     <row r="53" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A53" s="133"/>
       <c r="C53" s="158"/>
       <c r="E53" s="68"/>
       <c r="F53" s="68"/>
     </row>
     <row r="54" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A54" s="133"/>
       <c r="C54" s="158"/>
       <c r="E54" s="68"/>
       <c r="F54" s="68"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="133"/>
       <c r="C55" s="67"/>
     </row>
     <row r="56" spans="1:8" ht="24.75">
       <c r="A56" s="133"/>
       <c r="C56" s="67"/>
       <c r="D56" s="136" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A57" s="133"/>
       <c r="C57" s="67"/>
       <c r="D57" s="63"/>
       <c r="E57" s="63"/>
     </row>
     <row r="58" spans="1:8" s="81" customFormat="1" ht="54">
       <c r="A58" s="137" t="s">
         <v>82</v>
       </c>
-      <c r="B58" s="446"/>
+      <c r="B58" s="445"/>
       <c r="C58" s="140" t="s">
         <v>264</v>
       </c>
       <c r="D58" s="28" t="s">
         <v>47</v>
       </c>
       <c r="E58" s="21"/>
       <c r="F58" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="G58" s="64"/>
       <c r="H58" s="64"/>
     </row>
     <row r="59" spans="1:8" ht="24.95" customHeight="1">
       <c r="A59" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B59" s="445"/>
+      <c r="B59" s="444"/>
       <c r="C59" s="159">
         <v>16900344</v>
       </c>
-      <c r="D59" s="430" t="s">
-[...2 lines deleted...]
-      <c r="E59" s="429"/>
+      <c r="D59" s="429" t="s">
+        <v>619</v>
+      </c>
+      <c r="E59" s="428"/>
       <c r="F59" s="44">
-        <v>438</v>
+        <v>488</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="24.95" customHeight="1">
       <c r="A60" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B60" s="445"/>
+      <c r="B60" s="444"/>
       <c r="C60" s="159">
         <v>16900340</v>
       </c>
-      <c r="D60" s="430" t="s">
-[...2 lines deleted...]
-      <c r="E60" s="429"/>
+      <c r="D60" s="429" t="s">
+        <v>620</v>
+      </c>
+      <c r="E60" s="428"/>
       <c r="F60" s="44">
-        <v>545</v>
+        <v>607</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="24.95" customHeight="1">
       <c r="A61" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B61" s="445"/>
+      <c r="B61" s="444"/>
       <c r="C61" s="159">
         <v>100020682</v>
       </c>
-      <c r="D61" s="430" t="s">
-[...2 lines deleted...]
-      <c r="E61" s="429"/>
+      <c r="D61" s="429" t="s">
+        <v>621</v>
+      </c>
+      <c r="E61" s="428"/>
       <c r="F61" s="44">
-        <v>1203</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="24.95" customHeight="1">
       <c r="A62" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B62" s="445"/>
+      <c r="B62" s="444"/>
       <c r="C62" s="159">
         <v>16900341</v>
       </c>
-      <c r="D62" s="430" t="s">
-[...2 lines deleted...]
-      <c r="E62" s="429"/>
+      <c r="D62" s="429" t="s">
+        <v>622</v>
+      </c>
+      <c r="E62" s="428"/>
       <c r="F62" s="44">
-        <v>439</v>
+        <v>489</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="24.95" customHeight="1">
       <c r="A63" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B63" s="445"/>
+      <c r="B63" s="444"/>
       <c r="C63" s="159">
         <v>16900342</v>
       </c>
-      <c r="D63" s="430" t="s">
-[...2 lines deleted...]
-      <c r="E63" s="429"/>
+      <c r="D63" s="429" t="s">
+        <v>623</v>
+      </c>
+      <c r="E63" s="428"/>
       <c r="F63" s="44">
-        <v>408</v>
+        <v>454</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="24.95" customHeight="1">
       <c r="A64" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B64" s="445"/>
+      <c r="B64" s="444"/>
       <c r="C64" s="159">
         <v>16900343</v>
       </c>
-      <c r="D64" s="430" t="s">
-[...2 lines deleted...]
-      <c r="E64" s="429"/>
+      <c r="D64" s="429" t="s">
+        <v>624</v>
+      </c>
+      <c r="E64" s="428"/>
       <c r="F64" s="44">
-        <v>699</v>
+        <v>779</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="24.95" customHeight="1">
       <c r="A65" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B65" s="445"/>
+      <c r="B65" s="444"/>
       <c r="C65" s="159">
         <v>16900345</v>
       </c>
-      <c r="D65" s="430" t="s">
-[...2 lines deleted...]
-      <c r="E65" s="429"/>
+      <c r="D65" s="429" t="s">
+        <v>625</v>
+      </c>
+      <c r="E65" s="428"/>
       <c r="F65" s="44">
-        <v>748</v>
+        <v>833</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="24.95" customHeight="1">
       <c r="A66" s="162" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="162"/>
       <c r="C66" s="163">
         <v>16900429</v>
       </c>
-      <c r="D66" s="661" t="s">
-[...2 lines deleted...]
-      <c r="E66" s="662"/>
+      <c r="D66" s="660" t="s">
+        <v>626</v>
+      </c>
+      <c r="E66" s="661"/>
       <c r="F66" s="44">
-        <v>1734</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="67" spans="1:6" ht="24.95" customHeight="1">
       <c r="A67" s="162" t="s">
         <v>54</v>
       </c>
       <c r="B67" s="162"/>
       <c r="C67" s="163">
         <v>100020953</v>
       </c>
-      <c r="D67" s="661" t="s">
-[...2 lines deleted...]
-      <c r="E67" s="662"/>
+      <c r="D67" s="660" t="s">
+        <v>765</v>
+      </c>
+      <c r="E67" s="661"/>
       <c r="F67" s="44">
-        <v>755</v>
+        <v>840</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="24.95" customHeight="1">
       <c r="C68" s="165"/>
-      <c r="D68" s="440"/>
-[...1 lines deleted...]
-      <c r="F68" s="410"/>
+      <c r="D68" s="439"/>
+      <c r="E68" s="438"/>
+      <c r="F68" s="409"/>
     </row>
     <row r="69" spans="1:6" ht="24.95" customHeight="1">
       <c r="C69" s="165"/>
-      <c r="D69" s="663" t="s">
-[...3 lines deleted...]
-      <c r="F69" s="410"/>
+      <c r="D69" s="662" t="s">
+        <v>863</v>
+      </c>
+      <c r="E69" s="663"/>
+      <c r="F69" s="409"/>
     </row>
     <row r="70" spans="1:6" ht="24.95" customHeight="1">
       <c r="C70" s="165"/>
-      <c r="D70" s="440"/>
-[...1 lines deleted...]
-      <c r="F70" s="410"/>
+      <c r="D70" s="439"/>
+      <c r="E70" s="438"/>
+      <c r="F70" s="409"/>
     </row>
     <row r="71" spans="1:6" ht="24.95" customHeight="1">
       <c r="C71" s="165"/>
-      <c r="D71" s="440"/>
-[...1 lines deleted...]
-      <c r="F71" s="410"/>
+      <c r="D71" s="439"/>
+      <c r="E71" s="438"/>
+      <c r="F71" s="409"/>
     </row>
     <row r="72" spans="1:6" ht="54">
       <c r="A72" s="139" t="s">
         <v>82</v>
       </c>
       <c r="B72" s="139"/>
       <c r="C72" s="140" t="s">
         <v>264</v>
       </c>
       <c r="D72" s="27" t="s">
         <v>47</v>
       </c>
       <c r="E72" s="25"/>
       <c r="F72" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
     </row>
     <row r="73" spans="1:6" ht="24.95" customHeight="1">
       <c r="A73" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B73" s="445"/>
+      <c r="B73" s="444"/>
       <c r="C73" s="163">
         <v>100023244</v>
       </c>
-      <c r="D73" s="430" t="s">
-[...2 lines deleted...]
-      <c r="E73" s="429"/>
+      <c r="D73" s="429" t="s">
+        <v>857</v>
+      </c>
+      <c r="E73" s="428"/>
       <c r="F73" s="44">
-        <v>404</v>
+        <v>449</v>
       </c>
     </row>
     <row r="74" spans="1:6" ht="24.95" customHeight="1">
       <c r="A74" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B74" s="445"/>
+      <c r="B74" s="444"/>
       <c r="C74" s="163">
         <v>100023245</v>
       </c>
-      <c r="D74" s="430" t="s">
-[...2 lines deleted...]
-      <c r="E74" s="429"/>
+      <c r="D74" s="429" t="s">
+        <v>858</v>
+      </c>
+      <c r="E74" s="428"/>
       <c r="F74" s="44">
-        <v>414</v>
+        <v>462</v>
       </c>
     </row>
     <row r="75" spans="1:6" ht="24.95" customHeight="1">
       <c r="A75" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B75" s="445"/>
+      <c r="B75" s="444"/>
       <c r="C75" s="163">
         <v>100023246</v>
       </c>
-      <c r="D75" s="430" t="s">
-[...2 lines deleted...]
-      <c r="E75" s="429"/>
+      <c r="D75" s="429" t="s">
+        <v>859</v>
+      </c>
+      <c r="E75" s="428"/>
       <c r="F75" s="44">
-        <v>2127</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="76" spans="1:6" ht="24.95" customHeight="1">
       <c r="A76" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B76" s="445"/>
+      <c r="B76" s="444"/>
       <c r="C76" s="163">
         <v>100023247</v>
       </c>
-      <c r="D76" s="430" t="s">
-[...2 lines deleted...]
-      <c r="E76" s="429"/>
+      <c r="D76" s="429" t="s">
+        <v>860</v>
+      </c>
+      <c r="E76" s="428"/>
       <c r="F76" s="44">
-        <v>435</v>
+        <v>484</v>
       </c>
     </row>
     <row r="77" spans="1:6" ht="24.95" customHeight="1">
       <c r="A77" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B77" s="445"/>
+      <c r="B77" s="444"/>
       <c r="C77" s="163">
         <v>100023248</v>
       </c>
-      <c r="D77" s="430" t="s">
-[...2 lines deleted...]
-      <c r="E77" s="429"/>
+      <c r="D77" s="429" t="s">
+        <v>861</v>
+      </c>
+      <c r="E77" s="428"/>
       <c r="F77" s="44">
-        <v>542</v>
+        <v>603</v>
       </c>
     </row>
     <row r="78" spans="1:6" ht="24.95" customHeight="1">
       <c r="A78" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B78" s="445"/>
+      <c r="B78" s="444"/>
       <c r="C78" s="163">
         <v>100023243</v>
       </c>
-      <c r="D78" s="430" t="s">
-[...2 lines deleted...]
-      <c r="E78" s="429"/>
+      <c r="D78" s="429" t="s">
+        <v>862</v>
+      </c>
+      <c r="E78" s="428"/>
       <c r="F78" s="44">
-        <v>585</v>
+        <v>652</v>
       </c>
     </row>
     <row r="79" spans="1:6" ht="24.95" customHeight="1">
       <c r="A79" s="155" t="s">
         <v>54</v>
       </c>
-      <c r="B79" s="445"/>
+      <c r="B79" s="444"/>
       <c r="C79" s="163">
         <v>100023344</v>
       </c>
-      <c r="D79" s="430" t="s">
-[...2 lines deleted...]
-      <c r="E79" s="429"/>
+      <c r="D79" s="429" t="s">
+        <v>936</v>
+      </c>
+      <c r="E79" s="428"/>
       <c r="F79" s="44">
-        <v>474</v>
+        <v>528</v>
       </c>
     </row>
     <row r="80" spans="1:6" ht="24.95" customHeight="1">
       <c r="A80" s="133"/>
       <c r="C80" s="168" t="s">
         <v>66</v>
       </c>
       <c r="D80" s="169" t="s">
-        <v>868</v>
-[...2 lines deleted...]
-      <c r="F80" s="410"/>
+        <v>866</v>
+      </c>
+      <c r="E80" s="438"/>
+      <c r="F80" s="409"/>
     </row>
     <row r="81" spans="1:9" ht="24.95" customHeight="1">
       <c r="A81" s="133"/>
       <c r="C81" s="165"/>
-      <c r="D81" s="440"/>
-[...1 lines deleted...]
-      <c r="F81" s="410"/>
+      <c r="D81" s="439"/>
+      <c r="E81" s="438"/>
+      <c r="F81" s="409"/>
     </row>
     <row r="82" spans="1:9" ht="23.25" customHeight="1">
       <c r="A82" s="133"/>
       <c r="C82" s="158"/>
       <c r="D82" s="136" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="83" spans="1:9" ht="23.25" customHeight="1">
       <c r="A83" s="133"/>
       <c r="C83" s="158"/>
       <c r="D83" s="63"/>
     </row>
     <row r="84" spans="1:9" s="81" customFormat="1" ht="54">
       <c r="A84" s="137" t="s">
         <v>82</v>
       </c>
-      <c r="B84" s="446"/>
+      <c r="B84" s="445"/>
       <c r="C84" s="140" t="s">
         <v>264</v>
       </c>
-      <c r="D84" s="435" t="s">
+      <c r="D84" s="434" t="s">
         <v>47</v>
       </c>
-      <c r="E84" s="435" t="s">
-        <v>400</v>
+      <c r="E84" s="434" t="s">
+        <v>399</v>
       </c>
       <c r="F84" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="G84" s="64"/>
       <c r="H84" s="64"/>
     </row>
     <row r="85" spans="1:9">
-      <c r="A85" s="500" t="s">
+      <c r="A85" s="499" t="s">
         <v>54</v>
       </c>
       <c r="B85" s="162"/>
-      <c r="C85" s="656">
+      <c r="C85" s="655">
         <v>100023295</v>
       </c>
-      <c r="D85" s="657" t="s">
-[...3 lines deleted...]
-        <v>407</v>
+      <c r="D85" s="656" t="s">
+        <v>843</v>
+      </c>
+      <c r="E85" s="657" t="s">
+        <v>406</v>
       </c>
       <c r="F85" s="44">
-        <v>2087</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="86" spans="1:9">
-      <c r="A86" s="500" t="s">
+      <c r="A86" s="499" t="s">
         <v>54</v>
       </c>
       <c r="B86" s="162"/>
-      <c r="C86" s="656">
+      <c r="C86" s="655">
         <v>100023296</v>
       </c>
-      <c r="D86" s="657" t="s">
-[...3 lines deleted...]
-        <v>407</v>
+      <c r="D86" s="656" t="s">
+        <v>844</v>
+      </c>
+      <c r="E86" s="657" t="s">
+        <v>406</v>
       </c>
       <c r="F86" s="44">
-        <v>2123</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="87" spans="1:9" s="81" customFormat="1" ht="54">
       <c r="A87" s="150" t="s">
         <v>54</v>
       </c>
-      <c r="B87" s="445"/>
+      <c r="B87" s="444"/>
       <c r="C87" s="84">
         <v>16900402</v>
       </c>
       <c r="D87" s="100" t="s">
         <v>277</v>
       </c>
-      <c r="E87" s="655" t="s">
-        <v>847</v>
+      <c r="E87" s="654" t="s">
+        <v>845</v>
       </c>
       <c r="F87" s="44">
-        <v>3627</v>
+        <v>3844</v>
       </c>
       <c r="G87" s="64"/>
       <c r="H87" s="64"/>
     </row>
     <row r="88" spans="1:9" ht="54">
       <c r="A88" s="150" t="s">
         <v>54</v>
       </c>
-      <c r="B88" s="445"/>
+      <c r="B88" s="444"/>
       <c r="C88" s="84">
         <v>16900404</v>
       </c>
       <c r="D88" s="100" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>847</v>
+        <v>407</v>
+      </c>
+      <c r="E88" s="654" t="s">
+        <v>845</v>
       </c>
       <c r="F88" s="44">
-        <v>1032</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="90" spans="1:9" s="81" customFormat="1" ht="54">
       <c r="A90" s="139" t="s">
         <v>82</v>
       </c>
       <c r="B90" s="147"/>
       <c r="C90" s="138" t="s">
         <v>264</v>
       </c>
       <c r="D90" s="138" t="s">
         <v>47</v>
       </c>
       <c r="E90" s="138"/>
       <c r="F90" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="G90" s="64"/>
       <c r="H90" s="64"/>
-      <c r="I90" s="409"/>
+      <c r="I90" s="408"/>
     </row>
     <row r="91" spans="1:9" ht="24.95" customHeight="1">
       <c r="A91" s="142" t="s">
         <v>54</v>
       </c>
       <c r="B91" s="149"/>
-      <c r="C91" s="659">
+      <c r="C91" s="658">
         <v>100023300</v>
       </c>
       <c r="D91" s="85" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="E91" s="142"/>
       <c r="F91" s="44">
-        <v>1087</v>
+        <v>1209</v>
       </c>
       <c r="I91" s="62"/>
     </row>
     <row r="92" spans="1:9" ht="24.95" customHeight="1">
       <c r="A92" s="142" t="s">
         <v>54</v>
       </c>
       <c r="B92" s="149"/>
       <c r="C92" s="148">
         <v>16999007</v>
       </c>
       <c r="D92" s="85" t="s">
         <v>42</v>
       </c>
       <c r="E92" s="142"/>
       <c r="F92" s="44">
-        <v>795</v>
+        <v>919</v>
       </c>
       <c r="I92" s="62"/>
     </row>
     <row r="94" spans="1:9" ht="20.25">
       <c r="A94" s="20" t="s">
-        <v>1023</v>
+        <v>1021</v>
       </c>
       <c r="B94" s="20"/>
       <c r="C94" s="20"/>
       <c r="D94" s="20"/>
-      <c r="E94" s="674"/>
-[...2 lines deleted...]
-      <c r="H94" s="674"/>
+      <c r="E94" s="673"/>
+      <c r="F94" s="673"/>
+      <c r="G94" s="673"/>
+      <c r="H94" s="673"/>
     </row>
     <row r="95" spans="1:9" ht="21" thickBot="1">
-      <c r="A95" s="675"/>
-[...6 lines deleted...]
-      <c r="H95" s="674"/>
+      <c r="A95" s="674"/>
+      <c r="B95" s="674"/>
+      <c r="C95" s="675"/>
+      <c r="D95" s="673"/>
+      <c r="E95" s="673"/>
+      <c r="F95" s="673"/>
+      <c r="G95" s="673"/>
+      <c r="H95" s="673"/>
     </row>
     <row r="96" spans="1:9" ht="42.75" thickBot="1">
-      <c r="A96" s="677" t="s">
-[...3 lines deleted...]
-      <c r="C96" s="679" t="s">
+      <c r="A96" s="676" t="s">
+        <v>993</v>
+      </c>
+      <c r="B96" s="677"/>
+      <c r="C96" s="678" t="s">
         <v>55</v>
       </c>
-      <c r="D96" s="680" t="s">
-[...7 lines deleted...]
-      <c r="H96" s="682"/>
+      <c r="D96" s="679" t="s">
+        <v>527</v>
+      </c>
+      <c r="E96" s="680" t="s">
+        <v>984</v>
+      </c>
+      <c r="F96" s="681"/>
+      <c r="G96" s="681"/>
+      <c r="H96" s="681"/>
     </row>
     <row r="97" spans="1:8" ht="21">
-      <c r="A97" s="683"/>
-[...1 lines deleted...]
-      <c r="C97" s="682"/>
+      <c r="A97" s="682"/>
+      <c r="B97" s="682"/>
+      <c r="C97" s="681"/>
       <c r="D97" s="26"/>
       <c r="E97" s="26"/>
       <c r="F97" s="26"/>
       <c r="G97" s="26"/>
       <c r="H97" s="26"/>
     </row>
     <row r="98" spans="1:8" ht="23.25">
-      <c r="A98" s="687" t="s">
-[...8 lines deleted...]
-      <c r="H98" s="685"/>
+      <c r="A98" s="686" t="s">
+        <v>994</v>
+      </c>
+      <c r="B98" s="686"/>
+      <c r="C98" s="687"/>
+      <c r="D98" s="687"/>
+      <c r="E98" s="688"/>
+      <c r="F98" s="683"/>
+      <c r="G98" s="684"/>
+      <c r="H98" s="684"/>
     </row>
     <row r="99" spans="1:8" ht="23.25">
-      <c r="A99" s="690"/>
-[...6 lines deleted...]
-      <c r="H99" s="685"/>
+      <c r="A99" s="689"/>
+      <c r="B99" s="689"/>
+      <c r="C99" s="672"/>
+      <c r="D99" s="690"/>
+      <c r="E99" s="691"/>
+      <c r="F99" s="685"/>
+      <c r="G99" s="684"/>
+      <c r="H99" s="684"/>
     </row>
     <row r="100" spans="1:8" ht="23.25">
       <c r="A100" s="24" t="s">
-        <v>997</v>
-[...2 lines deleted...]
-      <c r="C100" s="694">
+        <v>995</v>
+      </c>
+      <c r="B100" s="692"/>
+      <c r="C100" s="693">
         <v>7716640</v>
       </c>
-      <c r="D100" s="695" t="s">
-[...2 lines deleted...]
-      <c r="E100" s="696">
+      <c r="D100" s="694" t="s">
+        <v>996</v>
+      </c>
+      <c r="E100" s="695">
         <v>1417</v>
       </c>
-      <c r="F100" s="685"/>
-      <c r="H100" s="685"/>
+      <c r="F100" s="684"/>
+      <c r="H100" s="684"/>
     </row>
     <row r="101" spans="1:8" ht="23.25">
       <c r="A101" s="24"/>
-      <c r="B101" s="693"/>
-      <c r="C101" s="697">
+      <c r="B101" s="692"/>
+      <c r="C101" s="696">
         <v>100005661</v>
       </c>
-      <c r="D101" s="695" t="s">
+      <c r="D101" s="694" t="s">
+        <v>997</v>
+      </c>
+      <c r="E101" s="695">
+        <v>17</v>
+      </c>
+      <c r="F101" s="684"/>
+      <c r="H101" s="684"/>
+    </row>
+    <row r="102" spans="1:8" ht="23.25">
+      <c r="A102" s="697"/>
+      <c r="B102" s="697"/>
+      <c r="C102" s="698"/>
+      <c r="D102" s="698"/>
+      <c r="E102" s="698"/>
+      <c r="F102" s="684"/>
+      <c r="G102" s="684"/>
+      <c r="H102" s="684"/>
+    </row>
+    <row r="103" spans="1:8" ht="23.25">
+      <c r="A103" s="686" t="s">
+        <v>998</v>
+      </c>
+      <c r="B103" s="686"/>
+      <c r="C103" s="687"/>
+      <c r="D103" s="687"/>
+      <c r="E103" s="699"/>
+      <c r="F103" s="684"/>
+      <c r="G103" s="684"/>
+      <c r="H103" s="684"/>
+    </row>
+    <row r="104" spans="1:8" ht="23.25">
+      <c r="A104" s="697"/>
+      <c r="B104" s="697"/>
+      <c r="C104" s="698"/>
+      <c r="D104" s="698"/>
+      <c r="E104" s="698"/>
+      <c r="F104" s="684"/>
+      <c r="G104" s="684"/>
+      <c r="H104" s="684"/>
+    </row>
+    <row r="105" spans="1:8" ht="23.25">
+      <c r="A105" s="700" t="s">
+        <v>995</v>
+      </c>
+      <c r="B105" s="700"/>
+      <c r="C105" s="701">
+        <v>7670370</v>
+      </c>
+      <c r="D105" s="702" t="s">
         <v>999</v>
       </c>
-      <c r="E101" s="696">
-[...16 lines deleted...]
-      <c r="A103" s="687" t="s">
+      <c r="E105" s="695">
+        <v>1799</v>
+      </c>
+      <c r="F105" s="684"/>
+      <c r="H105" s="684"/>
+    </row>
+    <row r="106" spans="1:8" ht="23.25">
+      <c r="A106" s="700" t="s">
+        <v>995</v>
+      </c>
+      <c r="B106" s="700"/>
+      <c r="C106" s="700">
+        <v>7670372</v>
+      </c>
+      <c r="D106" s="702" t="s">
         <v>1000</v>
       </c>
-      <c r="B103" s="687"/>
-[...25 lines deleted...]
-      <c r="D105" s="703" t="s">
+      <c r="E106" s="695">
+        <v>2828</v>
+      </c>
+      <c r="F106" s="684"/>
+      <c r="H106" s="684"/>
+    </row>
+    <row r="107" spans="1:8" ht="23.25">
+      <c r="A107" s="697"/>
+      <c r="B107" s="697"/>
+      <c r="C107" s="698"/>
+      <c r="D107" s="698"/>
+      <c r="E107" s="698"/>
+      <c r="F107" s="684"/>
+      <c r="G107" s="684"/>
+      <c r="H107" s="684"/>
+    </row>
+    <row r="108" spans="1:8" ht="23.25">
+      <c r="A108" s="686" t="s">
         <v>1001</v>
       </c>
-      <c r="E105" s="696">
-[...13 lines deleted...]
-      <c r="D106" s="703" t="s">
+      <c r="B108" s="686"/>
+      <c r="C108" s="687"/>
+      <c r="D108" s="687"/>
+      <c r="E108" s="699"/>
+      <c r="F108" s="684"/>
+      <c r="G108" s="684"/>
+      <c r="H108" s="684"/>
+    </row>
+    <row r="109" spans="1:8" ht="23.25">
+      <c r="A109" s="697"/>
+      <c r="B109" s="697"/>
+      <c r="C109" s="698"/>
+      <c r="D109" s="698"/>
+      <c r="E109" s="698"/>
+      <c r="F109" s="684"/>
+      <c r="G109" s="684"/>
+      <c r="H109" s="684"/>
+    </row>
+    <row r="110" spans="1:8" ht="23.25">
+      <c r="A110" s="689" t="s">
         <v>1002</v>
       </c>
-      <c r="E106" s="696">
-[...47 lines deleted...]
-      <c r="H110" s="685"/>
+      <c r="B110" s="689"/>
+      <c r="C110" s="703"/>
+      <c r="D110" s="698"/>
+      <c r="E110" s="698"/>
+      <c r="F110" s="684"/>
+      <c r="G110" s="684"/>
+      <c r="H110" s="684"/>
     </row>
     <row r="111" spans="1:8" ht="23.25">
       <c r="A111" s="29" t="s">
-        <v>997</v>
-[...2 lines deleted...]
-      <c r="C111" s="706">
+        <v>995</v>
+      </c>
+      <c r="B111" s="704"/>
+      <c r="C111" s="705">
         <v>100016315</v>
       </c>
-      <c r="D111" s="707" t="s">
-[...2 lines deleted...]
-      <c r="E111" s="696">
+      <c r="D111" s="706" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E111" s="695">
         <v>1970</v>
       </c>
-      <c r="F111" s="685"/>
-      <c r="H111" s="685"/>
+      <c r="F111" s="684"/>
+      <c r="H111" s="684"/>
     </row>
     <row r="112" spans="1:8" ht="23.25">
       <c r="A112" s="29"/>
-      <c r="B112" s="705"/>
-      <c r="C112" s="706">
+      <c r="B112" s="704"/>
+      <c r="C112" s="705">
         <v>100016428</v>
       </c>
-      <c r="D112" s="707" t="s">
-[...2 lines deleted...]
-      <c r="E112" s="696">
+      <c r="D112" s="706" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E112" s="695">
         <v>872</v>
       </c>
-      <c r="F112" s="685"/>
-      <c r="H112" s="685"/>
+      <c r="F112" s="684"/>
+      <c r="H112" s="684"/>
     </row>
     <row r="113" spans="1:8" ht="23.25">
       <c r="A113" s="29"/>
-      <c r="B113" s="705"/>
-      <c r="C113" s="706">
+      <c r="B113" s="704"/>
+      <c r="C113" s="705">
         <v>100017391</v>
       </c>
-      <c r="D113" s="707" t="s">
+      <c r="D113" s="706" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E113" s="695">
+        <v>57</v>
+      </c>
+      <c r="F113" s="684"/>
+      <c r="H113" s="684"/>
+    </row>
+    <row r="114" spans="1:8" ht="23.25">
+      <c r="A114" s="707"/>
+      <c r="B114" s="707"/>
+      <c r="C114" s="708"/>
+      <c r="D114" s="709" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E114" s="710">
+        <v>2899</v>
+      </c>
+      <c r="F114" s="684"/>
+      <c r="H114" s="684"/>
+    </row>
+    <row r="115" spans="1:8" ht="23.25">
+      <c r="A115" s="697"/>
+      <c r="B115" s="697"/>
+      <c r="C115" s="711"/>
+      <c r="D115" s="712"/>
+      <c r="E115" s="713"/>
+      <c r="F115" s="684"/>
+      <c r="G115" s="684"/>
+      <c r="H115" s="684"/>
+    </row>
+    <row r="116" spans="1:8" ht="23.25">
+      <c r="A116" s="689" t="s">
         <v>1007</v>
       </c>
-      <c r="E113" s="696">
-[...38 lines deleted...]
-      <c r="H116" s="685"/>
+      <c r="B116" s="689"/>
+      <c r="C116" s="703"/>
+      <c r="D116" s="711"/>
+      <c r="E116" s="711"/>
+      <c r="F116" s="684"/>
+      <c r="G116" s="684"/>
+      <c r="H116" s="684"/>
     </row>
     <row r="117" spans="1:8" ht="23.25">
       <c r="A117" s="29" t="s">
-        <v>997</v>
-[...2 lines deleted...]
-      <c r="C117" s="706">
+        <v>995</v>
+      </c>
+      <c r="B117" s="704"/>
+      <c r="C117" s="705">
         <v>100016315</v>
       </c>
-      <c r="D117" s="707" t="s">
-[...2 lines deleted...]
-      <c r="E117" s="696">
+      <c r="D117" s="706" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E117" s="695">
         <v>1970</v>
       </c>
-      <c r="F117" s="685"/>
-      <c r="H117" s="685"/>
+      <c r="F117" s="684"/>
+      <c r="H117" s="684"/>
     </row>
     <row r="118" spans="1:8" ht="23.25">
       <c r="A118" s="29"/>
-      <c r="B118" s="705"/>
-      <c r="C118" s="706">
+      <c r="B118" s="704"/>
+      <c r="C118" s="705">
         <v>100016425</v>
       </c>
-      <c r="D118" s="707" t="s">
-[...2 lines deleted...]
-      <c r="E118" s="696">
+      <c r="D118" s="706" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E118" s="695">
         <v>1994</v>
       </c>
-      <c r="F118" s="685"/>
-      <c r="H118" s="685"/>
+      <c r="F118" s="684"/>
+      <c r="H118" s="684"/>
     </row>
     <row r="119" spans="1:8" ht="23.25">
       <c r="A119" s="29"/>
-      <c r="B119" s="705"/>
-      <c r="C119" s="706">
+      <c r="B119" s="704"/>
+      <c r="C119" s="705">
         <v>100017392</v>
       </c>
-      <c r="D119" s="707" t="s">
+      <c r="D119" s="706" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E119" s="695">
+        <v>69</v>
+      </c>
+      <c r="F119" s="684"/>
+      <c r="H119" s="684"/>
+    </row>
+    <row r="120" spans="1:8" ht="23.25">
+      <c r="A120" s="707"/>
+      <c r="B120" s="707"/>
+      <c r="C120" s="701"/>
+      <c r="D120" s="709" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E120" s="710">
+        <v>4033</v>
+      </c>
+      <c r="F120" s="684"/>
+      <c r="H120" s="684"/>
+    </row>
+    <row r="121" spans="1:8" ht="23.25">
+      <c r="A121" s="697"/>
+      <c r="B121" s="697"/>
+      <c r="C121" s="698"/>
+      <c r="D121" s="712"/>
+      <c r="E121" s="713"/>
+      <c r="F121" s="684"/>
+      <c r="G121" s="684"/>
+      <c r="H121" s="684"/>
+    </row>
+    <row r="122" spans="1:8" ht="23.25">
+      <c r="A122" s="714" t="s">
+        <v>995</v>
+      </c>
+      <c r="B122" s="714"/>
+      <c r="C122" s="715">
+        <v>100017433</v>
+      </c>
+      <c r="D122" s="716" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E122" s="695">
+        <v>28</v>
+      </c>
+      <c r="F122" s="684"/>
+      <c r="H122" s="684"/>
+    </row>
+    <row r="123" spans="1:8" ht="23.25">
+      <c r="A123" s="714" t="s">
+        <v>995</v>
+      </c>
+      <c r="B123" s="714"/>
+      <c r="C123" s="715">
+        <v>100017393</v>
+      </c>
+      <c r="D123" s="716" t="s">
         <v>1011</v>
       </c>
-      <c r="E119" s="696">
-[...36 lines deleted...]
-      <c r="D122" s="717" t="s">
+      <c r="E123" s="695">
+        <v>47</v>
+      </c>
+      <c r="F123" s="684"/>
+      <c r="H123" s="684"/>
+    </row>
+    <row r="124" spans="1:8" ht="23.25">
+      <c r="A124" s="714" t="s">
+        <v>995</v>
+      </c>
+      <c r="B124" s="714"/>
+      <c r="C124" s="693">
+        <v>100016480</v>
+      </c>
+      <c r="D124" s="694" t="s">
         <v>1012</v>
       </c>
-      <c r="E122" s="696">
-[...13 lines deleted...]
-      <c r="D123" s="717" t="s">
+      <c r="E124" s="695">
+        <v>242</v>
+      </c>
+      <c r="F124" s="684"/>
+      <c r="H124" s="684"/>
+    </row>
+    <row r="125" spans="1:8" ht="23.25">
+      <c r="A125" s="714" t="s">
+        <v>995</v>
+      </c>
+      <c r="B125" s="714"/>
+      <c r="C125" s="696">
+        <v>100017431</v>
+      </c>
+      <c r="D125" s="694" t="s">
         <v>1013</v>
       </c>
-      <c r="E123" s="696">
-[...13 lines deleted...]
-      <c r="D124" s="695" t="s">
+      <c r="E125" s="695">
+        <v>263</v>
+      </c>
+      <c r="F125" s="684"/>
+      <c r="G125" s="684"/>
+      <c r="H125" s="684"/>
+    </row>
+    <row r="126" spans="1:8" ht="23.25">
+      <c r="A126" s="697"/>
+      <c r="B126" s="697"/>
+      <c r="C126" s="698"/>
+      <c r="D126" s="717"/>
+      <c r="E126" s="713"/>
+      <c r="F126" s="684"/>
+      <c r="G126" s="684"/>
+      <c r="H126" s="684"/>
+    </row>
+    <row r="127" spans="1:8" ht="23.25">
+      <c r="A127" s="718" t="s">
         <v>1014</v>
       </c>
-      <c r="E124" s="696">
-[...13 lines deleted...]
-      <c r="D125" s="695" t="s">
+      <c r="B127" s="718"/>
+      <c r="C127" s="698"/>
+      <c r="D127" s="711"/>
+      <c r="E127" s="698"/>
+      <c r="F127" s="684"/>
+      <c r="G127" s="684"/>
+      <c r="H127" s="684"/>
+    </row>
+    <row r="128" spans="1:8" ht="23.25">
+      <c r="A128" s="719"/>
+      <c r="B128" s="719"/>
+      <c r="C128" s="698"/>
+      <c r="D128" s="711"/>
+      <c r="E128" s="698"/>
+      <c r="F128" s="684"/>
+      <c r="G128" s="684"/>
+      <c r="H128" s="684"/>
+    </row>
+    <row r="129" spans="1:8" ht="23.25">
+      <c r="A129" s="720" t="s">
+        <v>995</v>
+      </c>
+      <c r="B129" s="720"/>
+      <c r="C129" s="714">
+        <v>100023310</v>
+      </c>
+      <c r="D129" s="721" t="s">
         <v>1015</v>
       </c>
-      <c r="E125" s="696">
-[...17 lines deleted...]
-      <c r="A127" s="719" t="s">
+      <c r="E129" s="695">
+        <v>95</v>
+      </c>
+      <c r="F129" s="684"/>
+      <c r="H129" s="684"/>
+    </row>
+    <row r="130" spans="1:8" ht="23.25">
+      <c r="A130" s="720" t="s">
+        <v>995</v>
+      </c>
+      <c r="B130" s="720"/>
+      <c r="C130" s="696">
+        <v>7837946</v>
+      </c>
+      <c r="D130" s="721" t="s">
         <v>1016</v>
       </c>
-      <c r="B127" s="719"/>
-[...25 lines deleted...]
-      <c r="D129" s="722" t="s">
+      <c r="E130" s="695">
+        <v>185</v>
+      </c>
+      <c r="F130" s="684"/>
+      <c r="H130" s="684"/>
+    </row>
+    <row r="131" spans="1:8" ht="23.25">
+      <c r="A131" s="722"/>
+      <c r="B131" s="722"/>
+      <c r="C131" s="723"/>
+      <c r="D131" s="724"/>
+      <c r="E131" s="725"/>
+      <c r="F131" s="684"/>
+      <c r="G131" s="684"/>
+      <c r="H131" s="684"/>
+    </row>
+    <row r="132" spans="1:8" ht="23.25">
+      <c r="A132" s="718" t="s">
         <v>1017</v>
       </c>
-      <c r="E129" s="696">
-[...13 lines deleted...]
-      <c r="D130" s="722" t="s">
+      <c r="B132" s="718"/>
+      <c r="C132" s="698"/>
+      <c r="D132" s="711"/>
+      <c r="E132" s="698"/>
+      <c r="F132" s="684"/>
+      <c r="G132" s="684"/>
+      <c r="H132" s="684"/>
+    </row>
+    <row r="133" spans="1:8" ht="24" thickBot="1">
+      <c r="A133" s="718"/>
+      <c r="B133" s="718"/>
+      <c r="C133" s="698"/>
+      <c r="D133" s="711"/>
+      <c r="E133" s="698"/>
+      <c r="F133" s="684"/>
+      <c r="G133" s="684"/>
+      <c r="H133" s="684"/>
+    </row>
+    <row r="134" spans="1:8" ht="24" thickBot="1">
+      <c r="A134" s="726" t="s">
+        <v>995</v>
+      </c>
+      <c r="B134" s="727"/>
+      <c r="C134" s="728">
+        <v>85757741</v>
+      </c>
+      <c r="D134" s="729" t="s">
         <v>1018</v>
       </c>
-      <c r="E130" s="696">
-[...16 lines deleted...]
-      <c r="A132" s="719" t="s">
+      <c r="E134" s="730">
+        <v>12</v>
+      </c>
+      <c r="F134" s="684"/>
+      <c r="H134" s="684"/>
+    </row>
+    <row r="135" spans="1:8" ht="23.25">
+      <c r="A135" s="731"/>
+      <c r="B135" s="731"/>
+      <c r="C135" s="732"/>
+      <c r="D135" s="733"/>
+      <c r="E135" s="734"/>
+      <c r="F135" s="684"/>
+      <c r="G135" s="684"/>
+      <c r="H135" s="684"/>
+    </row>
+    <row r="136" spans="1:8" ht="23.25">
+      <c r="A136" s="735" t="s">
         <v>1019</v>
       </c>
-      <c r="B132" s="719"/>
-[...25 lines deleted...]
-      <c r="D134" s="730" t="s">
+      <c r="B136" s="735"/>
+      <c r="C136" s="698"/>
+      <c r="D136" s="711"/>
+      <c r="E136" s="698"/>
+      <c r="F136" s="684"/>
+      <c r="G136" s="684"/>
+      <c r="H136" s="684"/>
+    </row>
+    <row r="137" spans="1:8" ht="24" thickBot="1">
+      <c r="A137" s="697"/>
+      <c r="B137" s="697"/>
+      <c r="C137" s="698"/>
+      <c r="D137" s="711"/>
+      <c r="E137" s="698"/>
+      <c r="F137" s="684"/>
+      <c r="G137" s="684"/>
+      <c r="H137" s="684"/>
+    </row>
+    <row r="138" spans="1:8" ht="24" thickBot="1">
+      <c r="A138" s="736" t="s">
+        <v>54</v>
+      </c>
+      <c r="B138" s="736"/>
+      <c r="C138" s="737">
+        <v>100022582</v>
+      </c>
+      <c r="D138" s="738" t="s">
         <v>1020</v>
       </c>
-      <c r="E134" s="731">
-[...48 lines deleted...]
-      <c r="E138" s="731">
+      <c r="E138" s="730">
         <v>898</v>
       </c>
-      <c r="F138" s="685"/>
-      <c r="H138" s="685"/>
+      <c r="F138" s="684"/>
+      <c r="H138" s="684"/>
     </row>
     <row r="139" spans="1:8" ht="23.25">
-      <c r="A139" s="698"/>
-[...5 lines deleted...]
-      <c r="H139" s="685"/>
+      <c r="A139" s="697"/>
+      <c r="B139" s="697"/>
+      <c r="C139" s="698"/>
+      <c r="D139" s="739"/>
+      <c r="E139" s="698"/>
+      <c r="F139" s="684"/>
+      <c r="H139" s="684"/>
     </row>
     <row r="140" spans="1:8" ht="23.25">
-      <c r="A140" s="741"/>
-[...1 lines deleted...]
-      <c r="C140" s="742" t="s">
+      <c r="A140" s="740"/>
+      <c r="B140" s="740"/>
+      <c r="C140" s="741" t="s">
         <v>66</v>
       </c>
-      <c r="D140" s="743" t="s">
-[...5 lines deleted...]
-      <c r="H140" s="685"/>
+      <c r="D140" s="742" t="s">
+        <v>866</v>
+      </c>
+      <c r="E140" s="698"/>
+      <c r="F140" s="684"/>
+      <c r="G140" s="684"/>
+      <c r="H140" s="684"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A117:A119"/>
     <mergeCell ref="A94:D94"/>
     <mergeCell ref="D97:H97"/>
     <mergeCell ref="D58:E58"/>
     <mergeCell ref="D72:E72"/>
     <mergeCell ref="A100:A101"/>
     <mergeCell ref="A111:A113"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{2211C241-1340-4C60-A0B3-47DD2D2FC295}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="22" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7AB6C384-65D8-4A9D-83ED-82E09A4C1059}">
   <sheetPr codeName="Sayfa5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K24"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A4" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView view="pageBreakPreview" zoomScale="49" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="12.42578125" style="63" customWidth="1"/>
     <col min="2" max="2" width="15.5703125" style="83" customWidth="1"/>
     <col min="3" max="3" width="92.85546875" style="64" customWidth="1"/>
     <col min="4" max="4" width="24.42578125" style="64" customWidth="1"/>
     <col min="5" max="5" width="28.42578125" style="64" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.5703125" style="64" customWidth="1"/>
     <col min="7" max="8" width="11.85546875" style="64" customWidth="1"/>
     <col min="9" max="10" width="9.140625" style="64"/>
     <col min="11" max="11" width="15.42578125" style="64" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="64"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="22.5" customHeight="1" thickBot="1">
       <c r="A1" s="128"/>
       <c r="B1" s="129"/>
       <c r="C1" s="32" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="D1" s="130"/>
       <c r="E1" s="131" t="s">
         <v>101</v>
       </c>
       <c r="F1" s="132"/>
       <c r="G1" s="72">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="22.5" customHeight="1">
       <c r="A2" s="133"/>
       <c r="C2" s="35" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="D2" s="63"/>
       <c r="E2" s="71"/>
       <c r="F2" s="71"/>
       <c r="G2" s="71"/>
     </row>
     <row r="3" spans="1:11" ht="22.5" customHeight="1">
       <c r="A3" s="133"/>
       <c r="C3" s="35" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
       <c r="D3" s="135"/>
     </row>
     <row r="4" spans="1:11" ht="22.5" customHeight="1">
       <c r="A4" s="133"/>
       <c r="C4" s="35" t="s">
         <v>75</v>
       </c>
       <c r="D4" s="135"/>
     </row>
     <row r="5" spans="1:11" ht="21.75" customHeight="1">
       <c r="A5" s="133"/>
-      <c r="C5" s="412" t="s">
-        <v>869</v>
+      <c r="C5" s="411" t="s">
+        <v>867</v>
       </c>
       <c r="D5" s="135"/>
     </row>
     <row r="6" spans="1:11" ht="21.75" customHeight="1">
       <c r="A6" s="133"/>
-      <c r="C6" s="454"/>
+      <c r="C6" s="453"/>
       <c r="D6" s="135"/>
     </row>
     <row r="7" spans="1:11" ht="21.75" customHeight="1">
       <c r="A7" s="133"/>
-      <c r="C7" s="412"/>
+      <c r="C7" s="411"/>
       <c r="D7" s="135"/>
     </row>
     <row r="8" spans="1:11" ht="24.95" customHeight="1">
       <c r="A8" s="133"/>
       <c r="D8" s="63"/>
       <c r="E8" s="63"/>
       <c r="F8" s="63"/>
       <c r="G8" s="63"/>
     </row>
     <row r="9" spans="1:11" ht="24.95" customHeight="1">
       <c r="A9" s="143"/>
       <c r="B9" s="144"/>
       <c r="E9" s="78"/>
       <c r="F9" s="78"/>
       <c r="G9" s="78"/>
     </row>
     <row r="10" spans="1:11" ht="24.95" customHeight="1">
       <c r="A10" s="143"/>
       <c r="B10" s="144"/>
       <c r="C10" s="136" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E10" s="68"/>
       <c r="F10" s="68"/>
       <c r="G10" s="68"/>
     </row>
     <row r="11" spans="1:11" ht="24.95" customHeight="1">
       <c r="A11" s="143"/>
       <c r="B11" s="144"/>
       <c r="C11" s="61"/>
       <c r="D11" s="146"/>
       <c r="E11" s="68"/>
       <c r="F11" s="68"/>
       <c r="G11" s="68"/>
     </row>
     <row r="12" spans="1:11" s="81" customFormat="1" ht="54">
       <c r="A12" s="137" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="138" t="s">
         <v>264</v>
       </c>
       <c r="C12" s="138" t="s">
         <v>47</v>
       </c>
-      <c r="D12" s="435" t="s">
-        <v>400</v>
+      <c r="D12" s="434" t="s">
+        <v>399</v>
       </c>
       <c r="E12" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="F12" s="68"/>
       <c r="G12" s="68"/>
-      <c r="H12" s="409"/>
+      <c r="H12" s="408"/>
     </row>
     <row r="13" spans="1:11" s="81" customFormat="1" ht="24.95" customHeight="1">
       <c r="A13" s="141" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="148">
         <v>16900210</v>
       </c>
       <c r="C13" s="85" t="s">
         <v>219</v>
       </c>
-      <c r="D13" s="453" t="s">
-        <v>455</v>
+      <c r="D13" s="452" t="s">
+        <v>453</v>
       </c>
       <c r="E13" s="44">
-        <v>595</v>
+        <v>663</v>
       </c>
       <c r="F13" s="68"/>
       <c r="G13" s="68"/>
       <c r="H13" s="62"/>
-      <c r="K13" s="437"/>
+      <c r="K13" s="436"/>
     </row>
     <row r="14" spans="1:11" s="81" customFormat="1" ht="24.95" customHeight="1">
       <c r="A14" s="141" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="148">
         <v>16900164</v>
       </c>
       <c r="C14" s="85" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-        <v>456</v>
+        <v>428</v>
+      </c>
+      <c r="D14" s="452" t="s">
+        <v>454</v>
       </c>
       <c r="E14" s="44">
-        <v>975</v>
+        <v>1085</v>
       </c>
       <c r="F14" s="68"/>
       <c r="G14" s="68"/>
       <c r="H14" s="62"/>
-      <c r="K14" s="437"/>
+      <c r="K14" s="436"/>
     </row>
     <row r="15" spans="1:11" ht="24.95" customHeight="1">
       <c r="A15" s="141" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="148">
         <v>16900162</v>
       </c>
       <c r="C15" s="85" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="142"/>
       <c r="E15" s="44">
-        <v>498</v>
+        <v>554</v>
       </c>
       <c r="F15" s="68"/>
       <c r="G15" s="68"/>
       <c r="H15" s="62"/>
     </row>
     <row r="16" spans="1:11" ht="24.95" customHeight="1">
       <c r="A16" s="141" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="149">
         <v>16900017</v>
       </c>
       <c r="C16" s="85" t="s">
         <v>80</v>
       </c>
       <c r="D16" s="142"/>
       <c r="E16" s="44">
-        <v>587</v>
+        <v>653</v>
       </c>
       <c r="F16" s="68"/>
       <c r="G16" s="68"/>
       <c r="H16" s="62"/>
     </row>
     <row r="17" spans="1:11" ht="24.95" customHeight="1">
       <c r="A17" s="141" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="149">
         <v>16900002</v>
       </c>
       <c r="C17" s="85" t="s">
         <v>81</v>
       </c>
       <c r="D17" s="142"/>
       <c r="E17" s="44">
-        <v>552</v>
+        <v>613</v>
       </c>
       <c r="F17" s="68"/>
       <c r="G17" s="68"/>
       <c r="H17" s="62"/>
     </row>
     <row r="18" spans="1:11" ht="24.95" customHeight="1">
       <c r="A18" s="141" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="149">
         <v>100020680</v>
       </c>
       <c r="C18" s="85" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D18" s="142"/>
       <c r="E18" s="44">
-        <v>1342</v>
+        <v>1493</v>
       </c>
       <c r="F18" s="68"/>
       <c r="G18" s="68"/>
       <c r="H18" s="62"/>
     </row>
     <row r="19" spans="1:11" ht="24.95" customHeight="1">
       <c r="A19" s="141" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="148">
         <v>16900163</v>
       </c>
       <c r="C19" s="85" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="D19" s="142"/>
       <c r="E19" s="44">
-        <v>513</v>
+        <v>572</v>
       </c>
       <c r="F19" s="68"/>
       <c r="G19" s="68"/>
       <c r="H19" s="62"/>
     </row>
     <row r="20" spans="1:11" ht="24.95" customHeight="1">
       <c r="A20" s="141" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="148">
         <v>16900419</v>
       </c>
       <c r="C20" s="85" t="s">
         <v>283</v>
       </c>
       <c r="D20" s="142"/>
       <c r="E20" s="44">
-        <v>427</v>
+        <v>474</v>
       </c>
       <c r="F20" s="68"/>
       <c r="G20" s="68"/>
       <c r="H20" s="62"/>
     </row>
     <row r="21" spans="1:11" s="81" customFormat="1" ht="24.95" customHeight="1">
       <c r="A21" s="141" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="148">
         <v>16900321</v>
       </c>
       <c r="C21" s="85" t="s">
         <v>221</v>
       </c>
       <c r="D21" s="80"/>
       <c r="E21" s="44">
-        <v>625</v>
+        <v>697</v>
       </c>
       <c r="F21" s="68"/>
       <c r="G21" s="68"/>
       <c r="H21" s="62"/>
-      <c r="K21" s="437"/>
+      <c r="K21" s="436"/>
     </row>
     <row r="22" spans="1:11" ht="24.95" customHeight="1">
       <c r="A22" s="141" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="149">
         <v>16900428</v>
       </c>
       <c r="C22" s="85" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>391</v>
+      </c>
+      <c r="D22" s="452" t="s">
+        <v>455</v>
       </c>
       <c r="E22" s="44">
-        <v>1603</v>
+        <v>1784</v>
       </c>
       <c r="F22" s="68"/>
       <c r="G22" s="68"/>
       <c r="H22" s="62"/>
     </row>
     <row r="23" spans="1:11" ht="24.95" customHeight="1">
       <c r="A23" s="143"/>
       <c r="B23" s="144"/>
       <c r="C23" s="145"/>
       <c r="D23" s="145"/>
       <c r="E23" s="68"/>
       <c r="F23" s="68"/>
       <c r="G23" s="68"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="152"/>
       <c r="B24" s="153"/>
       <c r="C24" s="145"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{F77621FD-F293-4CFF-BCCA-D7CDC47DC2C4}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="52" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8C072A2-B801-4917-8591-2FC4EFC8A418}">
   <sheetPr codeName="Sayfa10">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I108"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="63"/>
     <col min="2" max="2" width="16.140625" style="83" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="85.140625" style="70" customWidth="1"/>
     <col min="4" max="4" width="23" style="64" customWidth="1"/>
     <col min="5" max="5" width="28.42578125" style="64" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="16.42578125" style="64" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="64"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="22.5" customHeight="1" thickBot="1">
       <c r="A1" s="171"/>
       <c r="B1" s="172"/>
       <c r="C1" s="32" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="D1" s="173"/>
       <c r="E1" s="131" t="s">
         <v>101</v>
       </c>
       <c r="F1" s="173"/>
       <c r="G1" s="72">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="22.5" customHeight="1">
       <c r="A2" s="174"/>
       <c r="B2" s="175"/>
       <c r="C2" s="88" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="D2" s="77"/>
       <c r="E2" s="77"/>
       <c r="F2" s="77"/>
       <c r="G2" s="77"/>
     </row>
     <row r="3" spans="1:7" ht="22.5" customHeight="1">
       <c r="A3" s="174"/>
       <c r="B3" s="175"/>
       <c r="C3" s="88" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
       <c r="D3" s="77"/>
       <c r="E3" s="77"/>
       <c r="F3" s="77"/>
       <c r="G3" s="77"/>
     </row>
     <row r="4" spans="1:7" ht="22.5" customHeight="1">
       <c r="A4" s="174"/>
       <c r="B4" s="175"/>
       <c r="C4" s="88" t="s">
         <v>75</v>
       </c>
       <c r="D4" s="135"/>
       <c r="E4" s="77"/>
       <c r="F4" s="77"/>
       <c r="G4" s="77"/>
     </row>
     <row r="5" spans="1:7" ht="22.5" customHeight="1">
       <c r="A5" s="174"/>
       <c r="B5" s="175"/>
-      <c r="C5" s="412" t="s">
-        <v>869</v>
+      <c r="C5" s="411" t="s">
+        <v>867</v>
       </c>
       <c r="D5" s="135"/>
       <c r="E5" s="77"/>
       <c r="F5" s="77"/>
       <c r="G5" s="77"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="174"/>
       <c r="B6" s="175"/>
-      <c r="C6" s="454"/>
+      <c r="C6" s="453"/>
       <c r="D6" s="77"/>
       <c r="E6" s="77"/>
       <c r="F6" s="77"/>
       <c r="G6" s="77"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="174"/>
       <c r="B7" s="175"/>
       <c r="D7" s="63"/>
       <c r="E7" s="63"/>
       <c r="F7" s="63"/>
       <c r="G7" s="63"/>
     </row>
     <row r="8" spans="1:7" ht="24.75">
       <c r="A8" s="133"/>
       <c r="B8" s="175"/>
       <c r="C8" s="136" t="s">
         <v>297</v>
       </c>
       <c r="D8" s="63"/>
       <c r="E8" s="63"/>
       <c r="F8" s="63"/>
       <c r="G8" s="63"/>
     </row>
     <row r="9" spans="1:7" ht="22.5" customHeight="1">
       <c r="A9" s="174"/>
       <c r="B9" s="175"/>
       <c r="C9" s="176" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="D9" s="63"/>
       <c r="E9" s="63"/>
       <c r="F9" s="63"/>
       <c r="G9" s="63"/>
     </row>
     <row r="10" spans="1:7" ht="53.25" customHeight="1">
       <c r="A10" s="174"/>
       <c r="B10" s="175"/>
       <c r="C10" s="63"/>
       <c r="D10" s="63"/>
       <c r="E10" s="63"/>
       <c r="F10" s="63"/>
       <c r="G10" s="63"/>
     </row>
     <row r="11" spans="1:7" s="81" customFormat="1" ht="54">
       <c r="A11" s="137" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="140" t="s">
         <v>264</v>
       </c>
       <c r="C11" s="140" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="161" t="s">
         <v>48</v>
       </c>
       <c r="E11" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="F11" s="63"/>
       <c r="G11" s="63"/>
     </row>
     <row r="12" spans="1:7" ht="35.25" customHeight="1">
       <c r="A12" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B12" s="84">
         <v>100023907</v>
       </c>
-      <c r="C12" s="443" t="s">
-        <v>987</v>
+      <c r="C12" s="442" t="s">
+        <v>985</v>
       </c>
       <c r="D12" s="97">
         <v>55900</v>
       </c>
       <c r="E12" s="58">
         <v>1809</v>
       </c>
       <c r="F12" s="63"/>
       <c r="G12" s="63"/>
     </row>
     <row r="13" spans="1:7" ht="34.5" customHeight="1">
       <c r="A13" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B13" s="84">
         <v>100023908</v>
       </c>
-      <c r="C13" s="443" t="s">
-        <v>988</v>
+      <c r="C13" s="442" t="s">
+        <v>986</v>
       </c>
       <c r="D13" s="97">
         <v>77400</v>
       </c>
       <c r="E13" s="58">
         <v>1975</v>
       </c>
       <c r="F13" s="63"/>
       <c r="G13" s="63"/>
     </row>
     <row r="14" spans="1:7" ht="35.25" customHeight="1">
       <c r="A14" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="84">
         <v>100023909</v>
       </c>
-      <c r="C14" s="443" t="s">
-        <v>989</v>
+      <c r="C14" s="442" t="s">
+        <v>987</v>
       </c>
       <c r="D14" s="97">
         <v>98040</v>
       </c>
       <c r="E14" s="58">
         <v>2189</v>
       </c>
       <c r="F14" s="63"/>
       <c r="G14" s="63"/>
     </row>
     <row r="15" spans="1:7" s="81" customFormat="1" ht="36.75" customHeight="1">
       <c r="A15" s="174"/>
       <c r="B15" s="178" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="179" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="D15" s="63"/>
       <c r="E15" s="68"/>
       <c r="F15" s="63"/>
       <c r="G15" s="63"/>
     </row>
     <row r="16" spans="1:7" s="81" customFormat="1" ht="25.5" customHeight="1">
       <c r="A16" s="174"/>
       <c r="B16" s="178"/>
       <c r="C16" s="180" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D16" s="63"/>
       <c r="E16" s="69"/>
       <c r="F16" s="63"/>
       <c r="G16" s="63"/>
     </row>
     <row r="17" spans="1:7" s="81" customFormat="1" ht="25.5" customHeight="1">
       <c r="A17" s="174"/>
       <c r="B17" s="18" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="C17" s="18"/>
       <c r="D17" s="18"/>
       <c r="E17" s="18"/>
       <c r="F17" s="18"/>
       <c r="G17" s="18"/>
     </row>
     <row r="18" spans="1:7" s="81" customFormat="1" ht="25.5" customHeight="1">
       <c r="A18" s="174"/>
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
     </row>
     <row r="19" spans="1:7" s="81" customFormat="1" ht="25.5" customHeight="1">
       <c r="A19" s="174"/>
       <c r="B19" s="175"/>
       <c r="C19" s="136" t="s">
         <v>297</v>
       </c>
       <c r="D19" s="63"/>
       <c r="E19" s="69"/>
       <c r="F19" s="63"/>
       <c r="G19" s="63"/>
     </row>
     <row r="20" spans="1:7" ht="24.95" customHeight="1">
       <c r="A20" s="174"/>
       <c r="B20" s="175"/>
       <c r="C20" s="176" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="D20" s="63"/>
       <c r="E20" s="69"/>
       <c r="F20" s="63"/>
       <c r="G20" s="63"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="174"/>
       <c r="B21" s="175"/>
       <c r="C21" s="63"/>
       <c r="D21" s="63"/>
       <c r="F21" s="63"/>
       <c r="G21" s="63"/>
     </row>
     <row r="22" spans="1:7" ht="24.95" customHeight="1">
       <c r="A22" s="181"/>
       <c r="B22" s="182"/>
       <c r="C22" s="98"/>
       <c r="D22" s="69"/>
       <c r="E22" s="68"/>
       <c r="F22" s="63"/>
       <c r="G22" s="63"/>
     </row>
     <row r="23" spans="1:7" ht="54">
       <c r="A23" s="137" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="140" t="s">
         <v>264</v>
       </c>
       <c r="C23" s="140" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="161" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="F23" s="63"/>
       <c r="G23" s="63"/>
     </row>
     <row r="24" spans="1:7" ht="26.1" customHeight="1">
       <c r="A24" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B24" s="84">
         <v>10090901</v>
       </c>
       <c r="C24" s="177" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="D24" s="97">
         <v>55900</v>
       </c>
       <c r="E24" s="58">
         <v>1597</v>
       </c>
       <c r="F24" s="63"/>
       <c r="G24" s="63"/>
     </row>
     <row r="25" spans="1:7" ht="26.1" customHeight="1">
       <c r="A25" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="84">
         <v>10090902</v>
       </c>
       <c r="C25" s="177" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="D25" s="97">
         <v>77400</v>
       </c>
       <c r="E25" s="58">
         <v>1763</v>
       </c>
       <c r="F25" s="63"/>
       <c r="G25" s="63"/>
     </row>
     <row r="26" spans="1:7" ht="26.1" customHeight="1">
       <c r="A26" s="150" t="s">
         <v>92</v>
       </c>
-      <c r="B26" s="431">
+      <c r="B26" s="430">
         <v>10090903</v>
       </c>
-      <c r="C26" s="432" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="433">
+      <c r="C26" s="431" t="s">
+        <v>565</v>
+      </c>
+      <c r="D26" s="432">
         <v>98040</v>
       </c>
       <c r="E26" s="58">
         <v>1977</v>
       </c>
       <c r="F26" s="63"/>
       <c r="G26" s="63"/>
     </row>
     <row r="27" spans="1:7" ht="24.95" customHeight="1">
       <c r="A27" s="181"/>
       <c r="B27" s="178" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="179" t="s">
         <v>284</v>
       </c>
       <c r="D27" s="69"/>
       <c r="E27" s="69"/>
       <c r="F27" s="63"/>
       <c r="G27" s="63"/>
     </row>
     <row r="28" spans="1:7" ht="24.95" customHeight="1">
       <c r="A28" s="181"/>
       <c r="B28" s="178"/>
       <c r="C28" s="180" t="s">
@@ -32084,166 +31895,166 @@
     </row>
     <row r="29" spans="1:7" ht="24.95" customHeight="1">
       <c r="A29" s="181"/>
       <c r="B29" s="178"/>
       <c r="C29" s="180" t="s">
         <v>234</v>
       </c>
       <c r="D29" s="69"/>
       <c r="E29" s="69"/>
       <c r="F29" s="63"/>
       <c r="G29" s="63"/>
     </row>
     <row r="30" spans="1:7" ht="24.95" customHeight="1">
       <c r="A30" s="181"/>
       <c r="B30" s="178"/>
       <c r="C30" s="180"/>
       <c r="D30" s="69"/>
       <c r="E30" s="69"/>
       <c r="F30" s="63"/>
       <c r="G30" s="63"/>
     </row>
     <row r="31" spans="1:7" ht="24.95" customHeight="1">
       <c r="A31" s="181"/>
       <c r="B31" s="182"/>
       <c r="C31" s="136" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="D31" s="69"/>
       <c r="E31" s="69"/>
       <c r="F31" s="63"/>
       <c r="G31" s="63"/>
     </row>
     <row r="32" spans="1:7" ht="24.95" customHeight="1">
-      <c r="A32" s="501"/>
+      <c r="A32" s="500"/>
       <c r="B32" s="182"/>
       <c r="C32" s="136"/>
       <c r="D32" s="69"/>
       <c r="E32" s="69"/>
       <c r="F32" s="63"/>
       <c r="G32" s="63"/>
     </row>
     <row r="33" spans="1:9" ht="54">
       <c r="A33" s="137" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="303" t="s">
         <v>264</v>
       </c>
       <c r="C33" s="140" t="s">
         <v>47</v>
       </c>
-      <c r="D33" s="502" t="s">
-        <v>558</v>
+      <c r="D33" s="501" t="s">
+        <v>556</v>
       </c>
       <c r="E33" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="F33" s="63"/>
       <c r="G33" s="63"/>
     </row>
     <row r="34" spans="1:9" ht="24.95" customHeight="1">
-      <c r="A34" s="500" t="s">
-        <v>464</v>
+      <c r="A34" s="499" t="s">
+        <v>462</v>
       </c>
       <c r="B34" s="84">
         <v>14510198</v>
       </c>
       <c r="C34" s="99" t="s">
         <v>323</v>
       </c>
       <c r="D34" s="97" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E34" s="58">
-        <v>402</v>
+        <v>422</v>
       </c>
       <c r="F34" s="63"/>
       <c r="G34" s="63"/>
     </row>
     <row r="35" spans="1:9" ht="24.95" customHeight="1">
       <c r="A35" s="181"/>
       <c r="B35" s="182"/>
       <c r="C35" s="98"/>
       <c r="D35" s="69"/>
       <c r="E35" s="69"/>
       <c r="F35" s="63"/>
       <c r="G35" s="63"/>
     </row>
     <row r="36" spans="1:9" ht="24.95" customHeight="1">
       <c r="A36" s="133"/>
       <c r="B36" s="67"/>
       <c r="C36" s="64"/>
       <c r="F36" s="63"/>
       <c r="G36" s="63"/>
     </row>
     <row r="37" spans="1:9" ht="24.95" customHeight="1">
       <c r="A37" s="133"/>
       <c r="B37" s="67"/>
       <c r="C37" s="136" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="F37" s="63"/>
       <c r="G37" s="63"/>
       <c r="H37" s="134"/>
     </row>
     <row r="38" spans="1:9" ht="24.95" customHeight="1">
       <c r="A38" s="133"/>
       <c r="B38" s="67"/>
       <c r="C38" s="64"/>
       <c r="F38" s="63"/>
       <c r="G38" s="63"/>
       <c r="H38" s="134"/>
     </row>
     <row r="39" spans="1:9" ht="54">
       <c r="A39" s="139" t="s">
         <v>82</v>
       </c>
       <c r="B39" s="140" t="s">
         <v>264</v>
       </c>
       <c r="C39" s="140" t="s">
         <v>47</v>
       </c>
       <c r="D39" s="161" t="s">
         <v>48</v>
       </c>
       <c r="E39" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="F39" s="63"/>
       <c r="G39" s="63"/>
     </row>
     <row r="40" spans="1:9" ht="24.95" customHeight="1">
       <c r="A40" s="155" t="s">
         <v>92</v>
       </c>
       <c r="B40" s="84">
         <v>10090921</v>
       </c>
       <c r="C40" s="65" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D40" s="82"/>
       <c r="E40" s="58">
         <v>420</v>
       </c>
       <c r="F40" s="63"/>
       <c r="G40" s="63"/>
     </row>
     <row r="41" spans="1:9" ht="24.95" customHeight="1">
       <c r="A41" s="181"/>
       <c r="B41" s="182"/>
       <c r="C41" s="98"/>
       <c r="D41" s="69"/>
       <c r="E41" s="69"/>
       <c r="F41" s="63"/>
       <c r="G41" s="63"/>
     </row>
     <row r="42" spans="1:9" ht="24.95" customHeight="1">
       <c r="A42" s="181"/>
       <c r="B42" s="182"/>
       <c r="C42" s="98"/>
       <c r="D42" s="69"/>
       <c r="E42" s="69"/>
       <c r="F42" s="63"/>
       <c r="G42" s="63"/>
@@ -32279,68 +32090,68 @@
       <c r="I45" s="166"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="133"/>
       <c r="B46" s="86"/>
       <c r="C46" s="167"/>
       <c r="D46" s="63"/>
       <c r="E46" s="67"/>
       <c r="F46" s="63"/>
       <c r="G46" s="63"/>
       <c r="H46" s="67"/>
       <c r="I46" s="166"/>
     </row>
     <row r="47" spans="1:9" ht="54">
       <c r="A47" s="137" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="140" t="s">
         <v>264</v>
       </c>
       <c r="C47" s="140" t="s">
         <v>47</v>
       </c>
       <c r="D47" s="170"/>
       <c r="E47" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="F47" s="63"/>
       <c r="G47" s="63"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B48" s="151">
         <v>16900402</v>
       </c>
       <c r="C48" s="100" t="s">
         <v>277</v>
       </c>
       <c r="D48" s="65"/>
       <c r="E48" s="58">
-        <v>3627</v>
+        <v>3844</v>
       </c>
       <c r="F48" s="63"/>
       <c r="G48" s="63"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="133"/>
       <c r="B49" s="182"/>
       <c r="C49" s="101"/>
       <c r="E49" s="40"/>
       <c r="F49" s="63"/>
       <c r="G49" s="63"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="174"/>
       <c r="B50" s="158"/>
       <c r="C50" s="158"/>
       <c r="D50" s="77"/>
       <c r="E50" s="183"/>
       <c r="F50" s="63"/>
       <c r="G50" s="63"/>
     </row>
     <row r="51" spans="1:7" ht="24.75">
       <c r="A51" s="174"/>
       <c r="B51" s="158"/>
       <c r="C51" s="136" t="s">
@@ -32350,85 +32161,85 @@
       <c r="E51" s="183"/>
       <c r="F51" s="63"/>
       <c r="G51" s="63"/>
     </row>
     <row r="52" spans="1:7" ht="19.5" customHeight="1">
       <c r="A52" s="174"/>
       <c r="B52" s="158"/>
       <c r="C52" s="63"/>
       <c r="D52" s="77"/>
       <c r="E52" s="183"/>
       <c r="F52" s="63"/>
       <c r="G52" s="63"/>
     </row>
     <row r="53" spans="1:7" ht="54">
       <c r="A53" s="137" t="s">
         <v>82</v>
       </c>
       <c r="B53" s="138" t="s">
         <v>264</v>
       </c>
       <c r="C53" s="19" t="s">
         <v>47</v>
       </c>
       <c r="D53" s="21"/>
       <c r="E53" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="F53" s="63"/>
       <c r="G53" s="63"/>
     </row>
     <row r="54" spans="1:7" ht="24.95" customHeight="1">
       <c r="A54" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B54" s="84" t="s">
         <v>112</v>
       </c>
       <c r="C54" s="23" t="s">
         <v>113</v>
       </c>
       <c r="D54" s="22"/>
       <c r="E54" s="58">
-        <v>2788</v>
+        <v>3373</v>
       </c>
       <c r="F54" s="63"/>
       <c r="G54" s="63"/>
     </row>
     <row r="55" spans="1:7" ht="24.95" customHeight="1">
       <c r="A55" s="155" t="s">
         <v>92</v>
       </c>
       <c r="B55" s="84">
         <v>19170095</v>
       </c>
       <c r="C55" s="23" t="s">
         <v>218</v>
       </c>
       <c r="D55" s="22"/>
       <c r="E55" s="58">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="F55" s="63"/>
       <c r="G55" s="63"/>
     </row>
     <row r="56" spans="1:7" ht="24.95" customHeight="1">
       <c r="A56" s="155" t="s">
         <v>92</v>
       </c>
       <c r="B56" s="151">
         <v>16910076</v>
       </c>
       <c r="C56" s="23" t="s">
         <v>220</v>
       </c>
       <c r="D56" s="22"/>
       <c r="E56" s="58">
         <v>167</v>
       </c>
       <c r="F56" s="63"/>
       <c r="G56" s="63"/>
     </row>
     <row r="57" spans="1:7" ht="24.95" customHeight="1">
       <c r="A57" s="155" t="s">
         <v>92</v>
       </c>
@@ -32490,119 +32301,119 @@
       <c r="E61" s="183"/>
       <c r="F61" s="63"/>
       <c r="G61" s="63"/>
     </row>
     <row r="62" spans="1:7" s="81" customFormat="1">
       <c r="A62" s="174"/>
       <c r="B62" s="158"/>
       <c r="C62" s="63"/>
       <c r="D62" s="77"/>
       <c r="E62" s="183"/>
       <c r="F62" s="63"/>
       <c r="G62" s="63"/>
     </row>
     <row r="63" spans="1:7" ht="54">
       <c r="A63" s="137" t="s">
         <v>82</v>
       </c>
       <c r="B63" s="138" t="s">
         <v>264</v>
       </c>
       <c r="C63" s="19" t="s">
         <v>47</v>
       </c>
       <c r="D63" s="21"/>
       <c r="E63" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
     </row>
     <row r="64" spans="1:7" ht="24.95" customHeight="1">
       <c r="A64" s="155" t="s">
         <v>92</v>
       </c>
       <c r="B64" s="84">
         <v>16900066</v>
       </c>
       <c r="C64" s="23" t="s">
         <v>84</v>
       </c>
       <c r="D64" s="22"/>
       <c r="E64" s="58">
         <v>14</v>
       </c>
       <c r="F64" s="63"/>
       <c r="G64" s="63"/>
     </row>
     <row r="65" spans="1:7" s="77" customFormat="1" ht="24.95" customHeight="1">
       <c r="A65" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B65" s="187" t="s">
         <v>115</v>
       </c>
       <c r="C65" s="23" t="s">
         <v>116</v>
       </c>
       <c r="D65" s="22"/>
       <c r="E65" s="58">
-        <v>15210</v>
+        <v>18542</v>
       </c>
       <c r="F65" s="63"/>
       <c r="G65" s="63"/>
     </row>
     <row r="66" spans="1:7" s="77" customFormat="1" ht="24.95" customHeight="1">
       <c r="A66" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="187">
         <v>100020681</v>
       </c>
       <c r="C66" s="23" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="D66" s="22"/>
       <c r="E66" s="58">
-        <v>18442</v>
+        <v>21503</v>
       </c>
       <c r="F66" s="63"/>
       <c r="G66" s="63"/>
     </row>
     <row r="67" spans="1:7" s="77" customFormat="1" ht="24.95" customHeight="1">
       <c r="A67" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B67" s="187" t="s">
-        <v>871</v>
+        <v>869</v>
       </c>
       <c r="C67" s="23" t="s">
         <v>117</v>
       </c>
       <c r="D67" s="22"/>
       <c r="E67" s="58">
-        <v>8385</v>
+        <v>8888</v>
       </c>
       <c r="F67" s="63"/>
       <c r="G67" s="63"/>
     </row>
     <row r="68" spans="1:7" ht="24.95" customHeight="1">
       <c r="A68" s="155" t="s">
         <v>92</v>
       </c>
       <c r="B68" s="84">
         <v>16910171</v>
       </c>
       <c r="C68" s="23" t="s">
         <v>317</v>
       </c>
       <c r="D68" s="22"/>
       <c r="E68" s="58">
         <v>72</v>
       </c>
       <c r="F68" s="63"/>
       <c r="G68" s="63"/>
     </row>
     <row r="69" spans="1:7" ht="24.95" customHeight="1">
       <c r="A69" s="155" t="s">
         <v>92</v>
       </c>
@@ -32622,374 +32433,374 @@
     <row r="70" spans="1:7" ht="24.95" customHeight="1">
       <c r="A70" s="155" t="s">
         <v>92</v>
       </c>
       <c r="B70" s="84">
         <v>16900077</v>
       </c>
       <c r="C70" s="23" t="s">
         <v>119</v>
       </c>
       <c r="D70" s="22"/>
       <c r="E70" s="58">
         <v>19</v>
       </c>
       <c r="F70" s="63"/>
       <c r="G70" s="63"/>
     </row>
     <row r="71" spans="1:7" ht="24.95" customHeight="1">
       <c r="A71" s="155" t="s">
         <v>92</v>
       </c>
       <c r="B71" s="84">
         <v>100022179</v>
       </c>
       <c r="C71" s="23" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="D71" s="22"/>
       <c r="E71" s="58">
         <v>197</v>
       </c>
       <c r="F71" s="63"/>
       <c r="G71" s="63"/>
     </row>
     <row r="72" spans="1:7" ht="24.95" customHeight="1">
       <c r="A72" s="155" t="s">
         <v>92</v>
       </c>
       <c r="B72" s="156">
         <v>16910074</v>
       </c>
       <c r="C72" s="23" t="s">
         <v>120</v>
       </c>
       <c r="D72" s="22"/>
       <c r="E72" s="58">
         <v>65</v>
       </c>
       <c r="F72" s="63"/>
       <c r="G72" s="63"/>
     </row>
     <row r="73" spans="1:7" ht="24.95" customHeight="1">
       <c r="A73" s="155" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="B73" s="156">
         <v>100020830</v>
       </c>
       <c r="C73" s="23" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="D73" s="22"/>
       <c r="E73" s="58">
-        <v>1405</v>
+        <v>1638</v>
       </c>
       <c r="F73" s="63"/>
       <c r="G73" s="63"/>
     </row>
     <row r="74" spans="1:7" ht="24.95" customHeight="1">
       <c r="A74" s="155" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="B74" s="156">
         <v>100020840</v>
       </c>
       <c r="C74" s="23" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="D74" s="22"/>
       <c r="E74" s="58">
-        <v>2215</v>
+        <v>2583</v>
       </c>
       <c r="F74" s="63"/>
       <c r="G74" s="63"/>
     </row>
     <row r="75" spans="1:7" ht="24.95" customHeight="1">
       <c r="A75" s="155" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="B75" s="156">
         <v>100020841</v>
       </c>
       <c r="C75" s="23" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="D75" s="22"/>
       <c r="E75" s="58">
-        <v>2668</v>
+        <v>3110</v>
       </c>
       <c r="F75" s="63"/>
       <c r="G75" s="63"/>
     </row>
     <row r="76" spans="1:7" ht="24.95" customHeight="1">
       <c r="A76" s="155" t="s">
         <v>92</v>
       </c>
       <c r="B76" s="298" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="C76" s="23" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="D76" s="22"/>
       <c r="E76" s="58">
         <v>284</v>
       </c>
       <c r="F76" s="63"/>
       <c r="G76" s="63"/>
     </row>
     <row r="77" spans="1:7" ht="24.95" customHeight="1">
       <c r="A77" s="181"/>
-      <c r="B77" s="450"/>
-[...3 lines deleted...]
-      <c r="D77" s="452"/>
+      <c r="B77" s="449"/>
+      <c r="C77" s="454" t="s">
+        <v>458</v>
+      </c>
+      <c r="D77" s="451"/>
       <c r="E77" s="62"/>
       <c r="F77" s="63"/>
       <c r="G77" s="63"/>
     </row>
     <row r="78" spans="1:7" ht="24.95" customHeight="1">
       <c r="A78" s="181"/>
-      <c r="B78" s="450"/>
-[...1 lines deleted...]
-      <c r="D78" s="452"/>
+      <c r="B78" s="449"/>
+      <c r="C78" s="450"/>
+      <c r="D78" s="451"/>
       <c r="E78" s="62"/>
       <c r="F78" s="63"/>
       <c r="G78" s="63"/>
     </row>
     <row r="79" spans="1:7" ht="29.25" customHeight="1">
       <c r="A79" s="174"/>
       <c r="B79" s="158"/>
       <c r="C79" s="136" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="D79" s="77"/>
       <c r="E79" s="183"/>
       <c r="F79" s="63"/>
       <c r="G79" s="63"/>
     </row>
     <row r="80" spans="1:7" ht="24.75" customHeight="1">
       <c r="A80" s="174"/>
       <c r="B80" s="158"/>
       <c r="C80" s="63"/>
       <c r="D80" s="77"/>
       <c r="E80" s="183"/>
       <c r="F80" s="63"/>
       <c r="G80" s="63"/>
     </row>
     <row r="81" spans="1:7" s="81" customFormat="1">
       <c r="A81" s="174"/>
       <c r="B81" s="158"/>
       <c r="C81" s="63"/>
       <c r="D81" s="77"/>
       <c r="E81" s="183"/>
       <c r="F81" s="63"/>
       <c r="G81" s="63"/>
     </row>
     <row r="82" spans="1:7" ht="54">
       <c r="A82" s="137" t="s">
         <v>82</v>
       </c>
       <c r="B82" s="138" t="s">
         <v>264</v>
       </c>
       <c r="C82" s="19" t="s">
         <v>47</v>
       </c>
       <c r="D82" s="21"/>
       <c r="E82" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="F82" s="63"/>
       <c r="G82" s="63"/>
     </row>
     <row r="83" spans="1:7" ht="24.95" customHeight="1">
       <c r="A83" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B83" s="187">
         <v>16900208</v>
       </c>
       <c r="C83" s="23" t="s">
         <v>121</v>
       </c>
       <c r="D83" s="22"/>
       <c r="E83" s="58">
-        <v>8452</v>
+        <v>9855</v>
       </c>
       <c r="F83" s="63"/>
       <c r="G83" s="63"/>
     </row>
     <row r="84" spans="1:7" ht="24.95" customHeight="1">
       <c r="A84" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B84" s="187">
         <v>16900209</v>
       </c>
       <c r="C84" s="23" t="s">
         <v>122</v>
       </c>
       <c r="D84" s="22"/>
       <c r="E84" s="58">
-        <v>6684</v>
+        <v>7794</v>
       </c>
       <c r="F84" s="63"/>
       <c r="G84" s="63"/>
     </row>
     <row r="85" spans="1:7" ht="24.95" customHeight="1">
       <c r="A85" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B85" s="187">
         <v>16900221</v>
       </c>
       <c r="C85" s="23" t="s">
         <v>123</v>
       </c>
       <c r="D85" s="22"/>
       <c r="E85" s="58">
-        <v>8730</v>
+        <v>10179</v>
       </c>
       <c r="F85" s="63"/>
       <c r="G85" s="63"/>
     </row>
     <row r="86" spans="1:7" ht="24.95" customHeight="1">
       <c r="A86" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B86" s="187">
         <v>16900222</v>
       </c>
       <c r="C86" s="23" t="s">
         <v>124</v>
       </c>
       <c r="D86" s="22"/>
       <c r="E86" s="58">
-        <v>9687</v>
+        <v>10268</v>
       </c>
       <c r="F86" s="63"/>
       <c r="G86" s="63"/>
     </row>
     <row r="87" spans="1:7" ht="24.95" customHeight="1">
       <c r="A87" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B87" s="187">
         <v>16900227</v>
       </c>
       <c r="C87" s="23" t="s">
         <v>125</v>
       </c>
       <c r="D87" s="22"/>
       <c r="E87" s="58">
-        <v>18097</v>
+        <v>22060</v>
       </c>
       <c r="F87" s="63"/>
       <c r="G87" s="63"/>
     </row>
     <row r="88" spans="1:7" ht="24.95" customHeight="1">
       <c r="A88" s="155" t="s">
         <v>54</v>
       </c>
       <c r="B88" s="187">
         <v>16900223</v>
       </c>
       <c r="C88" s="23" t="s">
         <v>126</v>
       </c>
       <c r="D88" s="22"/>
       <c r="E88" s="58">
-        <v>5660</v>
+        <v>6000</v>
       </c>
       <c r="F88" s="63"/>
       <c r="G88" s="63"/>
     </row>
     <row r="89" spans="1:7" ht="30" customHeight="1">
       <c r="A89" s="181"/>
       <c r="B89" s="188"/>
       <c r="C89" s="101" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="D89" s="69"/>
       <c r="E89" s="102"/>
       <c r="F89" s="63"/>
       <c r="G89" s="63"/>
     </row>
     <row r="90" spans="1:7" ht="16.5" customHeight="1">
       <c r="A90" s="181"/>
       <c r="B90" s="188"/>
-      <c r="C90" s="436"/>
+      <c r="C90" s="435"/>
       <c r="D90" s="69"/>
       <c r="E90" s="102"/>
       <c r="F90" s="63"/>
       <c r="G90" s="63"/>
     </row>
     <row r="91" spans="1:7" ht="24.95" customHeight="1">
       <c r="A91" s="174"/>
       <c r="B91" s="67"/>
       <c r="C91" s="136" t="s">
         <v>102</v>
       </c>
       <c r="D91" s="77"/>
       <c r="E91" s="77"/>
       <c r="F91" s="63"/>
       <c r="G91" s="63"/>
     </row>
     <row r="92" spans="1:7" ht="20.25" customHeight="1">
       <c r="A92" s="174"/>
       <c r="B92" s="67"/>
       <c r="C92" s="63"/>
       <c r="D92" s="77"/>
       <c r="E92" s="183"/>
       <c r="F92" s="63"/>
       <c r="G92" s="63"/>
     </row>
     <row r="93" spans="1:7" ht="29.25" customHeight="1">
       <c r="A93" s="174"/>
       <c r="B93" s="67"/>
       <c r="C93" s="63"/>
       <c r="D93" s="77"/>
       <c r="E93" s="77"/>
       <c r="F93" s="63"/>
       <c r="G93" s="63"/>
     </row>
     <row r="94" spans="1:7" ht="49.5" customHeight="1">
       <c r="A94" s="137" t="s">
         <v>82</v>
       </c>
       <c r="B94" s="138" t="s">
         <v>264</v>
       </c>
       <c r="C94" s="19" t="s">
         <v>47</v>
       </c>
       <c r="D94" s="21"/>
       <c r="E94" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="F94" s="63"/>
       <c r="G94" s="63"/>
     </row>
     <row r="95" spans="1:7" ht="24.95" customHeight="1">
       <c r="A95" s="155" t="s">
         <v>92</v>
       </c>
       <c r="B95" s="151">
         <v>16900212</v>
       </c>
       <c r="C95" s="23" t="s">
         <v>103</v>
       </c>
       <c r="D95" s="22"/>
       <c r="E95" s="58">
         <v>127</v>
       </c>
       <c r="F95" s="63"/>
       <c r="G95" s="63"/>
     </row>
     <row r="96" spans="1:7" ht="24.95" customHeight="1">
       <c r="A96" s="155" t="s">
         <v>92</v>
       </c>
@@ -33188,91 +32999,86 @@
     <mergeCell ref="C64:D64"/>
     <mergeCell ref="C65:D65"/>
     <mergeCell ref="C67:D67"/>
     <mergeCell ref="C69:D69"/>
     <mergeCell ref="C88:D88"/>
     <mergeCell ref="C101:D101"/>
     <mergeCell ref="C94:D94"/>
     <mergeCell ref="C70:D70"/>
     <mergeCell ref="C71:D71"/>
     <mergeCell ref="C87:D87"/>
     <mergeCell ref="C102:D102"/>
     <mergeCell ref="C95:D95"/>
     <mergeCell ref="C96:D96"/>
     <mergeCell ref="C97:D97"/>
     <mergeCell ref="C98:D98"/>
     <mergeCell ref="C99:D99"/>
     <mergeCell ref="C100:D100"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{0945CD92-90D7-4B5C-B180-8563E2325870}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="28" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0BDDAFA-20FC-4C1B-A307-7178D3D9DDEC}">
   <sheetPr codeName="Sayfa11">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:N76"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="1" width="6.42578125" style="217" customWidth="1"/>
     <col min="2" max="2" width="53.85546875" style="217" customWidth="1"/>
     <col min="3" max="3" width="17" style="218" customWidth="1"/>
     <col min="4" max="4" width="18.5703125" style="218" customWidth="1"/>
     <col min="5" max="5" width="10.140625" style="218" customWidth="1"/>
     <col min="6" max="6" width="17.140625" style="218" customWidth="1"/>
     <col min="7" max="7" width="16.85546875" style="218" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="218" customWidth="1"/>
     <col min="9" max="9" width="15.42578125" style="218" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="21.42578125" style="218" customWidth="1"/>
     <col min="11" max="11" width="29.42578125" style="219" customWidth="1"/>
     <col min="12" max="13" width="16.5703125" style="220" customWidth="1"/>
     <col min="14" max="14" width="14.42578125" style="220" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="218"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="27.75" thickBot="1">
       <c r="I1" s="131" t="s">
         <v>101</v>
       </c>
       <c r="K1" s="72" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="31.5" customHeight="1" thickBot="1">
       <c r="A2" s="17" t="s">
         <v>129</v>
       </c>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
       <c r="J2" s="16"/>
       <c r="K2" s="16"/>
       <c r="L2" s="16"/>
       <c r="M2" s="16"/>
       <c r="N2" s="15"/>
     </row>
     <row r="3" spans="1:14" ht="19.5" thickBot="1">
       <c r="A3" s="210"/>
       <c r="I3" s="219"/>
       <c r="J3" s="219"/>
       <c r="N3" s="221"/>
@@ -35481,51 +35287,51 @@
         <v>208</v>
       </c>
       <c r="D71" s="220"/>
       <c r="F71" s="220"/>
       <c r="G71" s="220"/>
       <c r="H71" s="220"/>
       <c r="I71" s="220"/>
       <c r="J71" s="220"/>
       <c r="K71" s="267"/>
       <c r="N71" s="221"/>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="210"/>
       <c r="N72" s="221"/>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="210"/>
       <c r="B73" s="217" t="s">
         <v>303</v>
       </c>
       <c r="N73" s="221"/>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="210"/>
       <c r="B74" s="112" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="N74" s="221"/>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" s="210"/>
       <c r="B75" s="112" t="s">
         <v>304</v>
       </c>
       <c r="N75" s="221"/>
     </row>
     <row r="76" spans="1:14" ht="19.5" thickBot="1">
       <c r="A76" s="273"/>
       <c r="B76" s="274" t="s">
         <v>233</v>
       </c>
       <c r="C76" s="275"/>
       <c r="D76" s="275"/>
       <c r="E76" s="275"/>
       <c r="F76" s="275"/>
       <c r="G76" s="275"/>
       <c r="H76" s="275"/>
       <c r="I76" s="275"/>
       <c r="J76" s="275"/>
       <c r="K76" s="276"/>
       <c r="L76" s="277"/>
@@ -35584,177 +35390,174 @@
     <mergeCell ref="E17:F17"/>
     <mergeCell ref="E18:F18"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="E20:F20"/>
     <mergeCell ref="E21:F21"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="E14:F14"/>
     <mergeCell ref="E15:F15"/>
     <mergeCell ref="E16:F16"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="E6:F6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{69FD6690-E15B-42C7-B702-D5928CCDDD63}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E5D1C622-527F-4981-9F3A-42A9167092E0}">
   <sheetPr codeName="Sayfa12">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="60.85546875" style="77" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="77" customWidth="1"/>
     <col min="3" max="3" width="18.140625" style="77" customWidth="1"/>
     <col min="4" max="4" width="27" style="77" customWidth="1"/>
     <col min="5" max="5" width="18.140625" style="77" customWidth="1"/>
     <col min="6" max="6" width="15.140625" style="77" customWidth="1"/>
     <col min="7" max="7" width="22.42578125" style="77" customWidth="1"/>
     <col min="8" max="10" width="16.85546875" style="77" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="77"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="27" thickBot="1">
       <c r="H1" s="104" t="s">
         <v>101</v>
       </c>
       <c r="J1" s="72" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="32.25" customHeight="1" thickBot="1">
-      <c r="A2" s="754" t="s">
+      <c r="A2" s="753" t="s">
         <v>302</v>
       </c>
-      <c r="B2" s="755"/>
-[...7 lines deleted...]
-      <c r="J2" s="756"/>
+      <c r="B2" s="754"/>
+      <c r="C2" s="754"/>
+      <c r="D2" s="754"/>
+      <c r="E2" s="754"/>
+      <c r="F2" s="754"/>
+      <c r="G2" s="754"/>
+      <c r="H2" s="754"/>
+      <c r="I2" s="754"/>
+      <c r="J2" s="755"/>
     </row>
     <row r="3" spans="1:10" ht="13.5" thickBot="1">
       <c r="A3" s="195"/>
       <c r="J3" s="196"/>
     </row>
     <row r="4" spans="1:10" ht="15.75" thickBot="1">
       <c r="A4" s="197" t="s">
         <v>209</v>
       </c>
       <c r="B4" s="198" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="198" t="s">
         <v>130</v>
       </c>
       <c r="D4" s="198" t="s">
         <v>225</v>
       </c>
       <c r="E4" s="199" t="s">
         <v>210</v>
       </c>
       <c r="F4" s="200" t="s">
         <v>134</v>
       </c>
       <c r="G4" s="198" t="s">
         <v>211</v>
       </c>
-      <c r="H4" s="757" t="s">
+      <c r="H4" s="756" t="s">
         <v>212</v>
       </c>
-      <c r="I4" s="758"/>
-      <c r="J4" s="759"/>
+      <c r="I4" s="757"/>
+      <c r="J4" s="758"/>
     </row>
     <row r="5" spans="1:10" ht="31.7" customHeight="1" thickBot="1">
       <c r="A5" s="201"/>
       <c r="B5" s="202"/>
       <c r="C5" s="202" t="s">
         <v>226</v>
       </c>
       <c r="D5" s="202" t="s">
         <v>91</v>
       </c>
       <c r="E5" s="202" t="s">
         <v>213</v>
       </c>
       <c r="F5" s="202" t="s">
         <v>91</v>
       </c>
       <c r="G5" s="202" t="s">
         <v>91</v>
       </c>
       <c r="H5" s="199" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="199" t="s">
         <v>214</v>
       </c>
       <c r="J5" s="199" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="15.75" thickBot="1">
       <c r="A6" s="203"/>
       <c r="B6" s="204"/>
       <c r="C6" s="204"/>
       <c r="D6" s="204" t="s">
         <v>227</v>
       </c>
       <c r="E6" s="204" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
       <c r="F6" s="204"/>
       <c r="G6" s="204"/>
-      <c r="H6" s="757"/>
-[...1 lines deleted...]
-      <c r="J6" s="759"/>
+      <c r="H6" s="756"/>
+      <c r="I6" s="757"/>
+      <c r="J6" s="758"/>
     </row>
     <row r="7" spans="1:10" ht="15.75" thickBot="1">
       <c r="A7" s="204" t="s">
         <v>228</v>
       </c>
       <c r="B7" s="205"/>
       <c r="C7" s="204">
         <v>16900224</v>
       </c>
       <c r="D7" s="205">
         <v>16900402</v>
       </c>
       <c r="E7" s="206" t="s">
         <v>112</v>
       </c>
       <c r="F7" s="204">
         <v>16910078</v>
       </c>
       <c r="G7" s="205">
         <v>16910076</v>
       </c>
       <c r="H7" s="204">
         <v>16900227</v>
       </c>
       <c r="I7" s="204">
@@ -35920,186 +35723,183 @@
       </c>
       <c r="J13" s="111">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="34.5" customHeight="1">
       <c r="A14" s="195"/>
       <c r="J14" s="196"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="210" t="s">
         <v>303</v>
       </c>
       <c r="B15" s="211"/>
       <c r="C15" s="211"/>
       <c r="D15" s="211"/>
       <c r="E15" s="211"/>
       <c r="F15" s="211"/>
       <c r="G15" s="211"/>
       <c r="H15" s="211"/>
       <c r="I15" s="211"/>
       <c r="J15" s="212"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="213" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="B16" s="211"/>
       <c r="C16" s="211"/>
       <c r="D16" s="211"/>
       <c r="E16" s="211"/>
       <c r="F16" s="211"/>
       <c r="G16" s="211"/>
       <c r="H16" s="211"/>
       <c r="I16" s="211"/>
       <c r="J16" s="212"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="213" t="s">
         <v>304</v>
       </c>
       <c r="B17" s="211"/>
       <c r="C17" s="211"/>
       <c r="D17" s="211"/>
       <c r="E17" s="211"/>
       <c r="F17" s="211"/>
       <c r="G17" s="211"/>
       <c r="H17" s="211"/>
       <c r="I17" s="211"/>
       <c r="J17" s="212"/>
     </row>
     <row r="18" spans="1:10" ht="13.5" thickBot="1">
       <c r="A18" s="214" t="s">
         <v>233</v>
       </c>
       <c r="B18" s="215"/>
       <c r="C18" s="215"/>
       <c r="D18" s="215"/>
       <c r="E18" s="215"/>
       <c r="F18" s="215"/>
       <c r="G18" s="215"/>
       <c r="H18" s="215"/>
       <c r="I18" s="215"/>
       <c r="J18" s="216"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="H6:J6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{C90F5B98-279A-48ED-8B53-B3D1790D40F0}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{584A5DE4-F587-4DA9-9325-7497759F2CB6}">
   <sheetPr codeName="Sayfa13">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H85"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A4" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="32"/>
     <col min="2" max="2" width="16.140625" style="125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="76.140625" style="39" customWidth="1"/>
     <col min="4" max="4" width="20.85546875" style="40" customWidth="1"/>
     <col min="5" max="5" width="21.42578125" style="40" customWidth="1"/>
     <col min="6" max="6" width="28.42578125" style="40" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="14.85546875" style="40" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="22.5" customHeight="1" thickBot="1">
       <c r="A1" s="171"/>
       <c r="B1" s="172"/>
       <c r="C1" s="32" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="D1" s="172"/>
       <c r="E1" s="172"/>
       <c r="F1" s="305" t="s">
         <v>101</v>
       </c>
       <c r="G1" s="172"/>
       <c r="H1" s="72">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="22.5" customHeight="1">
       <c r="A2" s="174"/>
       <c r="B2" s="175"/>
       <c r="C2" s="88" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="D2" s="175"/>
       <c r="E2" s="175"/>
       <c r="F2" s="304"/>
       <c r="G2" s="175"/>
       <c r="H2" s="79"/>
     </row>
     <row r="3" spans="1:8" ht="22.5" customHeight="1">
       <c r="A3" s="174"/>
       <c r="B3" s="175"/>
       <c r="C3" s="88" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
       <c r="D3" s="175"/>
       <c r="E3" s="175"/>
       <c r="F3" s="175"/>
       <c r="G3" s="175"/>
       <c r="H3" s="175"/>
     </row>
     <row r="4" spans="1:8" ht="22.5" customHeight="1">
       <c r="A4" s="174"/>
       <c r="B4" s="175"/>
       <c r="C4" s="88" t="s">
         <v>75</v>
       </c>
       <c r="D4" s="175"/>
       <c r="E4" s="175"/>
       <c r="F4" s="175"/>
       <c r="G4" s="175"/>
       <c r="H4" s="175"/>
     </row>
     <row r="5" spans="1:8" ht="22.5" customHeight="1">
       <c r="A5" s="174"/>
       <c r="B5" s="175"/>
-      <c r="C5" s="412" t="s">
-        <v>869</v>
+      <c r="C5" s="411" t="s">
+        <v>867</v>
       </c>
       <c r="D5" s="175"/>
       <c r="E5" s="175"/>
       <c r="F5" s="175"/>
       <c r="G5" s="175"/>
       <c r="H5" s="175"/>
     </row>
     <row r="6" spans="1:8" ht="24.75">
       <c r="A6" s="174"/>
       <c r="B6" s="175"/>
       <c r="C6" s="136" t="s">
         <v>306</v>
       </c>
       <c r="D6" s="167"/>
       <c r="E6" s="167"/>
       <c r="F6" s="167"/>
       <c r="G6" s="167"/>
       <c r="H6" s="167"/>
     </row>
     <row r="7" spans="1:8" ht="24.75">
       <c r="A7" s="133"/>
       <c r="B7" s="175"/>
       <c r="C7" s="136" t="s">
         <v>265</v>
       </c>
@@ -36124,458 +35924,458 @@
       <c r="B9" s="182"/>
       <c r="C9" s="98"/>
       <c r="D9" s="69"/>
       <c r="E9" s="69"/>
       <c r="F9" s="69"/>
       <c r="G9" s="69"/>
       <c r="H9" s="69"/>
     </row>
     <row r="10" spans="1:8" ht="65.25" customHeight="1">
       <c r="A10" s="137" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="303" t="s">
         <v>264</v>
       </c>
       <c r="C10" s="140" t="s">
         <v>47</v>
       </c>
       <c r="D10" s="161" t="s">
         <v>307</v>
       </c>
       <c r="E10" s="161" t="s">
         <v>308</v>
       </c>
       <c r="F10" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="G10" s="167"/>
       <c r="H10" s="167"/>
     </row>
     <row r="11" spans="1:8" ht="29.25" customHeight="1">
       <c r="A11" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B11" s="84">
         <v>7767867</v>
       </c>
       <c r="C11" s="302" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="D11" s="97">
         <v>279</v>
       </c>
       <c r="E11" s="97">
         <v>239940</v>
       </c>
       <c r="F11" s="44">
-        <v>9432</v>
+        <v>9903</v>
       </c>
       <c r="G11" s="167"/>
       <c r="H11" s="167"/>
     </row>
     <row r="12" spans="1:8" ht="25.5" customHeight="1">
       <c r="A12" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B12" s="84">
         <v>7767875</v>
       </c>
       <c r="C12" s="302" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="D12" s="97">
         <v>279</v>
       </c>
       <c r="E12" s="97">
         <v>239940</v>
       </c>
       <c r="F12" s="44">
-        <v>9432</v>
+        <v>9903</v>
       </c>
       <c r="G12" s="167"/>
       <c r="H12" s="167"/>
     </row>
     <row r="13" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A13" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B13" s="84">
         <v>7767869</v>
       </c>
       <c r="C13" s="302" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="D13" s="97">
         <v>350</v>
       </c>
       <c r="E13" s="97">
         <v>301000</v>
       </c>
       <c r="F13" s="44">
-        <v>10207</v>
+        <v>10717</v>
       </c>
       <c r="G13" s="167"/>
       <c r="H13" s="167"/>
     </row>
     <row r="14" spans="1:8" ht="25.5" customHeight="1">
       <c r="A14" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="84">
         <v>7767876</v>
       </c>
       <c r="C14" s="302" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="D14" s="97">
         <v>350</v>
       </c>
       <c r="E14" s="97">
         <v>301000</v>
       </c>
       <c r="F14" s="44">
-        <v>10207</v>
+        <v>10717</v>
       </c>
       <c r="G14" s="167"/>
       <c r="H14" s="167"/>
     </row>
     <row r="15" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A15" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B15" s="84">
         <v>7767870</v>
       </c>
       <c r="C15" s="302" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="D15" s="97">
         <v>425</v>
       </c>
       <c r="E15" s="97">
         <v>365500</v>
       </c>
       <c r="F15" s="44">
-        <v>11590</v>
+        <v>12170</v>
       </c>
       <c r="G15" s="167"/>
       <c r="H15" s="167"/>
     </row>
     <row r="16" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A16" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="84">
         <v>7767877</v>
       </c>
       <c r="C16" s="302" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="D16" s="97">
         <v>425</v>
       </c>
       <c r="E16" s="97">
         <v>365500</v>
       </c>
       <c r="F16" s="44">
-        <v>11590</v>
+        <v>12170</v>
       </c>
       <c r="G16" s="167"/>
       <c r="H16" s="167"/>
     </row>
     <row r="17" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A17" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B17" s="84">
         <v>7767871</v>
       </c>
       <c r="C17" s="302" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="D17" s="97">
         <v>497</v>
       </c>
       <c r="E17" s="97">
         <v>427420</v>
       </c>
       <c r="F17" s="44">
-        <v>12464</v>
+        <v>13088</v>
       </c>
       <c r="G17" s="167"/>
       <c r="H17" s="167"/>
     </row>
     <row r="18" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A18" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B18" s="84">
         <v>7767878</v>
       </c>
       <c r="C18" s="302" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="D18" s="97">
         <v>497</v>
       </c>
       <c r="E18" s="97">
         <v>427420</v>
       </c>
       <c r="F18" s="44">
-        <v>12464</v>
+        <v>13088</v>
       </c>
       <c r="G18" s="167"/>
       <c r="H18" s="167"/>
     </row>
     <row r="19" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A19" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="84">
         <v>7767872</v>
       </c>
       <c r="C19" s="302" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="D19" s="97">
         <v>574</v>
       </c>
       <c r="E19" s="97">
         <v>493640</v>
       </c>
       <c r="F19" s="44">
-        <v>13137</v>
+        <v>13793</v>
       </c>
       <c r="G19" s="167"/>
       <c r="H19" s="167"/>
     </row>
     <row r="20" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A20" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B20" s="84">
         <v>7767879</v>
       </c>
       <c r="C20" s="302" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="D20" s="97">
         <v>574</v>
       </c>
       <c r="E20" s="97">
         <v>493640</v>
       </c>
       <c r="F20" s="44">
-        <v>13137</v>
+        <v>13793</v>
       </c>
       <c r="G20" s="167"/>
       <c r="H20" s="167"/>
     </row>
     <row r="21" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A21" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="84">
         <v>7767873</v>
       </c>
       <c r="C21" s="302" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="D21" s="97">
         <v>651</v>
       </c>
       <c r="E21" s="97">
         <v>559860</v>
       </c>
       <c r="F21" s="44">
-        <v>14078</v>
+        <v>14782</v>
       </c>
       <c r="G21" s="167"/>
       <c r="H21" s="167"/>
     </row>
     <row r="22" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A22" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B22" s="84">
         <v>7767880</v>
       </c>
       <c r="C22" s="302" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="D22" s="97">
         <v>651</v>
       </c>
       <c r="E22" s="97">
         <v>559860</v>
       </c>
       <c r="F22" s="44">
-        <v>14078</v>
+        <v>14782</v>
       </c>
       <c r="G22" s="167"/>
       <c r="H22" s="167"/>
     </row>
     <row r="23" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A23" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B23" s="84">
         <v>7767881</v>
       </c>
       <c r="C23" s="302" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="D23" s="97">
         <v>588</v>
       </c>
       <c r="E23" s="97">
         <v>505680</v>
       </c>
       <c r="F23" s="44">
-        <v>19794</v>
+        <v>20784</v>
       </c>
       <c r="G23" s="167"/>
       <c r="H23" s="167"/>
     </row>
     <row r="24" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A24" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B24" s="84">
         <v>7767882</v>
       </c>
       <c r="C24" s="302" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="D24" s="97">
         <v>700</v>
       </c>
       <c r="E24" s="97">
         <v>602000</v>
       </c>
       <c r="F24" s="44">
-        <v>21344</v>
+        <v>22412</v>
       </c>
       <c r="G24" s="167"/>
       <c r="H24" s="167"/>
     </row>
     <row r="25" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A25" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="84">
         <v>7767884</v>
       </c>
       <c r="C25" s="302" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="D25" s="97">
         <v>850</v>
       </c>
       <c r="E25" s="97">
         <v>731000</v>
       </c>
       <c r="F25" s="44">
-        <v>24108</v>
+        <v>25313</v>
       </c>
       <c r="G25" s="167"/>
       <c r="H25" s="167"/>
     </row>
     <row r="26" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A26" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B26" s="84">
         <v>7767885</v>
       </c>
       <c r="C26" s="302" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="D26" s="97">
         <v>994</v>
       </c>
       <c r="E26" s="97">
         <v>854840</v>
       </c>
       <c r="F26" s="44">
-        <v>25828</v>
+        <v>27119</v>
       </c>
       <c r="G26" s="167"/>
       <c r="H26" s="167"/>
     </row>
     <row r="27" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A27" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B27" s="84">
         <v>7767886</v>
       </c>
       <c r="C27" s="302" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="D27" s="97">
         <v>1148</v>
       </c>
       <c r="E27" s="97">
         <v>987280</v>
       </c>
       <c r="F27" s="44">
-        <v>27184</v>
+        <v>28543</v>
       </c>
       <c r="G27" s="167"/>
       <c r="H27" s="167"/>
     </row>
     <row r="28" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A28" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B28" s="84">
         <v>7767887</v>
       </c>
       <c r="C28" s="302" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="D28" s="97">
         <v>1303</v>
       </c>
       <c r="E28" s="97">
         <v>1120580</v>
       </c>
       <c r="F28" s="44">
-        <v>29060</v>
+        <v>30513</v>
       </c>
       <c r="G28" s="167"/>
       <c r="H28" s="167"/>
     </row>
     <row r="29" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A29" s="181"/>
       <c r="B29" s="182"/>
       <c r="C29" s="103"/>
       <c r="D29" s="69"/>
       <c r="E29" s="69"/>
-      <c r="F29" s="410"/>
+      <c r="F29" s="409"/>
       <c r="G29" s="167"/>
       <c r="H29" s="167"/>
     </row>
     <row r="30" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A30" s="181"/>
       <c r="B30" s="121" t="s">
         <v>66</v>
       </c>
       <c r="C30" s="123" t="s">
         <v>309</v>
       </c>
       <c r="D30" s="69"/>
       <c r="E30" s="69"/>
       <c r="F30" s="69"/>
       <c r="G30" s="167"/>
       <c r="H30" s="167"/>
     </row>
     <row r="31" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A31" s="181"/>
       <c r="B31" s="121"/>
       <c r="C31" s="301" t="s">
         <v>234</v>
       </c>
       <c r="D31" s="69"/>
       <c r="E31" s="69"/>
@@ -36735,533 +36535,533 @@
       <c r="E45" s="175"/>
       <c r="F45" s="299"/>
       <c r="G45" s="167"/>
       <c r="H45" s="167"/>
     </row>
     <row r="46" spans="1:8" ht="29.25" customHeight="1">
       <c r="A46" s="174"/>
       <c r="B46" s="158"/>
       <c r="C46" s="63"/>
       <c r="D46" s="175"/>
       <c r="E46" s="175"/>
       <c r="F46" s="299"/>
       <c r="G46" s="167"/>
       <c r="H46" s="167"/>
     </row>
     <row r="47" spans="1:8" ht="54">
       <c r="A47" s="137" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="303" t="s">
         <v>264</v>
       </c>
       <c r="C47" s="19" t="s">
         <v>47</v>
       </c>
-      <c r="D47" s="760"/>
-      <c r="E47" s="761"/>
+      <c r="D47" s="759"/>
+      <c r="E47" s="760"/>
       <c r="F47" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="G47" s="167"/>
       <c r="H47" s="167"/>
     </row>
     <row r="48" spans="1:8" ht="24.95" customHeight="1">
       <c r="A48" s="150" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="B48" s="298">
         <v>100020830</v>
       </c>
-      <c r="C48" s="414" t="s">
-[...3 lines deleted...]
-      <c r="E48" s="408"/>
+      <c r="C48" s="413" t="s">
+        <v>528</v>
+      </c>
+      <c r="D48" s="406"/>
+      <c r="E48" s="407"/>
       <c r="F48" s="44">
-        <v>1405</v>
+        <v>1638</v>
       </c>
       <c r="G48" s="167"/>
       <c r="H48" s="167"/>
     </row>
     <row r="49" spans="1:8" ht="24.95" customHeight="1">
       <c r="A49" s="150" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="B49" s="298">
         <v>100020840</v>
       </c>
-      <c r="C49" s="414" t="s">
-[...3 lines deleted...]
-      <c r="E49" s="408"/>
+      <c r="C49" s="413" t="s">
+        <v>529</v>
+      </c>
+      <c r="D49" s="406"/>
+      <c r="E49" s="407"/>
       <c r="F49" s="44">
-        <v>2215</v>
+        <v>2583</v>
       </c>
       <c r="G49" s="167"/>
       <c r="H49" s="167"/>
     </row>
     <row r="50" spans="1:8" ht="24.95" customHeight="1">
       <c r="A50" s="150" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="B50" s="298">
         <v>100020841</v>
       </c>
-      <c r="C50" s="414" t="s">
-[...3 lines deleted...]
-      <c r="E50" s="408"/>
+      <c r="C50" s="413" t="s">
+        <v>530</v>
+      </c>
+      <c r="D50" s="406"/>
+      <c r="E50" s="407"/>
       <c r="F50" s="44">
-        <v>2668</v>
+        <v>3110</v>
       </c>
       <c r="G50" s="167"/>
       <c r="H50" s="167"/>
     </row>
     <row r="51" spans="1:8" ht="24.95" customHeight="1">
       <c r="A51" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B51" s="298">
         <v>16999013</v>
       </c>
-      <c r="C51" s="762" t="s">
+      <c r="C51" s="761" t="s">
         <v>273</v>
       </c>
-      <c r="D51" s="763"/>
-      <c r="E51" s="764"/>
+      <c r="D51" s="762"/>
+      <c r="E51" s="763"/>
       <c r="F51" s="44">
         <v>254</v>
       </c>
       <c r="G51" s="167"/>
       <c r="H51" s="167"/>
     </row>
     <row r="52" spans="1:8" ht="24.95" customHeight="1">
       <c r="A52" s="181"/>
       <c r="B52" s="158"/>
       <c r="C52" s="101"/>
       <c r="D52" s="175"/>
       <c r="E52" s="175"/>
       <c r="F52" s="102"/>
       <c r="G52" s="167"/>
       <c r="H52" s="167"/>
     </row>
     <row r="53" spans="1:8" ht="24.95" customHeight="1">
       <c r="A53" s="181"/>
       <c r="B53" s="158"/>
       <c r="C53" s="136" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="D53" s="175"/>
       <c r="E53" s="175"/>
       <c r="F53" s="102"/>
       <c r="G53" s="167"/>
       <c r="H53" s="167"/>
     </row>
     <row r="54" spans="1:8" ht="24.95" customHeight="1">
       <c r="A54" s="181"/>
       <c r="B54" s="158"/>
       <c r="C54" s="136"/>
       <c r="D54" s="175"/>
       <c r="E54" s="175"/>
       <c r="F54" s="102"/>
       <c r="G54" s="167"/>
       <c r="H54" s="167"/>
     </row>
     <row r="55" spans="1:8" ht="54">
       <c r="A55" s="137" t="s">
         <v>82</v>
       </c>
       <c r="B55" s="303" t="s">
         <v>264</v>
       </c>
       <c r="C55" s="19" t="s">
         <v>47</v>
       </c>
-      <c r="D55" s="760"/>
-      <c r="E55" s="761"/>
+      <c r="D55" s="759"/>
+      <c r="E55" s="760"/>
       <c r="F55" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="G55" s="167"/>
       <c r="H55" s="167"/>
     </row>
     <row r="56" spans="1:8" ht="24.95" customHeight="1">
       <c r="A56" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B56" s="156">
         <v>7663561</v>
       </c>
-      <c r="C56" s="762" t="s">
-[...3 lines deleted...]
-      <c r="E56" s="764"/>
+      <c r="C56" s="761" t="s">
+        <v>738</v>
+      </c>
+      <c r="D56" s="762"/>
+      <c r="E56" s="763"/>
       <c r="F56" s="44">
         <v>37</v>
       </c>
       <c r="G56" s="167"/>
       <c r="H56" s="167"/>
     </row>
     <row r="57" spans="1:8" ht="24.95" customHeight="1">
       <c r="A57" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B57" s="156">
         <v>100013305</v>
       </c>
-      <c r="C57" s="762" t="s">
-[...3 lines deleted...]
-      <c r="E57" s="764"/>
+      <c r="C57" s="761" t="s">
+        <v>739</v>
+      </c>
+      <c r="D57" s="762"/>
+      <c r="E57" s="763"/>
       <c r="F57" s="44">
         <v>15</v>
       </c>
       <c r="G57" s="167"/>
       <c r="H57" s="167"/>
     </row>
     <row r="58" spans="1:8" ht="24.95" customHeight="1">
       <c r="A58" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B58" s="156">
         <v>100000030</v>
       </c>
-      <c r="C58" s="762" t="s">
-[...3 lines deleted...]
-      <c r="E58" s="764"/>
+      <c r="C58" s="761" t="s">
+        <v>740</v>
+      </c>
+      <c r="D58" s="762"/>
+      <c r="E58" s="763"/>
       <c r="F58" s="44">
         <v>28</v>
       </c>
       <c r="G58" s="167"/>
       <c r="H58" s="167"/>
     </row>
     <row r="59" spans="1:8" ht="24.95" customHeight="1">
       <c r="A59" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B59" s="156">
         <v>88017017</v>
       </c>
-      <c r="C59" s="762" t="s">
-[...3 lines deleted...]
-      <c r="E59" s="764"/>
+      <c r="C59" s="761" t="s">
+        <v>741</v>
+      </c>
+      <c r="D59" s="762"/>
+      <c r="E59" s="763"/>
       <c r="F59" s="44">
         <v>23</v>
       </c>
       <c r="G59" s="167"/>
       <c r="H59" s="167"/>
     </row>
     <row r="60" spans="1:8" ht="24.95" customHeight="1">
       <c r="A60" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B60" s="156">
         <v>100013304</v>
       </c>
-      <c r="C60" s="762" t="s">
-[...3 lines deleted...]
-      <c r="E60" s="764"/>
+      <c r="C60" s="761" t="s">
+        <v>742</v>
+      </c>
+      <c r="D60" s="762"/>
+      <c r="E60" s="763"/>
       <c r="F60" s="44">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="G60" s="167"/>
       <c r="H60" s="167"/>
     </row>
     <row r="61" spans="1:8" ht="24.95" customHeight="1">
       <c r="A61" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B61" s="156">
         <v>7774497</v>
       </c>
-      <c r="C61" s="762" t="s">
-[...3 lines deleted...]
-      <c r="E61" s="764"/>
+      <c r="C61" s="761" t="s">
+        <v>743</v>
+      </c>
+      <c r="D61" s="762"/>
+      <c r="E61" s="763"/>
       <c r="F61" s="44">
         <v>142</v>
       </c>
       <c r="G61" s="167"/>
       <c r="H61" s="167"/>
     </row>
     <row r="62" spans="1:8" ht="24.95" customHeight="1">
       <c r="A62" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B62" s="156">
         <v>7721982</v>
       </c>
-      <c r="C62" s="413" t="s">
-[...3 lines deleted...]
-      <c r="E62" s="408"/>
+      <c r="C62" s="412" t="s">
+        <v>758</v>
+      </c>
+      <c r="D62" s="406"/>
+      <c r="E62" s="407"/>
       <c r="F62" s="44">
         <v>104</v>
       </c>
       <c r="G62" s="167"/>
       <c r="H62" s="167"/>
     </row>
     <row r="63" spans="1:8" ht="24.95" customHeight="1">
       <c r="A63" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B63" s="156">
         <v>88017851</v>
       </c>
-      <c r="C63" s="413" t="s">
-[...3 lines deleted...]
-      <c r="E63" s="408"/>
+      <c r="C63" s="412" t="s">
+        <v>761</v>
+      </c>
+      <c r="D63" s="406"/>
+      <c r="E63" s="407"/>
       <c r="F63" s="44">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G63" s="167"/>
       <c r="H63" s="167"/>
     </row>
     <row r="64" spans="1:8" ht="24.95" customHeight="1">
       <c r="A64" s="181"/>
       <c r="B64" s="158"/>
       <c r="C64" s="101"/>
       <c r="D64" s="175"/>
       <c r="E64" s="175"/>
       <c r="F64" s="102"/>
       <c r="G64" s="167"/>
       <c r="H64" s="167"/>
     </row>
     <row r="65" spans="1:8" ht="24.95" customHeight="1">
       <c r="A65" s="181"/>
       <c r="B65" s="158"/>
       <c r="C65" s="101"/>
       <c r="D65" s="175"/>
       <c r="E65" s="175"/>
       <c r="F65" s="102"/>
       <c r="G65" s="167"/>
       <c r="H65" s="167"/>
     </row>
     <row r="66" spans="1:8" ht="29.25" customHeight="1">
       <c r="A66" s="174"/>
       <c r="B66" s="158"/>
       <c r="C66" s="136" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="D66" s="175"/>
       <c r="E66" s="175"/>
       <c r="F66" s="299"/>
       <c r="G66" s="167"/>
       <c r="H66" s="167"/>
     </row>
     <row r="67" spans="1:8" ht="24.75" customHeight="1">
       <c r="A67" s="174"/>
       <c r="B67" s="158"/>
       <c r="C67" s="63"/>
       <c r="D67" s="175"/>
       <c r="E67" s="175"/>
       <c r="F67" s="299"/>
       <c r="G67" s="167"/>
       <c r="H67" s="167"/>
     </row>
     <row r="68" spans="1:8" s="55" customFormat="1">
       <c r="A68" s="174"/>
       <c r="B68" s="158"/>
       <c r="C68" s="63"/>
       <c r="D68" s="175"/>
       <c r="E68" s="175"/>
       <c r="F68" s="299"/>
       <c r="G68" s="167"/>
       <c r="H68" s="167"/>
     </row>
     <row r="69" spans="1:8" ht="54">
       <c r="A69" s="137" t="s">
         <v>82</v>
       </c>
       <c r="B69" s="303" t="s">
         <v>264</v>
       </c>
       <c r="C69" s="140" t="s">
         <v>47</v>
       </c>
-      <c r="D69" s="766" t="s">
-[...2 lines deleted...]
-      <c r="E69" s="761"/>
+      <c r="D69" s="765" t="s">
+        <v>556</v>
+      </c>
+      <c r="E69" s="760"/>
       <c r="F69" s="161" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="G69" s="167"/>
       <c r="H69" s="167"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B70" s="127">
         <v>14510245</v>
       </c>
       <c r="C70" s="100" t="s">
         <v>286</v>
       </c>
-      <c r="D70" s="765" t="s">
-[...2 lines deleted...]
-      <c r="E70" s="761"/>
+      <c r="D70" s="764" t="s">
+        <v>393</v>
+      </c>
+      <c r="E70" s="760"/>
       <c r="F70" s="44">
-        <v>1207</v>
+        <v>1267</v>
       </c>
       <c r="G70" s="167"/>
       <c r="H70" s="167"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B71" s="127">
         <v>14510246</v>
       </c>
       <c r="C71" s="100" t="s">
         <v>287</v>
       </c>
-      <c r="D71" s="765" t="s">
+      <c r="D71" s="764" t="s">
         <v>274</v>
       </c>
-      <c r="E71" s="761"/>
+      <c r="E71" s="760"/>
       <c r="F71" s="44">
-        <v>1302</v>
+        <v>1367</v>
       </c>
       <c r="G71" s="167"/>
       <c r="H71" s="167"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="150" t="s">
         <v>92</v>
       </c>
       <c r="B72" s="127">
         <v>14510252</v>
       </c>
       <c r="C72" s="100" t="s">
         <v>335</v>
       </c>
-      <c r="D72" s="765" t="s">
+      <c r="D72" s="764" t="s">
         <v>275</v>
       </c>
-      <c r="E72" s="761"/>
+      <c r="E72" s="760"/>
       <c r="F72" s="44">
-        <v>1433</v>
+        <v>1504</v>
       </c>
       <c r="G72" s="167"/>
       <c r="H72" s="167"/>
     </row>
     <row r="73" spans="1:8" ht="24.95" customHeight="1">
       <c r="A73" s="181"/>
       <c r="B73" s="158"/>
       <c r="C73" s="103" t="s">
         <v>276</v>
       </c>
       <c r="D73" s="297"/>
       <c r="E73" s="297"/>
       <c r="F73" s="62"/>
       <c r="G73" s="167"/>
       <c r="H73" s="167"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="181"/>
       <c r="B74" s="188"/>
       <c r="C74" s="101" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="D74" s="69"/>
       <c r="E74" s="69"/>
       <c r="F74" s="102"/>
       <c r="G74" s="167"/>
       <c r="H74" s="167"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="181"/>
       <c r="B75" s="188"/>
       <c r="C75" s="101" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="D75" s="69"/>
       <c r="E75" s="69"/>
       <c r="F75" s="102"/>
       <c r="G75" s="167"/>
       <c r="H75" s="167"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="181"/>
       <c r="B76" s="188"/>
       <c r="C76" s="101" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="D76" s="69"/>
       <c r="E76" s="69"/>
       <c r="F76" s="102"/>
       <c r="G76" s="167"/>
       <c r="H76" s="167"/>
     </row>
     <row r="77" spans="1:8" s="55" customFormat="1">
       <c r="A77" s="174"/>
       <c r="B77" s="165"/>
       <c r="C77" s="101" t="s">
         <v>310</v>
       </c>
       <c r="D77" s="68"/>
       <c r="E77" s="68"/>
       <c r="F77" s="87"/>
       <c r="G77" s="167"/>
       <c r="H77" s="167"/>
     </row>
     <row r="78" spans="1:8" s="55" customFormat="1">
       <c r="A78" s="174"/>
       <c r="B78" s="165"/>
       <c r="C78" s="101" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="D78" s="68"/>
       <c r="E78" s="68"/>
       <c r="F78" s="87"/>
       <c r="G78" s="167"/>
       <c r="H78" s="167"/>
     </row>
     <row r="79" spans="1:8" s="55" customFormat="1" ht="18" customHeight="1">
       <c r="A79" s="174"/>
       <c r="B79" s="165"/>
       <c r="C79" s="18" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="D79" s="18"/>
       <c r="E79" s="18"/>
       <c r="F79" s="18"/>
       <c r="G79" s="18"/>
       <c r="H79" s="18"/>
     </row>
     <row r="80" spans="1:8" s="55" customFormat="1" ht="18" customHeight="1">
       <c r="A80" s="174"/>
       <c r="B80" s="165"/>
       <c r="C80" s="18"/>
       <c r="D80" s="18"/>
       <c r="E80" s="18"/>
       <c r="F80" s="18"/>
       <c r="G80" s="18"/>
       <c r="H80" s="18"/>
     </row>
     <row r="81" spans="1:8" ht="24.95" customHeight="1">
       <c r="A81" s="181"/>
       <c r="B81" s="188"/>
       <c r="C81" s="103" t="s">
         <v>128</v>
       </c>
       <c r="D81" s="69"/>
       <c r="E81" s="69"/>
@@ -37304,2164 +37104,2161 @@
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="C79:H80"/>
     <mergeCell ref="D71:E71"/>
     <mergeCell ref="D72:E72"/>
     <mergeCell ref="D69:E69"/>
     <mergeCell ref="C55:E55"/>
     <mergeCell ref="C47:E47"/>
     <mergeCell ref="C51:E51"/>
     <mergeCell ref="C61:E61"/>
     <mergeCell ref="D70:E70"/>
     <mergeCell ref="C57:E57"/>
     <mergeCell ref="C58:E58"/>
     <mergeCell ref="C59:E59"/>
     <mergeCell ref="C60:E60"/>
     <mergeCell ref="C56:E56"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{F5765C54-7723-45A2-A51C-D4A0083CD225}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="38" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <customProperties>
-[...2 lines deleted...]
-  <drawing r:id="rId3"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F45E135-B07D-41AA-85C6-6874C90D5E58}">
   <dimension ref="A1:J91"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="6.42578125" style="634" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="16384" width="8.85546875" style="634"/>
+    <col min="1" max="1" width="6.42578125" style="633" customWidth="1"/>
+    <col min="2" max="2" width="53.85546875" style="633" customWidth="1"/>
+    <col min="3" max="3" width="17" style="633" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" style="633" customWidth="1"/>
+    <col min="5" max="5" width="17.140625" style="633" customWidth="1"/>
+    <col min="6" max="6" width="15.42578125" style="633" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="17.5703125" style="633" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="15.42578125" style="633" customWidth="1"/>
+    <col min="10" max="10" width="21.42578125" style="633" customWidth="1"/>
+    <col min="11" max="16384" width="8.85546875" style="633"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="19.5" thickBot="1">
       <c r="A1" s="217"/>
       <c r="B1" s="217"/>
       <c r="C1" s="218"/>
       <c r="D1" s="218"/>
       <c r="E1" s="218"/>
       <c r="F1" s="218"/>
       <c r="G1" s="218"/>
       <c r="H1" s="218"/>
-      <c r="I1" s="632" t="s">
+      <c r="I1" s="631" t="s">
+        <v>766</v>
+      </c>
+      <c r="J1" s="632" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="21.75" thickBot="1">
+      <c r="A2" s="771" t="s">
         <v>768</v>
       </c>
-      <c r="J1" s="633" t="s">
-[...15 lines deleted...]
-      <c r="J2" s="773"/>
+      <c r="B2" s="772"/>
+      <c r="C2" s="772"/>
+      <c r="D2" s="772"/>
+      <c r="E2" s="772"/>
+      <c r="F2" s="772"/>
+      <c r="G2" s="772"/>
+      <c r="H2" s="772"/>
+      <c r="I2" s="772"/>
+      <c r="J2" s="772"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="210"/>
       <c r="B3" s="217"/>
       <c r="C3" s="218"/>
       <c r="D3" s="218"/>
       <c r="E3" s="218"/>
       <c r="F3" s="219"/>
       <c r="G3" s="219"/>
       <c r="H3" s="219"/>
       <c r="I3" s="219"/>
       <c r="J3" s="219"/>
     </row>
     <row r="4" spans="1:10" ht="15">
-      <c r="A4" s="774"/>
-      <c r="B4" s="777" t="s">
+      <c r="A4" s="773"/>
+      <c r="B4" s="776" t="s">
         <v>144</v>
       </c>
-      <c r="C4" s="768" t="s">
+      <c r="C4" s="767" t="s">
+        <v>769</v>
+      </c>
+      <c r="D4" s="780" t="s">
+        <v>770</v>
+      </c>
+      <c r="E4" s="781"/>
+      <c r="F4" s="634" t="s">
         <v>771</v>
       </c>
-      <c r="D4" s="781" t="s">
+      <c r="G4" s="634" t="s">
         <v>772</v>
       </c>
-      <c r="E4" s="782"/>
-      <c r="F4" s="635" t="s">
+      <c r="H4" s="769" t="s">
         <v>773</v>
       </c>
-      <c r="G4" s="635" t="s">
+      <c r="I4" s="770"/>
+      <c r="J4" s="635" t="s">
         <v>774</v>
       </c>
-      <c r="H4" s="770" t="s">
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="774"/>
+      <c r="B5" s="777"/>
+      <c r="C5" s="779"/>
+      <c r="D5" s="782"/>
+      <c r="E5" s="783"/>
+      <c r="F5" s="767" t="s">
         <v>775</v>
       </c>
-      <c r="I4" s="771"/>
-      <c r="J4" s="636" t="s">
+      <c r="G5" s="767" t="s">
         <v>776</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="F5" s="768" t="s">
+      <c r="H5" s="767" t="s">
         <v>777</v>
       </c>
-      <c r="G5" s="768" t="s">
+      <c r="I5" s="767" t="s">
         <v>778</v>
       </c>
-      <c r="H5" s="768" t="s">
+      <c r="J5" s="767" t="s">
         <v>779</v>
       </c>
-      <c r="I5" s="768" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:10">
-      <c r="A6" s="775"/>
-[...8 lines deleted...]
-      <c r="J6" s="769"/>
+      <c r="A6" s="774"/>
+      <c r="B6" s="777"/>
+      <c r="C6" s="779"/>
+      <c r="D6" s="784"/>
+      <c r="E6" s="785"/>
+      <c r="F6" s="768"/>
+      <c r="G6" s="768"/>
+      <c r="H6" s="768"/>
+      <c r="I6" s="768"/>
+      <c r="J6" s="768"/>
     </row>
     <row r="7" spans="1:10" ht="15">
-      <c r="A7" s="776"/>
-[...2 lines deleted...]
-      <c r="D7" s="770">
+      <c r="A7" s="775"/>
+      <c r="B7" s="778"/>
+      <c r="C7" s="768"/>
+      <c r="D7" s="769">
         <v>7774497</v>
       </c>
-      <c r="E7" s="771"/>
-      <c r="F7" s="637">
+      <c r="E7" s="770"/>
+      <c r="F7" s="636">
         <v>100000030</v>
       </c>
-      <c r="G7" s="637">
+      <c r="G7" s="636">
         <v>7663561</v>
       </c>
-      <c r="H7" s="637">
+      <c r="H7" s="636">
         <v>88017017</v>
       </c>
-      <c r="I7" s="637">
+      <c r="I7" s="636">
         <v>100013304</v>
       </c>
-      <c r="J7" s="637">
+      <c r="J7" s="636">
         <v>100013305</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="18.75">
       <c r="A8" s="272">
         <v>1</v>
       </c>
-      <c r="B8" s="638" t="s">
-[...13 lines deleted...]
-      <c r="J8" s="639">
+      <c r="B8" s="637" t="s">
+        <v>780</v>
+      </c>
+      <c r="C8" s="638">
+        <v>1</v>
+      </c>
+      <c r="D8" s="766">
+        <v>1</v>
+      </c>
+      <c r="E8" s="766"/>
+      <c r="F8" s="638"/>
+      <c r="G8" s="638"/>
+      <c r="H8" s="638"/>
+      <c r="I8" s="638"/>
+      <c r="J8" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="18.75">
       <c r="A9" s="272">
         <v>2</v>
       </c>
-      <c r="B9" s="638" t="s">
-[...15 lines deleted...]
-      <c r="J9" s="639">
+      <c r="B9" s="637" t="s">
+        <v>781</v>
+      </c>
+      <c r="C9" s="638">
+        <v>1</v>
+      </c>
+      <c r="D9" s="766">
+        <v>1</v>
+      </c>
+      <c r="E9" s="766"/>
+      <c r="F9" s="638">
+        <v>1</v>
+      </c>
+      <c r="G9" s="638"/>
+      <c r="H9" s="638"/>
+      <c r="I9" s="638"/>
+      <c r="J9" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="18.75">
       <c r="A10" s="272">
         <v>3</v>
       </c>
-      <c r="B10" s="638" t="s">
-[...17 lines deleted...]
-      <c r="J10" s="639">
+      <c r="B10" s="637" t="s">
+        <v>782</v>
+      </c>
+      <c r="C10" s="638">
+        <v>1</v>
+      </c>
+      <c r="D10" s="766">
+        <v>1</v>
+      </c>
+      <c r="E10" s="766"/>
+      <c r="F10" s="638">
+        <v>1</v>
+      </c>
+      <c r="G10" s="638"/>
+      <c r="H10" s="638">
+        <v>1</v>
+      </c>
+      <c r="I10" s="638"/>
+      <c r="J10" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="18.75">
       <c r="A11" s="272">
         <v>4</v>
       </c>
-      <c r="B11" s="638" t="s">
-[...13 lines deleted...]
-      <c r="H11" s="639">
+      <c r="B11" s="637" t="s">
+        <v>783</v>
+      </c>
+      <c r="C11" s="638">
+        <v>1</v>
+      </c>
+      <c r="D11" s="766">
+        <v>1</v>
+      </c>
+      <c r="E11" s="766"/>
+      <c r="F11" s="638">
+        <v>1</v>
+      </c>
+      <c r="G11" s="638"/>
+      <c r="H11" s="638">
         <v>2</v>
       </c>
-      <c r="I11" s="639"/>
-      <c r="J11" s="639">
+      <c r="I11" s="638"/>
+      <c r="J11" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="18.75">
       <c r="A12" s="272">
         <v>5</v>
       </c>
-      <c r="B12" s="638" t="s">
-[...13 lines deleted...]
-      <c r="H12" s="639">
+      <c r="B12" s="637" t="s">
+        <v>784</v>
+      </c>
+      <c r="C12" s="638">
+        <v>1</v>
+      </c>
+      <c r="D12" s="766">
+        <v>1</v>
+      </c>
+      <c r="E12" s="766"/>
+      <c r="F12" s="638">
+        <v>1</v>
+      </c>
+      <c r="G12" s="638"/>
+      <c r="H12" s="638">
         <v>2</v>
       </c>
-      <c r="I12" s="639">
-[...2 lines deleted...]
-      <c r="J12" s="639">
+      <c r="I12" s="638">
+        <v>1</v>
+      </c>
+      <c r="J12" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="18.75">
       <c r="A13" s="272">
         <v>6</v>
       </c>
-      <c r="B13" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="639">
+      <c r="B13" s="637" t="s">
+        <v>785</v>
+      </c>
+      <c r="C13" s="638">
         <v>2</v>
       </c>
-      <c r="D13" s="767">
-[...9 lines deleted...]
-      <c r="J13" s="639">
+      <c r="D13" s="766">
+        <v>1</v>
+      </c>
+      <c r="E13" s="766"/>
+      <c r="F13" s="638"/>
+      <c r="G13" s="638">
+        <v>1</v>
+      </c>
+      <c r="H13" s="638"/>
+      <c r="I13" s="638"/>
+      <c r="J13" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="18.75">
       <c r="A14" s="272">
         <v>7</v>
       </c>
-      <c r="B14" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="639">
+      <c r="B14" s="637" t="s">
+        <v>786</v>
+      </c>
+      <c r="C14" s="638">
         <v>2</v>
       </c>
-      <c r="D14" s="767">
-[...11 lines deleted...]
-      <c r="J14" s="639">
+      <c r="D14" s="766">
+        <v>1</v>
+      </c>
+      <c r="E14" s="766"/>
+      <c r="F14" s="638">
+        <v>1</v>
+      </c>
+      <c r="G14" s="638">
+        <v>1</v>
+      </c>
+      <c r="H14" s="638"/>
+      <c r="I14" s="638"/>
+      <c r="J14" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="18.75">
       <c r="A15" s="272">
         <v>8</v>
       </c>
-      <c r="B15" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="639">
+      <c r="B15" s="637" t="s">
+        <v>787</v>
+      </c>
+      <c r="C15" s="638">
         <v>2</v>
       </c>
-      <c r="D15" s="767">
-[...13 lines deleted...]
-      <c r="J15" s="639">
+      <c r="D15" s="766">
+        <v>1</v>
+      </c>
+      <c r="E15" s="766"/>
+      <c r="F15" s="638">
+        <v>1</v>
+      </c>
+      <c r="G15" s="638">
+        <v>1</v>
+      </c>
+      <c r="H15" s="638">
+        <v>1</v>
+      </c>
+      <c r="I15" s="638"/>
+      <c r="J15" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="18.75">
       <c r="A16" s="272">
         <v>9</v>
       </c>
-      <c r="B16" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="639">
+      <c r="B16" s="637" t="s">
+        <v>788</v>
+      </c>
+      <c r="C16" s="638">
         <v>2</v>
       </c>
-      <c r="D16" s="767">
-[...9 lines deleted...]
-      <c r="H16" s="639">
+      <c r="D16" s="766">
+        <v>1</v>
+      </c>
+      <c r="E16" s="766"/>
+      <c r="F16" s="638">
+        <v>1</v>
+      </c>
+      <c r="G16" s="638">
+        <v>1</v>
+      </c>
+      <c r="H16" s="638">
         <v>2</v>
       </c>
-      <c r="I16" s="639"/>
-      <c r="J16" s="639">
+      <c r="I16" s="638"/>
+      <c r="J16" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="18.75">
       <c r="A17" s="272">
         <v>10</v>
       </c>
-      <c r="B17" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="639">
+      <c r="B17" s="637" t="s">
+        <v>789</v>
+      </c>
+      <c r="C17" s="638">
         <v>2</v>
       </c>
-      <c r="D17" s="767">
-[...9 lines deleted...]
-      <c r="H17" s="639">
+      <c r="D17" s="766">
+        <v>1</v>
+      </c>
+      <c r="E17" s="766"/>
+      <c r="F17" s="638">
+        <v>1</v>
+      </c>
+      <c r="G17" s="638">
+        <v>1</v>
+      </c>
+      <c r="H17" s="638">
         <v>2</v>
       </c>
-      <c r="I17" s="639">
-[...2 lines deleted...]
-      <c r="J17" s="639">
+      <c r="I17" s="638">
+        <v>1</v>
+      </c>
+      <c r="J17" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="18.75">
       <c r="A18" s="272">
         <v>11</v>
       </c>
-      <c r="B18" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="639">
+      <c r="B18" s="637" t="s">
+        <v>790</v>
+      </c>
+      <c r="C18" s="638">
         <v>3</v>
       </c>
-      <c r="D18" s="767">
-[...4 lines deleted...]
-      <c r="G18" s="639">
+      <c r="D18" s="766">
+        <v>1</v>
+      </c>
+      <c r="E18" s="766"/>
+      <c r="F18" s="639"/>
+      <c r="G18" s="638">
         <v>2</v>
       </c>
-      <c r="H18" s="640"/>
-[...1 lines deleted...]
-      <c r="J18" s="639">
+      <c r="H18" s="639"/>
+      <c r="I18" s="639"/>
+      <c r="J18" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="18.75">
       <c r="A19" s="272">
         <v>12</v>
       </c>
-      <c r="B19" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="639">
+      <c r="B19" s="637" t="s">
+        <v>791</v>
+      </c>
+      <c r="C19" s="638">
         <v>3</v>
       </c>
-      <c r="D19" s="767">
-[...6 lines deleted...]
-      <c r="G19" s="639">
+      <c r="D19" s="766">
+        <v>1</v>
+      </c>
+      <c r="E19" s="766"/>
+      <c r="F19" s="638">
+        <v>1</v>
+      </c>
+      <c r="G19" s="638">
         <v>2</v>
       </c>
-      <c r="H19" s="639"/>
-[...1 lines deleted...]
-      <c r="J19" s="639">
+      <c r="H19" s="638"/>
+      <c r="I19" s="638"/>
+      <c r="J19" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="18.75">
       <c r="A20" s="272">
         <v>13</v>
       </c>
-      <c r="B20" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="639">
+      <c r="B20" s="637" t="s">
+        <v>792</v>
+      </c>
+      <c r="C20" s="638">
         <v>3</v>
       </c>
-      <c r="D20" s="767">
-[...6 lines deleted...]
-      <c r="G20" s="639">
+      <c r="D20" s="766">
+        <v>1</v>
+      </c>
+      <c r="E20" s="766"/>
+      <c r="F20" s="638">
+        <v>1</v>
+      </c>
+      <c r="G20" s="638">
         <v>2</v>
       </c>
-      <c r="H20" s="639">
-[...3 lines deleted...]
-      <c r="J20" s="639">
+      <c r="H20" s="638">
+        <v>1</v>
+      </c>
+      <c r="I20" s="638"/>
+      <c r="J20" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="18.75">
       <c r="A21" s="272">
         <v>14</v>
       </c>
-      <c r="B21" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="639">
+      <c r="B21" s="637" t="s">
+        <v>793</v>
+      </c>
+      <c r="C21" s="638">
         <v>3</v>
       </c>
-      <c r="D21" s="767">
-[...6 lines deleted...]
-      <c r="G21" s="639">
+      <c r="D21" s="766">
+        <v>1</v>
+      </c>
+      <c r="E21" s="766"/>
+      <c r="F21" s="638">
+        <v>1</v>
+      </c>
+      <c r="G21" s="638">
         <v>2</v>
       </c>
-      <c r="H21" s="639">
+      <c r="H21" s="638">
         <v>2</v>
       </c>
-      <c r="I21" s="639"/>
-      <c r="J21" s="639">
+      <c r="I21" s="638"/>
+      <c r="J21" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="18.75">
       <c r="A22" s="272">
         <v>15</v>
       </c>
-      <c r="B22" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="639">
+      <c r="B22" s="637" t="s">
+        <v>794</v>
+      </c>
+      <c r="C22" s="638">
         <v>3</v>
       </c>
-      <c r="D22" s="767">
-[...6 lines deleted...]
-      <c r="G22" s="639">
+      <c r="D22" s="766">
+        <v>1</v>
+      </c>
+      <c r="E22" s="766"/>
+      <c r="F22" s="638">
+        <v>1</v>
+      </c>
+      <c r="G22" s="638">
         <v>2</v>
       </c>
-      <c r="H22" s="639">
+      <c r="H22" s="638">
         <v>2</v>
       </c>
-      <c r="I22" s="639">
-[...2 lines deleted...]
-      <c r="J22" s="639">
+      <c r="I22" s="638">
+        <v>1</v>
+      </c>
+      <c r="J22" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="18.75">
       <c r="A23" s="272">
         <v>16</v>
       </c>
-      <c r="B23" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="639">
+      <c r="B23" s="637" t="s">
+        <v>795</v>
+      </c>
+      <c r="C23" s="638">
         <v>4</v>
       </c>
-      <c r="D23" s="767">
-[...4 lines deleted...]
-      <c r="G23" s="639">
+      <c r="D23" s="766">
+        <v>1</v>
+      </c>
+      <c r="E23" s="766"/>
+      <c r="F23" s="638"/>
+      <c r="G23" s="638">
         <v>3</v>
       </c>
-      <c r="H23" s="639"/>
-[...1 lines deleted...]
-      <c r="J23" s="639">
+      <c r="H23" s="638"/>
+      <c r="I23" s="638"/>
+      <c r="J23" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="18.75">
       <c r="A24" s="272">
         <v>17</v>
       </c>
-      <c r="B24" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="639">
+      <c r="B24" s="637" t="s">
+        <v>796</v>
+      </c>
+      <c r="C24" s="638">
         <v>4</v>
       </c>
-      <c r="D24" s="767">
-[...6 lines deleted...]
-      <c r="G24" s="639">
+      <c r="D24" s="766">
+        <v>1</v>
+      </c>
+      <c r="E24" s="766"/>
+      <c r="F24" s="638">
+        <v>1</v>
+      </c>
+      <c r="G24" s="638">
         <v>3</v>
       </c>
-      <c r="H24" s="639"/>
-[...1 lines deleted...]
-      <c r="J24" s="639">
+      <c r="H24" s="638"/>
+      <c r="I24" s="638"/>
+      <c r="J24" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="18.75">
       <c r="A25" s="272">
         <v>18</v>
       </c>
-      <c r="B25" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="639">
+      <c r="B25" s="637" t="s">
+        <v>797</v>
+      </c>
+      <c r="C25" s="638">
         <v>4</v>
       </c>
-      <c r="D25" s="767">
-[...6 lines deleted...]
-      <c r="G25" s="639">
+      <c r="D25" s="766">
+        <v>1</v>
+      </c>
+      <c r="E25" s="766"/>
+      <c r="F25" s="638">
+        <v>1</v>
+      </c>
+      <c r="G25" s="638">
         <v>3</v>
       </c>
-      <c r="H25" s="639">
-[...3 lines deleted...]
-      <c r="J25" s="639">
+      <c r="H25" s="638">
+        <v>1</v>
+      </c>
+      <c r="I25" s="638"/>
+      <c r="J25" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="18.75">
       <c r="A26" s="272">
         <v>19</v>
       </c>
-      <c r="B26" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="639">
+      <c r="B26" s="637" t="s">
+        <v>798</v>
+      </c>
+      <c r="C26" s="638">
         <v>4</v>
       </c>
-      <c r="D26" s="767">
-[...6 lines deleted...]
-      <c r="G26" s="639">
+      <c r="D26" s="766">
+        <v>1</v>
+      </c>
+      <c r="E26" s="766"/>
+      <c r="F26" s="638">
+        <v>1</v>
+      </c>
+      <c r="G26" s="638">
         <v>3</v>
       </c>
-      <c r="H26" s="639">
+      <c r="H26" s="638">
         <v>2</v>
       </c>
-      <c r="I26" s="639"/>
-      <c r="J26" s="639">
+      <c r="I26" s="638"/>
+      <c r="J26" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="18.75">
       <c r="A27" s="272">
         <v>20</v>
       </c>
-      <c r="B27" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="639">
+      <c r="B27" s="637" t="s">
+        <v>799</v>
+      </c>
+      <c r="C27" s="638">
         <v>4</v>
       </c>
-      <c r="D27" s="767">
-[...6 lines deleted...]
-      <c r="G27" s="639">
+      <c r="D27" s="766">
+        <v>1</v>
+      </c>
+      <c r="E27" s="766"/>
+      <c r="F27" s="638">
+        <v>1</v>
+      </c>
+      <c r="G27" s="638">
         <v>3</v>
       </c>
-      <c r="H27" s="639">
+      <c r="H27" s="638">
         <v>2</v>
       </c>
-      <c r="I27" s="639">
-[...2 lines deleted...]
-      <c r="J27" s="639">
+      <c r="I27" s="638">
+        <v>1</v>
+      </c>
+      <c r="J27" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="18.75">
       <c r="A28" s="272">
         <v>21</v>
       </c>
-      <c r="B28" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="639">
+      <c r="B28" s="637" t="s">
+        <v>800</v>
+      </c>
+      <c r="C28" s="638">
         <v>5</v>
       </c>
-      <c r="D28" s="767">
-[...4 lines deleted...]
-      <c r="G28" s="639">
+      <c r="D28" s="766">
+        <v>1</v>
+      </c>
+      <c r="E28" s="766"/>
+      <c r="F28" s="638"/>
+      <c r="G28" s="638">
         <v>4</v>
       </c>
-      <c r="H28" s="639"/>
-[...1 lines deleted...]
-      <c r="J28" s="639">
+      <c r="H28" s="638"/>
+      <c r="I28" s="638"/>
+      <c r="J28" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="18.75">
       <c r="A29" s="272">
         <v>22</v>
       </c>
-      <c r="B29" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="639">
+      <c r="B29" s="637" t="s">
+        <v>801</v>
+      </c>
+      <c r="C29" s="638">
         <v>5</v>
       </c>
-      <c r="D29" s="767">
-[...6 lines deleted...]
-      <c r="G29" s="639">
+      <c r="D29" s="766">
+        <v>1</v>
+      </c>
+      <c r="E29" s="766"/>
+      <c r="F29" s="638">
+        <v>1</v>
+      </c>
+      <c r="G29" s="638">
         <v>4</v>
       </c>
-      <c r="H29" s="639"/>
-[...1 lines deleted...]
-      <c r="J29" s="639">
+      <c r="H29" s="638"/>
+      <c r="I29" s="638"/>
+      <c r="J29" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="18.75">
       <c r="A30" s="272">
         <v>23</v>
       </c>
-      <c r="B30" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="639">
+      <c r="B30" s="637" t="s">
+        <v>802</v>
+      </c>
+      <c r="C30" s="638">
         <v>5</v>
       </c>
-      <c r="D30" s="767">
-[...6 lines deleted...]
-      <c r="G30" s="639">
+      <c r="D30" s="766">
+        <v>1</v>
+      </c>
+      <c r="E30" s="766"/>
+      <c r="F30" s="638">
+        <v>1</v>
+      </c>
+      <c r="G30" s="638">
         <v>4</v>
       </c>
-      <c r="H30" s="639">
-[...3 lines deleted...]
-      <c r="J30" s="639">
+      <c r="H30" s="638">
+        <v>1</v>
+      </c>
+      <c r="I30" s="638"/>
+      <c r="J30" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="18.75">
       <c r="A31" s="272">
         <v>24</v>
       </c>
-      <c r="B31" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="639">
+      <c r="B31" s="637" t="s">
+        <v>803</v>
+      </c>
+      <c r="C31" s="638">
         <v>5</v>
       </c>
-      <c r="D31" s="767">
-[...6 lines deleted...]
-      <c r="G31" s="639">
+      <c r="D31" s="766">
+        <v>1</v>
+      </c>
+      <c r="E31" s="766"/>
+      <c r="F31" s="638">
+        <v>1</v>
+      </c>
+      <c r="G31" s="638">
         <v>4</v>
       </c>
-      <c r="H31" s="639">
+      <c r="H31" s="638">
         <v>2</v>
       </c>
-      <c r="I31" s="639"/>
-      <c r="J31" s="639">
+      <c r="I31" s="638"/>
+      <c r="J31" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="18.75">
       <c r="A32" s="272">
         <v>25</v>
       </c>
-      <c r="B32" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="639">
+      <c r="B32" s="637" t="s">
+        <v>804</v>
+      </c>
+      <c r="C32" s="638">
         <v>5</v>
       </c>
-      <c r="D32" s="767">
-[...6 lines deleted...]
-      <c r="G32" s="639">
+      <c r="D32" s="766">
+        <v>1</v>
+      </c>
+      <c r="E32" s="766"/>
+      <c r="F32" s="638">
+        <v>1</v>
+      </c>
+      <c r="G32" s="638">
         <v>4</v>
       </c>
-      <c r="H32" s="639">
+      <c r="H32" s="638">
         <v>2</v>
       </c>
-      <c r="I32" s="639">
-[...2 lines deleted...]
-      <c r="J32" s="639">
+      <c r="I32" s="638">
+        <v>1</v>
+      </c>
+      <c r="J32" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="18.75">
       <c r="A33" s="272">
         <v>26</v>
       </c>
-      <c r="B33" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="639">
+      <c r="B33" s="637" t="s">
+        <v>805</v>
+      </c>
+      <c r="C33" s="638">
         <v>6</v>
       </c>
-      <c r="D33" s="767">
-[...4 lines deleted...]
-      <c r="G33" s="639">
+      <c r="D33" s="766">
+        <v>1</v>
+      </c>
+      <c r="E33" s="766"/>
+      <c r="F33" s="638"/>
+      <c r="G33" s="638">
         <v>5</v>
       </c>
-      <c r="H33" s="639"/>
-[...1 lines deleted...]
-      <c r="J33" s="639">
+      <c r="H33" s="638"/>
+      <c r="I33" s="638"/>
+      <c r="J33" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="18.75">
       <c r="A34" s="272">
         <v>27</v>
       </c>
-      <c r="B34" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="639">
+      <c r="B34" s="637" t="s">
+        <v>806</v>
+      </c>
+      <c r="C34" s="638">
         <v>6</v>
       </c>
-      <c r="D34" s="767">
-[...6 lines deleted...]
-      <c r="G34" s="639">
+      <c r="D34" s="766">
+        <v>1</v>
+      </c>
+      <c r="E34" s="766"/>
+      <c r="F34" s="638">
+        <v>1</v>
+      </c>
+      <c r="G34" s="638">
         <v>5</v>
       </c>
-      <c r="H34" s="639"/>
-[...1 lines deleted...]
-      <c r="J34" s="639">
+      <c r="H34" s="638"/>
+      <c r="I34" s="638"/>
+      <c r="J34" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="18.75">
       <c r="A35" s="272">
         <v>28</v>
       </c>
-      <c r="B35" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="639">
+      <c r="B35" s="637" t="s">
+        <v>807</v>
+      </c>
+      <c r="C35" s="638">
         <v>6</v>
       </c>
-      <c r="D35" s="767">
-[...6 lines deleted...]
-      <c r="G35" s="639">
+      <c r="D35" s="766">
+        <v>1</v>
+      </c>
+      <c r="E35" s="766"/>
+      <c r="F35" s="638">
+        <v>1</v>
+      </c>
+      <c r="G35" s="638">
         <v>5</v>
       </c>
-      <c r="H35" s="639">
-[...3 lines deleted...]
-      <c r="J35" s="639">
+      <c r="H35" s="638">
+        <v>1</v>
+      </c>
+      <c r="I35" s="638"/>
+      <c r="J35" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="18.75">
       <c r="A36" s="272">
         <v>29</v>
       </c>
-      <c r="B36" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="639">
+      <c r="B36" s="637" t="s">
+        <v>808</v>
+      </c>
+      <c r="C36" s="638">
         <v>6</v>
       </c>
-      <c r="D36" s="767">
-[...6 lines deleted...]
-      <c r="G36" s="639">
+      <c r="D36" s="766">
+        <v>1</v>
+      </c>
+      <c r="E36" s="766"/>
+      <c r="F36" s="638">
+        <v>1</v>
+      </c>
+      <c r="G36" s="638">
         <v>5</v>
       </c>
-      <c r="H36" s="639">
+      <c r="H36" s="638">
         <v>2</v>
       </c>
-      <c r="I36" s="639"/>
-      <c r="J36" s="639">
+      <c r="I36" s="638"/>
+      <c r="J36" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="18.75">
       <c r="A37" s="272">
         <v>30</v>
       </c>
-      <c r="B37" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="639">
+      <c r="B37" s="637" t="s">
+        <v>809</v>
+      </c>
+      <c r="C37" s="638">
         <v>6</v>
       </c>
-      <c r="D37" s="767">
-[...6 lines deleted...]
-      <c r="G37" s="639">
+      <c r="D37" s="766">
+        <v>1</v>
+      </c>
+      <c r="E37" s="766"/>
+      <c r="F37" s="638">
+        <v>1</v>
+      </c>
+      <c r="G37" s="638">
         <v>5</v>
       </c>
-      <c r="H37" s="639">
+      <c r="H37" s="638">
         <v>2</v>
       </c>
-      <c r="I37" s="639">
-[...2 lines deleted...]
-      <c r="J37" s="639">
+      <c r="I37" s="638">
+        <v>1</v>
+      </c>
+      <c r="J37" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="18.75">
       <c r="A38" s="272">
         <v>31</v>
       </c>
-      <c r="B38" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="639">
+      <c r="B38" s="637" t="s">
+        <v>810</v>
+      </c>
+      <c r="C38" s="638">
         <v>7</v>
       </c>
-      <c r="D38" s="767">
-[...4 lines deleted...]
-      <c r="G38" s="639">
+      <c r="D38" s="766">
+        <v>1</v>
+      </c>
+      <c r="E38" s="766"/>
+      <c r="F38" s="638"/>
+      <c r="G38" s="638">
         <v>6</v>
       </c>
-      <c r="H38" s="639"/>
-[...1 lines deleted...]
-      <c r="J38" s="639">
+      <c r="H38" s="638"/>
+      <c r="I38" s="638"/>
+      <c r="J38" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:10" ht="18.75">
       <c r="A39" s="272">
         <v>32</v>
       </c>
-      <c r="B39" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="639">
+      <c r="B39" s="637" t="s">
+        <v>811</v>
+      </c>
+      <c r="C39" s="638">
         <v>7</v>
       </c>
-      <c r="D39" s="767">
-[...6 lines deleted...]
-      <c r="G39" s="639">
+      <c r="D39" s="766">
+        <v>1</v>
+      </c>
+      <c r="E39" s="766"/>
+      <c r="F39" s="638">
+        <v>1</v>
+      </c>
+      <c r="G39" s="638">
         <v>6</v>
       </c>
-      <c r="H39" s="639"/>
-[...1 lines deleted...]
-      <c r="J39" s="639">
+      <c r="H39" s="638"/>
+      <c r="I39" s="638"/>
+      <c r="J39" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="18.75">
       <c r="A40" s="272">
         <v>33</v>
       </c>
-      <c r="B40" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="639">
+      <c r="B40" s="637" t="s">
+        <v>812</v>
+      </c>
+      <c r="C40" s="638">
         <v>7</v>
       </c>
-      <c r="D40" s="767">
-[...6 lines deleted...]
-      <c r="G40" s="639">
+      <c r="D40" s="766">
+        <v>1</v>
+      </c>
+      <c r="E40" s="766"/>
+      <c r="F40" s="638">
+        <v>1</v>
+      </c>
+      <c r="G40" s="638">
         <v>6</v>
       </c>
-      <c r="H40" s="639">
-[...3 lines deleted...]
-      <c r="J40" s="639">
+      <c r="H40" s="638">
+        <v>1</v>
+      </c>
+      <c r="I40" s="638"/>
+      <c r="J40" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:10" ht="18.75">
       <c r="A41" s="272">
         <v>34</v>
       </c>
-      <c r="B41" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C41" s="639">
+      <c r="B41" s="637" t="s">
+        <v>813</v>
+      </c>
+      <c r="C41" s="638">
         <v>7</v>
       </c>
-      <c r="D41" s="767">
-[...6 lines deleted...]
-      <c r="G41" s="639">
+      <c r="D41" s="766">
+        <v>1</v>
+      </c>
+      <c r="E41" s="766"/>
+      <c r="F41" s="638">
+        <v>1</v>
+      </c>
+      <c r="G41" s="638">
         <v>6</v>
       </c>
-      <c r="H41" s="639">
+      <c r="H41" s="638">
         <v>2</v>
       </c>
-      <c r="I41" s="639"/>
-      <c r="J41" s="639">
+      <c r="I41" s="638"/>
+      <c r="J41" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:10" ht="18.75">
       <c r="A42" s="272">
         <v>35</v>
       </c>
-      <c r="B42" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="639">
+      <c r="B42" s="637" t="s">
+        <v>814</v>
+      </c>
+      <c r="C42" s="638">
         <v>7</v>
       </c>
-      <c r="D42" s="767">
-[...6 lines deleted...]
-      <c r="G42" s="639">
+      <c r="D42" s="766">
+        <v>1</v>
+      </c>
+      <c r="E42" s="766"/>
+      <c r="F42" s="638">
+        <v>1</v>
+      </c>
+      <c r="G42" s="638">
         <v>6</v>
       </c>
-      <c r="H42" s="639">
+      <c r="H42" s="638">
         <v>2</v>
       </c>
-      <c r="I42" s="639">
-[...2 lines deleted...]
-      <c r="J42" s="639">
+      <c r="I42" s="638">
+        <v>1</v>
+      </c>
+      <c r="J42" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:10" ht="18.75">
       <c r="A43" s="272">
         <v>36</v>
       </c>
-      <c r="B43" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C43" s="639">
+      <c r="B43" s="637" t="s">
+        <v>815</v>
+      </c>
+      <c r="C43" s="638">
         <v>8</v>
       </c>
-      <c r="D43" s="767">
-[...4 lines deleted...]
-      <c r="G43" s="639">
+      <c r="D43" s="766">
+        <v>1</v>
+      </c>
+      <c r="E43" s="766"/>
+      <c r="F43" s="638"/>
+      <c r="G43" s="638">
         <v>7</v>
       </c>
-      <c r="H43" s="639"/>
-[...1 lines deleted...]
-      <c r="J43" s="639">
+      <c r="H43" s="638"/>
+      <c r="I43" s="638"/>
+      <c r="J43" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:10" ht="18.75">
       <c r="A44" s="272">
         <v>37</v>
       </c>
-      <c r="B44" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="639">
+      <c r="B44" s="637" t="s">
+        <v>816</v>
+      </c>
+      <c r="C44" s="638">
         <v>8</v>
       </c>
-      <c r="D44" s="767">
-[...6 lines deleted...]
-      <c r="G44" s="639">
+      <c r="D44" s="766">
+        <v>1</v>
+      </c>
+      <c r="E44" s="766"/>
+      <c r="F44" s="638">
+        <v>1</v>
+      </c>
+      <c r="G44" s="638">
         <v>7</v>
       </c>
-      <c r="H44" s="639"/>
-[...1 lines deleted...]
-      <c r="J44" s="639">
+      <c r="H44" s="638"/>
+      <c r="I44" s="638"/>
+      <c r="J44" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:10" ht="18.75">
       <c r="A45" s="272">
         <v>38</v>
       </c>
-      <c r="B45" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="639">
+      <c r="B45" s="637" t="s">
+        <v>817</v>
+      </c>
+      <c r="C45" s="638">
         <v>8</v>
       </c>
-      <c r="D45" s="767">
-[...6 lines deleted...]
-      <c r="G45" s="639">
+      <c r="D45" s="766">
+        <v>1</v>
+      </c>
+      <c r="E45" s="766"/>
+      <c r="F45" s="638">
+        <v>1</v>
+      </c>
+      <c r="G45" s="638">
         <v>7</v>
       </c>
-      <c r="H45" s="639">
-[...3 lines deleted...]
-      <c r="J45" s="639">
+      <c r="H45" s="638">
+        <v>1</v>
+      </c>
+      <c r="I45" s="638"/>
+      <c r="J45" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:10" ht="18.75">
       <c r="A46" s="272">
         <v>39</v>
       </c>
-      <c r="B46" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="639">
+      <c r="B46" s="637" t="s">
+        <v>818</v>
+      </c>
+      <c r="C46" s="638">
         <v>8</v>
       </c>
-      <c r="D46" s="767">
-[...6 lines deleted...]
-      <c r="G46" s="639">
+      <c r="D46" s="766">
+        <v>1</v>
+      </c>
+      <c r="E46" s="766"/>
+      <c r="F46" s="638">
+        <v>1</v>
+      </c>
+      <c r="G46" s="638">
         <v>7</v>
       </c>
-      <c r="H46" s="639">
+      <c r="H46" s="638">
         <v>2</v>
       </c>
-      <c r="I46" s="639"/>
-      <c r="J46" s="639">
+      <c r="I46" s="638"/>
+      <c r="J46" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:10" ht="18.75">
       <c r="A47" s="272">
         <v>40</v>
       </c>
-      <c r="B47" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C47" s="639">
+      <c r="B47" s="637" t="s">
+        <v>819</v>
+      </c>
+      <c r="C47" s="638">
         <v>8</v>
       </c>
-      <c r="D47" s="767">
-[...6 lines deleted...]
-      <c r="G47" s="639">
+      <c r="D47" s="766">
+        <v>1</v>
+      </c>
+      <c r="E47" s="766"/>
+      <c r="F47" s="638">
+        <v>1</v>
+      </c>
+      <c r="G47" s="638">
         <v>7</v>
       </c>
-      <c r="H47" s="639">
+      <c r="H47" s="638">
         <v>2</v>
       </c>
-      <c r="I47" s="639">
-[...2 lines deleted...]
-      <c r="J47" s="639">
+      <c r="I47" s="638">
+        <v>1</v>
+      </c>
+      <c r="J47" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:10" ht="18.75">
-      <c r="A48" s="641"/>
+      <c r="A48" s="640"/>
       <c r="B48" s="217"/>
       <c r="C48" s="267"/>
       <c r="D48" s="267"/>
       <c r="E48" s="267"/>
       <c r="F48" s="267"/>
       <c r="G48" s="267"/>
       <c r="H48" s="267"/>
       <c r="I48" s="267"/>
       <c r="J48" s="267"/>
     </row>
     <row r="49" spans="1:10" ht="18.75">
-      <c r="A49" s="641"/>
-[...8 lines deleted...]
-      <c r="H49" s="644"/>
+      <c r="A49" s="640"/>
+      <c r="B49" s="641" t="s">
+        <v>524</v>
+      </c>
+      <c r="C49" s="642"/>
+      <c r="D49" s="642"/>
+      <c r="E49" s="642"/>
+      <c r="F49" s="642"/>
+      <c r="G49" s="642"/>
+      <c r="H49" s="643"/>
       <c r="I49" s="267"/>
       <c r="J49" s="267"/>
     </row>
     <row r="50" spans="1:10" ht="18.75">
-      <c r="A50" s="641"/>
-      <c r="B50" s="645"/>
+      <c r="A50" s="640"/>
+      <c r="B50" s="644"/>
       <c r="C50" s="267"/>
       <c r="D50" s="267"/>
       <c r="E50" s="267"/>
       <c r="F50" s="267"/>
       <c r="G50" s="267"/>
-      <c r="H50" s="646"/>
+      <c r="H50" s="645"/>
       <c r="I50" s="267"/>
       <c r="J50" s="267"/>
     </row>
     <row r="51" spans="1:10" ht="18.75">
-      <c r="A51" s="641"/>
-[...1 lines deleted...]
-        <v>822</v>
+      <c r="A51" s="640"/>
+      <c r="B51" s="644" t="s">
+        <v>820</v>
       </c>
       <c r="C51" s="267"/>
       <c r="D51" s="267"/>
       <c r="E51" s="267"/>
       <c r="F51" s="267"/>
       <c r="G51" s="267"/>
-      <c r="H51" s="646"/>
+      <c r="H51" s="645"/>
       <c r="I51" s="267"/>
       <c r="J51" s="267"/>
     </row>
     <row r="52" spans="1:10" ht="18.75">
-      <c r="A52" s="641"/>
-[...1 lines deleted...]
-        <v>823</v>
+      <c r="A52" s="640"/>
+      <c r="B52" s="646" t="s">
+        <v>821</v>
       </c>
       <c r="C52" s="267"/>
       <c r="D52" s="267"/>
       <c r="E52" s="267"/>
       <c r="F52" s="267"/>
       <c r="G52" s="267"/>
-      <c r="H52" s="646"/>
+      <c r="H52" s="645"/>
       <c r="I52" s="267"/>
       <c r="J52" s="267"/>
     </row>
     <row r="53" spans="1:10" ht="18.75">
-      <c r="A53" s="641"/>
-[...1 lines deleted...]
-        <v>824</v>
+      <c r="A53" s="640"/>
+      <c r="B53" s="646" t="s">
+        <v>822</v>
       </c>
       <c r="C53" s="267"/>
       <c r="D53" s="267"/>
       <c r="E53" s="267"/>
       <c r="F53" s="267"/>
       <c r="G53" s="267"/>
-      <c r="H53" s="646"/>
+      <c r="H53" s="645"/>
       <c r="I53" s="267"/>
       <c r="J53" s="267"/>
     </row>
     <row r="54" spans="1:10" ht="18.75">
-      <c r="A54" s="641"/>
-[...7 lines deleted...]
-      <c r="G54" s="649"/>
+      <c r="A54" s="640"/>
+      <c r="B54" s="647" t="s">
+        <v>823</v>
+      </c>
+      <c r="C54" s="648"/>
+      <c r="D54" s="648"/>
+      <c r="E54" s="648"/>
+      <c r="F54" s="648"/>
+      <c r="G54" s="648"/>
       <c r="H54" s="249"/>
       <c r="I54" s="267"/>
       <c r="J54" s="267"/>
     </row>
     <row r="55" spans="1:10" ht="18.75">
-      <c r="A55" s="641"/>
+      <c r="A55" s="640"/>
       <c r="B55" s="217"/>
       <c r="C55" s="267"/>
       <c r="D55" s="267"/>
       <c r="E55" s="267"/>
       <c r="F55" s="267"/>
       <c r="G55" s="267"/>
       <c r="H55" s="267"/>
       <c r="I55" s="267"/>
       <c r="J55" s="267"/>
     </row>
     <row r="56" spans="1:10" ht="19.5" thickBot="1">
-      <c r="A56" s="641"/>
+      <c r="A56" s="640"/>
       <c r="B56" s="217"/>
       <c r="C56" s="267"/>
       <c r="D56" s="267"/>
       <c r="E56" s="267"/>
       <c r="F56" s="267"/>
       <c r="G56" s="267"/>
       <c r="H56" s="267"/>
       <c r="I56" s="267"/>
       <c r="J56" s="267"/>
     </row>
     <row r="57" spans="1:10" ht="21.75" thickBot="1">
-      <c r="A57" s="772" t="s">
-[...10 lines deleted...]
-      <c r="J57" s="773"/>
+      <c r="A57" s="771" t="s">
+        <v>824</v>
+      </c>
+      <c r="B57" s="772"/>
+      <c r="C57" s="772"/>
+      <c r="D57" s="772"/>
+      <c r="E57" s="772"/>
+      <c r="F57" s="772"/>
+      <c r="G57" s="772"/>
+      <c r="H57" s="772"/>
+      <c r="I57" s="772"/>
+      <c r="J57" s="772"/>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="210"/>
       <c r="B58" s="217"/>
       <c r="C58" s="218"/>
       <c r="D58" s="218"/>
       <c r="E58" s="218"/>
       <c r="F58" s="219"/>
       <c r="G58" s="219"/>
       <c r="H58" s="219"/>
       <c r="I58" s="219"/>
       <c r="J58" s="219"/>
     </row>
     <row r="59" spans="1:10" ht="15">
-      <c r="A59" s="774"/>
-      <c r="B59" s="777" t="s">
+      <c r="A59" s="773"/>
+      <c r="B59" s="776" t="s">
         <v>144</v>
       </c>
-      <c r="C59" s="768" t="s">
+      <c r="C59" s="767" t="s">
+        <v>769</v>
+      </c>
+      <c r="D59" s="780" t="s">
+        <v>770</v>
+      </c>
+      <c r="E59" s="781"/>
+      <c r="F59" s="634" t="s">
         <v>771</v>
       </c>
-      <c r="D59" s="781" t="s">
+      <c r="G59" s="634" t="s">
         <v>772</v>
       </c>
-      <c r="E59" s="782"/>
-      <c r="F59" s="635" t="s">
+      <c r="H59" s="769" t="s">
         <v>773</v>
       </c>
-      <c r="G59" s="635" t="s">
+      <c r="I59" s="770"/>
+      <c r="J59" s="635" t="s">
         <v>774</v>
       </c>
-      <c r="H59" s="770" t="s">
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="774"/>
+      <c r="B60" s="777"/>
+      <c r="C60" s="779"/>
+      <c r="D60" s="782"/>
+      <c r="E60" s="783"/>
+      <c r="F60" s="767" t="s">
         <v>775</v>
       </c>
-      <c r="I59" s="771"/>
-      <c r="J59" s="636" t="s">
+      <c r="G60" s="767" t="s">
         <v>776</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="F60" s="768" t="s">
+      <c r="H60" s="767" t="s">
         <v>777</v>
       </c>
-      <c r="G60" s="768" t="s">
+      <c r="I60" s="767" t="s">
         <v>778</v>
       </c>
-      <c r="H60" s="768" t="s">
+      <c r="J60" s="767" t="s">
         <v>779</v>
       </c>
-      <c r="I60" s="768" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="61" spans="1:10">
-      <c r="A61" s="775"/>
-[...8 lines deleted...]
-      <c r="J61" s="769"/>
+      <c r="A61" s="774"/>
+      <c r="B61" s="777"/>
+      <c r="C61" s="779"/>
+      <c r="D61" s="784"/>
+      <c r="E61" s="785"/>
+      <c r="F61" s="768"/>
+      <c r="G61" s="768"/>
+      <c r="H61" s="768"/>
+      <c r="I61" s="768"/>
+      <c r="J61" s="768"/>
     </row>
     <row r="62" spans="1:10" ht="15">
-      <c r="A62" s="776"/>
-[...2 lines deleted...]
-      <c r="D62" s="770">
+      <c r="A62" s="775"/>
+      <c r="B62" s="778"/>
+      <c r="C62" s="768"/>
+      <c r="D62" s="769">
         <v>7774497</v>
       </c>
-      <c r="E62" s="771"/>
-      <c r="F62" s="637">
+      <c r="E62" s="770"/>
+      <c r="F62" s="636">
         <v>100000030</v>
       </c>
-      <c r="G62" s="637">
+      <c r="G62" s="636">
         <v>7663561</v>
       </c>
-      <c r="H62" s="637">
+      <c r="H62" s="636">
         <v>88017017</v>
       </c>
-      <c r="I62" s="637">
+      <c r="I62" s="636">
         <v>100013304</v>
       </c>
-      <c r="J62" s="637">
+      <c r="J62" s="636">
         <v>100013305</v>
       </c>
     </row>
     <row r="63" spans="1:10" ht="18.75">
       <c r="A63" s="272">
         <v>1</v>
       </c>
-      <c r="B63" s="638" t="s">
-[...15 lines deleted...]
-      <c r="J63" s="639">
+      <c r="B63" s="637" t="s">
+        <v>780</v>
+      </c>
+      <c r="C63" s="638">
+        <v>1</v>
+      </c>
+      <c r="D63" s="766">
+        <v>1</v>
+      </c>
+      <c r="E63" s="766"/>
+      <c r="F63" s="638"/>
+      <c r="G63" s="638">
+        <v>1</v>
+      </c>
+      <c r="H63" s="638"/>
+      <c r="I63" s="638"/>
+      <c r="J63" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:10" ht="18.75">
       <c r="A64" s="272">
         <v>2</v>
       </c>
-      <c r="B64" s="638" t="s">
-[...17 lines deleted...]
-      <c r="J64" s="639">
+      <c r="B64" s="637" t="s">
+        <v>781</v>
+      </c>
+      <c r="C64" s="638">
+        <v>1</v>
+      </c>
+      <c r="D64" s="766">
+        <v>1</v>
+      </c>
+      <c r="E64" s="766"/>
+      <c r="F64" s="638">
+        <v>1</v>
+      </c>
+      <c r="G64" s="638">
+        <v>1</v>
+      </c>
+      <c r="H64" s="638"/>
+      <c r="I64" s="638"/>
+      <c r="J64" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:10" ht="18.75">
       <c r="A65" s="272">
         <v>3</v>
       </c>
-      <c r="B65" s="638" t="s">
-[...19 lines deleted...]
-      <c r="J65" s="639">
+      <c r="B65" s="637" t="s">
+        <v>782</v>
+      </c>
+      <c r="C65" s="638">
+        <v>1</v>
+      </c>
+      <c r="D65" s="766">
+        <v>1</v>
+      </c>
+      <c r="E65" s="766"/>
+      <c r="F65" s="638">
+        <v>1</v>
+      </c>
+      <c r="G65" s="638">
+        <v>1</v>
+      </c>
+      <c r="H65" s="638">
+        <v>1</v>
+      </c>
+      <c r="I65" s="638"/>
+      <c r="J65" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:10" ht="18.75">
       <c r="A66" s="272">
         <v>4</v>
       </c>
-      <c r="B66" s="638" t="s">
-[...15 lines deleted...]
-      <c r="H66" s="639">
+      <c r="B66" s="637" t="s">
+        <v>783</v>
+      </c>
+      <c r="C66" s="638">
+        <v>1</v>
+      </c>
+      <c r="D66" s="766">
+        <v>1</v>
+      </c>
+      <c r="E66" s="766"/>
+      <c r="F66" s="638">
+        <v>1</v>
+      </c>
+      <c r="G66" s="638">
+        <v>1</v>
+      </c>
+      <c r="H66" s="638">
         <v>2</v>
       </c>
-      <c r="I66" s="639"/>
-      <c r="J66" s="639">
+      <c r="I66" s="638"/>
+      <c r="J66" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="18.75">
       <c r="A67" s="272">
         <v>5</v>
       </c>
-      <c r="B67" s="638" t="s">
-[...19 lines deleted...]
-      <c r="J67" s="639">
+      <c r="B67" s="637" t="s">
+        <v>784</v>
+      </c>
+      <c r="C67" s="638">
+        <v>1</v>
+      </c>
+      <c r="D67" s="766">
+        <v>1</v>
+      </c>
+      <c r="E67" s="766"/>
+      <c r="F67" s="638">
+        <v>1</v>
+      </c>
+      <c r="G67" s="638">
+        <v>1</v>
+      </c>
+      <c r="H67" s="638"/>
+      <c r="I67" s="638">
+        <v>1</v>
+      </c>
+      <c r="J67" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:10" ht="18.75">
       <c r="A68" s="272">
         <v>6</v>
       </c>
-      <c r="B68" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C68" s="639">
+      <c r="B68" s="637" t="s">
+        <v>785</v>
+      </c>
+      <c r="C68" s="638">
         <v>2</v>
       </c>
-      <c r="D68" s="767">
-[...4 lines deleted...]
-      <c r="G68" s="639">
+      <c r="D68" s="766">
+        <v>1</v>
+      </c>
+      <c r="E68" s="766"/>
+      <c r="F68" s="638"/>
+      <c r="G68" s="638">
         <v>3</v>
       </c>
-      <c r="H68" s="639"/>
-[...1 lines deleted...]
-      <c r="J68" s="639">
+      <c r="H68" s="638"/>
+      <c r="I68" s="638"/>
+      <c r="J68" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:10" ht="18.75">
       <c r="A69" s="272">
         <v>7</v>
       </c>
-      <c r="B69" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C69" s="639">
+      <c r="B69" s="637" t="s">
+        <v>786</v>
+      </c>
+      <c r="C69" s="638">
         <v>2</v>
       </c>
-      <c r="D69" s="767">
-[...6 lines deleted...]
-      <c r="G69" s="639">
+      <c r="D69" s="766">
+        <v>1</v>
+      </c>
+      <c r="E69" s="766"/>
+      <c r="F69" s="638">
+        <v>1</v>
+      </c>
+      <c r="G69" s="638">
         <v>3</v>
       </c>
-      <c r="H69" s="639"/>
-[...1 lines deleted...]
-      <c r="J69" s="639">
+      <c r="H69" s="638"/>
+      <c r="I69" s="638"/>
+      <c r="J69" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:10" ht="18.75">
       <c r="A70" s="272">
         <v>8</v>
       </c>
-      <c r="B70" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C70" s="639">
+      <c r="B70" s="637" t="s">
+        <v>787</v>
+      </c>
+      <c r="C70" s="638">
         <v>2</v>
       </c>
-      <c r="D70" s="767">
-[...6 lines deleted...]
-      <c r="G70" s="639">
+      <c r="D70" s="766">
+        <v>1</v>
+      </c>
+      <c r="E70" s="766"/>
+      <c r="F70" s="638">
+        <v>1</v>
+      </c>
+      <c r="G70" s="638">
         <v>3</v>
       </c>
-      <c r="H70" s="639">
-[...3 lines deleted...]
-      <c r="J70" s="639">
+      <c r="H70" s="638">
+        <v>1</v>
+      </c>
+      <c r="I70" s="638"/>
+      <c r="J70" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:10" ht="18.75">
       <c r="A71" s="272">
         <v>9</v>
       </c>
-      <c r="B71" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C71" s="639">
+      <c r="B71" s="637" t="s">
+        <v>788</v>
+      </c>
+      <c r="C71" s="638">
         <v>2</v>
       </c>
-      <c r="D71" s="767">
-[...6 lines deleted...]
-      <c r="G71" s="639">
+      <c r="D71" s="766">
+        <v>1</v>
+      </c>
+      <c r="E71" s="766"/>
+      <c r="F71" s="638">
+        <v>1</v>
+      </c>
+      <c r="G71" s="638">
         <v>3</v>
       </c>
-      <c r="H71" s="639">
+      <c r="H71" s="638">
         <v>2</v>
       </c>
-      <c r="I71" s="639"/>
-      <c r="J71" s="639">
+      <c r="I71" s="638"/>
+      <c r="J71" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:10" ht="18.75">
       <c r="A72" s="272">
         <v>10</v>
       </c>
-      <c r="B72" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C72" s="639">
+      <c r="B72" s="637" t="s">
+        <v>789</v>
+      </c>
+      <c r="C72" s="638">
         <v>2</v>
       </c>
-      <c r="D72" s="767">
-[...6 lines deleted...]
-      <c r="G72" s="639">
+      <c r="D72" s="766">
+        <v>1</v>
+      </c>
+      <c r="E72" s="766"/>
+      <c r="F72" s="638">
+        <v>1</v>
+      </c>
+      <c r="G72" s="638">
         <v>3</v>
       </c>
-      <c r="H72" s="639"/>
-[...3 lines deleted...]
-      <c r="J72" s="639">
+      <c r="H72" s="638"/>
+      <c r="I72" s="638">
+        <v>1</v>
+      </c>
+      <c r="J72" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:10" ht="18.75">
       <c r="A73" s="272">
         <v>11</v>
       </c>
-      <c r="B73" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C73" s="639">
+      <c r="B73" s="637" t="s">
+        <v>790</v>
+      </c>
+      <c r="C73" s="638">
         <v>3</v>
       </c>
-      <c r="D73" s="767">
-[...4 lines deleted...]
-      <c r="G73" s="639">
+      <c r="D73" s="766">
+        <v>1</v>
+      </c>
+      <c r="E73" s="766"/>
+      <c r="F73" s="639"/>
+      <c r="G73" s="638">
         <v>5</v>
       </c>
-      <c r="H73" s="640"/>
-[...1 lines deleted...]
-      <c r="J73" s="639">
+      <c r="H73" s="639"/>
+      <c r="I73" s="639"/>
+      <c r="J73" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:10" ht="18.75">
       <c r="A74" s="272">
         <v>12</v>
       </c>
-      <c r="B74" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C74" s="639">
+      <c r="B74" s="637" t="s">
+        <v>791</v>
+      </c>
+      <c r="C74" s="638">
         <v>3</v>
       </c>
-      <c r="D74" s="767">
-[...6 lines deleted...]
-      <c r="G74" s="639">
+      <c r="D74" s="766">
+        <v>1</v>
+      </c>
+      <c r="E74" s="766"/>
+      <c r="F74" s="638">
+        <v>1</v>
+      </c>
+      <c r="G74" s="638">
         <v>5</v>
       </c>
-      <c r="H74" s="639"/>
-[...1 lines deleted...]
-      <c r="J74" s="639">
+      <c r="H74" s="638"/>
+      <c r="I74" s="638"/>
+      <c r="J74" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:10" ht="18.75">
       <c r="A75" s="272">
         <v>13</v>
       </c>
-      <c r="B75" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C75" s="639">
+      <c r="B75" s="637" t="s">
+        <v>792</v>
+      </c>
+      <c r="C75" s="638">
         <v>3</v>
       </c>
-      <c r="D75" s="767">
-[...6 lines deleted...]
-      <c r="G75" s="639">
+      <c r="D75" s="766">
+        <v>1</v>
+      </c>
+      <c r="E75" s="766"/>
+      <c r="F75" s="638">
+        <v>1</v>
+      </c>
+      <c r="G75" s="638">
         <v>5</v>
       </c>
-      <c r="H75" s="639">
-[...3 lines deleted...]
-      <c r="J75" s="639">
+      <c r="H75" s="638">
+        <v>1</v>
+      </c>
+      <c r="I75" s="638"/>
+      <c r="J75" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:10" ht="18.75">
       <c r="A76" s="272">
         <v>14</v>
       </c>
-      <c r="B76" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C76" s="639">
+      <c r="B76" s="637" t="s">
+        <v>793</v>
+      </c>
+      <c r="C76" s="638">
         <v>3</v>
       </c>
-      <c r="D76" s="767">
-[...6 lines deleted...]
-      <c r="G76" s="639">
+      <c r="D76" s="766">
+        <v>1</v>
+      </c>
+      <c r="E76" s="766"/>
+      <c r="F76" s="638">
+        <v>1</v>
+      </c>
+      <c r="G76" s="638">
         <v>5</v>
       </c>
-      <c r="H76" s="639">
+      <c r="H76" s="638">
         <v>2</v>
       </c>
-      <c r="I76" s="639"/>
-      <c r="J76" s="639">
+      <c r="I76" s="638"/>
+      <c r="J76" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:10" ht="18.75">
       <c r="A77" s="272">
         <v>15</v>
       </c>
-      <c r="B77" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C77" s="639">
+      <c r="B77" s="637" t="s">
+        <v>794</v>
+      </c>
+      <c r="C77" s="638">
         <v>3</v>
       </c>
-      <c r="D77" s="767">
-[...6 lines deleted...]
-      <c r="G77" s="639">
+      <c r="D77" s="766">
+        <v>1</v>
+      </c>
+      <c r="E77" s="766"/>
+      <c r="F77" s="638">
+        <v>1</v>
+      </c>
+      <c r="G77" s="638">
         <v>5</v>
       </c>
-      <c r="H77" s="639"/>
-[...3 lines deleted...]
-      <c r="J77" s="639">
+      <c r="H77" s="638"/>
+      <c r="I77" s="638">
+        <v>1</v>
+      </c>
+      <c r="J77" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:10" ht="18.75">
       <c r="A78" s="272">
         <v>16</v>
       </c>
-      <c r="B78" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C78" s="639">
+      <c r="B78" s="637" t="s">
+        <v>795</v>
+      </c>
+      <c r="C78" s="638">
         <v>4</v>
       </c>
-      <c r="D78" s="767">
-[...4 lines deleted...]
-      <c r="G78" s="639">
+      <c r="D78" s="766">
+        <v>1</v>
+      </c>
+      <c r="E78" s="766"/>
+      <c r="F78" s="638"/>
+      <c r="G78" s="638">
         <v>7</v>
       </c>
-      <c r="H78" s="639"/>
-[...1 lines deleted...]
-      <c r="J78" s="639">
+      <c r="H78" s="638"/>
+      <c r="I78" s="638"/>
+      <c r="J78" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:10" ht="18.75">
       <c r="A79" s="272">
         <v>17</v>
       </c>
-      <c r="B79" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C79" s="639">
+      <c r="B79" s="637" t="s">
+        <v>796</v>
+      </c>
+      <c r="C79" s="638">
         <v>4</v>
       </c>
-      <c r="D79" s="767">
-[...6 lines deleted...]
-      <c r="G79" s="639">
+      <c r="D79" s="766">
+        <v>1</v>
+      </c>
+      <c r="E79" s="766"/>
+      <c r="F79" s="638">
+        <v>1</v>
+      </c>
+      <c r="G79" s="638">
         <v>7</v>
       </c>
-      <c r="H79" s="639"/>
-[...1 lines deleted...]
-      <c r="J79" s="639">
+      <c r="H79" s="638"/>
+      <c r="I79" s="638"/>
+      <c r="J79" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:10" ht="18.75">
       <c r="A80" s="272">
         <v>18</v>
       </c>
-      <c r="B80" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C80" s="639">
+      <c r="B80" s="637" t="s">
+        <v>797</v>
+      </c>
+      <c r="C80" s="638">
         <v>4</v>
       </c>
-      <c r="D80" s="767">
-[...6 lines deleted...]
-      <c r="G80" s="639">
+      <c r="D80" s="766">
+        <v>1</v>
+      </c>
+      <c r="E80" s="766"/>
+      <c r="F80" s="638">
+        <v>1</v>
+      </c>
+      <c r="G80" s="638">
         <v>7</v>
       </c>
-      <c r="H80" s="639">
-[...3 lines deleted...]
-      <c r="J80" s="639">
+      <c r="H80" s="638">
+        <v>1</v>
+      </c>
+      <c r="I80" s="638"/>
+      <c r="J80" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:10" ht="18.75">
       <c r="A81" s="272">
         <v>19</v>
       </c>
-      <c r="B81" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C81" s="639">
+      <c r="B81" s="637" t="s">
+        <v>798</v>
+      </c>
+      <c r="C81" s="638">
         <v>4</v>
       </c>
-      <c r="D81" s="767">
-[...6 lines deleted...]
-      <c r="G81" s="639">
+      <c r="D81" s="766">
+        <v>1</v>
+      </c>
+      <c r="E81" s="766"/>
+      <c r="F81" s="638">
+        <v>1</v>
+      </c>
+      <c r="G81" s="638">
         <v>7</v>
       </c>
-      <c r="H81" s="639">
+      <c r="H81" s="638">
         <v>2</v>
       </c>
-      <c r="I81" s="639"/>
-      <c r="J81" s="639">
+      <c r="I81" s="638"/>
+      <c r="J81" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:10" ht="18.75">
       <c r="A82" s="272">
         <v>20</v>
       </c>
-      <c r="B82" s="638" t="s">
-[...2 lines deleted...]
-      <c r="C82" s="639">
+      <c r="B82" s="637" t="s">
+        <v>799</v>
+      </c>
+      <c r="C82" s="638">
         <v>4</v>
       </c>
-      <c r="D82" s="767">
-[...6 lines deleted...]
-      <c r="G82" s="639">
+      <c r="D82" s="766">
+        <v>1</v>
+      </c>
+      <c r="E82" s="766"/>
+      <c r="F82" s="638">
+        <v>1</v>
+      </c>
+      <c r="G82" s="638">
         <v>7</v>
       </c>
-      <c r="H82" s="639"/>
-[...3 lines deleted...]
-      <c r="J82" s="639">
+      <c r="H82" s="638"/>
+      <c r="I82" s="638">
+        <v>1</v>
+      </c>
+      <c r="J82" s="638">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="217"/>
       <c r="B83" s="217"/>
       <c r="C83" s="218"/>
       <c r="D83" s="218"/>
       <c r="E83" s="218"/>
       <c r="F83" s="218"/>
       <c r="G83" s="218"/>
       <c r="H83" s="218"/>
       <c r="I83" s="218"/>
       <c r="J83" s="218"/>
     </row>
     <row r="84" spans="1:10" ht="18.75">
       <c r="A84" s="217"/>
-      <c r="B84" s="642" t="s">
-[...7 lines deleted...]
-      <c r="H84" s="650"/>
+      <c r="B84" s="641" t="s">
+        <v>524</v>
+      </c>
+      <c r="C84" s="642"/>
+      <c r="D84" s="642"/>
+      <c r="E84" s="642"/>
+      <c r="F84" s="642"/>
+      <c r="G84" s="642"/>
+      <c r="H84" s="649"/>
       <c r="I84" s="218"/>
       <c r="J84" s="218"/>
     </row>
     <row r="85" spans="1:10" ht="18.75">
       <c r="A85" s="217"/>
-      <c r="B85" s="645"/>
+      <c r="B85" s="644"/>
       <c r="C85" s="267"/>
       <c r="D85" s="267"/>
       <c r="E85" s="267"/>
       <c r="F85" s="267"/>
       <c r="G85" s="267"/>
-      <c r="H85" s="651"/>
+      <c r="H85" s="650"/>
       <c r="I85" s="218"/>
       <c r="J85" s="218"/>
     </row>
     <row r="86" spans="1:10" ht="18" customHeight="1">
       <c r="A86" s="217"/>
-      <c r="B86" s="645" t="s">
-        <v>822</v>
+      <c r="B86" s="644" t="s">
+        <v>820</v>
       </c>
       <c r="C86" s="267"/>
       <c r="D86" s="267"/>
       <c r="E86" s="267"/>
       <c r="F86" s="267"/>
       <c r="G86" s="267"/>
-      <c r="H86" s="651"/>
+      <c r="H86" s="650"/>
       <c r="I86" s="218"/>
       <c r="J86" s="218"/>
     </row>
     <row r="87" spans="1:10" ht="18" customHeight="1">
       <c r="A87" s="217"/>
-      <c r="B87" s="645" t="s">
-        <v>823</v>
+      <c r="B87" s="644" t="s">
+        <v>821</v>
       </c>
       <c r="C87" s="267"/>
       <c r="D87" s="267"/>
       <c r="E87" s="267"/>
       <c r="F87" s="267"/>
       <c r="G87" s="267"/>
-      <c r="H87" s="651"/>
+      <c r="H87" s="650"/>
       <c r="I87" s="218"/>
       <c r="J87" s="218"/>
     </row>
     <row r="88" spans="1:10" ht="18" customHeight="1">
       <c r="A88" s="217"/>
-      <c r="B88" s="645" t="s">
-        <v>824</v>
+      <c r="B88" s="644" t="s">
+        <v>822</v>
       </c>
       <c r="C88" s="267"/>
       <c r="D88" s="267"/>
       <c r="E88" s="267"/>
       <c r="F88" s="267"/>
       <c r="G88" s="267"/>
-      <c r="H88" s="651"/>
+      <c r="H88" s="650"/>
       <c r="I88" s="218"/>
       <c r="J88" s="218"/>
     </row>
     <row r="89" spans="1:10" ht="18" customHeight="1">
       <c r="A89" s="217"/>
-      <c r="B89" s="645" t="s">
-        <v>825</v>
+      <c r="B89" s="644" t="s">
+        <v>823</v>
       </c>
       <c r="C89" s="267"/>
       <c r="D89" s="267"/>
       <c r="E89" s="267"/>
       <c r="F89" s="267"/>
       <c r="G89" s="267"/>
-      <c r="H89" s="651"/>
+      <c r="H89" s="650"/>
       <c r="I89" s="218"/>
       <c r="J89" s="218"/>
     </row>
     <row r="90" spans="1:10" ht="18" customHeight="1">
       <c r="A90" s="217"/>
-      <c r="B90" s="645" t="s">
-        <v>827</v>
+      <c r="B90" s="644" t="s">
+        <v>825</v>
       </c>
       <c r="C90" s="218"/>
       <c r="D90" s="218"/>
       <c r="E90" s="218"/>
       <c r="F90" s="218"/>
       <c r="G90" s="218"/>
-      <c r="H90" s="651"/>
+      <c r="H90" s="650"/>
       <c r="I90" s="218"/>
       <c r="J90" s="218"/>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="217"/>
-      <c r="B91" s="652"/>
-[...5 lines deleted...]
-      <c r="H91" s="654"/>
+      <c r="B91" s="651"/>
+      <c r="C91" s="652"/>
+      <c r="D91" s="652"/>
+      <c r="E91" s="652"/>
+      <c r="F91" s="652"/>
+      <c r="G91" s="652"/>
+      <c r="H91" s="653"/>
       <c r="I91" s="218"/>
       <c r="J91" s="218"/>
     </row>
   </sheetData>
   <mergeCells count="84">
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:E6"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="D14:E14"/>
@@ -39513,53 +39310,50 @@
     <mergeCell ref="D63:E63"/>
     <mergeCell ref="D64:E64"/>
     <mergeCell ref="D65:E65"/>
     <mergeCell ref="D66:E66"/>
     <mergeCell ref="D67:E67"/>
     <mergeCell ref="D68:E68"/>
     <mergeCell ref="D69:E69"/>
     <mergeCell ref="D70:E70"/>
     <mergeCell ref="D71:E71"/>
     <mergeCell ref="D79:E79"/>
     <mergeCell ref="D80:E80"/>
     <mergeCell ref="D81:E81"/>
     <mergeCell ref="D82:E82"/>
     <mergeCell ref="D73:E73"/>
     <mergeCell ref="D74:E74"/>
     <mergeCell ref="D75:E75"/>
     <mergeCell ref="D76:E76"/>
     <mergeCell ref="D77:E77"/>
     <mergeCell ref="D78:E78"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I1" location="İNDEKS!A1" display="INDEX" xr:uid="{2B83319F-347A-4F5F-9E97-FB2694933166}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <customProperties>
-[...1 lines deleted...]
-  </customProperties>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>27</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Adlandırılmış Aralıklar</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>17</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>