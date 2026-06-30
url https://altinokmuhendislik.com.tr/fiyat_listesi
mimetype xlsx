--- v1 (2026-05-15)
+++ v2 (2026-06-30)
@@ -30,60 +30,60 @@
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25726"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="BuÇalışmaKitabı" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Altınok Mühendislik\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zeybe\OneDrive\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B1C032BF-E152-4F9B-9AE8-81B9B330044E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8EA5EBEE-E069-4829-A3F9-AAFB00F255A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="880" xr2:uid="{EE81BEC9-4E98-448D-B717-C15D71E3996B}"/>
+    <workbookView xWindow="34065" yWindow="240" windowWidth="36690" windowHeight="20640" tabRatio="880" xr2:uid="{EE81BEC9-4E98-448D-B717-C15D71E3996B}"/>
   </bookViews>
   <sheets>
     <sheet name="İNDEKS" sheetId="202" r:id="rId1"/>
     <sheet name="Kampanyalı Ürünler" sheetId="354" r:id="rId2"/>
     <sheet name="BAYMAK YOĞUŞMALI KOMBİ 1" sheetId="240" r:id="rId3"/>
     <sheet name="KONVANSİYONEL KOMBİ AKS. 2" sheetId="238" r:id="rId4"/>
     <sheet name="YOĞUŞMALI KAZAN (LECTUS) 3" sheetId="243" r:id="rId5"/>
     <sheet name="3S1 KASKAD SEÇİMİ" sheetId="245" r:id="rId6"/>
     <sheet name="3S2 TEKLİ KAZAN SEÇİMİ" sheetId="244" r:id="rId7"/>
     <sheet name="YOĞUŞMALI KAZAN (MAGNUS) 4" sheetId="247" r:id="rId8"/>
     <sheet name="4S MAGNUS SEÇİM TABLOSU" sheetId="347" r:id="rId9"/>
     <sheet name="ŞOFBEN 5" sheetId="250" r:id="rId10"/>
     <sheet name="GENLEŞME TANKI 6" sheetId="267" r:id="rId11"/>
     <sheet name="TERMOSİFON 7" sheetId="272" r:id="rId12"/>
     <sheet name="AQUA BOYLER 8" sheetId="274" r:id="rId13"/>
     <sheet name="(YENİ) KLİMA-PLUS (MD) 9" sheetId="326" r:id="rId14"/>
     <sheet name="MULTI KLİMA (MD) 10" sheetId="338" r:id="rId15"/>
     <sheet name="MULTI KLİMA SEÇİM 10S" sheetId="339" r:id="rId16"/>
     <sheet name="ISI POMPASI 11" sheetId="292" r:id="rId17"/>
     <sheet name="VANA 12" sheetId="291" r:id="rId18"/>
     <sheet name="TANK ÜSTÜ PAKET HIDR 13" sheetId="342" r:id="rId19"/>
     <sheet name="KVC HIDR 14" sheetId="343" r:id="rId20"/>
     <sheet name="FREKANS KONT. HIDR. 15" sheetId="344" r:id="rId21"/>
     <sheet name="FR.KONT.SİR.(EVOSTA-VS) 16" sheetId="295" r:id="rId22"/>
     <sheet name="FRE.KONT.SİRK.(EVOPLUS LİTE) 17" sheetId="353" r:id="rId23"/>
@@ -209,51 +209,51 @@
     <definedName name="orn">#REF!</definedName>
     <definedName name="q">#REF!</definedName>
     <definedName name="SICAKLIK_BİRİMİ">[1]Done!$B$248:$B$252</definedName>
     <definedName name="TR" localSheetId="8">#REF!</definedName>
     <definedName name="TR" localSheetId="7">#REF!</definedName>
     <definedName name="TR">#REF!</definedName>
     <definedName name="TÜKETİM_BİRİMİ">[1]Done!$B$255:$B$261</definedName>
     <definedName name="TÜRBÜLATÖR_TİPİ">[1]Done!$B$308:$B$314</definedName>
     <definedName name="usd">[2]RPL!$B$1</definedName>
     <definedName name="UZUNLUK_BİRİMİ">[1]Done!$B$264:$B$268</definedName>
     <definedName name="YAKIT_CİNSİ">[1]Done!$B$4:$B$49</definedName>
     <definedName name="YAKIT_TİPİ">[1]Done!$B$271:$B$296</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="13">'(YENİ) KLİMA-PLUS (MD) 9'!$A$1:$I$38</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="12">'AQUA BOYLER 8'!$A$1:$G$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="26">'ATIK SU DALGIÇ POMPALAR 21'!$A$1:$G$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'BAYMAK YOĞUŞMALI KOMBİ 1'!$A$1:$H$140</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="21">'FR.KONT.SİR.(EVOSTA-VS) 16'!$A$1:$G$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="24">'FRE. KONT.SİRK.(EVOPLUS END) 19'!$A$1:$G$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="22">'FRE.KONT.SİRK.(EVOPLUS LİTE) 17'!$A$1:$G$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="23">'FREKANS KONT. SİRK.(EVOPLUS) 18'!$A$1:$G$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'GENLEŞME TANKI 6'!$A$1:$I$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="25">'HİDR. POMPALARI 20'!$A$1:$G$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="16">'ISI POMPASI 11'!$A$1:$F$70</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'KONVANSİYONEL KOMBİ AKS. 2'!$A$1:$G$23</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'ŞOFBEN 5'!$A$1:$F$34</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="11">'TERMOSİFON 7'!$A$1:$F$48</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'TERMOSİFON 7'!$A$1:$F$55</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="17">'VANA 12'!$A$1:$G$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'YOĞUŞMALI KAZAN (LECTUS) 3'!$A$1:$G$108</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'YOĞUŞMALI KAZAN (MAGNUS) 4'!$A$1:$H$84</definedName>
     <definedName name="YR" localSheetId="8">#REF!</definedName>
     <definedName name="YR" localSheetId="7">#REF!</definedName>
     <definedName name="YR">#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.Cols" localSheetId="12" hidden="1">'AQUA BOYLER 8'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.Cols" localSheetId="2" hidden="1">'BAYMAK YOĞUŞMALI KOMBİ 1'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.Cols" localSheetId="10" hidden="1">'GENLEŞME TANKI 6'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.Cols" localSheetId="16" hidden="1">'ISI POMPASI 11'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.Cols" localSheetId="3" hidden="1">'KONVANSİYONEL KOMBİ AKS. 2'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.Cols" localSheetId="9" hidden="1">'ŞOFBEN 5'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.Cols" localSheetId="11" hidden="1">'TERMOSİFON 7'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.Cols" localSheetId="17" hidden="1">'VANA 12'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.Cols" localSheetId="4" hidden="1">'YOĞUŞMALI KAZAN (LECTUS) 3'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.Cols" localSheetId="7" hidden="1">'YOĞUŞMALI KAZAN (MAGNUS) 4'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.FilterData" localSheetId="16" hidden="1">'ISI POMPASI 11'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.FilterData" localSheetId="17" hidden="1">'VANA 12'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.PrintArea" localSheetId="12" hidden="1">'AQUA BOYLER 8'!$B$6:$D$41,'AQUA BOYLER 8'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.PrintArea" localSheetId="2" hidden="1">'BAYMAK YOĞUŞMALI KOMBİ 1'!$A$1:$G$87,'BAYMAK YOĞUŞMALI KOMBİ 1'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.PrintArea" localSheetId="10" hidden="1">'GENLEŞME TANKI 6'!$A$6:$H$26,'GENLEŞME TANKI 6'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.PrintArea" localSheetId="16" hidden="1">'ISI POMPASI 11'!$A$7:$F$13,'ISI POMPASI 11'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.PrintArea" localSheetId="3" hidden="1">'KONVANSİYONEL KOMBİ AKS. 2'!$B$1:$F$22,'KONVANSİYONEL KOMBİ AKS. 2'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.PrintArea" localSheetId="9" hidden="1">'ŞOFBEN 5'!$A$6:$E$19,'ŞOFBEN 5'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.PrintArea" localSheetId="11" hidden="1">'TERMOSİFON 7'!$A$6:$E$7,'TERMOSİFON 7'!#REF!</definedName>
@@ -289,67 +289,61 @@
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="3" hidden="1">'KONVANSİYONEL KOMBİ AKS. 2'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="9" hidden="1">'ŞOFBEN 5'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="11" hidden="1">'TERMOSİFON 7'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="17" hidden="1">'VANA 12'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="4" hidden="1">'YOĞUŞMALI KAZAN (LECTUS) 3'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="7" hidden="1">'YOĞUŞMALI KAZAN (MAGNUS) 4'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2327" uniqueCount="1079">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2345" uniqueCount="1084">
   <si>
     <t>BAĞLANTI SETİ</t>
   </si>
   <si>
     <t>AQUA KONFOR 50 LT TERMOSİFON (MH)</t>
   </si>
   <si>
     <t>AQUA KONFOR 65 LT TERMOSİFON (MH)</t>
   </si>
   <si>
-    <t>AQUA KONFOR 80 LT TERMOSİFON (MH)</t>
-[...4 lines deleted...]
-  <si>
     <t>AQUA LCD PRİZMATİK 50 LT TERMOSİFON (MH)</t>
   </si>
   <si>
     <t>AQUA LCD PRİZMATİK 65 LT TERMOSİFON (MH)</t>
   </si>
   <si>
     <t>AQUA LCD PRİZMATİK 80 LT TERMOSİFON (MH)</t>
   </si>
   <si>
     <t>AQUA LCD PRİZMATİK 100 LT TERMOSİFON (MH)</t>
   </si>
   <si>
     <t>KAZAN</t>
   </si>
   <si>
     <t>09100004</t>
   </si>
   <si>
     <t>JET  102 M               Güç=1 HP        2.5-4 Atü</t>
   </si>
   <si>
     <t>JET  112 M               Güç=1,36 HP   3.5-5 Atü</t>
   </si>
   <si>
     <t>1KVC 60/120 T  GÜÇ= 1x3 HP         5-7 Atü</t>
@@ -358,53 +352,50 @@
     <t>1KVC 70/120 T  GÜÇ= 1x4 HP         6-8 Atü</t>
   </si>
   <si>
     <t>1KVC 85/120 T  GÜÇ= 1x4 HP         8-10 Atü</t>
   </si>
   <si>
     <t>KAT</t>
   </si>
   <si>
     <t>JET  82 M                    Güç=0.8 HP    2-3.5 Atü</t>
   </si>
   <si>
     <t>JET  102 M                  Güç=1 HP       2.5-4 Atü</t>
   </si>
   <si>
     <t>JET  112 M                  Güç=1,36 HP  3.5-5 Atü</t>
   </si>
   <si>
     <t>JET 112 T                    Güç=1,36 HP  3.5-5 Atü</t>
   </si>
   <si>
     <t>JET  151M                   Güç=1,5 HP     3-5 Atü</t>
   </si>
   <si>
     <t>AQUA KONFOR 80 LT TERMOBOYLER</t>
-  </si>
-[...1 lines deleted...]
-    <t>AQUA KONFOR 100 LT TERMOBOYLER</t>
   </si>
   <si>
     <t>2KVC 65/80 T  GÜÇ= 2x3 HP          6.5-8 Atü</t>
   </si>
   <si>
     <t>KAPASİTE</t>
   </si>
   <si>
     <t xml:space="preserve">BAĞLANTI SETİ </t>
   </si>
   <si>
     <t>80 LT</t>
   </si>
   <si>
     <t>Tüm Termosifon modellerimizde emniyet ventili, Çift termostat, susuz kalmaya karşı çekvalf, korozyona karşı anod çubuğu mevcuttur.</t>
   </si>
   <si>
     <t>MODEL</t>
   </si>
   <si>
     <t>1K 90/100 Trifaze   Güç=1x5.5 HP  6-8 Atü</t>
   </si>
   <si>
     <t>100 lt</t>
   </si>
@@ -3142,75 +3133,66 @@
   <si>
     <t>01050059</t>
   </si>
   <si>
     <t>01050060</t>
   </si>
   <si>
     <t>01090006</t>
   </si>
   <si>
     <t>02030075</t>
   </si>
   <si>
     <t>02030082</t>
   </si>
   <si>
     <t>MEKANİK PANO 1x(0,9-1,55) kW TRİFAZE</t>
   </si>
   <si>
     <t>04020533</t>
   </si>
   <si>
     <t>04020534</t>
   </si>
   <si>
-    <t>04020535</t>
-[...1 lines deleted...]
-  <si>
     <t>04020331</t>
   </si>
   <si>
     <t>04020332</t>
   </si>
   <si>
     <t>04020333</t>
   </si>
   <si>
     <t>04020334</t>
   </si>
   <si>
     <t>04020501</t>
   </si>
   <si>
     <t>04020502</t>
-  </si>
-[...4 lines deleted...]
-    <t>04020504</t>
   </si>
   <si>
     <t>04020801</t>
   </si>
   <si>
     <t>04020802</t>
   </si>
   <si>
     <t>04020803</t>
   </si>
   <si>
     <t>04020804</t>
   </si>
   <si>
     <t>04020851</t>
   </si>
   <si>
     <t>04020852</t>
   </si>
   <si>
     <t>04020853</t>
   </si>
   <si>
     <t>04020854</t>
   </si>
@@ -3669,83 +3651,124 @@
   <si>
     <t>MULTİ SPLİT KLİMALAR (MONTAJ DAHİL)</t>
   </si>
   <si>
     <t xml:space="preserve">Toplam 2 adet iç ünite için 12 metreye kadar; 3 iç ünite için 18 metreye kadar, 4 iç ünite için 24 metreye kadar; 5 iç ünite için ise 30 metreye kadar bakır borulama ücretsizdir. </t>
   </si>
   <si>
     <t xml:space="preserve">İlave metrajlar, yetkili servis tarafıdan müşteriye/son kullanıcıya fatura edilecektir. </t>
   </si>
   <si>
     <t>MULTİ KLİMALAR (MD)</t>
   </si>
   <si>
     <t>MEKANİK PANO 1x(0,9-5,5) kW TRİFAZE</t>
   </si>
   <si>
     <t>10 S</t>
   </si>
   <si>
     <t>150 LT AQUA BUFFER TANK (EMAYESIZ)</t>
   </si>
   <si>
     <t>50 LT AQUA BUFFER TANK (EMAYESIZ)</t>
   </si>
   <si>
-    <t>BAYMAK FİYAT LİSTESİ YÜRÜRLÜĞE GİRİŞ TARİHİ :01/05/2026</t>
-[...5 lines deleted...]
-    <t xml:space="preserve"> (2026/05 FİYAT LİSTEMİZ BAZ ALINMIŞTIR.)</t>
+    <t>BAYMAK AQUA X-KONFOR 100 LT TERMOBOYLER</t>
+  </si>
+  <si>
+    <t>BAYMAK AQUA X-KONFOR 80 LT TERMOSIFON</t>
+  </si>
+  <si>
+    <t>BAYMAK AQUA X-KONFOR 100 LT TERMOSIFON</t>
+  </si>
+  <si>
+    <t>AQUA X-KONFOR 65 LT TERMOBOYLER</t>
+  </si>
+  <si>
+    <t>AQUA X-KONFOR 80 LT TERMOBOYLER</t>
+  </si>
+  <si>
+    <t>AQUA X-KONFOR 100 LT TERMOBOYLER</t>
+  </si>
+  <si>
+    <t>AQUA X-KONFOR 50 LT TERMOSIFON</t>
+  </si>
+  <si>
+    <t>AQUA X-KONFOR 65 LT TERMOSIFON</t>
+  </si>
+  <si>
+    <t>AQUA X-KONFOR 80 LT TERMOSIFON</t>
+  </si>
+  <si>
+    <t>AQUA X-KONFOR 100 LT TERMOSIFON</t>
+  </si>
+  <si>
+    <t>LİSTE FİYATLARI, SADECE STOKTAKİ ÜRÜNLER İÇİN GEÇERLİDİR. STOK OLMAYAN ÜRÜNLER İÇİN FİYAT SORULMASI GEREKMEKTEDİR.</t>
+  </si>
+  <si>
+    <t>YÜRÜRLÜĞE GİRİŞ TARİHİ :01/06/2026</t>
+  </si>
+  <si>
+    <t>BAYMAK FİYAT LİSTESİ YÜRÜRLÜĞE GİRİŞ TARİHİ :01/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (2026/06 FİYAT LİSTEMİZ BAZ ALINMIŞTIR.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="13">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₺_-;\-* #,##0.00\ _₺_-;_-* &quot;-&quot;??\ _₺_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0\ &quot;TL&quot;_-;\-* #,##0\ &quot;TL&quot;_-;_-* &quot;-&quot;\ &quot;TL&quot;_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0\ _T_L_-;\-* #,##0\ _T_L_-;_-* &quot;-&quot;\ _T_L_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00\ &quot;TL&quot;_-;\-* #,##0.00\ &quot;TL&quot;_-;_-* &quot;-&quot;??\ &quot;TL&quot;_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00\ _T_L_-;\-* #,##0.00\ _T_L_-;_-* &quot;-&quot;??\ _T_L_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="#,##0.0"/>
     <numFmt numFmtId="170" formatCode="0.0"/>
     <numFmt numFmtId="171" formatCode="0.0000"/>
     <numFmt numFmtId="172" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
     <numFmt numFmtId="173" formatCode="#,##0_ ;\-#,##0\ "/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="&quot;₺&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="125">
+  <fonts count="127">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="162"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="162"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="36"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
@@ -4584,50 +4607,58 @@
       <sz val="18"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="162"/>
     </font>
   </fonts>
   <fills count="41">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="62"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
@@ -5832,2630 +5863,2780 @@
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="533">
+  <cellStyleXfs count="678">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="23" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...54 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="24" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="24" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="24" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="61" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="54" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="54" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="54" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="54" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="54" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="54" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="54" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="54" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="94" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="79" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="94" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="79" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="94" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="79" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="79" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="79" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="54" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="59" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="67" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="23" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...154 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="5" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="66" fillId="5" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="5" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="5" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="5" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="5" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="23" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="5" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="5" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="24" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="96" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="89" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="77" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="97" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="90" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="97" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="78" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="79" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="97" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="97" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="79" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="89" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="90" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="90" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="79" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="94" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="79" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="54" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="61" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="67" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="84" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="94" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="79" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="79" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="79" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="96" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="84" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="97" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="84" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="8">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-[...41 lines deleted...]
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-[...166 lines deleted...]
-    <xf numFmtId="9" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="807">
+  <cellXfs count="809">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="104" fillId="31" borderId="67" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="39" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="104" fillId="31" borderId="40" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="24" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="104" fillId="31" borderId="74" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="40" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="104" fillId="31" borderId="24" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="120" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="108" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="104" fillId="31" borderId="73" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...65 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="29" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="29" borderId="25" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="25" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="92" fillId="31" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="93" fillId="31" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="324" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="324" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="324" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="324" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="324" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="324" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="324" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="324" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="324" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="324" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="324" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="302" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="302" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="324" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="324" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="302"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...90 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="0" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="97" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="98" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="278" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="46" fillId="28" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="278" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="47" fillId="28" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="47" fillId="28" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="278" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="55" fillId="0" borderId="16" xfId="311" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="278" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="15" fillId="27" borderId="16" xfId="311" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="16" xfId="311" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="27" borderId="17" xfId="311" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="55" fillId="0" borderId="17" xfId="311" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="27" borderId="17" xfId="311" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="17" xfId="311" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="55" fillId="0" borderId="18" xfId="311" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="18" xfId="311" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="27" borderId="19" xfId="311" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="55" fillId="0" borderId="19" xfId="311" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="27" borderId="19" xfId="311" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="19" xfId="311" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="98" fillId="0" borderId="0" xfId="311" applyFont="1"/>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="99" fillId="0" borderId="0" xfId="311" applyFont="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="15" xfId="323" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="15" xfId="323" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="15" xfId="323" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="15" xfId="323" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="15" xfId="323" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="323" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="172" fontId="10" fillId="0" borderId="0" xfId="323" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="0" xfId="323" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="172" fontId="11" fillId="0" borderId="0" xfId="323" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="323" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="323" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="323" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="320" applyFont="1"/>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="11" fillId="0" borderId="15" xfId="322" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="20" xfId="278" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="21" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="302" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="100" fillId="0" borderId="21" xfId="278" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="171" fontId="11" fillId="0" borderId="21" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="302" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="23" xfId="302" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="302" applyFont="1"/>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="302" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="24" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="302" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="302" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="302" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="302" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="29" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="25" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="302" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="302" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="302" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="302" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="23" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="302" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="29" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="302" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="302" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="302" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="302" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="302" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="302" applyFont="1"/>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="8" xfId="249" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="101" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="98" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="302" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="102" fillId="0" borderId="22" xfId="302" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="103" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="103" fillId="0" borderId="0" xfId="302" applyFont="1"/>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="15" xfId="302" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="302" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="69" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="104" fillId="0" borderId="0" xfId="302" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="302" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="27" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="104" fillId="0" borderId="27" xfId="302" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="27" xfId="302" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="302" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="302" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="30" borderId="28" xfId="311" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="30" borderId="16" xfId="311" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="30" borderId="29" xfId="311" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="30" borderId="20" xfId="311" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="30" borderId="30" xfId="311" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="30" borderId="31" xfId="311" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="30" borderId="32" xfId="311" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="30" borderId="14" xfId="311" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="30" borderId="27" xfId="311" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="30" borderId="14" xfId="311" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="22" xfId="311" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="311" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="311" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="31" borderId="22" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="311"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="311" applyBorder="1"/>
+    <xf numFmtId="0" fontId="99" fillId="0" borderId="22" xfId="311" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="311" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="311" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="33" xfId="311" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="31" borderId="0" xfId="302" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="31" borderId="0" xfId="302" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="31" borderId="0" xfId="302" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="0" xfId="302" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="23" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="34" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="35" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="32" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="14" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="16" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="20" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="107" fillId="30" borderId="16" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="31" borderId="0" xfId="302" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="24" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="25" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="36" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="37" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="38" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="31" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="18" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="24" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="108" fillId="30" borderId="25" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="40" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="41" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="40" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="42" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="19" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="31" borderId="24" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="31" borderId="25" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="38" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="43" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="44" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="18" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="37" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="45" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="17" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="39" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="31" borderId="39" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="31" borderId="39" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="31" borderId="40" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="31" borderId="46" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="26" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="47" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="19" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="42" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="48" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="33" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="0" xfId="302" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="109" fillId="31" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="31" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="31" borderId="0" xfId="302" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="106" fillId="31" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="31" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="31" borderId="26" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="311" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="31" borderId="27" xfId="302" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="31" borderId="27" xfId="302" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="27" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="33" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="324" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="324" applyFont="1"/>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="171" fontId="11" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="321" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="320" applyFont="1"/>
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="278" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="173" fontId="10" fillId="0" borderId="15" xfId="322" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="21" xfId="278" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="98" fillId="0" borderId="0" xfId="299" applyFont="1"/>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="22" xfId="299" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="299" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="299" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="299" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="15" xfId="299" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="24" xfId="299" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="20" xfId="278" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="21" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="299" applyFont="1"/>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="21" xfId="299" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="302" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="171" fontId="10" fillId="0" borderId="21" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="302" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="29" borderId="24" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="171" fontId="11" fillId="0" borderId="21" xfId="299" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="299" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="299" applyFont="1"/>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="299" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="15" xfId="299" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="27" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="15" xfId="299" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="27" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="49" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="299" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="299" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="324" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="324" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="24" xfId="299" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="24" xfId="299" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="324" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="50" xfId="299" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="17" fillId="0" borderId="15" xfId="299" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="299"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="299" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="299" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="302" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="98" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="0" xfId="299" applyFont="1"/>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="299" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="299" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="100" fillId="0" borderId="0" xfId="278" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="11" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="299" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="15" xfId="299" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="299" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="29" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="22" xfId="323" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="323" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="323" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="320" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="323" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="323" applyFont="1"/>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="0" xfId="323" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="29" borderId="15" xfId="323" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="24" xfId="323" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="323" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="15" xfId="323" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="320" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="299" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="299" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="299" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="15" xfId="299" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="299" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="299" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="299" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="0" xfId="302" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="15" xfId="299" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="299" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="15" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="15" fillId="0" borderId="0" xfId="299" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="303"/>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="299" applyFont="1"/>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="110" fillId="28" borderId="15" xfId="278" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="48" fillId="32" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="32" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="32" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="45" xfId="302" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="52" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="53" xfId="249" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="52" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="302" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="45" xfId="299" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="12" fontId="9" fillId="0" borderId="15" xfId="324" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="8" xfId="249" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="299" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="45" xfId="302" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="45" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="29" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="323" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="11" fillId="0" borderId="0" xfId="322" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="29" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="24" xfId="303" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="29" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="303" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="303" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="303" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="303" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="15" xfId="299" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="299" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="17" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="24" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="299" applyFont="1"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="298" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="111" fillId="0" borderId="0" xfId="303" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="263" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="29" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="299" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="302" applyFont="1" applyBorder="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="20" xfId="278" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="22" xfId="299" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="22" xfId="323" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="323" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="29" borderId="15" xfId="323" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="29" borderId="15" xfId="323" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="29" borderId="15" xfId="323" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="29" borderId="15" xfId="323" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="29" borderId="15" xfId="323" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="320" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="87" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="33" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="34" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="35" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="86" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="25" xfId="321" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="299" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="49" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="22" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="98" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="299" applyFont="1"/>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="49" xfId="299" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="302" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="49" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="302" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="98" fillId="0" borderId="22" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="98" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="15" xfId="299" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="50" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="81" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0" xfId="299" applyFont="1"/>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="0" xfId="299" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="52" xfId="299" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="29" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="52" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="52" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="52" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="49" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="49" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="299" applyFont="1"/>
+    <xf numFmtId="0" fontId="81" fillId="0" borderId="0" xfId="299" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="299" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="324" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="324" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="22" xfId="302" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="302" applyFont="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="43" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="44" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="302" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="25" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="51" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="51" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="43" fillId="0" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="43" fillId="0" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="44" fillId="0" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="46" fillId="0" borderId="25" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="46" fillId="0" borderId="51" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="46" fillId="0" borderId="51" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="43" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="43" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="302" applyFont="1"/>
+    <xf numFmtId="3" fontId="43" fillId="0" borderId="25" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="43" fillId="0" borderId="51" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="98" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0" xfId="302" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="44" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="112" fillId="0" borderId="0" xfId="299" applyFont="1"/>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="113" fillId="0" borderId="21" xfId="278" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="114" fillId="0" borderId="54" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="29" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="298" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="22" xfId="298" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="299" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0" xfId="298" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="298" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="298" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="299" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="298" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="24" xfId="298" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="45" xfId="299" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="115" fillId="0" borderId="15" xfId="299" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="101" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="115" fillId="0" borderId="0" xfId="299" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="98" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="101" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="101" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="101" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="45" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="319" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="299" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="303" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="83" fillId="0" borderId="0" xfId="323" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="298" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="45" xfId="299" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="34" borderId="0" xfId="302" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="320" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="24" xfId="323" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="31" borderId="15" xfId="323" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="22" xfId="323" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="31" borderId="0" xfId="323" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="7" fillId="0" borderId="21" xfId="299" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="88" fillId="0" borderId="49" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="97" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="116" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="324" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="45" xfId="324" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="98" fillId="0" borderId="15" xfId="324" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="110" fillId="0" borderId="15" xfId="278" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="91" fillId="31" borderId="14" xfId="278" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="109" fillId="31" borderId="14" xfId="288" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="288"/>
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="107" fillId="34" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="55" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="31" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="31" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="31" borderId="22" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="31" borderId="56" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="50" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="57" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="31" borderId="58" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="59" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="58" xfId="311" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="60" xfId="311" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="61" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="31" borderId="57" xfId="302" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="31" borderId="59" xfId="302" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="31" borderId="60" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="31" borderId="61" xfId="302" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="31" borderId="44" xfId="302" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="55" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="114" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="117" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="117" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="302" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="302" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="36" borderId="0" xfId="302" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="36" borderId="0" xfId="302" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="302" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="43" fillId="0" borderId="0" xfId="366" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="31" borderId="22" xfId="299" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="31" borderId="22" xfId="299" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="31" borderId="25" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="31" borderId="38" xfId="299" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="31" borderId="24" xfId="299" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="118" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="92" fillId="0" borderId="0" xfId="302" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="302" applyFont="1"/>
+    <xf numFmtId="1" fontId="92" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="108" fillId="31" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="108" fillId="31" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="108" fillId="31" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="108" fillId="31" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="108" fillId="31" borderId="64" xfId="150" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="108" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="174" fontId="108" fillId="31" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="108" fillId="0" borderId="0" xfId="150" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="108" fillId="31" borderId="0" xfId="150" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="119" fillId="37" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="118" fillId="37" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="174" fontId="118" fillId="37" borderId="0" xfId="150" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="118" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="118" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="174" fontId="118" fillId="31" borderId="0" xfId="150" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="121" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="121" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="174" fontId="122" fillId="0" borderId="15" xfId="150" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="121" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="93" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="93" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="118" fillId="37" borderId="0" xfId="150" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="120" fillId="31" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="93" fillId="31" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="122" fillId="31" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="118" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="121" fillId="38" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="121" fillId="38" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="93" fillId="31" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="93" fillId="31" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="123" fillId="31" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="118" fillId="31" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="93" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="123" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="118" fillId="31" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="93" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="120" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="122" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="118" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="119" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="93" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="175" fontId="93" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="124" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="175" fontId="93" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="121" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="124" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="174" fontId="122" fillId="0" borderId="0" xfId="150" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="175" fontId="124" fillId="31" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="175" fontId="124" fillId="31" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="125" fillId="31" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="124" fillId="31" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="174" fontId="122" fillId="0" borderId="49" xfId="150" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="175" fontId="124" fillId="31" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="125" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="124" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="124" fillId="31" borderId="0" xfId="150" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="119" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="93" fillId="31" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="121" fillId="0" borderId="40" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="121" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="93" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="93" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="122" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="122" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="45" xfId="299" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="13" fillId="0" borderId="25" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="39" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="302" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="95" fillId="32" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="297" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="68" xfId="297" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="312" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="312" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="15" xfId="312" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="79" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="0" xfId="323" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="126" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="547" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="93" fillId="31" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="108" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="25" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="302" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="13" fillId="0" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="45" xfId="302" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="302" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="120" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="13" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="25" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="45" xfId="302" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="25" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="40" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="67" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="302" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="29" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="24" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="74" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="34" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="73" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="108" fillId="29" borderId="32" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="108" fillId="29" borderId="66" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="108" fillId="29" borderId="69" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="28" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="70" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="66" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="69" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="39" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="71" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="30" xfId="302" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="72" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="108" fillId="29" borderId="32" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="66" xfId="302" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="69" xfId="302" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="30" borderId="32" xfId="311" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="30" borderId="66" xfId="311" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="30" borderId="69" xfId="311" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="321" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1"/>
-[...244 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="25" xfId="321" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="105" fillId="31" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="31" borderId="0" xfId="302" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="105" fillId="31" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="108" fillId="40" borderId="32" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="108" fillId="40" borderId="66" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="52" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="68" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="55" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="108" fillId="34" borderId="52" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="108" fillId="34" borderId="68" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="108" fillId="34" borderId="55" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="52" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="68" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="55" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="56" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="57" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="58" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="59" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="60" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="44" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="25" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="45" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="31" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="29" borderId="15" xfId="324" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="299" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="116" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0" xfId="324" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="33" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="33" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="33" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="25" xfId="299" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="51" xfId="299" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="45" xfId="299" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="324" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="45" xfId="324" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1294 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="533">
+  <cellStyles count="678">
     <cellStyle name="%20 - Vurgu1" xfId="83" xr:uid="{C38E876D-69C0-4C1A-8D44-D68E257032FB}"/>
     <cellStyle name="%20 - Vurgu1 2" xfId="1" xr:uid="{D3CDB616-3763-4485-A2DE-359D88AF1D42}"/>
     <cellStyle name="%20 - Vurgu1 3" xfId="2" xr:uid="{D579C309-C499-414C-A45C-1912B7275CEF}"/>
     <cellStyle name="%20 - Vurgu1 4" xfId="3" xr:uid="{6EB9CF0E-3A71-422D-BD4A-5197B278C572}"/>
     <cellStyle name="%20 - Vurgu1 5" xfId="4" xr:uid="{37B2B4B8-A3A6-464D-839F-99358412D482}"/>
     <cellStyle name="%20 - Vurgu1 6" xfId="5" xr:uid="{95694A95-87E8-4966-A4E9-F4068D39FECA}"/>
     <cellStyle name="%20 - Vurgu2" xfId="85" xr:uid="{6710FF5D-5E1C-4A69-9091-F8B8156D9194}"/>
     <cellStyle name="%20 - Vurgu2 2" xfId="6" xr:uid="{D0E88D61-80C8-4D81-80B9-7A894033F954}"/>
     <cellStyle name="%20 - Vurgu2 3" xfId="7" xr:uid="{88462C81-93E6-4351-AB1B-1E4FFB4E34E7}"/>
     <cellStyle name="%20 - Vurgu2 4" xfId="8" xr:uid="{E11880E4-6DDE-42CF-BD93-3B2DE295E534}"/>
     <cellStyle name="%20 - Vurgu2 5" xfId="9" xr:uid="{2E9DC64E-BCD7-40F5-B843-8A0F92B89B72}"/>
     <cellStyle name="%20 - Vurgu2 6" xfId="10" xr:uid="{FF0CE592-3F99-4750-B747-A719D36AD7FF}"/>
     <cellStyle name="%20 - Vurgu3" xfId="87" xr:uid="{CA85F26E-9345-46FC-AC9E-B0790FA2473C}"/>
     <cellStyle name="%20 - Vurgu3 2" xfId="11" xr:uid="{5BBEB18A-D215-4632-A547-08BFBB224BE8}"/>
     <cellStyle name="%20 - Vurgu3 3" xfId="12" xr:uid="{09722229-291E-4913-B8B2-5C9FC2A7C715}"/>
     <cellStyle name="%20 - Vurgu3 4" xfId="13" xr:uid="{32A2F968-7E37-48E3-A84D-EC239BFABCB7}"/>
     <cellStyle name="%20 - Vurgu3 5" xfId="14" xr:uid="{6453E750-C3F2-476E-9BEE-B7CDFCD2BCDF}"/>
     <cellStyle name="%20 - Vurgu3 6" xfId="15" xr:uid="{5056AB60-152A-4474-84B5-ACCE934B2322}"/>
     <cellStyle name="%20 - Vurgu4" xfId="89" xr:uid="{5BF5DDF0-8E30-4B36-8B40-E54E0633F88B}"/>
     <cellStyle name="%20 - Vurgu4 2" xfId="16" xr:uid="{C08F1A2A-7E89-47D8-A403-7A056384827C}"/>
     <cellStyle name="%20 - Vurgu4 3" xfId="17" xr:uid="{C6ED1942-25D7-4676-9B70-0B11DEA16C12}"/>
     <cellStyle name="%20 - Vurgu4 4" xfId="18" xr:uid="{F477067D-4888-40B0-97DA-43C9A4674B72}"/>
     <cellStyle name="%20 - Vurgu4 5" xfId="19" xr:uid="{9EDB3811-1A62-4A15-87F2-9C0873DBFB74}"/>
     <cellStyle name="%20 - Vurgu4 6" xfId="20" xr:uid="{D21579D6-FF5E-46B3-916F-4474D4DC2137}"/>
     <cellStyle name="%20 - Vurgu5" xfId="91" xr:uid="{BB29326D-68A0-4426-A531-8A26E7E92E75}"/>
@@ -8651,56 +8832,64 @@
     <cellStyle name="Comma 36 2" xfId="209" xr:uid="{F888491F-9509-4F58-8FFB-B82BA1DA9656}"/>
     <cellStyle name="Comma 37" xfId="210" xr:uid="{4E89DBBD-C826-4A4F-A007-1987C2463136}"/>
     <cellStyle name="Comma 37 2" xfId="211" xr:uid="{55940369-C06C-43F4-9F68-FBDB64BA017D}"/>
     <cellStyle name="Comma 38" xfId="212" xr:uid="{5C0C9F58-469B-4EEE-8072-1C4C48A7D7AC}"/>
     <cellStyle name="Comma 38 2" xfId="213" xr:uid="{3E107EB7-E581-42F2-AA94-39FABFEF2124}"/>
     <cellStyle name="Comma 39" xfId="214" xr:uid="{F5766B1A-1ADF-45C4-9C95-EC4BDBDA865A}"/>
     <cellStyle name="Comma 39 2" xfId="215" xr:uid="{6F9BB875-84EC-4FDA-9212-C26C4B1895C2}"/>
     <cellStyle name="Comma 4" xfId="216" xr:uid="{578C711C-8900-4F79-B3A9-6D970B9DF75A}"/>
     <cellStyle name="Comma 4 2" xfId="217" xr:uid="{5FA150D4-861B-4649-879C-E315D0185BCA}"/>
     <cellStyle name="Comma 40" xfId="218" xr:uid="{909CF916-B460-4830-BDE5-3F4D575005EC}"/>
     <cellStyle name="Comma 41" xfId="219" xr:uid="{FBC1E217-8F5B-4BD7-8854-C729A35F0A7E}"/>
     <cellStyle name="Comma 42" xfId="220" xr:uid="{A4DA1401-2578-4D02-B340-8D251C0FB864}"/>
     <cellStyle name="Comma 43" xfId="221" xr:uid="{4A2F66F3-DB25-4134-AF90-AC472ED5F30B}"/>
     <cellStyle name="Comma 44" xfId="222" xr:uid="{47CCDBE3-7C02-4F38-9D61-4D1374109643}"/>
     <cellStyle name="Comma 45" xfId="223" xr:uid="{CC7D3D44-18A8-4841-A76D-416B71774296}"/>
     <cellStyle name="Comma 46" xfId="224" xr:uid="{4D542277-00A2-40D2-8AA8-4110E32E2B7B}"/>
     <cellStyle name="Comma 47" xfId="225" xr:uid="{5462C74C-9BA7-49C6-9C68-E3F0C35A88D3}"/>
     <cellStyle name="Comma 48" xfId="226" xr:uid="{956959B7-722A-4FCE-8351-F528612767FA}"/>
     <cellStyle name="Comma 48 2" xfId="227" xr:uid="{B89A7618-F039-4717-9E42-61A716290F2B}"/>
     <cellStyle name="Comma 49" xfId="228" xr:uid="{7351706A-9B41-489F-99F6-93C668ABCDAC}"/>
     <cellStyle name="Comma 49 2" xfId="229" xr:uid="{6DD4575D-23FF-4988-AD11-A2729A6B0FBC}"/>
     <cellStyle name="Comma 5" xfId="230" xr:uid="{AB80CB23-735D-4276-9CAA-68A732D591B1}"/>
     <cellStyle name="Comma 5 2" xfId="231" xr:uid="{D3155D00-829A-4943-A8B1-8F602A57C0FD}"/>
     <cellStyle name="Comma 50" xfId="232" xr:uid="{643F94B8-729F-4DCC-B783-23003D9E4C43}"/>
     <cellStyle name="Comma 50 2" xfId="233" xr:uid="{369EFE0E-927F-41A5-BE41-B7B748725E39}"/>
+    <cellStyle name="Comma 50 2 2" xfId="535" xr:uid="{3572649A-E463-447F-9006-05FD8C56AC62}"/>
+    <cellStyle name="Comma 50 3" xfId="534" xr:uid="{562C2D65-49A3-4C0A-AF6C-1DE57D06DDD0}"/>
     <cellStyle name="Comma 51" xfId="234" xr:uid="{CB40F8CA-7B69-4766-AA50-7F504D61B25B}"/>
     <cellStyle name="Comma 51 2" xfId="235" xr:uid="{A18E0CE7-C1E5-4088-A09C-A0DC5B9B6F54}"/>
+    <cellStyle name="Comma 51 2 2" xfId="537" xr:uid="{0106A415-FAB2-4A7C-8DA5-ABC01ECC8A14}"/>
+    <cellStyle name="Comma 51 3" xfId="536" xr:uid="{D7281C80-C55C-4F9D-85B5-E5DBA0271034}"/>
     <cellStyle name="Comma 52" xfId="236" xr:uid="{75387F9B-B937-486D-B811-206D5ED48791}"/>
     <cellStyle name="Comma 52 2" xfId="237" xr:uid="{5A07036E-044C-4A46-A175-CE0098F685A2}"/>
+    <cellStyle name="Comma 52 2 2" xfId="539" xr:uid="{6A46EAD1-356D-4A4F-A743-B13C6C4502F0}"/>
+    <cellStyle name="Comma 52 3" xfId="538" xr:uid="{163202EA-FF49-4C24-B3F7-D98A437D68D2}"/>
     <cellStyle name="Comma 53" xfId="238" xr:uid="{A833CE88-580D-47B2-964C-C0FACBAB2A4E}"/>
+    <cellStyle name="Comma 53 2" xfId="540" xr:uid="{8E551D04-F1DE-41D1-B7A0-5F8570BCEF30}"/>
     <cellStyle name="Comma 54" xfId="239" xr:uid="{F35ED42D-BB6F-48B3-B96B-406CBF088FE4}"/>
+    <cellStyle name="Comma 54 2" xfId="541" xr:uid="{63EB54AE-8875-427A-B38B-F52D259222E1}"/>
     <cellStyle name="Comma 6" xfId="240" xr:uid="{6B2572DF-16D7-49D6-9F1D-74BB8C0E5F3B}"/>
     <cellStyle name="Comma 6 2" xfId="241" xr:uid="{1B5E8234-675A-4B16-A654-1DFC0385D8C9}"/>
     <cellStyle name="Comma 7" xfId="242" xr:uid="{F5F36C29-0DBA-4675-882C-C8F29B527ACF}"/>
     <cellStyle name="Comma 7 2" xfId="243" xr:uid="{C18E064D-2704-45F3-8CA5-3584AB9277E6}"/>
     <cellStyle name="Comma 8" xfId="244" xr:uid="{E9DC8D2A-A845-4D21-8796-BBCF3723EB18}"/>
     <cellStyle name="Comma 8 2" xfId="245" xr:uid="{8382FCC0-641E-4065-88E0-E51B53D10337}"/>
     <cellStyle name="Comma 9" xfId="246" xr:uid="{197F4BEE-9E90-4EDE-B239-A6C2096EC6EE}"/>
     <cellStyle name="Comma 9 2" xfId="247" xr:uid="{1BC932A9-70ED-49F6-84D9-8B1D48CBB20E}"/>
     <cellStyle name="Currency [0] 2" xfId="248" xr:uid="{E8D96109-D6C1-49C6-A9E9-34610AA7F27D}"/>
     <cellStyle name="Currency [0] 2 2" xfId="249" xr:uid="{347A719E-721F-4B08-A0FE-0C26C3EAE00B}"/>
     <cellStyle name="Currency [0] 3" xfId="250" xr:uid="{D954A014-33A5-47F0-911D-C2896FA5E93F}"/>
     <cellStyle name="Currency [0] 4" xfId="251" xr:uid="{602ABCAF-4587-4898-82E8-889C48DC7E8A}"/>
     <cellStyle name="Currency [0] 4 2" xfId="252" xr:uid="{4931617A-3EA4-4349-BE63-BAD457B839E4}"/>
     <cellStyle name="Currency [0] 5" xfId="253" xr:uid="{B486230E-488D-448A-8AC0-B0BBDD07A896}"/>
     <cellStyle name="Currency [0] 5 2" xfId="254" xr:uid="{A2038E94-5A37-41F7-A60B-468A60986DC7}"/>
     <cellStyle name="Çıkış" xfId="350" xr:uid="{0A52A921-C430-42FB-834B-BE4DA21723BD}"/>
     <cellStyle name="Çıkış 2" xfId="255" xr:uid="{24C1531D-ECF0-4AF2-8403-EB7FE476EA5D}"/>
     <cellStyle name="Çıkış 3" xfId="256" xr:uid="{76496187-7CD9-4596-9CD1-886873C31359}"/>
     <cellStyle name="Çıkış 4" xfId="257" xr:uid="{36921339-4648-431A-A489-F7420A778A9E}"/>
     <cellStyle name="Çıkış 5" xfId="258" xr:uid="{4A75106B-C984-415D-9CBF-CB6D60091E3B}"/>
     <cellStyle name="Çıkış 6" xfId="259" xr:uid="{0CBFC351-9716-42B3-9A09-28790318DB16}"/>
     <cellStyle name="dAbStil" xfId="260" xr:uid="{9ACD0913-0282-46C5-AB18-4C12C38C2C7F}"/>
     <cellStyle name="Explanatory Text 2" xfId="262" xr:uid="{C714D9F7-5469-443F-9983-2F670685BB6D}"/>
     <cellStyle name="Giriş" xfId="279" xr:uid="{D028CBA1-ECEE-40D4-8052-30FBC8D1484B}"/>
     <cellStyle name="Giriş 2" xfId="264" xr:uid="{663A3608-72FA-4E52-8732-2CDA2CA2B229}"/>
@@ -8708,284 +8897,421 @@
     <cellStyle name="Giriş 4" xfId="266" xr:uid="{C62CC259-8A04-4B68-80A7-B0804AB16B83}"/>
     <cellStyle name="Giriş 5" xfId="267" xr:uid="{95AB8A74-0768-4661-A989-9A3A85128C5E}"/>
     <cellStyle name="Giriş 6" xfId="268" xr:uid="{4F98BD34-70B6-48C8-9DE3-8C143C76F581}"/>
     <cellStyle name="Heading 1 2" xfId="270" xr:uid="{5F2A9B16-772F-4BD4-AA5B-6B41E8A05196}"/>
     <cellStyle name="Heading 2 2" xfId="272" xr:uid="{5DA18EB4-8307-4D81-96F2-E686F4E3908C}"/>
     <cellStyle name="Heading 3 2" xfId="274" xr:uid="{464879B3-2C3E-49DD-A75F-F064F3D9B6EB}"/>
     <cellStyle name="Heading 4 2" xfId="276" xr:uid="{8BEA9167-E460-4B17-9313-8D557ADD77C0}"/>
     <cellStyle name="Hesaplama 2" xfId="277" xr:uid="{9A986701-1852-48AE-AAAC-255331192096}"/>
     <cellStyle name="Input 2" xfId="280" xr:uid="{8C74092B-94E4-46BE-8068-C058F6B7C390}"/>
     <cellStyle name="İşaretli Hücre 2" xfId="281" xr:uid="{2B2CCB8F-2FC5-4F6E-A86A-E0FC0D0E0DDE}"/>
     <cellStyle name="İyi 2" xfId="282" xr:uid="{A662CD5C-475E-41E4-B64F-21725D15CC13}"/>
     <cellStyle name="İzlenen Köprü" xfId="263" builtinId="9"/>
     <cellStyle name="Köprü" xfId="278" builtinId="8"/>
     <cellStyle name="Köprü 2" xfId="283" xr:uid="{6D879506-1DEB-42AD-9938-8E2E4F7C4806}"/>
     <cellStyle name="Kötü 2" xfId="284" xr:uid="{D35CDE4F-C1A8-47BE-8CBF-ABA3811565D4}"/>
     <cellStyle name="Linked Cell 2" xfId="286" xr:uid="{A50B54D9-AE54-44CD-AC7F-001F38E8D308}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="287" xr:uid="{148F90B1-EEAA-45F8-8F70-13B864E12C9C}"/>
     <cellStyle name="Normal 10 2" xfId="288" xr:uid="{6C2E7668-C0BC-403A-9D5D-0CDCBC385D1A}"/>
     <cellStyle name="Normal 11" xfId="289" xr:uid="{D7D24049-7D46-4E26-9439-2E4A73238A93}"/>
     <cellStyle name="Normal 12" xfId="290" xr:uid="{9EBFA991-C99F-410E-A234-346E6D2F3D62}"/>
     <cellStyle name="Normal 13" xfId="291" xr:uid="{21AEF920-7DED-481F-B44F-DCECEAB90421}"/>
     <cellStyle name="Normal 14" xfId="292" xr:uid="{49070B54-FBEF-4EB1-83D6-D5CEBD663474}"/>
     <cellStyle name="Normal 14 2" xfId="293" xr:uid="{2736CD92-6A1B-4B6F-877F-F071267574AA}"/>
     <cellStyle name="Normal 15" xfId="294" xr:uid="{1302B1C0-85C0-4044-8917-153C714A8B99}"/>
+    <cellStyle name="Normal 15 2" xfId="542" xr:uid="{EB3B4BA5-69E9-4476-B76A-D30FE3F90CED}"/>
     <cellStyle name="Normal 16" xfId="295" xr:uid="{C3196C54-3056-4817-BAEA-6D5D790C373E}"/>
     <cellStyle name="Normal 16 2" xfId="296" xr:uid="{3ABC6FA9-6987-48B5-B0ED-8A504C258900}"/>
     <cellStyle name="Normal 17" xfId="297" xr:uid="{0DC5B863-64B7-4B5E-B372-5E058E7E025D}"/>
+    <cellStyle name="Normal 17 2" xfId="543" xr:uid="{6976DABF-9EB0-412E-BB3D-8DB7D9ECDD85}"/>
+    <cellStyle name="Normal 18" xfId="533" xr:uid="{3DB6885F-8F8D-4E4C-BC16-A62A2425C58F}"/>
     <cellStyle name="Normal 2" xfId="298" xr:uid="{8B168D01-0EE3-4AD8-9C22-5F060EB0AD5C}"/>
     <cellStyle name="Normal 2 2" xfId="299" xr:uid="{9A50DB01-7B8E-48BE-A6DE-9A97981AE907}"/>
     <cellStyle name="Normal 2 3" xfId="300" xr:uid="{D65F16D2-6D29-4B05-A2E6-81CA63379EB7}"/>
     <cellStyle name="Normal 2 4" xfId="301" xr:uid="{1F1A9A92-A68E-46A4-A8A1-AC3AC857855B}"/>
+    <cellStyle name="Normal 2 4 2" xfId="544" xr:uid="{90EF01D4-2F32-4DAA-81FA-D2FB7299C6FD}"/>
     <cellStyle name="Normal 3" xfId="302" xr:uid="{7783EBBC-5366-4173-B67A-4E87D3BF9541}"/>
     <cellStyle name="Normal 3 2" xfId="303" xr:uid="{C05FC5CA-9BA1-435B-BD7F-486C590AF64F}"/>
     <cellStyle name="Normal 3 2 2" xfId="304" xr:uid="{05A3747B-8309-48E7-9F3F-690923366A48}"/>
     <cellStyle name="Normal 3 3" xfId="305" xr:uid="{13E07464-2866-47A3-BD14-2A28C276F331}"/>
     <cellStyle name="Normal 4" xfId="306" xr:uid="{3B3ED78A-EBB5-443C-937F-F638071C6FD6}"/>
     <cellStyle name="Normal 4 2" xfId="307" xr:uid="{373254C6-B1E8-4D83-B454-2ADBD67A6668}"/>
     <cellStyle name="Normal 4 2 2" xfId="308" xr:uid="{09345036-E96D-42E3-96B1-083ACF73554D}"/>
+    <cellStyle name="Normal 4 2 2 2" xfId="545" xr:uid="{CFF574AF-656A-4D77-8FAE-66860D011AFA}"/>
     <cellStyle name="Normal 5" xfId="309" xr:uid="{69A8E9A3-A130-4CBD-9424-6658938A8E99}"/>
+    <cellStyle name="Normal 5 2" xfId="546" xr:uid="{AD40D191-C7D1-400A-BC4A-91989204AD76}"/>
     <cellStyle name="Normal 6" xfId="310" xr:uid="{7A593A26-4B9C-40FF-8B49-76E89E9F81EF}"/>
     <cellStyle name="Normal 6 2" xfId="311" xr:uid="{6EBE4E56-F396-4901-9765-9AE71B7275A1}"/>
     <cellStyle name="Normal 6 3" xfId="312" xr:uid="{CB9C297C-AB30-4946-861B-227B9D5F7B34}"/>
+    <cellStyle name="Normal 6 3 2" xfId="547" xr:uid="{391AF327-81C4-4047-B7DA-A1EE6F479E5D}"/>
     <cellStyle name="Normal 7" xfId="313" xr:uid="{07D30C0C-D55B-48C1-8345-199436F079C8}"/>
     <cellStyle name="Normal 7 2" xfId="314" xr:uid="{061BD44B-FE18-4A55-BB57-B3617A760DC6}"/>
     <cellStyle name="Normal 8" xfId="315" xr:uid="{65317014-6448-47E1-BCD1-5C874762B9A0}"/>
     <cellStyle name="Normal 8 2" xfId="316" xr:uid="{72D64745-448A-4562-94F9-921C1F15BBD7}"/>
     <cellStyle name="Normal 9" xfId="317" xr:uid="{B657782F-E8AB-4E64-8267-FE29BD333430}"/>
     <cellStyle name="Normal 9 2" xfId="318" xr:uid="{1FC32100-2D7B-4B85-8E19-C5F1615D0F4F}"/>
     <cellStyle name="Normal_ATIK-2" xfId="319" xr:uid="{FEC273C8-01D3-4C66-A6CF-DE7A0EAFBF7D}"/>
     <cellStyle name="Normal_BAYMAK ELITE klima montaj dahil fiyat listesi-11 02 2008" xfId="320" xr:uid="{7D55B180-ACE7-46F8-BD1E-BA2D300ED654}"/>
     <cellStyle name="Normal_BAYMAK FİYAT LİSTESİ YAYIN 01.11.2010 2 2" xfId="321" xr:uid="{CBB0A6DF-C99A-45AC-BB87-2CC640560A44}"/>
     <cellStyle name="Normal_BAYMAK FİYAT LİSTESİ YAYIN 25.12.2008" xfId="322" xr:uid="{5C841C0C-8A58-4DCF-A232-73EE1CD5F781}"/>
     <cellStyle name="Normal_Sayfa1 2" xfId="323" xr:uid="{3A958484-9C4C-43D4-8576-7F25BD1C0781}"/>
     <cellStyle name="Normal_Sedat" xfId="324" xr:uid="{6521A932-01C9-49FB-BB04-224AFB4AB173}"/>
     <cellStyle name="Not" xfId="347" xr:uid="{C70CA04D-876E-4A89-9493-28E3618DA84D}"/>
     <cellStyle name="Not 10" xfId="325" xr:uid="{33B4DA59-FFAC-497F-B059-7298C487BA67}"/>
     <cellStyle name="Not 10 2" xfId="326" xr:uid="{666F821C-2D8E-4F1A-BCF4-86B6D70BCE55}"/>
     <cellStyle name="Not 11" xfId="327" xr:uid="{A6C954A5-56A5-4EFE-8B30-B9C0344752A2}"/>
     <cellStyle name="Not 11 2" xfId="328" xr:uid="{AD8A33B3-DF77-445C-91EF-BF3DA4DE6C35}"/>
     <cellStyle name="Not 12" xfId="329" xr:uid="{337D015A-2B76-4C82-8F62-B4A7BA17C61E}"/>
     <cellStyle name="Not 12 2" xfId="330" xr:uid="{7B1CC589-BEE0-4C40-9E97-3F3987923ACF}"/>
     <cellStyle name="Not 13" xfId="331" xr:uid="{61E9E630-B0FE-44CC-B020-4C9D679F26FE}"/>
+    <cellStyle name="Not 13 2" xfId="548" xr:uid="{98CB5255-F6C0-4AEF-A2A0-D0D212FCE4C9}"/>
     <cellStyle name="Not 14" xfId="332" xr:uid="{514161F6-6B77-4E9D-B12A-DC640766A263}"/>
     <cellStyle name="Not 14 2" xfId="333" xr:uid="{6DD20DEE-862E-4A7D-9BB9-70C6C63E02ED}"/>
+    <cellStyle name="Not 14 2 2" xfId="550" xr:uid="{E72F4201-27F8-4612-A9F6-B75AE3DE49EA}"/>
+    <cellStyle name="Not 14 3" xfId="549" xr:uid="{9C782834-144D-4198-87FC-0F718231C08F}"/>
     <cellStyle name="Not 2" xfId="334" xr:uid="{2DACAB51-34F2-4CA4-8CFF-9CB430C4DAE4}"/>
     <cellStyle name="Not 3" xfId="335" xr:uid="{D9BC43FA-A734-4237-A698-0A8A3CA46949}"/>
     <cellStyle name="Not 3 2" xfId="336" xr:uid="{1B3AC079-65CD-4DC1-BBDA-19A1D2D9885D}"/>
     <cellStyle name="Not 4" xfId="337" xr:uid="{5FE8E0D7-E7D7-419E-BD07-13032D506E15}"/>
     <cellStyle name="Not 4 2" xfId="338" xr:uid="{3DC757FF-EB85-445C-9C8F-79ED21573C48}"/>
     <cellStyle name="Not 5" xfId="339" xr:uid="{3965DF8C-9454-4307-B2B5-4B542846E1A1}"/>
     <cellStyle name="Not 5 2" xfId="340" xr:uid="{E7FC3B95-CDCF-4037-A72B-0B4380891876}"/>
     <cellStyle name="Not 6" xfId="341" xr:uid="{990FB99F-DA31-484E-A679-7FF6010E8AFB}"/>
     <cellStyle name="Not 6 2" xfId="342" xr:uid="{350667EF-03A5-4E23-A5BA-8E4BEA6F7640}"/>
     <cellStyle name="Not 7" xfId="343" xr:uid="{179E013F-3E0D-4B23-A34E-219E5A475ABA}"/>
     <cellStyle name="Not 8" xfId="344" xr:uid="{62257FA3-69C4-4B62-993D-A63F3DEE54C3}"/>
     <cellStyle name="Not 9" xfId="345" xr:uid="{51941D91-F585-4B40-A745-A6C0CE2A3CF2}"/>
     <cellStyle name="Not 9 2" xfId="346" xr:uid="{0A2DFC20-0E14-4F2B-BE79-B9D1C70C831E}"/>
     <cellStyle name="Note 2" xfId="348" xr:uid="{BA04B298-B2C3-434B-95BE-B237603A8AEC}"/>
     <cellStyle name="Nötr 2" xfId="349" xr:uid="{8B7E9C20-053A-4F92-B7E2-AE2D4425BE37}"/>
     <cellStyle name="Output 2" xfId="351" xr:uid="{24651109-0D68-49D3-959A-7A12E1A43DCE}"/>
     <cellStyle name="ParaBirimi [0] 2" xfId="352" xr:uid="{47212131-DA33-48A9-BC2E-2AAAD171E6ED}"/>
     <cellStyle name="ParaBirimi 10" xfId="353" xr:uid="{2BB8D616-AC9B-4ECD-9B7C-EE97E8A5CCAB}"/>
     <cellStyle name="ParaBirimi 11" xfId="354" xr:uid="{4AA44F33-864C-4CEF-B41C-8BA51DB3C13B}"/>
     <cellStyle name="ParaBirimi 12" xfId="355" xr:uid="{1E32FFE4-3458-4D50-AFC1-09EC4A4C03D5}"/>
     <cellStyle name="ParaBirimi 13" xfId="356" xr:uid="{7A1E3C77-B7A7-474F-A8AF-E1BB84D4C559}"/>
     <cellStyle name="ParaBirimi 14" xfId="357" xr:uid="{CE032E48-C8B9-4671-9C55-348450A7D7CE}"/>
     <cellStyle name="ParaBirimi 2" xfId="358" xr:uid="{477CB445-253D-4FE4-98B6-7F4FC03C08EF}"/>
     <cellStyle name="ParaBirimi 3" xfId="359" xr:uid="{53605E23-6A99-4DE1-ACBA-C73E08D6A37A}"/>
     <cellStyle name="ParaBirimi 4" xfId="360" xr:uid="{1F0FABD9-AC90-48E4-834E-2732EE4F50F6}"/>
     <cellStyle name="ParaBirimi 5" xfId="361" xr:uid="{38E5954E-130F-41FA-9E86-C36DB643017A}"/>
     <cellStyle name="ParaBirimi 6" xfId="362" xr:uid="{1DEBEF4B-5FCE-4BE6-B8B9-C29A8FDB9CB0}"/>
     <cellStyle name="ParaBirimi 7" xfId="363" xr:uid="{069E2D6B-2F8A-46C8-8245-EEBA66669967}"/>
     <cellStyle name="ParaBirimi 8" xfId="364" xr:uid="{12EFC3D1-BDFA-4DE7-8FD1-D869A65443E6}"/>
     <cellStyle name="ParaBirimi 9" xfId="365" xr:uid="{8A70EC68-7DBA-4972-ACFF-95F969BC01DD}"/>
     <cellStyle name="Percent 2" xfId="367" xr:uid="{26FBADA5-462B-4D1F-933E-54ED0FC02DC8}"/>
     <cellStyle name="Percent 3" xfId="368" xr:uid="{B98DCF78-6893-4C75-BA57-2F459F4C389E}"/>
     <cellStyle name="Percent 3 2" xfId="369" xr:uid="{0EBE22CF-6079-4E7B-8B2C-6C8BA6E6C533}"/>
+    <cellStyle name="Percent 3 2 2" xfId="552" xr:uid="{6F936C22-6EE3-43BE-9177-F0D28E338D24}"/>
+    <cellStyle name="Percent 3 3" xfId="551" xr:uid="{2913E393-CCBC-483A-B8F5-7FB7A8BAC7AB}"/>
     <cellStyle name="Percent 4" xfId="370" xr:uid="{C37DFAB3-CCAB-435E-83AC-D0A7B18F4FAD}"/>
+    <cellStyle name="Percent 4 2" xfId="553" xr:uid="{3C91AC63-F8A0-4B30-BC49-83FD0B21D992}"/>
     <cellStyle name="Percent 5" xfId="371" xr:uid="{14BDE9CB-FC54-40C6-9DD5-92E2C7FEAF52}"/>
+    <cellStyle name="Percent 5 2" xfId="554" xr:uid="{84EA9B70-5E36-46A9-9A92-53378793E001}"/>
     <cellStyle name="Title 2" xfId="373" xr:uid="{FFA2C9DD-EE63-449E-89BD-0B43B7C679B0}"/>
     <cellStyle name="Toplam" xfId="379" xr:uid="{73CDE7EE-E5DE-4ECF-A9C7-66915F372625}"/>
     <cellStyle name="Toplam 2" xfId="374" xr:uid="{805BF476-DD27-489A-AE99-5CC1CDC44859}"/>
     <cellStyle name="Toplam 3" xfId="375" xr:uid="{8842D1EB-E697-474E-BC8D-DB9B94072F7A}"/>
     <cellStyle name="Toplam 4" xfId="376" xr:uid="{64C591F0-94D4-4290-AC91-3F54156FDA12}"/>
     <cellStyle name="Toplam 5" xfId="377" xr:uid="{61CCB034-DCC4-4832-ABB1-31BD3ACA2068}"/>
     <cellStyle name="Toplam 6" xfId="378" xr:uid="{4C0787DE-2057-4233-A7A3-5CE0311B4EA0}"/>
     <cellStyle name="Total 2" xfId="380" xr:uid="{FFD5EB58-B831-4D2C-884E-1D763D80D50F}"/>
     <cellStyle name="Uyarı Metni" xfId="522" xr:uid="{AF713ADF-D795-4169-8D3A-7D0C15FFD962}"/>
     <cellStyle name="Uyarı Metni 2" xfId="381" xr:uid="{36858BEF-22AF-4C76-8832-CEAE86112751}"/>
     <cellStyle name="Uyarı Metni 3" xfId="382" xr:uid="{2DE80E55-4B56-4063-88BC-BE4818952F25}"/>
     <cellStyle name="Uyarı Metni 4" xfId="383" xr:uid="{E75D6C00-010B-41D6-9DF9-BACB2B90A9D7}"/>
     <cellStyle name="Virgül" xfId="150" builtinId="3"/>
     <cellStyle name="Virgül 2" xfId="384" xr:uid="{ABF3958B-732C-4236-A383-1076E41514E1}"/>
     <cellStyle name="Virgül 2 2" xfId="385" xr:uid="{E2B7753E-2311-4D03-90D4-AE3B4F287037}"/>
     <cellStyle name="Virgül 3" xfId="386" xr:uid="{796E41FF-4364-4AE9-820C-AEB5C3D89C6C}"/>
     <cellStyle name="Virgül 3 2" xfId="387" xr:uid="{D778C7C3-4172-469D-8448-1CD97DCF6E5F}"/>
+    <cellStyle name="Virgül 3 2 2" xfId="555" xr:uid="{4F10F495-DBB1-46AC-9815-7919EDBFBC20}"/>
     <cellStyle name="Virgül 3 3" xfId="388" xr:uid="{00A86AC0-2E1E-49A8-BA0D-FCC907011445}"/>
     <cellStyle name="Virgül 3 3 2" xfId="389" xr:uid="{65414F31-82C7-4B2D-B518-DE308099CEA2}"/>
     <cellStyle name="Virgül 3 3 2 2" xfId="390" xr:uid="{2FC30EDE-DEBB-4871-817B-BE315BA505D5}"/>
     <cellStyle name="Virgül 3 3 2 2 2" xfId="391" xr:uid="{3D02C09B-CB75-48E8-9CF2-0D9FAD2A371E}"/>
     <cellStyle name="Virgül 3 3 2 2 2 2" xfId="392" xr:uid="{8DCC2DED-9CB3-423D-95AC-0BA096051F69}"/>
     <cellStyle name="Virgül 3 3 2 2 2 2 2" xfId="393" xr:uid="{BC04609C-2F82-4236-876A-A67F434A665B}"/>
+    <cellStyle name="Virgül 3 3 2 2 2 2 2 2" xfId="561" xr:uid="{DA7C9B5C-0D66-4AE4-A087-A5276E34CC7A}"/>
+    <cellStyle name="Virgül 3 3 2 2 2 2 3" xfId="560" xr:uid="{4C1BE900-523C-451F-B357-B6F16C80EC1D}"/>
     <cellStyle name="Virgül 3 3 2 2 2 3" xfId="394" xr:uid="{035F7C05-4B33-4822-8818-1904902F608F}"/>
+    <cellStyle name="Virgül 3 3 2 2 2 3 2" xfId="562" xr:uid="{260D0E9B-B9D4-4016-9938-F3A245AC2B3B}"/>
     <cellStyle name="Virgül 3 3 2 2 2 4" xfId="395" xr:uid="{B0104008-1022-4221-89EB-C1FE631A0AB9}"/>
+    <cellStyle name="Virgül 3 3 2 2 2 4 2" xfId="563" xr:uid="{894C86DD-3D1B-4BFF-89D1-8F44887B9A94}"/>
+    <cellStyle name="Virgül 3 3 2 2 2 5" xfId="559" xr:uid="{685A0862-82F1-4CCC-8808-2FC1FBEE2311}"/>
     <cellStyle name="Virgül 3 3 2 2 3" xfId="396" xr:uid="{72C72A50-8C32-43BE-9A0D-9209DE674F95}"/>
     <cellStyle name="Virgül 3 3 2 2 3 2" xfId="397" xr:uid="{97CD951E-61EE-411D-922B-E01E6542D894}"/>
+    <cellStyle name="Virgül 3 3 2 2 3 2 2" xfId="565" xr:uid="{F0ABBD7E-C822-4EB1-9762-4C58F74FFCFD}"/>
+    <cellStyle name="Virgül 3 3 2 2 3 3" xfId="564" xr:uid="{CCC4223C-8EA0-4E73-9ED1-DE077160BEED}"/>
     <cellStyle name="Virgül 3 3 2 2 4" xfId="398" xr:uid="{C29A155C-E7F0-4AE6-BC0A-BE27B1D5CF4E}"/>
+    <cellStyle name="Virgül 3 3 2 2 4 2" xfId="566" xr:uid="{01F87991-F739-4CC0-BEEC-A93C9C099E7E}"/>
     <cellStyle name="Virgül 3 3 2 2 5" xfId="399" xr:uid="{8CA8411D-B9EC-4642-A174-44E0A0A7E6DD}"/>
+    <cellStyle name="Virgül 3 3 2 2 5 2" xfId="567" xr:uid="{0C36AE46-A1F1-45BF-BE32-7F047410D203}"/>
+    <cellStyle name="Virgül 3 3 2 2 6" xfId="558" xr:uid="{FBB0957C-94B8-40B9-B0F7-3C68410571A9}"/>
     <cellStyle name="Virgül 3 3 2 3" xfId="400" xr:uid="{57082430-429B-45BE-9436-95554B54633A}"/>
     <cellStyle name="Virgül 3 3 2 3 2" xfId="401" xr:uid="{D2150185-8B51-401E-ABED-EFEDCB6D642A}"/>
     <cellStyle name="Virgül 3 3 2 3 2 2" xfId="402" xr:uid="{E200CC31-315B-4181-89B6-4B1EC0C876C7}"/>
+    <cellStyle name="Virgül 3 3 2 3 2 2 2" xfId="570" xr:uid="{28D14210-2712-4C07-8125-A9B95DBFB4F7}"/>
+    <cellStyle name="Virgül 3 3 2 3 2 3" xfId="569" xr:uid="{63E5F7E4-E473-4686-B21B-2F1B715CEFA7}"/>
     <cellStyle name="Virgül 3 3 2 3 3" xfId="403" xr:uid="{F2BA61A0-EDB3-48AB-AE4E-EC6D47C6898E}"/>
+    <cellStyle name="Virgül 3 3 2 3 3 2" xfId="571" xr:uid="{045BBD34-8D0A-4BD2-92A8-7FFA45C9B890}"/>
     <cellStyle name="Virgül 3 3 2 3 4" xfId="404" xr:uid="{8DA00356-BA0B-441C-AC61-4959CE35CB10}"/>
+    <cellStyle name="Virgül 3 3 2 3 4 2" xfId="572" xr:uid="{C7DDF03B-D5F4-4B06-A8A6-EB0F5E59DE1B}"/>
+    <cellStyle name="Virgül 3 3 2 3 5" xfId="568" xr:uid="{1F455EFE-EBE6-4E5D-A276-7B3397FDCD40}"/>
     <cellStyle name="Virgül 3 3 2 4" xfId="405" xr:uid="{91B81B79-66C6-466B-8CC3-C3BAD40A95CC}"/>
     <cellStyle name="Virgül 3 3 2 4 2" xfId="406" xr:uid="{9724282B-00A0-47C3-8C16-44871244F1C7}"/>
+    <cellStyle name="Virgül 3 3 2 4 2 2" xfId="574" xr:uid="{96171487-6A43-4169-B709-0401B442A499}"/>
+    <cellStyle name="Virgül 3 3 2 4 3" xfId="573" xr:uid="{CE184E1C-20B0-412F-9E64-B188364D7600}"/>
     <cellStyle name="Virgül 3 3 2 5" xfId="407" xr:uid="{5DDFDABF-D663-40D1-95B4-DDEE2594BA7F}"/>
+    <cellStyle name="Virgül 3 3 2 5 2" xfId="575" xr:uid="{6E8E4833-7623-43A6-9000-3A3F3ED41C01}"/>
     <cellStyle name="Virgül 3 3 2 6" xfId="408" xr:uid="{AC01D5DB-3EC0-4739-8304-C43AC698383F}"/>
+    <cellStyle name="Virgül 3 3 2 6 2" xfId="576" xr:uid="{05C6B227-A686-475E-9012-4A678D14D218}"/>
+    <cellStyle name="Virgül 3 3 2 7" xfId="557" xr:uid="{D7398181-42FC-4536-9151-3D1B94E30AE9}"/>
     <cellStyle name="Virgül 3 3 3" xfId="409" xr:uid="{BBFE026F-0747-4EAF-AD7F-460158271236}"/>
     <cellStyle name="Virgül 3 3 3 2" xfId="410" xr:uid="{22FED9ED-9E03-4ECC-BCCC-F104B634FCFA}"/>
     <cellStyle name="Virgül 3 3 3 2 2" xfId="411" xr:uid="{042F69E7-6094-4CD2-A319-090AF7B330B0}"/>
     <cellStyle name="Virgül 3 3 3 2 2 2" xfId="412" xr:uid="{E8CF5373-5264-434B-A472-B2D6F8339B15}"/>
+    <cellStyle name="Virgül 3 3 3 2 2 2 2" xfId="580" xr:uid="{FA505E31-FD0F-4D88-83FD-1A898BB2FDDE}"/>
+    <cellStyle name="Virgül 3 3 3 2 2 3" xfId="579" xr:uid="{93FF0FA6-1638-4B40-8E15-D5448A86AEA6}"/>
     <cellStyle name="Virgül 3 3 3 2 3" xfId="413" xr:uid="{DC9A6BAF-D008-49EA-9D5C-780CBCAEB599}"/>
+    <cellStyle name="Virgül 3 3 3 2 3 2" xfId="581" xr:uid="{C7588A44-F19B-4417-8AC9-260C026F307C}"/>
     <cellStyle name="Virgül 3 3 3 2 4" xfId="414" xr:uid="{669AD03B-93E2-4B42-B670-2EF134E247CF}"/>
+    <cellStyle name="Virgül 3 3 3 2 4 2" xfId="582" xr:uid="{8606D841-0162-474A-924F-C25B36F4DAE3}"/>
+    <cellStyle name="Virgül 3 3 3 2 5" xfId="578" xr:uid="{3CC41B5F-8924-4966-B24A-757426644062}"/>
     <cellStyle name="Virgül 3 3 3 3" xfId="415" xr:uid="{E3F26A12-C729-44F4-816B-CA18B4C8E1A1}"/>
     <cellStyle name="Virgül 3 3 3 3 2" xfId="416" xr:uid="{3990FA09-6E05-4700-93BD-CA12C01240E1}"/>
+    <cellStyle name="Virgül 3 3 3 3 2 2" xfId="584" xr:uid="{61CB2CD6-CA5B-488A-A626-81C53334B295}"/>
+    <cellStyle name="Virgül 3 3 3 3 3" xfId="583" xr:uid="{1AA865A0-A180-4B4D-BF37-C5BE3A8D15A8}"/>
     <cellStyle name="Virgül 3 3 3 4" xfId="417" xr:uid="{857F7752-DA4B-48D4-926C-00F453E92ED0}"/>
+    <cellStyle name="Virgül 3 3 3 4 2" xfId="585" xr:uid="{83AB8B48-41A1-4E99-89D5-961EFAB2E6CE}"/>
     <cellStyle name="Virgül 3 3 3 5" xfId="418" xr:uid="{7752B2B9-36AD-46C9-8CBB-0C1584692254}"/>
+    <cellStyle name="Virgül 3 3 3 5 2" xfId="586" xr:uid="{9C05CCCA-FAA1-4FBC-9910-5D5C400F4995}"/>
+    <cellStyle name="Virgül 3 3 3 6" xfId="577" xr:uid="{B078432C-DDA7-47E4-BD8B-C7EEFCBCDD6B}"/>
     <cellStyle name="Virgül 3 3 4" xfId="419" xr:uid="{72247815-F19A-4D45-994A-2C79156C48FA}"/>
     <cellStyle name="Virgül 3 3 4 2" xfId="420" xr:uid="{7AE616DD-5A06-458C-AF65-EF9ACA7803E7}"/>
     <cellStyle name="Virgül 3 3 4 2 2" xfId="421" xr:uid="{49E95EDE-7C7A-4FBA-BDE0-F5289FCA3D5D}"/>
+    <cellStyle name="Virgül 3 3 4 2 2 2" xfId="589" xr:uid="{97F8126C-2CB7-4784-B1EB-514BF9FF2F02}"/>
+    <cellStyle name="Virgül 3 3 4 2 3" xfId="588" xr:uid="{48043898-EC3C-4E5E-8780-2542E742CDAF}"/>
     <cellStyle name="Virgül 3 3 4 3" xfId="422" xr:uid="{728F3752-46F4-46EC-8F32-839325A5E616}"/>
+    <cellStyle name="Virgül 3 3 4 3 2" xfId="590" xr:uid="{44D86D97-C9A7-4DBA-93F7-B304E0BFD762}"/>
     <cellStyle name="Virgül 3 3 4 4" xfId="423" xr:uid="{D6404E76-4AE4-486E-BCA4-09A72E4819A1}"/>
+    <cellStyle name="Virgül 3 3 4 4 2" xfId="591" xr:uid="{F9B40C85-98F3-4ABB-9C9D-07A2876360DB}"/>
+    <cellStyle name="Virgül 3 3 4 5" xfId="587" xr:uid="{1E9E1FA5-D09A-49F9-9819-22F02144091F}"/>
     <cellStyle name="Virgül 3 3 5" xfId="424" xr:uid="{6135D507-2F43-4226-8208-575AD832E962}"/>
     <cellStyle name="Virgül 3 3 5 2" xfId="425" xr:uid="{019FE5CE-4394-4470-8B7A-D8BF114FA2FB}"/>
+    <cellStyle name="Virgül 3 3 5 2 2" xfId="593" xr:uid="{39AE52A5-CD5C-4A6C-9D02-27006092DABE}"/>
+    <cellStyle name="Virgül 3 3 5 3" xfId="592" xr:uid="{3B0C241D-859D-431F-8432-71556B8E76A8}"/>
     <cellStyle name="Virgül 3 3 6" xfId="426" xr:uid="{E0FACF1B-169B-4384-B126-626C47C8D545}"/>
+    <cellStyle name="Virgül 3 3 6 2" xfId="594" xr:uid="{4ECA2ED2-9F47-4562-AD59-1699C5E78125}"/>
     <cellStyle name="Virgül 3 3 7" xfId="427" xr:uid="{7B0A86F7-7387-4A53-95EE-747E30883549}"/>
+    <cellStyle name="Virgül 3 3 7 2" xfId="595" xr:uid="{12BE0B81-34A0-4101-AFB6-D07DC53EB376}"/>
+    <cellStyle name="Virgül 3 3 8" xfId="556" xr:uid="{D1B303F6-1E66-4EC7-B79C-8D4076A36382}"/>
     <cellStyle name="Virgül 4" xfId="428" xr:uid="{A5FDB7DB-7DBA-40F4-89C3-70BB7DD01D49}"/>
     <cellStyle name="Virgül 4 2" xfId="429" xr:uid="{6CCD113E-DD70-4D1E-B12F-51C441A8FF75}"/>
     <cellStyle name="Virgül 4 2 2" xfId="430" xr:uid="{5089D34D-9A04-4CFF-8646-9BF31B321E59}"/>
     <cellStyle name="Virgül 4 2 2 2" xfId="431" xr:uid="{2A239827-C7A5-4F57-85B3-55CA60962FE9}"/>
     <cellStyle name="Virgül 4 2 2 2 2" xfId="432" xr:uid="{E3664CEF-2D15-4E68-9DA3-F0E7869AEE03}"/>
     <cellStyle name="Virgül 4 2 2 2 2 2" xfId="433" xr:uid="{6FF00155-D559-46F3-964D-9F583E0E1CC0}"/>
     <cellStyle name="Virgül 4 2 2 2 2 2 2" xfId="434" xr:uid="{49B7E26E-EA20-43BC-BE06-DE2D1EF73017}"/>
+    <cellStyle name="Virgül 4 2 2 2 2 2 2 2" xfId="601" xr:uid="{19046F45-D8E8-4BAE-B0B1-FD5581ADCDE5}"/>
+    <cellStyle name="Virgül 4 2 2 2 2 2 3" xfId="600" xr:uid="{F827804A-DD66-49B5-98EA-2C90E716DFC9}"/>
     <cellStyle name="Virgül 4 2 2 2 2 3" xfId="435" xr:uid="{0BFD8460-F0D0-451E-9D6D-191AF8A6B42D}"/>
+    <cellStyle name="Virgül 4 2 2 2 2 3 2" xfId="602" xr:uid="{890D82B5-9522-4813-BE04-7FC2455AEAD5}"/>
     <cellStyle name="Virgül 4 2 2 2 2 4" xfId="436" xr:uid="{A8438C7A-0AA2-47FE-8C29-B7D319531C9F}"/>
+    <cellStyle name="Virgül 4 2 2 2 2 4 2" xfId="603" xr:uid="{064E3A06-6834-4028-B092-09FEFF939FB7}"/>
+    <cellStyle name="Virgül 4 2 2 2 2 5" xfId="599" xr:uid="{E01AAA26-E261-4466-B052-EB4381BD2E08}"/>
     <cellStyle name="Virgül 4 2 2 2 3" xfId="437" xr:uid="{AD00593B-ED9F-4629-949F-8361176732BE}"/>
     <cellStyle name="Virgül 4 2 2 2 3 2" xfId="438" xr:uid="{7CC32901-34A6-4C18-82D8-7A67B0680DD9}"/>
+    <cellStyle name="Virgül 4 2 2 2 3 2 2" xfId="605" xr:uid="{74756238-E600-4835-9360-CA62C2BB1170}"/>
+    <cellStyle name="Virgül 4 2 2 2 3 3" xfId="604" xr:uid="{22EA0794-9E10-47FC-B2E2-33F57E32CDB2}"/>
     <cellStyle name="Virgül 4 2 2 2 4" xfId="439" xr:uid="{A7913485-5C7A-41F0-A282-B178472DF994}"/>
+    <cellStyle name="Virgül 4 2 2 2 4 2" xfId="606" xr:uid="{484F2F50-D42A-4E83-B6DA-AFC44902FAA3}"/>
     <cellStyle name="Virgül 4 2 2 2 5" xfId="440" xr:uid="{219126CE-D31B-49F6-AD58-9687630F36ED}"/>
+    <cellStyle name="Virgül 4 2 2 2 5 2" xfId="607" xr:uid="{0AF04F6F-8531-4ABE-8A39-D7AC1781CBE7}"/>
+    <cellStyle name="Virgül 4 2 2 2 6" xfId="598" xr:uid="{0C644F21-0372-4A4D-AF82-C8DA135FAC69}"/>
     <cellStyle name="Virgül 4 2 2 3" xfId="441" xr:uid="{79FDC140-04EE-400A-B834-96738BB4C3F4}"/>
     <cellStyle name="Virgül 4 2 2 3 2" xfId="442" xr:uid="{AC744476-8F67-4FF7-99BB-01375F95FF8A}"/>
     <cellStyle name="Virgül 4 2 2 3 2 2" xfId="443" xr:uid="{023F2E08-DA0A-4A95-A337-553890EF5EFD}"/>
+    <cellStyle name="Virgül 4 2 2 3 2 2 2" xfId="610" xr:uid="{AB46047D-759A-42B3-B3FF-7E899AB484A9}"/>
+    <cellStyle name="Virgül 4 2 2 3 2 3" xfId="609" xr:uid="{FF251AF0-4836-4F34-B147-548BBFB57DA1}"/>
     <cellStyle name="Virgül 4 2 2 3 3" xfId="444" xr:uid="{0B679A93-489F-4C07-AFE5-F721DCD1D1CC}"/>
+    <cellStyle name="Virgül 4 2 2 3 3 2" xfId="611" xr:uid="{93F24822-79DE-4AF2-81DC-2A0C4CF32C04}"/>
     <cellStyle name="Virgül 4 2 2 3 4" xfId="445" xr:uid="{45B0546F-AF7F-4FF0-A6F1-39263A37E2C9}"/>
+    <cellStyle name="Virgül 4 2 2 3 4 2" xfId="612" xr:uid="{52EB7DDC-1FAE-4FFE-A758-B8B5BA927DDD}"/>
+    <cellStyle name="Virgül 4 2 2 3 5" xfId="608" xr:uid="{75C170BD-00AB-4C1F-8294-E23263E6112B}"/>
     <cellStyle name="Virgül 4 2 2 4" xfId="446" xr:uid="{2FD0E79F-30CC-41D4-BCB2-8B940276826A}"/>
     <cellStyle name="Virgül 4 2 2 4 2" xfId="447" xr:uid="{21B10D73-4981-4333-A4D1-04271C21CE99}"/>
+    <cellStyle name="Virgül 4 2 2 4 2 2" xfId="614" xr:uid="{9235DCB9-2879-435A-9053-94F52029B527}"/>
+    <cellStyle name="Virgül 4 2 2 4 3" xfId="613" xr:uid="{4FE765BA-A621-445C-9D3D-B3ABC9BA0D98}"/>
     <cellStyle name="Virgül 4 2 2 5" xfId="448" xr:uid="{616EC7C7-0AEF-4871-8D73-33992EB24760}"/>
+    <cellStyle name="Virgül 4 2 2 5 2" xfId="615" xr:uid="{8539F170-AA5A-4E69-AF69-2240C051C820}"/>
     <cellStyle name="Virgül 4 2 2 6" xfId="449" xr:uid="{3452A449-9FBB-4EF7-9127-AF7F089A13F9}"/>
+    <cellStyle name="Virgül 4 2 2 6 2" xfId="616" xr:uid="{E41EF41E-4FF2-49AF-96D3-5C1CE285E566}"/>
+    <cellStyle name="Virgül 4 2 2 7" xfId="597" xr:uid="{24B82050-E212-411D-8FA7-2F175CFA86C8}"/>
     <cellStyle name="Virgül 4 2 3" xfId="450" xr:uid="{DD7094A2-804F-481C-971A-586C8B90C619}"/>
     <cellStyle name="Virgül 4 2 3 2" xfId="451" xr:uid="{87BD513F-B827-4807-A68D-262FC42A42D5}"/>
     <cellStyle name="Virgül 4 2 3 2 2" xfId="452" xr:uid="{408685DF-8758-423A-B457-B7C178178109}"/>
     <cellStyle name="Virgül 4 2 3 2 2 2" xfId="453" xr:uid="{72E357C5-78EA-4AA8-8DC6-7854B36C814C}"/>
+    <cellStyle name="Virgül 4 2 3 2 2 2 2" xfId="620" xr:uid="{91A8E8C4-9437-4F9F-824A-7FC12EE06E53}"/>
+    <cellStyle name="Virgül 4 2 3 2 2 3" xfId="619" xr:uid="{F50F4A6D-009B-43E1-AA09-7C7E8C734C24}"/>
     <cellStyle name="Virgül 4 2 3 2 3" xfId="454" xr:uid="{0F614092-09C6-4AB4-BCED-AA7B8F96FCD3}"/>
+    <cellStyle name="Virgül 4 2 3 2 3 2" xfId="621" xr:uid="{589EF722-9558-4C71-BB32-FA71238DC84B}"/>
     <cellStyle name="Virgül 4 2 3 2 4" xfId="455" xr:uid="{098C45BE-AE3C-402F-BE47-5D14E47BD4ED}"/>
+    <cellStyle name="Virgül 4 2 3 2 4 2" xfId="622" xr:uid="{C0D064D9-DAB1-4FD6-A533-BF71F0EC4450}"/>
+    <cellStyle name="Virgül 4 2 3 2 5" xfId="618" xr:uid="{BD9BFDF3-3D78-4C15-A4EE-781CE18D7C89}"/>
     <cellStyle name="Virgül 4 2 3 3" xfId="456" xr:uid="{25F08FAF-6BE1-4FD7-8A4D-53AE1ED2BCC6}"/>
     <cellStyle name="Virgül 4 2 3 3 2" xfId="457" xr:uid="{D1B6B55B-4AE7-414B-BBC6-925430E3EA05}"/>
+    <cellStyle name="Virgül 4 2 3 3 2 2" xfId="624" xr:uid="{5616DD16-3DDE-41FF-964F-167526355DA1}"/>
+    <cellStyle name="Virgül 4 2 3 3 3" xfId="623" xr:uid="{4F5B14A5-8C1F-47F8-BA8B-2BB36F28295E}"/>
     <cellStyle name="Virgül 4 2 3 4" xfId="458" xr:uid="{9F43305B-349E-4E7F-A8E3-0539FB58E544}"/>
+    <cellStyle name="Virgül 4 2 3 4 2" xfId="625" xr:uid="{AB4C091B-CD89-4571-ADBC-4757BC41BDB6}"/>
     <cellStyle name="Virgül 4 2 3 5" xfId="459" xr:uid="{EC657075-2238-492D-AC3C-C711BE25876A}"/>
+    <cellStyle name="Virgül 4 2 3 5 2" xfId="626" xr:uid="{2567DE76-D678-4D81-B484-C62EA70243DA}"/>
+    <cellStyle name="Virgül 4 2 3 6" xfId="617" xr:uid="{CA5278EA-A756-4039-B3CA-73C8033F5BD5}"/>
     <cellStyle name="Virgül 4 2 4" xfId="460" xr:uid="{50932E10-1A76-4215-9DB5-98EBE56996A5}"/>
     <cellStyle name="Virgül 4 2 4 2" xfId="461" xr:uid="{2E8A9400-681E-4205-BB73-C2C384C7083A}"/>
     <cellStyle name="Virgül 4 2 4 2 2" xfId="462" xr:uid="{1EC1F74E-E287-43AE-B274-06D914BB1BC5}"/>
+    <cellStyle name="Virgül 4 2 4 2 2 2" xfId="629" xr:uid="{68CC12ED-30FE-4351-A5A6-26DB2DE61D74}"/>
+    <cellStyle name="Virgül 4 2 4 2 3" xfId="628" xr:uid="{1E3D85A0-25EC-44D8-B5F9-503CA78F4F0F}"/>
     <cellStyle name="Virgül 4 2 4 3" xfId="463" xr:uid="{0C2DC124-D61C-4EF1-906C-21D09830F56F}"/>
+    <cellStyle name="Virgül 4 2 4 3 2" xfId="630" xr:uid="{8C5DA914-4009-4574-9C1F-32B71AC7C7A2}"/>
     <cellStyle name="Virgül 4 2 4 4" xfId="464" xr:uid="{2BB6BF71-518C-4C52-BB07-0F8B490583EC}"/>
+    <cellStyle name="Virgül 4 2 4 4 2" xfId="631" xr:uid="{CD71B2B3-6048-43CF-B047-7516C61974AF}"/>
+    <cellStyle name="Virgül 4 2 4 5" xfId="627" xr:uid="{CC48768F-E0A7-4E2C-BC98-F1500FDB4CC5}"/>
     <cellStyle name="Virgül 4 2 5" xfId="465" xr:uid="{0FAB2601-490D-4559-9174-BA1C2FBB7EBB}"/>
     <cellStyle name="Virgül 4 2 5 2" xfId="466" xr:uid="{E7537547-A030-4405-BE0E-8242393605D9}"/>
+    <cellStyle name="Virgül 4 2 5 2 2" xfId="633" xr:uid="{AEBDEBBE-A171-4D57-BCBC-3114CE42493B}"/>
+    <cellStyle name="Virgül 4 2 5 3" xfId="632" xr:uid="{EFF4E25A-8A29-4095-86AA-06B4BE00F2FE}"/>
     <cellStyle name="Virgül 4 2 6" xfId="467" xr:uid="{8A660E71-D272-4814-8426-E09789B1D977}"/>
+    <cellStyle name="Virgül 4 2 6 2" xfId="634" xr:uid="{DCA485C3-9E31-4191-80C9-B07DC4C3F544}"/>
     <cellStyle name="Virgül 4 2 7" xfId="468" xr:uid="{4BA5D2E4-E3AB-4AD9-8523-92D6C0BD1D17}"/>
+    <cellStyle name="Virgül 4 2 7 2" xfId="635" xr:uid="{433E3590-8497-4D4A-B086-CA3F4AFAD3F8}"/>
+    <cellStyle name="Virgül 4 2 8" xfId="596" xr:uid="{B9AA8DB1-71B2-4DE4-AF70-7507C29DBA90}"/>
     <cellStyle name="Virgül 4 3" xfId="469" xr:uid="{79522728-CD01-4171-B01A-36009ABAFC15}"/>
     <cellStyle name="Virgül 4 3 2" xfId="470" xr:uid="{A4B840FF-EA18-4B02-981E-866A66D73501}"/>
     <cellStyle name="Virgül 4 3 2 2" xfId="471" xr:uid="{B113A8CE-E56F-427B-8242-8F5D60ADA8AE}"/>
     <cellStyle name="Virgül 4 3 2 2 2" xfId="472" xr:uid="{E803EBDB-5D32-4FB6-A139-7482745C092C}"/>
     <cellStyle name="Virgül 4 3 2 2 2 2" xfId="473" xr:uid="{A878B928-4E58-496B-A2CC-68536DBD85BE}"/>
     <cellStyle name="Virgül 4 3 2 2 2 2 2" xfId="474" xr:uid="{A74FFE4F-6198-41DE-8C55-AC010D268DA2}"/>
+    <cellStyle name="Virgül 4 3 2 2 2 2 2 2" xfId="641" xr:uid="{E09483EF-F0C9-4EC3-937F-3742BFE54CCD}"/>
+    <cellStyle name="Virgül 4 3 2 2 2 2 3" xfId="640" xr:uid="{BC103E2A-0AD8-4553-9237-2F087BF782A6}"/>
     <cellStyle name="Virgül 4 3 2 2 2 3" xfId="475" xr:uid="{4AA1C1DC-9DB3-4A13-B58B-FAD45DD7B0D4}"/>
+    <cellStyle name="Virgül 4 3 2 2 2 3 2" xfId="642" xr:uid="{F80EB5BE-C0E6-490B-A37C-9AC0ECE7ECBB}"/>
     <cellStyle name="Virgül 4 3 2 2 2 4" xfId="476" xr:uid="{99D1E4C4-49BA-447A-A9B9-54CED310428E}"/>
+    <cellStyle name="Virgül 4 3 2 2 2 4 2" xfId="643" xr:uid="{FF68E462-8934-4697-9359-15F2BFA68C24}"/>
+    <cellStyle name="Virgül 4 3 2 2 2 5" xfId="639" xr:uid="{AE8A76C3-AC5F-467B-B9A4-CA993DFD8B67}"/>
     <cellStyle name="Virgül 4 3 2 2 3" xfId="477" xr:uid="{E17FB801-76A3-466C-8E1A-1225CDF08C37}"/>
     <cellStyle name="Virgül 4 3 2 2 3 2" xfId="478" xr:uid="{8241CDC7-362F-4675-B252-533248B613F8}"/>
+    <cellStyle name="Virgül 4 3 2 2 3 2 2" xfId="645" xr:uid="{51E3E7E1-FBAE-4B77-A204-BF03AD614696}"/>
+    <cellStyle name="Virgül 4 3 2 2 3 3" xfId="644" xr:uid="{7369135B-53FB-4EFC-BD7B-E62048B1B580}"/>
     <cellStyle name="Virgül 4 3 2 2 4" xfId="479" xr:uid="{07C1B7D8-9A03-49CC-A132-AF5E75CB88D2}"/>
+    <cellStyle name="Virgül 4 3 2 2 4 2" xfId="646" xr:uid="{6723D120-78C8-466B-B0ED-F68437BE5F4B}"/>
     <cellStyle name="Virgül 4 3 2 2 5" xfId="480" xr:uid="{6F83DBB5-8871-442D-8C84-C01F7FE69A2B}"/>
+    <cellStyle name="Virgül 4 3 2 2 5 2" xfId="647" xr:uid="{0F404841-23BE-4F4E-8CCC-5CA0F006BA10}"/>
+    <cellStyle name="Virgül 4 3 2 2 6" xfId="638" xr:uid="{2F9FDDEC-1313-437D-8C80-10FACE42F559}"/>
     <cellStyle name="Virgül 4 3 2 3" xfId="481" xr:uid="{89AE667C-13AD-4092-9E65-F99650567314}"/>
     <cellStyle name="Virgül 4 3 2 3 2" xfId="482" xr:uid="{EADCD28E-D999-4D07-8F14-63062F42E58C}"/>
     <cellStyle name="Virgül 4 3 2 3 2 2" xfId="483" xr:uid="{4DC61C9C-BA5E-4E88-8EBF-61B8EC1A0768}"/>
+    <cellStyle name="Virgül 4 3 2 3 2 2 2" xfId="650" xr:uid="{E271A7A8-FBDB-483D-A6E8-394B90A3F160}"/>
+    <cellStyle name="Virgül 4 3 2 3 2 3" xfId="649" xr:uid="{33805195-41DD-4079-B96E-683A1A938A9F}"/>
     <cellStyle name="Virgül 4 3 2 3 3" xfId="484" xr:uid="{852E0DE5-A4C3-41DA-91C6-4EC98EDB5872}"/>
+    <cellStyle name="Virgül 4 3 2 3 3 2" xfId="651" xr:uid="{A9AACE82-308F-49B4-8302-279DCA6092BB}"/>
     <cellStyle name="Virgül 4 3 2 3 4" xfId="485" xr:uid="{ED1E124A-1AEF-4EC4-BA8F-FD0F86A6B9AD}"/>
+    <cellStyle name="Virgül 4 3 2 3 4 2" xfId="652" xr:uid="{0831FE5B-3412-4B5C-86AF-65FEA68DAD29}"/>
+    <cellStyle name="Virgül 4 3 2 3 5" xfId="648" xr:uid="{99116961-6E76-4D24-BFFC-95E65D6A74E0}"/>
     <cellStyle name="Virgül 4 3 2 4" xfId="486" xr:uid="{E45B0DB7-AA70-4F78-9A8B-00477BD9A596}"/>
     <cellStyle name="Virgül 4 3 2 4 2" xfId="487" xr:uid="{AC9169E1-2975-4B3F-BAB0-4E771578D69E}"/>
+    <cellStyle name="Virgül 4 3 2 4 2 2" xfId="654" xr:uid="{6E6F9900-8B4A-458F-B823-AC1397430DE4}"/>
+    <cellStyle name="Virgül 4 3 2 4 3" xfId="653" xr:uid="{69A91A7A-F78A-42EF-91D3-C5A9CBEFB049}"/>
     <cellStyle name="Virgül 4 3 2 5" xfId="488" xr:uid="{E682B1C9-B810-4C5D-82BD-3FB18A6B7038}"/>
+    <cellStyle name="Virgül 4 3 2 5 2" xfId="655" xr:uid="{FEE5A64D-2B24-42DA-B3F1-77FB834CFE63}"/>
     <cellStyle name="Virgül 4 3 2 6" xfId="489" xr:uid="{0091151C-1DF4-4601-A79C-90F6CACA50C3}"/>
+    <cellStyle name="Virgül 4 3 2 6 2" xfId="656" xr:uid="{947157B2-1B40-418E-ABB9-3C1C91F05396}"/>
+    <cellStyle name="Virgül 4 3 2 7" xfId="637" xr:uid="{E9A6E66A-EBC1-4861-84E2-FC6444130FC1}"/>
     <cellStyle name="Virgül 4 3 3" xfId="490" xr:uid="{37A1F9BD-0075-4F5E-B24E-340DE81EEA67}"/>
     <cellStyle name="Virgül 4 3 3 2" xfId="491" xr:uid="{48520E41-825B-43AF-818F-8D7F55C71AFC}"/>
     <cellStyle name="Virgül 4 3 3 2 2" xfId="492" xr:uid="{F0911D85-3A1C-4927-9D75-F718D87B9880}"/>
     <cellStyle name="Virgül 4 3 3 2 2 2" xfId="493" xr:uid="{FB98053E-75E4-4B3F-B2F1-A0431FF6BAF5}"/>
+    <cellStyle name="Virgül 4 3 3 2 2 2 2" xfId="660" xr:uid="{1439D37E-AB74-4222-B742-E9124D007D1E}"/>
+    <cellStyle name="Virgül 4 3 3 2 2 3" xfId="659" xr:uid="{EDDBD562-D6AB-4313-A247-5A0EBEADE036}"/>
     <cellStyle name="Virgül 4 3 3 2 3" xfId="494" xr:uid="{94C636B5-95CC-4F1B-BB17-0902273139BD}"/>
+    <cellStyle name="Virgül 4 3 3 2 3 2" xfId="661" xr:uid="{D4DB2263-7174-44CE-AE94-B279AB605B96}"/>
     <cellStyle name="Virgül 4 3 3 2 4" xfId="495" xr:uid="{5B1F99A0-5B47-4E38-890B-5D1763CCE300}"/>
+    <cellStyle name="Virgül 4 3 3 2 4 2" xfId="662" xr:uid="{5AC51DC6-D7C3-47A1-A521-AD31482D6B80}"/>
+    <cellStyle name="Virgül 4 3 3 2 5" xfId="658" xr:uid="{BE41F0E0-9A32-474E-B21F-D41A8AC2F74A}"/>
     <cellStyle name="Virgül 4 3 3 3" xfId="496" xr:uid="{884E5983-5558-42D3-8DF0-A96D2C76D10C}"/>
     <cellStyle name="Virgül 4 3 3 3 2" xfId="497" xr:uid="{04EC8754-79E5-4048-87FB-CFDA68C2ED0E}"/>
+    <cellStyle name="Virgül 4 3 3 3 2 2" xfId="664" xr:uid="{036E8D2A-F995-4948-AD9C-286B37BE1FB4}"/>
+    <cellStyle name="Virgül 4 3 3 3 3" xfId="663" xr:uid="{F088F7B4-69A5-447E-BC4C-16BA855BF444}"/>
     <cellStyle name="Virgül 4 3 3 4" xfId="498" xr:uid="{73648CE4-910D-45B3-864F-C46ECB263C62}"/>
+    <cellStyle name="Virgül 4 3 3 4 2" xfId="665" xr:uid="{993811D6-DE71-4CB7-98E8-689D33BF9117}"/>
     <cellStyle name="Virgül 4 3 3 5" xfId="499" xr:uid="{BE0EC837-99D7-4CC4-AB9E-568609C53D78}"/>
+    <cellStyle name="Virgül 4 3 3 5 2" xfId="666" xr:uid="{F4CA4949-96A3-4B1A-8935-EE79EF5EB894}"/>
+    <cellStyle name="Virgül 4 3 3 6" xfId="657" xr:uid="{49EFA47E-60ED-4B08-B64D-684490FDB1E2}"/>
     <cellStyle name="Virgül 4 3 4" xfId="500" xr:uid="{FE35B0BD-9F8D-41B5-AEE4-A02A23FA82B0}"/>
     <cellStyle name="Virgül 4 3 4 2" xfId="501" xr:uid="{7AA6B008-B65A-4FC2-A634-84A10249D23F}"/>
     <cellStyle name="Virgül 4 3 4 2 2" xfId="502" xr:uid="{7369F40A-C0A4-48FE-8E6D-F75CDD2A55BD}"/>
+    <cellStyle name="Virgül 4 3 4 2 2 2" xfId="669" xr:uid="{DB3EA42E-B8CD-427E-82EC-43857ADF9044}"/>
+    <cellStyle name="Virgül 4 3 4 2 3" xfId="668" xr:uid="{184EE78C-A9B2-4F96-96AD-ED6C7DACE5A5}"/>
     <cellStyle name="Virgül 4 3 4 3" xfId="503" xr:uid="{4F91F59B-1F7A-4531-89A5-95C2294DE9F2}"/>
+    <cellStyle name="Virgül 4 3 4 3 2" xfId="670" xr:uid="{73DD09AD-EB12-41E8-A9D6-E85F67E927AE}"/>
     <cellStyle name="Virgül 4 3 4 4" xfId="504" xr:uid="{52ECCA78-35F9-4F06-B2FA-7BD78546B7D7}"/>
+    <cellStyle name="Virgül 4 3 4 4 2" xfId="671" xr:uid="{B71F8194-031B-4B14-A2B8-7A3A09B5F8E4}"/>
+    <cellStyle name="Virgül 4 3 4 5" xfId="667" xr:uid="{72A91991-6FB3-4B83-9E24-6C2E5671BFF6}"/>
     <cellStyle name="Virgül 4 3 5" xfId="505" xr:uid="{9E79FE7D-6564-4273-9918-FB270349D909}"/>
     <cellStyle name="Virgül 4 3 5 2" xfId="506" xr:uid="{CA5CEDF2-6D6B-4A57-A032-CBF2C2C5CEDC}"/>
+    <cellStyle name="Virgül 4 3 5 2 2" xfId="673" xr:uid="{0A0DA853-8A9D-4B7E-B593-4EA51146F259}"/>
+    <cellStyle name="Virgül 4 3 5 3" xfId="672" xr:uid="{543587A7-96F8-41D8-B6EE-68117D1083B4}"/>
     <cellStyle name="Virgül 4 3 6" xfId="507" xr:uid="{68E0CB27-C65F-4055-A001-C040547F36B8}"/>
+    <cellStyle name="Virgül 4 3 6 2" xfId="674" xr:uid="{02860CF9-079B-43DC-9BDB-7A9C3624A600}"/>
     <cellStyle name="Virgül 4 3 7" xfId="508" xr:uid="{2568005B-4F3B-41B7-A7D5-5EFC11BBD58A}"/>
+    <cellStyle name="Virgül 4 3 7 2" xfId="675" xr:uid="{56D51426-CE83-4896-BF18-F55B2DCC53E3}"/>
+    <cellStyle name="Virgül 4 3 8" xfId="636" xr:uid="{2736064C-D253-420C-8B14-C13D14411802}"/>
     <cellStyle name="Virgül 5" xfId="509" xr:uid="{DD0C5458-9425-410F-BF46-EAD5E5F40010}"/>
     <cellStyle name="Virgül 6" xfId="510" xr:uid="{27A24D95-5110-4FBA-B168-2F35D5B21403}"/>
     <cellStyle name="Virgül 6 2" xfId="511" xr:uid="{D08F752A-F4F7-48AB-BDFC-8319A6CD97AE}"/>
     <cellStyle name="Virgül 6 2 2" xfId="512" xr:uid="{CCA5A780-49D7-4219-898F-1AEDE75633A6}"/>
+    <cellStyle name="Virgül 6 3" xfId="676" xr:uid="{25E8FF3A-74DB-452A-BEB4-62AA9D62E74B}"/>
     <cellStyle name="Virgül 7" xfId="513" xr:uid="{D73074C6-EA94-407F-A17C-1DD9DB5593BF}"/>
     <cellStyle name="Virgül 8" xfId="514" xr:uid="{39D4D872-A620-48EF-A4A6-8578B9109DD8}"/>
     <cellStyle name="Virgül 8 2" xfId="515" xr:uid="{DAF4F00F-93DD-4AF6-B9FB-A6C3F2CEB62F}"/>
     <cellStyle name="Vurgu1 2" xfId="516" xr:uid="{D4692440-8D4B-4F75-B822-D6D46F89073F}"/>
     <cellStyle name="Vurgu2 2" xfId="517" xr:uid="{F20D5E31-E97D-4DFA-8C8D-D0B52B86F1C6}"/>
     <cellStyle name="Vurgu3 2" xfId="518" xr:uid="{1A6B7BED-F81D-41C1-8E8B-EF90F5F5F6FB}"/>
     <cellStyle name="Vurgu4 2" xfId="519" xr:uid="{0C535735-B82F-4839-8A56-1F801EF1E9A7}"/>
     <cellStyle name="Vurgu5 2" xfId="520" xr:uid="{58A62C61-E54E-4260-B4A4-185E9DB55BBC}"/>
     <cellStyle name="Vurgu6 2" xfId="521" xr:uid="{E034F9E9-191B-48E2-A261-B123698A477C}"/>
     <cellStyle name="Warning Text 2" xfId="523" xr:uid="{4CE65D18-8649-4367-8452-90C7E3CAB977}"/>
     <cellStyle name="Yüzde" xfId="366" builtinId="5"/>
     <cellStyle name="Yüzde 2" xfId="524" xr:uid="{C4B0EEA8-6AAC-4A07-95D5-E89CDB46C58D}"/>
     <cellStyle name="Yüzde 2 2" xfId="525" xr:uid="{92D9A520-4A53-4E56-86C6-DFC88C097E46}"/>
     <cellStyle name="Yüzde 3" xfId="526" xr:uid="{EDE47A0D-1BC9-4FD3-BF8E-C80D53658DF7}"/>
     <cellStyle name="Yüzde 4" xfId="527" xr:uid="{DD58FF80-2E66-4D01-9E46-5021C57E6E64}"/>
     <cellStyle name="Yüzde 4 2" xfId="528" xr:uid="{943AE02F-CC61-4206-BC77-A457975D6F4D}"/>
     <cellStyle name="Yüzde 4 2 2" xfId="529" xr:uid="{E85C1611-40C9-40BD-BCD0-FC3D7C69A05F}"/>
+    <cellStyle name="Yüzde 4 3" xfId="677" xr:uid="{70675CDF-2A45-41C7-BCD1-6817737E4BD1}"/>
     <cellStyle name="Yüzde 5" xfId="530" xr:uid="{D6C330AA-1537-456F-B402-DD5AA30F2325}"/>
     <cellStyle name="Yüzde 6" xfId="531" xr:uid="{F61EE8F2-A0B6-4D5E-8E46-26CF325D8237}"/>
     <cellStyle name="Yüzde 6 2" xfId="532" xr:uid="{AC9BA82F-5D0E-441B-AB14-1E65B2C21526}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
@@ -9139,219 +9465,219 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>9086850</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>14947900</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>9537700</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>14947900</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="1944132" name="Straight Connector 39">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{524D2F69-E032-3A9C-616C-7B5976E1E2B7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr>
           <a:cxnSpLocks noChangeShapeType="1"/>
         </xdr:cNvCxnSpPr>
       </xdr:nvCxnSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13309600" y="3644900"/>
           <a:ext cx="1117600" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="7F7F7F"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>-13919200</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>7448550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>-8896350</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>7448550</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="1944133" name="Straight Connector 40">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D069F87A-4F85-123C-79BC-1C41B62D59FA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr>
           <a:cxnSpLocks noChangeShapeType="1"/>
         </xdr:cNvCxnSpPr>
       </xdr:nvCxnSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="-1701800" y="3327400"/>
           <a:ext cx="6115050" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="7F7F7F"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>-13030200</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>-10604500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>-9512300</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>-10604500</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="1944134" name="Straight Connector 41">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B2F841A-2B1B-52F2-723A-01C4990D81B1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr>
           <a:cxnSpLocks noChangeShapeType="1"/>
         </xdr:cNvCxnSpPr>
       </xdr:nvCxnSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="-812800" y="-6959600"/>
           <a:ext cx="4610100" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="7F7F7F"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>9156700</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>39643050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>9309100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1944135" name="Picture 48">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF1A4978-EF9D-E2C6-2475-8954C2F0C719}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -9375,57 +9701,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="4F81BD"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>18224500</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>-10604500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>-9156700</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>-10604500</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="1944136" name="Straight Connector 41">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E56F87E-A01A-5D3F-68A0-5537741797E2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr>
           <a:cxnSpLocks noChangeShapeType="1"/>
         </xdr:cNvCxnSpPr>
       </xdr:nvCxnSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="12217400" y="-6959600"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" algn="ctr">
@@ -11011,197 +11337,163 @@
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="RPL"/>
       <sheetName val="Sheet2"/>
       <sheetName val="OE KANALI"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="1">
           <cell r="B1">
             <v>1650000</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11432,27922 +11724,28073 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7DC40739-7F15-47C5-BA2F-D45DAF747E20}">
   <sheetPr codeName="Sheet3">
     <tabColor theme="6" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="C12" sqref="C12"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="57" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="22.5"/>
   <cols>
-    <col min="1" max="1" width="15" style="89" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="90"/>
+    <col min="1" max="1" width="15" style="67" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="68" customWidth="1"/>
+    <col min="3" max="3" width="9.85546875" style="69" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="68"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="24.75">
-      <c r="A1" s="30" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="30"/>
+      <c r="A1" s="733" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B1" s="733"/>
+      <c r="C1" s="733"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="425" t="s">
-[...5 lines deleted...]
-      <c r="C2" s="427"/>
+      <c r="A2" s="399" t="s">
+        <v>96</v>
+      </c>
+      <c r="B2" s="400" t="s">
+        <v>97</v>
+      </c>
+      <c r="C2" s="401" t="s">
+        <v>1083</v>
+      </c>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3" s="94">
-[...2 lines deleted...]
-      <c r="B3" s="93" t="s">
+      <c r="A3" s="72">
+        <v>1</v>
+      </c>
+      <c r="B3" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="C3" s="398" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="73">
+        <v>2</v>
+      </c>
+      <c r="B4" s="74" t="s">
+        <v>556</v>
+      </c>
+      <c r="C4" s="603" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="72">
+        <v>3</v>
+      </c>
+      <c r="B5" s="71" t="s">
+        <v>214</v>
+      </c>
+      <c r="C5" s="398" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="73" t="s">
+        <v>759</v>
+      </c>
+      <c r="B6" s="74" t="s">
+        <v>761</v>
+      </c>
+      <c r="C6" s="603" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="72" t="s">
+        <v>760</v>
+      </c>
+      <c r="B7" s="71" t="s">
+        <v>947</v>
+      </c>
+      <c r="C7" s="398" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="73">
+        <v>4</v>
+      </c>
+      <c r="B8" s="74" t="s">
+        <v>279</v>
+      </c>
+      <c r="C8" s="603" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="72" t="s">
+        <v>823</v>
+      </c>
+      <c r="B9" s="71" t="s">
+        <v>824</v>
+      </c>
+      <c r="C9" s="398" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="73">
+        <v>5</v>
+      </c>
+      <c r="B10" s="74" t="s">
+        <v>92</v>
+      </c>
+      <c r="C10" s="603" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="72">
+        <v>6</v>
+      </c>
+      <c r="B11" s="71" t="s">
+        <v>93</v>
+      </c>
+      <c r="C11" s="398" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="73">
+        <v>7</v>
+      </c>
+      <c r="B12" s="74" t="s">
         <v>94</v>
       </c>
-      <c r="C3" s="424" t="s">
-[...73 lines deleted...]
-      <c r="B10" s="96" t="s">
+      <c r="C12" s="603" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="72">
+        <v>8</v>
+      </c>
+      <c r="B13" s="71" t="s">
+        <v>252</v>
+      </c>
+      <c r="C13" s="398" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="73">
+        <v>9</v>
+      </c>
+      <c r="B14" s="74" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C14" s="398" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="73">
+        <v>10</v>
+      </c>
+      <c r="B15" s="74" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C15" s="398" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="72" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B16" s="71" t="s">
+        <v>614</v>
+      </c>
+      <c r="C16" s="398" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="73">
+        <v>11</v>
+      </c>
+      <c r="B17" s="74" t="s">
+        <v>287</v>
+      </c>
+      <c r="C17" s="398" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="72">
+        <v>12</v>
+      </c>
+      <c r="B18" s="71" t="s">
         <v>95</v>
       </c>
-      <c r="C10" s="630" t="s">
-[...88 lines deleted...]
-        <v>93</v>
+      <c r="C18" s="398" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" s="95">
+      <c r="A19" s="73">
         <v>13</v>
       </c>
-      <c r="B19" s="96" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="474"/>
+      <c r="B19" s="74" t="s">
+        <v>605</v>
+      </c>
+      <c r="C19" s="398" t="s">
+        <v>90</v>
+      </c>
+      <c r="E19" s="447"/>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" s="94">
+      <c r="A20" s="72">
         <v>14</v>
       </c>
-      <c r="B20" s="93" t="s">
-[...3 lines deleted...]
-        <v>93</v>
+      <c r="B20" s="71" t="s">
+        <v>942</v>
+      </c>
+      <c r="C20" s="398" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" s="95">
+      <c r="A21" s="73">
         <v>15</v>
       </c>
-      <c r="B21" s="96" t="s">
-[...3 lines deleted...]
-        <v>93</v>
+      <c r="B21" s="74" t="s">
+        <v>606</v>
+      </c>
+      <c r="C21" s="398" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" s="94">
+      <c r="A22" s="72">
         <v>16</v>
       </c>
-      <c r="B22" s="93" t="s">
-[...3 lines deleted...]
-        <v>93</v>
+      <c r="B22" s="71" t="s">
+        <v>941</v>
+      </c>
+      <c r="C22" s="398" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" s="95">
+      <c r="A23" s="73">
         <v>17</v>
       </c>
-      <c r="B23" s="96" t="s">
-[...3 lines deleted...]
-        <v>93</v>
+      <c r="B23" s="74" t="s">
+        <v>974</v>
+      </c>
+      <c r="C23" s="398" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" s="94">
+      <c r="A24" s="72">
         <v>18</v>
       </c>
-      <c r="B24" s="93" t="s">
-[...3 lines deleted...]
-        <v>93</v>
+      <c r="B24" s="71" t="s">
+        <v>386</v>
+      </c>
+      <c r="C24" s="398" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" s="95">
+      <c r="A25" s="73">
         <v>19</v>
       </c>
-      <c r="B25" s="96" t="s">
-[...3 lines deleted...]
-        <v>93</v>
+      <c r="B25" s="74" t="s">
+        <v>387</v>
+      </c>
+      <c r="C25" s="398" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" s="94">
+      <c r="A26" s="72">
         <v>20</v>
       </c>
-      <c r="B26" s="93" t="s">
-[...3 lines deleted...]
-        <v>93</v>
+      <c r="B26" s="71" t="s">
+        <v>940</v>
+      </c>
+      <c r="C26" s="398" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" s="95">
+      <c r="A27" s="73">
         <v>21</v>
       </c>
-      <c r="B27" s="96" t="s">
-[...3 lines deleted...]
-        <v>93</v>
+      <c r="B27" s="74" t="s">
+        <v>666</v>
+      </c>
+      <c r="C27" s="398" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="19.5" customHeight="1"/>
     <row r="31" spans="1:5" ht="20.25" customHeight="1"/>
     <row r="32" spans="1:5" ht="20.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C3" location="'BAYMAK YOĞUŞMALI KOMBİ 1'!A1" display="LİSTE" xr:uid="{317D7923-1E40-463B-9F2C-64924378BBFE}"/>
     <hyperlink ref="C12" location="'TERMOSİFON 7'!A1" display="LİSTE" xr:uid="{FAA11B45-02E5-428B-AFA9-BBD24E3CBC55}"/>
     <hyperlink ref="C19" location="'TANK ÜSTÜ PAKET HIDR 13'!A1" display="LİSTE" xr:uid="{DE0F4167-1CEB-4498-BB21-90422A268D57}"/>
     <hyperlink ref="C14" location="'(YENİ) KLİMA-PLUS (MD) 9'!A1" display="LİSTE" xr:uid="{BD39EE37-EA8B-419C-9848-51438A3D79EE}"/>
     <hyperlink ref="C18" location="'VANA 12'!A1" display="LİSTE" xr:uid="{36271877-8B3C-46C2-8210-177D9821925A}"/>
     <hyperlink ref="C13" location="'AQUA BOYLER 8'!A1" display="LİSTE" xr:uid="{04192A03-0429-4946-895D-721D8B3307FC}"/>
     <hyperlink ref="C5" location="'YOĞUŞMALI KAZAN (LECTUS) 3'!A1" display="LİSTE" xr:uid="{4E836EDA-BE4D-42D0-B52B-FE252684493B}"/>
     <hyperlink ref="C8" location="'YOĞUŞMALI KAZAN (MAGNUS) 4'!A1" display="LİSTE" xr:uid="{A022995F-E336-4419-8AC1-A95787B47036}"/>
     <hyperlink ref="C21" location="'FREKANS KONT. HIDR. 15'!A1" display="LİSTE" xr:uid="{83CBE44D-18DD-47A0-8599-E8E0408418FA}"/>
     <hyperlink ref="C24" location="'FREKANS KONT. SİRK.(EVOPLUS) 18'!A1" display="LİSTE" xr:uid="{DE3087D7-46E2-4408-A41B-E55F1A6E6C9F}"/>
     <hyperlink ref="C25" location="'FRE. KONT.SİRK.(EVOPLUS END) 19'!A1" display="LİSTE" xr:uid="{CBAE6955-C329-45CD-835C-2441612F0863}"/>
     <hyperlink ref="C26" location="'HİDR. POMPALARI 20'!A1" display="LİSTE" xr:uid="{CAA2F2DE-09B3-423C-8307-DE5F935D091E}"/>
     <hyperlink ref="C27" location="'ATIK SU DALGIÇ POMPALAR 21'!A1" display="LİSTE" xr:uid="{AAA7C231-A461-431A-AC41-C823E1C866A2}"/>
     <hyperlink ref="C17" location="'ISI POMPASI 11'!A1" display="LİSTE" xr:uid="{17F0CD50-3034-4754-B137-82ABB5D1F825}"/>
     <hyperlink ref="C11" location="'GENLEŞME TANKI 6'!A1" display="LİSTE" xr:uid="{668E5D58-E0A8-4F76-995F-CDE7C4BA8A51}"/>
     <hyperlink ref="C22" location="'FR.KONT.SİR.(EVOSTA-VS) 16'!A1" display="LİSTE" xr:uid="{66D1663E-D751-4685-9EC3-256C1C7146EB}"/>
     <hyperlink ref="C15" location="'MULTI KLİMA (MD) 10'!A1" display="LİSTE" xr:uid="{A719CCDB-33CC-4EAF-96D4-F9B78135F371}"/>
     <hyperlink ref="C20" location="'KVC HIDR 14'!A1" display="LİSTE" xr:uid="{9FB59AEB-416D-40A9-98A7-EC9CA18A4E63}"/>
     <hyperlink ref="C16" location="'MULTI KLİMA SEÇİM 10S'!A1" display="LİSTE" xr:uid="{15BA7F0B-E390-4394-B990-7F425C26B141}"/>
     <hyperlink ref="C4" location="'KONVANSİYONEL KOMBİ AKS. 2'!A1" display="LİSTE" xr:uid="{CFA6F45D-0F67-4C85-8E57-F370492B7C8C}"/>
     <hyperlink ref="C6" location="'3S1 KASKAD SEÇİMİ'!A1" display="LİSTE" xr:uid="{FC6AB9D4-7305-4FC1-8D12-272895A9711E}"/>
     <hyperlink ref="C7" location="'3S2 TEKLİ KAZAN SEÇİMİ'!A1" display="LİSTE" xr:uid="{F0699724-B0CD-4477-8BA4-59FAD45A4187}"/>
     <hyperlink ref="C9" location="'4S MAGNUS SEÇİM TABLOSU'!A1" display="LİSTE" xr:uid="{4B0E76EB-44F3-4A41-80E2-0AFC1EEF0993}"/>
     <hyperlink ref="C10" location="'ŞOFBEN 5'!A1" display="LİSTE" xr:uid="{B2E30D29-3FA1-4365-A1AF-7710A216984A}"/>
     <hyperlink ref="C23" location="'FRE.KONT.SİRK.(EVOPLUS LİTE) 17'!A1" display="LİSTE" xr:uid="{C34BEAD8-BBC7-4253-9151-5CBA5DF4DEB0}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9EF0E060-88AB-40B9-A4A7-962D31A3B18C}">
   <sheetPr codeName="Sayfa16">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F36"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="A13" sqref="A13"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="9.85546875" style="32" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="34"/>
+    <col min="1" max="1" width="9.85546875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="16.42578125" style="54" customWidth="1"/>
+    <col min="3" max="3" width="99.85546875" style="12" customWidth="1"/>
+    <col min="4" max="4" width="28.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="16.140625" style="12" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A1" s="128"/>
-[...8 lines deleted...]
-      <c r="F1" s="31">
+      <c r="A1" s="106"/>
+      <c r="B1" s="266"/>
+      <c r="C1" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D1" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="E1" s="265"/>
+      <c r="F1" s="9">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="22.5" customHeight="1">
-      <c r="A2" s="290"/>
-[...5 lines deleted...]
-      <c r="E2" s="36"/>
+      <c r="A2" s="264"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="66" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
     </row>
     <row r="3" spans="1:6" ht="22.5" customHeight="1">
-      <c r="A3" s="290"/>
-[...2 lines deleted...]
-        <v>983</v>
+      <c r="A3" s="264"/>
+      <c r="B3" s="18"/>
+      <c r="C3" s="66" t="s">
+        <v>977</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="22.5" customHeight="1">
-      <c r="A4" s="296"/>
-[...2 lines deleted...]
-        <v>75</v>
+      <c r="A4" s="270"/>
+      <c r="B4" s="18"/>
+      <c r="C4" s="66" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="22.5" customHeight="1">
-      <c r="A5" s="296"/>
-[...2 lines deleted...]
-        <v>867</v>
+      <c r="A5" s="270"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="385" t="s">
+        <v>864</v>
       </c>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="296"/>
-[...2 lines deleted...]
-      <c r="F6" s="32"/>
+      <c r="A6" s="270"/>
+      <c r="D6" s="10"/>
+      <c r="E6" s="10"/>
+      <c r="F6" s="10"/>
     </row>
     <row r="7" spans="1:6" ht="24.75">
-      <c r="A7" s="296"/>
-[...5 lines deleted...]
-      <c r="F7" s="32"/>
+      <c r="A7" s="270"/>
+      <c r="C7" s="602" t="s">
+        <v>748</v>
+      </c>
+      <c r="D7" s="10"/>
+      <c r="E7" s="10"/>
+      <c r="F7" s="10"/>
     </row>
     <row r="8" spans="1:6" ht="18.75">
-      <c r="A8" s="296"/>
-[...3 lines deleted...]
-      <c r="F8" s="53"/>
+      <c r="A8" s="270"/>
+      <c r="C8" s="263"/>
+      <c r="D8" s="31"/>
+      <c r="E8" s="31"/>
+      <c r="F8" s="31"/>
     </row>
     <row r="9" spans="1:6" ht="54">
-      <c r="A9" s="137" t="s">
-[...12 lines deleted...]
-      <c r="F9" s="32"/>
+      <c r="A9" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B9" s="277" t="s">
+        <v>261</v>
+      </c>
+      <c r="C9" s="262" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="E9" s="10"/>
+      <c r="F9" s="10"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="287"/>
-[...10 lines deleted...]
-      <c r="B11" s="433">
+      <c r="A10" s="261"/>
+      <c r="B10" s="260"/>
+      <c r="C10" s="20"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="10"/>
+      <c r="F10" s="10"/>
+    </row>
+    <row r="11" spans="1:6" s="15" customFormat="1">
+      <c r="A11" s="261" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="407">
         <v>100022266</v>
       </c>
-      <c r="C11" s="42" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="44">
+      <c r="C11" s="20" t="s">
+        <v>627</v>
+      </c>
+      <c r="D11" s="22">
         <v>25343</v>
       </c>
-      <c r="E11" s="32"/>
-[...6 lines deleted...]
-      <c r="B12" s="433">
+      <c r="E11" s="10"/>
+      <c r="F11" s="10"/>
+    </row>
+    <row r="12" spans="1:6" s="15" customFormat="1">
+      <c r="A12" s="261" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="407">
         <v>100022267</v>
       </c>
-      <c r="C12" s="42" t="s">
+      <c r="C12" s="20" t="s">
+        <v>747</v>
+      </c>
+      <c r="D12" s="22">
+        <v>27880</v>
+      </c>
+      <c r="E12" s="10"/>
+      <c r="F12" s="10"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="270"/>
+      <c r="B13" s="258"/>
+      <c r="D13" s="103"/>
+      <c r="E13" s="10"/>
+      <c r="F13" s="10"/>
+    </row>
+    <row r="14" spans="1:6" ht="20.25">
+      <c r="A14" s="270"/>
+      <c r="B14" s="257" t="s">
+        <v>309</v>
+      </c>
+      <c r="D14" s="103"/>
+      <c r="E14" s="10"/>
+      <c r="F14" s="10"/>
+    </row>
+    <row r="15" spans="1:6" ht="20.25">
+      <c r="A15" s="270"/>
+      <c r="B15" s="256"/>
+      <c r="D15" s="103"/>
+      <c r="E15" s="10"/>
+      <c r="F15" s="10"/>
+    </row>
+    <row r="16" spans="1:6" ht="24.75">
+      <c r="A16" s="270"/>
+      <c r="B16" s="256"/>
+      <c r="C16" s="602" t="s">
         <v>750</v>
       </c>
-      <c r="D12" s="44">
-[...36 lines deleted...]
-      <c r="F16" s="32"/>
+      <c r="D16" s="103"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="10"/>
     </row>
     <row r="17" spans="1:6" ht="24.75">
-      <c r="A17" s="296"/>
-[...4 lines deleted...]
-      <c r="F17" s="32"/>
+      <c r="A17" s="270"/>
+      <c r="B17" s="256"/>
+      <c r="C17" s="602"/>
+      <c r="D17" s="103"/>
+      <c r="E17" s="10"/>
+      <c r="F17" s="10"/>
     </row>
     <row r="18" spans="1:6" ht="54">
-      <c r="A18" s="137" t="s">
-[...12 lines deleted...]
-      <c r="F18" s="32"/>
+      <c r="A18" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" s="277" t="s">
+        <v>261</v>
+      </c>
+      <c r="C18" s="262" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="E18" s="10"/>
+      <c r="F18" s="10"/>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="287"/>
-[...4 lines deleted...]
-      <c r="F19" s="32"/>
+      <c r="A19" s="261"/>
+      <c r="B19" s="260"/>
+      <c r="C19" s="20"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="10"/>
+      <c r="F19" s="10"/>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="287" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="433">
+      <c r="A20" s="261" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="407">
         <v>100022928</v>
       </c>
-      <c r="C20" s="46" t="s">
-[...6 lines deleted...]
-      <c r="F20" s="32"/>
+      <c r="C20" s="24" t="s">
+        <v>749</v>
+      </c>
+      <c r="D20" s="22">
+        <v>3533</v>
+      </c>
+      <c r="E20" s="10"/>
+      <c r="F20" s="10"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="287" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="433">
+      <c r="A21" s="261" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="407">
         <v>100023082</v>
       </c>
-      <c r="C21" s="46" t="s">
-[...6 lines deleted...]
-      <c r="F21" s="32"/>
+      <c r="C21" s="24" t="s">
+        <v>754</v>
+      </c>
+      <c r="D21" s="22">
+        <v>2618</v>
+      </c>
+      <c r="E21" s="10"/>
+      <c r="F21" s="10"/>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="287"/>
-[...4 lines deleted...]
-      <c r="F22" s="32"/>
+      <c r="A22" s="261"/>
+      <c r="B22" s="259"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="21"/>
+      <c r="E22" s="10"/>
+      <c r="F22" s="10"/>
     </row>
     <row r="23" spans="1:6" ht="54">
-      <c r="A23" s="137" t="s">
-[...12 lines deleted...]
-      <c r="F23" s="32"/>
+      <c r="A23" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" s="277" t="s">
+        <v>261</v>
+      </c>
+      <c r="C23" s="262" t="s">
+        <v>49</v>
+      </c>
+      <c r="D23" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="E23" s="10"/>
+      <c r="F23" s="10"/>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="287"/>
-[...4 lines deleted...]
-      <c r="F24" s="32"/>
+      <c r="A24" s="261"/>
+      <c r="B24" s="260"/>
+      <c r="C24" s="20"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="10"/>
+      <c r="F24" s="10"/>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="287" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="285">
+      <c r="A25" s="261" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="259">
         <v>16900210</v>
       </c>
-      <c r="C25" s="46" t="s">
-[...6 lines deleted...]
-      <c r="F25" s="32"/>
+      <c r="C25" s="24" t="s">
+        <v>476</v>
+      </c>
+      <c r="D25" s="37">
+        <v>697</v>
+      </c>
+      <c r="E25" s="10"/>
+      <c r="F25" s="10"/>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="296"/>
-[...4 lines deleted...]
-      <c r="F26" s="32"/>
+      <c r="A26" s="270"/>
+      <c r="B26" s="258"/>
+      <c r="C26" s="16"/>
+      <c r="D26" s="34"/>
+      <c r="E26" s="10"/>
+      <c r="F26" s="10"/>
     </row>
     <row r="27" spans="1:6" ht="54">
-      <c r="A27" s="137" t="s">
-[...12 lines deleted...]
-      <c r="F27" s="32"/>
+      <c r="A27" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="277" t="s">
+        <v>261</v>
+      </c>
+      <c r="C27" s="262" t="s">
+        <v>49</v>
+      </c>
+      <c r="D27" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="E27" s="10"/>
+      <c r="F27" s="10"/>
     </row>
     <row r="28" spans="1:6">
-      <c r="A28" s="287"/>
-[...4 lines deleted...]
-      <c r="F28" s="32"/>
+      <c r="A28" s="261"/>
+      <c r="B28" s="260"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="10"/>
+      <c r="F28" s="10"/>
     </row>
     <row r="29" spans="1:6">
-      <c r="A29" s="287" t="s">
-[...2 lines deleted...]
-      <c r="B29" s="285">
+      <c r="A29" s="261" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="259">
         <v>16900321</v>
       </c>
-      <c r="C29" s="60" t="s">
-[...6 lines deleted...]
-      <c r="F29" s="32"/>
+      <c r="C29" s="38" t="s">
+        <v>218</v>
+      </c>
+      <c r="D29" s="22">
+        <v>732</v>
+      </c>
+      <c r="E29" s="10"/>
+      <c r="F29" s="10"/>
     </row>
     <row r="30" spans="1:6">
-      <c r="A30" s="287" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="285">
+      <c r="A30" s="261" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30" s="259">
         <v>16900017</v>
       </c>
-      <c r="C30" s="60" t="s">
-[...6 lines deleted...]
-      <c r="F30" s="32"/>
+      <c r="C30" s="38" t="s">
+        <v>77</v>
+      </c>
+      <c r="D30" s="22">
+        <v>685</v>
+      </c>
+      <c r="E30" s="10"/>
+      <c r="F30" s="10"/>
     </row>
     <row r="31" spans="1:6">
-      <c r="A31" s="287" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="285">
+      <c r="A31" s="261" t="s">
+        <v>51</v>
+      </c>
+      <c r="B31" s="259">
         <v>16900002</v>
       </c>
-      <c r="C31" s="60" t="s">
-[...6 lines deleted...]
-      <c r="F31" s="32"/>
+      <c r="C31" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="D31" s="22">
+        <v>644</v>
+      </c>
+      <c r="E31" s="10"/>
+      <c r="F31" s="10"/>
     </row>
     <row r="32" spans="1:6">
-      <c r="A32" s="287" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="285">
+      <c r="A32" s="261" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32" s="259">
         <v>16900163</v>
       </c>
-      <c r="C32" s="60" t="s">
+      <c r="C32" s="38" t="s">
+        <v>397</v>
+      </c>
+      <c r="D32" s="22">
+        <v>600</v>
+      </c>
+      <c r="E32" s="10"/>
+      <c r="F32" s="10"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="261" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33" s="259">
+        <v>16900419</v>
+      </c>
+      <c r="C33" s="38" t="s">
+        <v>280</v>
+      </c>
+      <c r="D33" s="22">
+        <v>498</v>
+      </c>
+      <c r="E33" s="10"/>
+      <c r="F33" s="10"/>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="261" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="259">
+        <v>100020680</v>
+      </c>
+      <c r="C34" s="38" t="s">
         <v>400</v>
       </c>
-      <c r="D32" s="44">
-[...35 lines deleted...]
-      <c r="F34" s="32"/>
+      <c r="D34" s="22">
+        <v>1568</v>
+      </c>
+      <c r="E34" s="10"/>
+      <c r="F34" s="10"/>
     </row>
     <row r="35" spans="1:6">
-      <c r="F35" s="32"/>
+      <c r="F35" s="10"/>
     </row>
     <row r="36" spans="1:6">
-      <c r="F36" s="32"/>
+      <c r="F36" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{1CF9E439-D4DD-479E-972E-46332321B168}"/>
   </hyperlinks>
   <pageMargins left="0.35433070866141736" right="0.15748031496062992" top="0.35433070866141736" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="54" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0909BD5F-C75E-4D8F-AE03-96D520D15885}">
   <sheetPr codeName="Sayfa31">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I26"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="G11" sqref="G11"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="315"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="310"/>
+    <col min="1" max="1" width="9.140625" style="289"/>
+    <col min="2" max="2" width="14.42578125" style="316" customWidth="1"/>
+    <col min="3" max="3" width="55.5703125" style="284" customWidth="1"/>
+    <col min="4" max="4" width="12.140625" style="284" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="24.42578125" style="284" customWidth="1"/>
+    <col min="6" max="6" width="18.42578125" style="284" customWidth="1"/>
+    <col min="7" max="7" width="28.42578125" style="284" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="17.42578125" style="284" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="284"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A1" s="128"/>
-[...11 lines deleted...]
-      <c r="I1" s="320">
+      <c r="A1" s="106"/>
+      <c r="B1" s="292"/>
+      <c r="C1" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D1" s="10"/>
+      <c r="E1" s="318"/>
+      <c r="F1" s="291"/>
+      <c r="G1" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" s="293"/>
+      <c r="I1" s="294">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="22.5" customHeight="1">
-      <c r="A2" s="308"/>
-[...8 lines deleted...]
-      <c r="I2" s="323"/>
+      <c r="A2" s="282"/>
+      <c r="B2" s="298"/>
+      <c r="C2" s="66" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D2" s="66"/>
+      <c r="F2" s="297"/>
+      <c r="G2" s="297"/>
+      <c r="H2" s="297"/>
+      <c r="I2" s="297"/>
     </row>
     <row r="3" spans="1:9" ht="22.5" customHeight="1">
-      <c r="A3" s="308"/>
-[...4 lines deleted...]
-      <c r="D3" s="88"/>
+      <c r="A3" s="282"/>
+      <c r="B3" s="298"/>
+      <c r="C3" s="66" t="s">
+        <v>977</v>
+      </c>
+      <c r="D3" s="66"/>
     </row>
     <row r="4" spans="1:9" ht="22.5" customHeight="1">
-      <c r="A4" s="321"/>
-[...5 lines deleted...]
-      <c r="E4" s="309"/>
+      <c r="A4" s="295"/>
+      <c r="B4" s="298"/>
+      <c r="C4" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="D4" s="66"/>
+      <c r="E4" s="283"/>
     </row>
     <row r="5" spans="1:9" ht="22.5" customHeight="1">
-      <c r="A5" s="321"/>
-[...5 lines deleted...]
-      <c r="E5" s="309"/>
+      <c r="A5" s="295"/>
+      <c r="B5" s="298"/>
+      <c r="C5" s="385" t="s">
+        <v>864</v>
+      </c>
+      <c r="D5" s="384"/>
+      <c r="E5" s="283"/>
     </row>
     <row r="6" spans="1:9" ht="36.75" customHeight="1">
-      <c r="A6" s="321"/>
-      <c r="C6" s="453"/>
+      <c r="A6" s="295"/>
+      <c r="C6" s="426"/>
     </row>
     <row r="7" spans="1:9" ht="24.75">
-      <c r="A7" s="321"/>
-      <c r="C7" s="280" t="s">
+      <c r="A7" s="295"/>
+      <c r="C7" s="254" t="s">
+        <v>82</v>
+      </c>
+      <c r="D7" s="254"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="11"/>
+    </row>
+    <row r="8" spans="1:9" ht="18.75">
+      <c r="A8" s="295"/>
+      <c r="C8" s="289"/>
+      <c r="D8" s="289"/>
+      <c r="E8" s="320"/>
+      <c r="F8" s="35"/>
+    </row>
+    <row r="9" spans="1:9" ht="54">
+      <c r="A9" s="327" t="s">
+        <v>79</v>
+      </c>
+      <c r="B9" s="328" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="329" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="253" t="s">
+        <v>405</v>
+      </c>
+      <c r="E9" s="329" t="s">
+        <v>83</v>
+      </c>
+      <c r="F9" s="322" t="s">
+        <v>87</v>
+      </c>
+      <c r="G9" s="138" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="379">
+        <v>17100018</v>
+      </c>
+      <c r="C10" s="53" t="s">
+        <v>494</v>
+      </c>
+      <c r="D10" s="414">
+        <v>0.5</v>
+      </c>
+      <c r="E10" s="27">
+        <v>7.5</v>
+      </c>
+      <c r="F10" s="26">
+        <v>10</v>
+      </c>
+      <c r="G10" s="22">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="18.75" thickBot="1">
+      <c r="A11" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="549">
+        <v>17100028</v>
+      </c>
+      <c r="C11" s="550" t="s">
+        <v>639</v>
+      </c>
+      <c r="D11" s="32">
+        <v>1</v>
+      </c>
+      <c r="E11" s="27">
+        <v>15</v>
+      </c>
+      <c r="F11" s="26">
+        <v>10</v>
+      </c>
+      <c r="G11" s="22">
+        <v>2495</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="330">
+        <v>17100017</v>
+      </c>
+      <c r="C12" s="28" t="s">
+        <v>495</v>
+      </c>
+      <c r="D12" s="32">
+        <v>1</v>
+      </c>
+      <c r="E12" s="27">
+        <v>25</v>
+      </c>
+      <c r="F12" s="32">
+        <v>10</v>
+      </c>
+      <c r="G12" s="22">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="330">
+        <v>17100002</v>
+      </c>
+      <c r="C13" s="28" t="s">
+        <v>496</v>
+      </c>
+      <c r="D13" s="32">
+        <v>1</v>
+      </c>
+      <c r="E13" s="27">
+        <v>50</v>
+      </c>
+      <c r="F13" s="32">
+        <v>10</v>
+      </c>
+      <c r="G13" s="22">
+        <v>3512</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="330">
+        <v>17100003</v>
+      </c>
+      <c r="C14" s="28" t="s">
+        <v>497</v>
+      </c>
+      <c r="D14" s="32">
+        <v>1</v>
+      </c>
+      <c r="E14" s="27">
+        <v>80</v>
+      </c>
+      <c r="F14" s="32">
+        <v>10</v>
+      </c>
+      <c r="G14" s="22">
+        <v>5517</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="286">
+        <v>17100004</v>
+      </c>
+      <c r="C15" s="28" t="s">
+        <v>504</v>
+      </c>
+      <c r="D15" s="32">
+        <v>1</v>
+      </c>
+      <c r="E15" s="27">
+        <v>100</v>
+      </c>
+      <c r="F15" s="32">
+        <v>10</v>
+      </c>
+      <c r="G15" s="22">
+        <v>6130</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="379">
+        <v>17100005</v>
+      </c>
+      <c r="C16" s="28" t="s">
+        <v>499</v>
+      </c>
+      <c r="D16" s="414" t="s">
+        <v>607</v>
+      </c>
+      <c r="E16" s="27">
+        <v>200</v>
+      </c>
+      <c r="F16" s="32">
+        <v>10</v>
+      </c>
+      <c r="G16" s="22">
+        <v>10792</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="379">
+        <v>17100006</v>
+      </c>
+      <c r="C17" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="D17" s="414" t="s">
+        <v>607</v>
+      </c>
+      <c r="E17" s="27">
+        <v>300</v>
+      </c>
+      <c r="F17" s="32">
+        <v>10</v>
+      </c>
+      <c r="G17" s="22">
+        <v>12975</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="330">
+        <v>17100007</v>
+      </c>
+      <c r="C18" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D18" s="414" t="s">
+        <v>607</v>
+      </c>
+      <c r="E18" s="27">
+        <v>500</v>
+      </c>
+      <c r="F18" s="32">
+        <v>10</v>
+      </c>
+      <c r="G18" s="22">
+        <v>18367</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="330">
+        <v>17100008</v>
+      </c>
+      <c r="C19" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="D19" s="32">
+        <v>2</v>
+      </c>
+      <c r="E19" s="27">
+        <v>750</v>
+      </c>
+      <c r="F19" s="32">
+        <v>10</v>
+      </c>
+      <c r="G19" s="22">
+        <v>28969</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="330">
+        <v>17100009</v>
+      </c>
+      <c r="C20" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="D20" s="32">
+        <v>2</v>
+      </c>
+      <c r="E20" s="27">
+        <v>1000</v>
+      </c>
+      <c r="F20" s="32">
+        <v>10</v>
+      </c>
+      <c r="G20" s="22">
+        <v>36935</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="295"/>
+      <c r="B21" s="539"/>
+      <c r="C21" s="601" t="s">
+        <v>744</v>
+      </c>
+      <c r="D21" s="19"/>
+      <c r="E21" s="35"/>
+      <c r="F21" s="19"/>
+      <c r="G21" s="46"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="295"/>
+      <c r="B22" s="539"/>
+      <c r="C22" s="25"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="35"/>
+      <c r="F22" s="19"/>
+      <c r="G22" s="46"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="295"/>
+      <c r="B23" s="539"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="35"/>
+      <c r="F23" s="19"/>
+      <c r="G23" s="46"/>
+    </row>
+    <row r="24" spans="1:7" ht="23.25" customHeight="1">
+      <c r="A24" s="295"/>
+      <c r="C24" s="25" t="s">
         <v>85</v>
       </c>
-      <c r="D7" s="280"/>
-[...24 lines deleted...]
-      <c r="E9" s="355" t="s">
+      <c r="D24" s="25"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="295"/>
+      <c r="C25" s="25" t="s">
         <v>86</v>
       </c>
-      <c r="F9" s="348" t="s">
-[...300 lines deleted...]
-      <c r="D25" s="47"/>
+      <c r="D25" s="25"/>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="321"/>
+      <c r="A26" s="295"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{209497C1-036C-48AD-ABC1-9D7ED3ADAABF}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="52" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC7902F3-5E4F-42B6-BBEC-739C35175215}">
   <sheetPr codeName="Sayfa36">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G49"/>
+  <dimension ref="A1:G56"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="55" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="D6" sqref="D6"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="315"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="310"/>
+    <col min="1" max="1" width="9.140625" style="289"/>
+    <col min="2" max="2" width="18.140625" style="301" customWidth="1"/>
+    <col min="3" max="3" width="99.85546875" style="284" customWidth="1"/>
+    <col min="4" max="4" width="28.42578125" style="284" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="16.140625" style="284" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="284"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A1" s="128"/>
-[...1 lines deleted...]
-      <c r="C1" s="32" t="s">
+      <c r="A1" s="106"/>
+      <c r="B1" s="292"/>
+      <c r="C1" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D1" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="E1" s="293"/>
+      <c r="F1" s="294">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A2" s="282"/>
+      <c r="B2" s="298"/>
+      <c r="C2" s="66" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D2" s="297"/>
+      <c r="E2" s="297"/>
+    </row>
+    <row r="3" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A3" s="282"/>
+      <c r="B3" s="298"/>
+      <c r="C3" s="66" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A4" s="295"/>
+      <c r="B4" s="333"/>
+      <c r="C4" s="66" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A5" s="295"/>
+      <c r="B5" s="333"/>
+      <c r="C5" s="385" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="295"/>
+      <c r="B6" s="316"/>
+      <c r="C6" s="426"/>
+    </row>
+    <row r="7" spans="1:6" ht="24.75">
+      <c r="A7" s="295"/>
+      <c r="B7" s="316"/>
+      <c r="C7" s="302" t="s">
+        <v>505</v>
+      </c>
+      <c r="D7" s="289"/>
+      <c r="E7" s="289"/>
+      <c r="F7" s="289"/>
+    </row>
+    <row r="8" spans="1:6" ht="18.75">
+      <c r="A8" s="295"/>
+      <c r="B8" s="316"/>
+      <c r="C8" s="320"/>
+      <c r="D8" s="296"/>
+      <c r="E8" s="296"/>
+      <c r="F8" s="296"/>
+    </row>
+    <row r="9" spans="1:6" s="319" customFormat="1" ht="54">
+      <c r="A9" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B9" s="288" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="321" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="E9" s="289"/>
+      <c r="F9" s="289"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="303"/>
+      <c r="B10" s="339"/>
+      <c r="C10" s="338"/>
+      <c r="D10" s="305"/>
+      <c r="E10" s="289"/>
+      <c r="F10" s="289"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="388" t="s">
+        <v>905</v>
+      </c>
+      <c r="C11" s="304" t="s">
+        <v>289</v>
+      </c>
+      <c r="D11" s="22">
+        <v>13319</v>
+      </c>
+      <c r="E11" s="289"/>
+      <c r="F11" s="289"/>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="388" t="s">
+        <v>906</v>
+      </c>
+      <c r="C12" s="338" t="s">
+        <v>290</v>
+      </c>
+      <c r="D12" s="22">
+        <v>13385</v>
+      </c>
+      <c r="E12" s="289"/>
+      <c r="F12" s="289"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="388" t="s">
+        <v>907</v>
+      </c>
+      <c r="C13" s="304" t="s">
+        <v>291</v>
+      </c>
+      <c r="D13" s="22">
+        <v>14509</v>
+      </c>
+      <c r="E13" s="289"/>
+      <c r="F13" s="289"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="388" t="s">
+        <v>908</v>
+      </c>
+      <c r="C14" s="338" t="s">
+        <v>292</v>
+      </c>
+      <c r="D14" s="22">
+        <v>14567</v>
+      </c>
+      <c r="E14" s="289"/>
+      <c r="F14" s="289"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="295"/>
+      <c r="B15" s="298"/>
+      <c r="D15" s="331"/>
+      <c r="E15" s="289"/>
+      <c r="F15" s="289"/>
+    </row>
+    <row r="16" spans="1:6" ht="18.75">
+      <c r="A16" s="295"/>
+      <c r="B16" s="298"/>
+      <c r="C16" s="320"/>
+      <c r="D16" s="309"/>
+      <c r="E16" s="289"/>
+      <c r="F16" s="289"/>
+    </row>
+    <row r="17" spans="1:6" s="319" customFormat="1" ht="54">
+      <c r="A17" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" s="288" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="321" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="E17" s="289"/>
+      <c r="F17" s="289"/>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="303"/>
+      <c r="B18" s="308"/>
+      <c r="C18" s="338"/>
+      <c r="D18" s="306"/>
+      <c r="E18" s="289"/>
+      <c r="F18" s="289"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="388" t="s">
+        <v>909</v>
+      </c>
+      <c r="C19" s="304" t="s">
+        <v>1</v>
+      </c>
+      <c r="D19" s="22">
+        <v>13123</v>
+      </c>
+      <c r="E19" s="289"/>
+      <c r="F19" s="289"/>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="388" t="s">
+        <v>910</v>
+      </c>
+      <c r="C20" s="338" t="s">
+        <v>2</v>
+      </c>
+      <c r="D20" s="22">
+        <v>13859</v>
+      </c>
+      <c r="E20" s="289"/>
+      <c r="F20" s="289"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="388">
+        <v>100023477</v>
+      </c>
+      <c r="C21" s="304" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D21" s="22">
+        <v>15467</v>
+      </c>
+      <c r="E21" s="289"/>
+      <c r="F21" s="289"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" s="388">
+        <v>100023478</v>
+      </c>
+      <c r="C22" s="338" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D22" s="22">
+        <v>16327</v>
+      </c>
+      <c r="E22" s="289"/>
+      <c r="F22" s="289"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="388">
+        <v>100023475</v>
+      </c>
+      <c r="C23" s="338" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D23" s="22">
+        <v>13123</v>
+      </c>
+      <c r="E23" s="289"/>
+      <c r="F23" s="289"/>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="388">
+        <v>100023476</v>
+      </c>
+      <c r="C24" s="338" t="s">
         <v>1077</v>
       </c>
-      <c r="D1" s="131" t="s">
-[...10 lines deleted...]
-      <c r="C2" s="88" t="s">
+      <c r="D24" s="22">
+        <v>13859</v>
+      </c>
+      <c r="E24" s="289"/>
+      <c r="F24" s="289"/>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="388">
+        <v>100023477</v>
+      </c>
+      <c r="C25" s="338" t="s">
         <v>1078</v>
       </c>
-      <c r="D2" s="323"/>
-[...106 lines deleted...]
-      <c r="B13" s="414" t="s">
+      <c r="D25" s="22">
+        <v>15467</v>
+      </c>
+      <c r="E25" s="289"/>
+      <c r="F25" s="289"/>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="388">
+        <v>100023478</v>
+      </c>
+      <c r="C26" s="338" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D26" s="22">
+        <v>16327</v>
+      </c>
+      <c r="E26" s="289"/>
+      <c r="F26" s="289"/>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="295"/>
+      <c r="B27" s="286"/>
+      <c r="C27" s="334"/>
+      <c r="D27" s="22"/>
+      <c r="E27" s="289"/>
+      <c r="F27" s="289"/>
+    </row>
+    <row r="28" spans="1:6" s="42" customFormat="1">
+      <c r="A28" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28" s="388" t="s">
         <v>911</v>
       </c>
-      <c r="C13" s="330" t="s">
-[...12 lines deleted...]
-      <c r="B14" s="414" t="s">
+      <c r="C28" s="134" t="s">
+        <v>3</v>
+      </c>
+      <c r="D28" s="22">
+        <v>17017</v>
+      </c>
+      <c r="E28" s="281" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F28" s="289"/>
+    </row>
+    <row r="29" spans="1:6" s="42" customFormat="1">
+      <c r="A29" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="388" t="s">
         <v>912</v>
       </c>
-      <c r="C14" s="364" t="s">
-[...51 lines deleted...]
-      <c r="B19" s="414" t="s">
+      <c r="C29" s="134" t="s">
+        <v>4</v>
+      </c>
+      <c r="D29" s="22">
+        <v>17854</v>
+      </c>
+      <c r="E29" s="281" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F29" s="289"/>
+    </row>
+    <row r="30" spans="1:6" s="42" customFormat="1">
+      <c r="A30" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30" s="388" t="s">
         <v>913</v>
       </c>
-      <c r="C19" s="330" t="s">
-[...12 lines deleted...]
-      <c r="B20" s="414" t="s">
+      <c r="C30" s="134" t="s">
+        <v>5</v>
+      </c>
+      <c r="D30" s="22">
+        <v>19405</v>
+      </c>
+      <c r="E30" s="281" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F30" s="289"/>
+    </row>
+    <row r="31" spans="1:6" s="42" customFormat="1">
+      <c r="A31" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B31" s="388" t="s">
         <v>914</v>
       </c>
-      <c r="C20" s="364" t="s">
-[...12 lines deleted...]
-      <c r="B21" s="414" t="s">
+      <c r="C31" s="134" t="s">
+        <v>6</v>
+      </c>
+      <c r="D31" s="22">
+        <v>20485</v>
+      </c>
+      <c r="E31" s="281" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F31" s="289"/>
+    </row>
+    <row r="32" spans="1:6" ht="18.75">
+      <c r="A32" s="295"/>
+      <c r="B32" s="298"/>
+      <c r="C32" s="320"/>
+      <c r="D32" s="309"/>
+      <c r="E32" s="281"/>
+      <c r="F32" s="289"/>
+    </row>
+    <row r="33" spans="1:7" s="319" customFormat="1" ht="54">
+      <c r="A33" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B33" s="288" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" s="321" t="s">
+        <v>49</v>
+      </c>
+      <c r="D33" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="E33" s="281"/>
+      <c r="F33" s="289"/>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="303"/>
+      <c r="B34" s="308"/>
+      <c r="C34" s="338"/>
+      <c r="D34" s="306"/>
+      <c r="E34" s="281"/>
+      <c r="F34" s="289"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="388" t="s">
         <v>915</v>
       </c>
-      <c r="C21" s="330" t="s">
-[...12 lines deleted...]
-      <c r="B22" s="414" t="s">
+      <c r="C35" s="304" t="s">
+        <v>275</v>
+      </c>
+      <c r="D35" s="22">
+        <v>17962</v>
+      </c>
+      <c r="E35" s="281" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F35" s="289"/>
+      <c r="G35" s="289"/>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B36" s="388" t="s">
         <v>916</v>
       </c>
-      <c r="C22" s="364" t="s">
-[...20 lines deleted...]
-      <c r="B24" s="414" t="s">
+      <c r="C36" s="338" t="s">
+        <v>276</v>
+      </c>
+      <c r="D36" s="22">
+        <v>18803</v>
+      </c>
+      <c r="E36" s="281" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F36" s="289"/>
+      <c r="G36" s="289"/>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B37" s="388" t="s">
         <v>917</v>
       </c>
-      <c r="C24" s="157" t="s">
-[...14 lines deleted...]
-      <c r="B25" s="414" t="s">
+      <c r="C37" s="304" t="s">
+        <v>277</v>
+      </c>
+      <c r="D37" s="22">
+        <v>20347</v>
+      </c>
+      <c r="E37" s="281" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F37" s="289"/>
+      <c r="G37" s="289"/>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="388" t="s">
         <v>918</v>
       </c>
-      <c r="C25" s="157" t="s">
-[...85 lines deleted...]
-      <c r="C31" s="330" t="s">
+      <c r="C38" s="338" t="s">
         <v>278</v>
       </c>
-      <c r="D31" s="44">
-[...94 lines deleted...]
-      <c r="F38" s="315"/>
+      <c r="D38" s="22">
+        <v>21434</v>
+      </c>
+      <c r="E38" s="281" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F38" s="289"/>
+      <c r="G38" s="289"/>
     </row>
     <row r="39" spans="1:7">
-      <c r="A39" s="321"/>
-[...36 lines deleted...]
-      <c r="F42" s="315"/>
+      <c r="A39" s="303"/>
+      <c r="B39" s="713"/>
+      <c r="C39" s="338"/>
+      <c r="D39" s="22"/>
+      <c r="E39" s="289"/>
+      <c r="F39" s="289"/>
+    </row>
+    <row r="40" spans="1:7" ht="20.25">
+      <c r="A40" s="295"/>
+      <c r="B40" s="316"/>
+      <c r="C40" s="340" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40" s="331"/>
+      <c r="E40" s="289"/>
+      <c r="F40" s="289"/>
+    </row>
+    <row r="41" spans="1:7" s="42" customFormat="1">
+      <c r="A41" s="111"/>
+      <c r="B41" s="341"/>
+      <c r="C41" s="44"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="289"/>
+      <c r="F41" s="289"/>
+    </row>
+    <row r="42" spans="1:7" s="42" customFormat="1">
+      <c r="A42" s="111"/>
+      <c r="B42" s="342" t="s">
+        <v>25</v>
+      </c>
+      <c r="D42" s="52"/>
+      <c r="E42" s="289"/>
+      <c r="F42" s="289"/>
     </row>
     <row r="43" spans="1:7">
-      <c r="A43" s="329" t="s">
-[...30 lines deleted...]
-      <c r="G44" s="370"/>
+      <c r="A43" s="295"/>
+      <c r="B43" s="316"/>
+      <c r="D43" s="331"/>
+      <c r="E43" s="289"/>
+      <c r="F43" s="289"/>
+    </row>
+    <row r="44" spans="1:7" ht="29.25">
+      <c r="A44" s="295"/>
+      <c r="B44" s="316"/>
+      <c r="C44" s="343" t="s">
+        <v>506</v>
+      </c>
+      <c r="D44" s="331"/>
+      <c r="E44" s="289"/>
+      <c r="F44" s="289"/>
     </row>
     <row r="45" spans="1:7">
-      <c r="A45" s="329" t="s">
-[...18 lines deleted...]
-      <c r="F46" s="315"/>
+      <c r="A45" s="295"/>
+      <c r="B45" s="298"/>
+      <c r="D45" s="331"/>
+      <c r="E45" s="289"/>
+      <c r="F45" s="289"/>
+    </row>
+    <row r="46" spans="1:7" s="319" customFormat="1" ht="54">
+      <c r="A46" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B46" s="288" t="s">
+        <v>29</v>
+      </c>
+      <c r="C46" s="321" t="s">
+        <v>49</v>
+      </c>
+      <c r="D46" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="E46" s="289"/>
+      <c r="F46" s="289"/>
     </row>
     <row r="47" spans="1:7">
-      <c r="A47" s="321"/>
-[...14 lines deleted...]
-      <c r="F49" s="315"/>
+      <c r="A47" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B47" s="388" t="s">
+        <v>903</v>
+      </c>
+      <c r="C47" s="28" t="s">
+        <v>310</v>
+      </c>
+      <c r="D47" s="22">
+        <v>15648</v>
+      </c>
+      <c r="E47" s="289"/>
+      <c r="F47" s="289"/>
+      <c r="G47" s="344"/>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B48" s="388" t="s">
+        <v>904</v>
+      </c>
+      <c r="C48" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D48" s="22">
+        <v>17270</v>
+      </c>
+      <c r="E48" s="289"/>
+      <c r="F48" s="289"/>
+      <c r="G48" s="344"/>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B49" s="388">
+        <v>100023481</v>
+      </c>
+      <c r="C49" s="28" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D49" s="22">
+        <v>17844</v>
+      </c>
+      <c r="E49" s="289"/>
+      <c r="F49" s="289"/>
+      <c r="G49" s="344"/>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B50" s="388">
+        <v>100023479</v>
+      </c>
+      <c r="C50" s="28" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D50" s="22">
+        <v>15648</v>
+      </c>
+      <c r="E50" s="289"/>
+      <c r="F50" s="289"/>
+      <c r="G50" s="344"/>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B51" s="388">
+        <v>100023480</v>
+      </c>
+      <c r="C51" s="28" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D51" s="22">
+        <v>17270</v>
+      </c>
+      <c r="E51" s="289"/>
+      <c r="F51" s="289"/>
+      <c r="G51" s="344"/>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B52" s="388">
+        <v>100023481</v>
+      </c>
+      <c r="C52" s="28" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D52" s="22">
+        <v>17844</v>
+      </c>
+      <c r="E52" s="289"/>
+      <c r="F52" s="289"/>
+      <c r="G52" s="344"/>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="295"/>
+      <c r="C53" s="301"/>
+      <c r="F53" s="289"/>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="295"/>
+      <c r="B54" s="300" t="s">
+        <v>73</v>
+      </c>
+      <c r="F54" s="289"/>
+    </row>
+    <row r="55" spans="1:7" ht="18.75" thickBot="1">
+      <c r="A55" s="310"/>
+      <c r="B55" s="315"/>
+      <c r="C55" s="311"/>
+      <c r="D55" s="311"/>
+      <c r="E55" s="311"/>
+      <c r="F55" s="289"/>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="F56" s="289"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{A6F2D32B-3BD1-4AD6-AA35-C5805B05801B}"/>
   </hyperlinks>
   <pageMargins left="0.35433070866141736" right="0.15748031496062992" top="0.35433070866141736" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="52" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0146E20A-964A-4312-A91E-EB528904C4F2}">
   <sheetPr codeName="Sayfa38">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G57"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="315"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="310"/>
+    <col min="1" max="1" width="9.140625" style="289"/>
+    <col min="2" max="2" width="20.5703125" style="301" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="56.5703125" style="284" customWidth="1"/>
+    <col min="4" max="4" width="24.5703125" style="284" customWidth="1"/>
+    <col min="5" max="5" width="28.42578125" style="298" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="18.42578125" style="298" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="284"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="371" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
-[...9 lines deleted...]
-      <c r="G1" s="320">
+    <row r="1" spans="1:7" s="345" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
+      <c r="A1" s="70"/>
+      <c r="C1" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D1" s="346"/>
+      <c r="E1" s="347" t="s">
+        <v>98</v>
+      </c>
+      <c r="F1" s="348"/>
+      <c r="G1" s="294">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="22.5" customHeight="1">
-      <c r="A2" s="316"/>
-[...6 lines deleted...]
-      <c r="G2" s="323"/>
+      <c r="A2" s="290"/>
+      <c r="B2" s="284"/>
+      <c r="C2" s="66" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E2" s="297"/>
+      <c r="F2" s="297"/>
+      <c r="G2" s="297"/>
     </row>
     <row r="3" spans="1:7" ht="22.5" customHeight="1">
-      <c r="A3" s="316"/>
-[...2 lines deleted...]
-        <v>983</v>
+      <c r="A3" s="290"/>
+      <c r="B3" s="284"/>
+      <c r="C3" s="66" t="s">
+        <v>977</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="22.5" customHeight="1">
-      <c r="B4" s="310"/>
-[...3 lines deleted...]
-      <c r="D4" s="309"/>
+      <c r="B4" s="284"/>
+      <c r="C4" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="D4" s="283"/>
     </row>
     <row r="5" spans="1:7" ht="22.5" customHeight="1">
-      <c r="B5" s="310"/>
-[...3 lines deleted...]
-      <c r="D5" s="309"/>
+      <c r="B5" s="284"/>
+      <c r="C5" s="385" t="s">
+        <v>864</v>
+      </c>
+      <c r="D5" s="283"/>
     </row>
     <row r="6" spans="1:7">
-      <c r="B6" s="375"/>
-[...4 lines deleted...]
-      <c r="G6" s="340"/>
+      <c r="B6" s="349"/>
+      <c r="C6" s="426"/>
+      <c r="D6" s="350"/>
+      <c r="E6" s="314"/>
+      <c r="F6" s="314"/>
+      <c r="G6" s="314"/>
     </row>
     <row r="7" spans="1:7" ht="24.75">
-      <c r="C7" s="786" t="s">
+      <c r="C7" s="788" t="s">
+        <v>252</v>
+      </c>
+      <c r="D7" s="788"/>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="C8" s="789" t="s">
+        <v>453</v>
+      </c>
+      <c r="D8" s="789"/>
+      <c r="E8" s="790"/>
+    </row>
+    <row r="10" spans="1:7" s="319" customFormat="1" ht="54">
+      <c r="A10" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B10" s="326" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="326" t="s">
+        <v>55</v>
+      </c>
+      <c r="D10" s="326"/>
+      <c r="E10" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="F10" s="298"/>
+      <c r="G10" s="298"/>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="388" t="s">
+        <v>869</v>
+      </c>
+      <c r="C11" s="30" t="s">
+        <v>233</v>
+      </c>
+      <c r="D11" s="313"/>
+      <c r="E11" s="22">
+        <v>17920</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="388" t="s">
+        <v>870</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>234</v>
+      </c>
+      <c r="D12" s="313"/>
+      <c r="E12" s="22">
+        <v>18760</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="388" t="s">
+        <v>871</v>
+      </c>
+      <c r="C13" s="30" t="s">
+        <v>235</v>
+      </c>
+      <c r="D13" s="313"/>
+      <c r="E13" s="22">
+        <v>21399</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="388" t="s">
+        <v>872</v>
+      </c>
+      <c r="C14" s="30" t="s">
+        <v>236</v>
+      </c>
+      <c r="D14" s="313"/>
+      <c r="E14" s="22">
+        <v>26174</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="388" t="s">
+        <v>873</v>
+      </c>
+      <c r="C15" s="30" t="s">
+        <v>237</v>
+      </c>
+      <c r="D15" s="313"/>
+      <c r="E15" s="22">
+        <v>27340</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="388" t="s">
+        <v>874</v>
+      </c>
+      <c r="C16" s="30" t="s">
+        <v>238</v>
+      </c>
+      <c r="D16" s="313"/>
+      <c r="E16" s="22">
+        <v>38747</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="388" t="s">
+        <v>875</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>239</v>
+      </c>
+      <c r="D17" s="313"/>
+      <c r="E17" s="22">
+        <v>45125</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="388" t="s">
+        <v>876</v>
+      </c>
+      <c r="C18" s="30" t="s">
+        <v>240</v>
+      </c>
+      <c r="D18" s="313"/>
+      <c r="E18" s="22">
+        <v>49472</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="388" t="s">
+        <v>877</v>
+      </c>
+      <c r="C19" s="30" t="s">
+        <v>241</v>
+      </c>
+      <c r="D19" s="313"/>
+      <c r="E19" s="22">
+        <v>81739</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="388" t="s">
+        <v>878</v>
+      </c>
+      <c r="C20" s="30" t="s">
+        <v>242</v>
+      </c>
+      <c r="D20" s="313"/>
+      <c r="E20" s="22">
+        <v>86608</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="388" t="s">
+        <v>879</v>
+      </c>
+      <c r="C21" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="D21" s="313"/>
+      <c r="E21" s="22">
+        <v>28529</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" s="388" t="s">
+        <v>880</v>
+      </c>
+      <c r="C22" s="30" t="s">
+        <v>244</v>
+      </c>
+      <c r="D22" s="313"/>
+      <c r="E22" s="22">
+        <v>30457</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="388" t="s">
+        <v>881</v>
+      </c>
+      <c r="C23" s="30" t="s">
+        <v>245</v>
+      </c>
+      <c r="D23" s="313"/>
+      <c r="E23" s="22">
+        <v>42220</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="388" t="s">
+        <v>882</v>
+      </c>
+      <c r="C24" s="30" t="s">
+        <v>246</v>
+      </c>
+      <c r="D24" s="313"/>
+      <c r="E24" s="22">
+        <v>49910</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="388" t="s">
+        <v>883</v>
+      </c>
+      <c r="C25" s="30" t="s">
+        <v>247</v>
+      </c>
+      <c r="D25" s="313"/>
+      <c r="E25" s="22">
+        <v>55037</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="388" t="s">
+        <v>884</v>
+      </c>
+      <c r="C26" s="30" t="s">
+        <v>248</v>
+      </c>
+      <c r="D26" s="313"/>
+      <c r="E26" s="22">
+        <v>86183</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B27" s="388" t="s">
+        <v>885</v>
+      </c>
+      <c r="C27" s="30" t="s">
+        <v>249</v>
+      </c>
+      <c r="D27" s="313"/>
+      <c r="E27" s="22">
+        <v>92570</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28" s="286">
+        <v>100023501</v>
+      </c>
+      <c r="C28" s="30" t="s">
+        <v>862</v>
+      </c>
+      <c r="D28" s="313"/>
+      <c r="E28" s="22">
+        <v>40692</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="388" t="s">
+        <v>886</v>
+      </c>
+      <c r="C29" s="30" t="s">
+        <v>250</v>
+      </c>
+      <c r="D29" s="351"/>
+      <c r="E29" s="22">
+        <v>75857</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="296"/>
+      <c r="B30" s="332"/>
+      <c r="C30" s="25" t="s">
+        <v>311</v>
+      </c>
+      <c r="D30" s="314"/>
+      <c r="E30" s="287"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="296"/>
+      <c r="B31" s="352"/>
+      <c r="C31" s="25"/>
+      <c r="E31" s="287"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="C32" s="25"/>
+      <c r="E32" s="287"/>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="C33" s="29"/>
+      <c r="E33" s="287"/>
+    </row>
+    <row r="34" spans="1:7" ht="24.75" customHeight="1">
+      <c r="B34" s="349"/>
+      <c r="C34" s="788" t="s">
+        <v>454</v>
+      </c>
+      <c r="D34" s="788"/>
+      <c r="E34" s="287"/>
+    </row>
+    <row r="35" spans="1:7" ht="24.75" customHeight="1">
+      <c r="B35" s="349"/>
+      <c r="C35" s="296"/>
+      <c r="D35" s="296"/>
+      <c r="E35" s="309"/>
+    </row>
+    <row r="36" spans="1:7" s="319" customFormat="1" ht="54">
+      <c r="A36" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B36" s="326" t="s">
+        <v>29</v>
+      </c>
+      <c r="C36" s="326" t="s">
+        <v>55</v>
+      </c>
+      <c r="D36" s="326" t="s">
+        <v>22</v>
+      </c>
+      <c r="E36" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="F36" s="298"/>
+      <c r="G36" s="298"/>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B37" s="388" t="s">
+        <v>251</v>
+      </c>
+      <c r="C37" s="30" t="s">
+        <v>253</v>
+      </c>
+      <c r="D37" s="313" t="s">
+        <v>254</v>
+      </c>
+      <c r="E37" s="22">
+        <v>2303</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="388" t="s">
+        <v>887</v>
+      </c>
+      <c r="C38" s="30" t="s">
         <v>255</v>
       </c>
-      <c r="D7" s="786"/>
-[...269 lines deleted...]
-      <c r="B27" s="414" t="s">
+      <c r="D38" s="313" t="s">
+        <v>256</v>
+      </c>
+      <c r="E38" s="22">
+        <v>8455</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B39" s="388" t="s">
         <v>888</v>
       </c>
-      <c r="C27" s="52" t="s">
-[...26 lines deleted...]
-      <c r="B29" s="414" t="s">
+      <c r="C39" s="30" t="s">
+        <v>257</v>
+      </c>
+      <c r="D39" s="313" t="s">
+        <v>258</v>
+      </c>
+      <c r="E39" s="22">
+        <v>9718</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B40" s="388" t="s">
         <v>889</v>
       </c>
-      <c r="C29" s="52" t="s">
-[...90 lines deleted...]
-      <c r="D38" s="339" t="s">
+      <c r="C40" s="30" t="s">
         <v>259</v>
       </c>
-      <c r="E38" s="44">
-[...10 lines deleted...]
-      <c r="C39" s="52" t="s">
+      <c r="D40" s="313" t="s">
         <v>260</v>
       </c>
-      <c r="D39" s="339" t="s">
-[...19 lines deleted...]
-      <c r="E40" s="44">
+      <c r="E40" s="22">
         <v>10428</v>
       </c>
     </row>
     <row r="41" spans="1:7">
-      <c r="C41" s="47" t="s">
-        <v>553</v>
+      <c r="C41" s="25" t="s">
+        <v>550</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="36">
-      <c r="C43" s="610" t="s">
-[...3 lines deleted...]
-      <c r="E43" s="611"/>
+      <c r="C43" s="583" t="s">
+        <v>669</v>
+      </c>
+      <c r="D43" s="583"/>
+      <c r="E43" s="584"/>
     </row>
     <row r="44" spans="1:7">
-      <c r="B44" s="509"/>
-[...2 lines deleted...]
-      <c r="E44" s="611"/>
+      <c r="B44" s="482"/>
+      <c r="C44" s="29"/>
+      <c r="D44" s="314"/>
+      <c r="E44" s="584"/>
     </row>
     <row r="45" spans="1:7" ht="54">
-      <c r="A45" s="137" t="s">
-[...10 lines deleted...]
-        <v>984</v>
+      <c r="A45" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B45" s="326" t="s">
+        <v>29</v>
+      </c>
+      <c r="C45" s="326" t="s">
+        <v>55</v>
+      </c>
+      <c r="D45" s="326"/>
+      <c r="E45" s="138" t="s">
+        <v>978</v>
       </c>
     </row>
     <row r="46" spans="1:7">
-      <c r="A46" s="364" t="s">
-[...2 lines deleted...]
-      <c r="B46" s="414">
+      <c r="A46" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B46" s="388">
         <v>100022628</v>
       </c>
-      <c r="C46" s="52" t="s">
-[...3 lines deleted...]
-      <c r="E46" s="44">
+      <c r="C46" s="30" t="s">
+        <v>948</v>
+      </c>
+      <c r="D46" s="351"/>
+      <c r="E46" s="22">
         <v>28778</v>
       </c>
     </row>
     <row r="47" spans="1:7">
-      <c r="A47" s="364" t="s">
-[...2 lines deleted...]
-      <c r="B47" s="414">
+      <c r="A47" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B47" s="388">
         <v>100022630</v>
       </c>
-      <c r="C47" s="52" t="s">
-[...3 lines deleted...]
-      <c r="E47" s="44">
+      <c r="C47" s="30" t="s">
+        <v>949</v>
+      </c>
+      <c r="D47" s="351"/>
+      <c r="E47" s="22">
         <v>40285</v>
       </c>
     </row>
     <row r="48" spans="1:7">
-      <c r="A48" s="364" t="s">
-[...2 lines deleted...]
-      <c r="B48" s="414">
+      <c r="A48" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B48" s="388">
         <v>100022631</v>
       </c>
-      <c r="C48" s="52" t="s">
-[...3 lines deleted...]
-      <c r="E48" s="44">
+      <c r="C48" s="30" t="s">
+        <v>950</v>
+      </c>
+      <c r="D48" s="351"/>
+      <c r="E48" s="22">
         <v>54485</v>
       </c>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" s="364" t="s">
-[...2 lines deleted...]
-      <c r="B49" s="414">
+      <c r="A49" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B49" s="388">
         <v>100022632</v>
       </c>
-      <c r="C49" s="52" t="s">
-[...3 lines deleted...]
-      <c r="E49" s="44">
+      <c r="C49" s="30" t="s">
+        <v>951</v>
+      </c>
+      <c r="D49" s="351"/>
+      <c r="E49" s="22">
         <v>89088</v>
       </c>
     </row>
     <row r="51" spans="1:5" ht="36">
-      <c r="C51" s="610" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="610"/>
+      <c r="C51" s="583" t="s">
+        <v>670</v>
+      </c>
+      <c r="D51" s="583"/>
     </row>
     <row r="52" spans="1:5">
-      <c r="B52" s="310"/>
+      <c r="B52" s="284"/>
     </row>
     <row r="53" spans="1:5" ht="54">
-      <c r="A53" s="137" t="s">
-[...10 lines deleted...]
-        <v>984</v>
+      <c r="A53" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B53" s="326" t="s">
+        <v>29</v>
+      </c>
+      <c r="C53" s="326" t="s">
+        <v>55</v>
+      </c>
+      <c r="D53" s="326"/>
+      <c r="E53" s="138" t="s">
+        <v>978</v>
       </c>
     </row>
     <row r="54" spans="1:5">
-      <c r="A54" s="364" t="s">
-[...2 lines deleted...]
-      <c r="B54" s="414">
+      <c r="A54" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B54" s="388">
         <v>7895951</v>
       </c>
-      <c r="C54" s="52" t="s">
-[...3 lines deleted...]
-      <c r="E54" s="44">
+      <c r="C54" s="30" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D54" s="53"/>
+      <c r="E54" s="22">
         <v>12219</v>
       </c>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" s="364" t="s">
-[...2 lines deleted...]
-      <c r="B55" s="414">
+      <c r="A55" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B55" s="388">
         <v>7895952</v>
       </c>
-      <c r="C55" s="52" t="s">
-[...3 lines deleted...]
-      <c r="E55" s="44">
+      <c r="C55" s="30" t="s">
+        <v>671</v>
+      </c>
+      <c r="D55" s="351"/>
+      <c r="E55" s="22">
         <v>13918</v>
       </c>
     </row>
     <row r="56" spans="1:5">
-      <c r="A56" s="364" t="s">
-[...2 lines deleted...]
-      <c r="B56" s="414">
+      <c r="A56" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B56" s="388">
         <v>7895953</v>
       </c>
-      <c r="C56" s="52" t="s">
-[...3 lines deleted...]
-      <c r="E56" s="44">
+      <c r="C56" s="30" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D56" s="351"/>
+      <c r="E56" s="22">
         <v>18477</v>
       </c>
     </row>
     <row r="57" spans="1:5">
-      <c r="A57" s="364" t="s">
-[...2 lines deleted...]
-      <c r="B57" s="312">
+      <c r="A57" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B57" s="286">
         <v>7895954</v>
       </c>
-      <c r="C57" s="52" t="s">
-[...3 lines deleted...]
-      <c r="E57" s="44">
+      <c r="C57" s="30" t="s">
+        <v>861</v>
+      </c>
+      <c r="D57" s="351"/>
+      <c r="E57" s="22">
         <v>25055</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="C34:D34"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{D50D30CB-6841-4E03-9CBC-A0A40BF968E0}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="58" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{651F0BBF-80DC-452A-9432-043C4CBC9692}">
   <sheetPr codeName="Sayfa50">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.85546875" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="13.85546875" style="393" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="14.85546875" style="124"/>
+    <col min="1" max="1" width="13.85546875" style="367" customWidth="1"/>
+    <col min="2" max="2" width="14.85546875" style="359" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="56.140625" style="102" customWidth="1"/>
+    <col min="4" max="4" width="16.140625" style="102" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19.5703125" style="102" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="43" style="102" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="28.42578125" style="102" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="14.85546875" style="102"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="310" customFormat="1" ht="27">
-[...12 lines deleted...]
-      <c r="I1" s="343">
+    <row r="1" spans="1:10" s="284" customFormat="1" ht="27">
+      <c r="A1" s="106"/>
+      <c r="B1" s="292"/>
+      <c r="C1" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D1" s="318"/>
+      <c r="E1" s="291"/>
+      <c r="F1" s="291"/>
+      <c r="G1" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" s="293"/>
+      <c r="I1" s="317">
         <v>9</v>
       </c>
-      <c r="J1" s="374"/>
-[...16 lines deleted...]
-      <c r="C3" s="88" t="s">
+      <c r="J1" s="348"/>
+    </row>
+    <row r="2" spans="1:10" s="284" customFormat="1">
+      <c r="A2" s="282"/>
+      <c r="B2" s="298"/>
+      <c r="C2" s="66" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E2" s="297"/>
+      <c r="F2" s="297"/>
+      <c r="H2" s="297"/>
+      <c r="I2" s="297"/>
+      <c r="J2" s="297"/>
+    </row>
+    <row r="3" spans="1:10" s="284" customFormat="1">
+      <c r="A3" s="282"/>
+      <c r="B3" s="298"/>
+      <c r="C3" s="66" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="284" customFormat="1">
+      <c r="A4" s="295"/>
+      <c r="B4" s="298"/>
+      <c r="C4" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="D4" s="283"/>
+      <c r="E4" s="283"/>
+      <c r="F4" s="283"/>
+    </row>
+    <row r="5" spans="1:10" s="284" customFormat="1">
+      <c r="A5" s="295"/>
+      <c r="B5" s="298"/>
+      <c r="C5" s="385" t="s">
+        <v>864</v>
+      </c>
+      <c r="D5" s="283"/>
+      <c r="E5" s="283"/>
+      <c r="F5" s="283"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="356"/>
+      <c r="B6" s="357"/>
+      <c r="C6" s="426"/>
+      <c r="D6" s="358"/>
+      <c r="E6" s="358"/>
+      <c r="F6" s="358"/>
+      <c r="G6" s="358"/>
+      <c r="H6" s="358"/>
+      <c r="I6" s="358"/>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="356"/>
+      <c r="D7" s="358"/>
+      <c r="E7" s="358"/>
+      <c r="F7" s="358"/>
+      <c r="G7" s="358"/>
+      <c r="H7" s="358"/>
+      <c r="I7" s="358"/>
+    </row>
+    <row r="8" spans="1:10" ht="24.75">
+      <c r="A8" s="356"/>
+      <c r="C8" s="360" t="s">
+        <v>398</v>
+      </c>
+      <c r="D8" s="358"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="358"/>
+      <c r="G8" s="358"/>
+      <c r="H8" s="358"/>
+      <c r="I8" s="358"/>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="356"/>
+      <c r="B9" s="357"/>
+      <c r="C9" s="358"/>
+      <c r="D9" s="358"/>
+      <c r="E9" s="358"/>
+      <c r="F9" s="358"/>
+      <c r="G9" s="358"/>
+      <c r="H9" s="358"/>
+      <c r="I9" s="358"/>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="356"/>
+      <c r="B11" s="362"/>
+      <c r="C11" s="95"/>
+      <c r="D11" s="95"/>
+      <c r="E11" s="95"/>
+      <c r="F11" s="95"/>
+      <c r="G11" s="96"/>
+      <c r="H11" s="96"/>
+      <c r="I11" s="96"/>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="356"/>
+      <c r="B12" s="362"/>
+      <c r="C12" s="95"/>
+      <c r="D12" s="95"/>
+    </row>
+    <row r="13" spans="1:10" ht="24.75">
+      <c r="A13" s="356"/>
+      <c r="B13" s="362"/>
+      <c r="C13" s="360" t="s">
+        <v>986</v>
+      </c>
+      <c r="D13" s="95"/>
+    </row>
+    <row r="14" spans="1:10" ht="24.75">
+      <c r="A14" s="356"/>
+      <c r="B14" s="362"/>
+      <c r="C14" s="360"/>
+      <c r="D14" s="95"/>
+    </row>
+    <row r="15" spans="1:10" ht="54">
+      <c r="A15" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" s="328" t="s">
+        <v>29</v>
+      </c>
+      <c r="C15" s="363" t="s">
+        <v>26</v>
+      </c>
+      <c r="D15" s="363" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="363" t="s">
+        <v>64</v>
+      </c>
+      <c r="F15" s="363" t="s">
+        <v>65</v>
+      </c>
+      <c r="G15" s="138" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="365">
+        <v>100023802</v>
+      </c>
+      <c r="C16" s="93" t="s">
+        <v>982</v>
+      </c>
+      <c r="D16" s="448" t="s">
+        <v>489</v>
+      </c>
+      <c r="E16" s="453" t="s">
+        <v>389</v>
+      </c>
+      <c r="F16" s="453" t="s">
+        <v>490</v>
+      </c>
+      <c r="G16" s="22">
+        <v>38770</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="365">
+        <v>100023803</v>
+      </c>
+      <c r="C17" s="93" t="s">
         <v>983</v>
       </c>
-    </row>
-[...101 lines deleted...]
-      <c r="C15" s="389" t="s">
+      <c r="D17" s="448" t="s">
+        <v>491</v>
+      </c>
+      <c r="E17" s="453" t="s">
+        <v>389</v>
+      </c>
+      <c r="F17" s="453" t="s">
+        <v>490</v>
+      </c>
+      <c r="G17" s="22">
+        <v>42830</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="365">
+        <v>100023804</v>
+      </c>
+      <c r="C18" s="93" t="s">
+        <v>984</v>
+      </c>
+      <c r="D18" s="448" t="s">
+        <v>492</v>
+      </c>
+      <c r="E18" s="453" t="s">
+        <v>389</v>
+      </c>
+      <c r="F18" s="453" t="s">
+        <v>490</v>
+      </c>
+      <c r="G18" s="22">
+        <v>61387</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="366">
+        <v>100023805</v>
+      </c>
+      <c r="C19" s="93" t="s">
+        <v>985</v>
+      </c>
+      <c r="D19" s="448" t="s">
+        <v>493</v>
+      </c>
+      <c r="E19" s="453" t="s">
+        <v>389</v>
+      </c>
+      <c r="F19" s="453" t="s">
+        <v>490</v>
+      </c>
+      <c r="G19" s="22">
+        <v>74660</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="93"/>
+      <c r="B20" s="366"/>
+      <c r="C20" s="93"/>
+      <c r="D20" s="448"/>
+      <c r="E20" s="453"/>
+      <c r="F20" s="453"/>
+      <c r="G20" s="104"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="93" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="366">
+        <v>100021498</v>
+      </c>
+      <c r="C21" s="93" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D21" s="448"/>
+      <c r="E21" s="453"/>
+      <c r="F21" s="453"/>
+      <c r="G21" s="22">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="93"/>
+      <c r="B22" s="366"/>
+      <c r="C22" s="93" t="s">
+        <v>399</v>
+      </c>
+      <c r="D22" s="448"/>
+      <c r="E22" s="453"/>
+      <c r="F22" s="453"/>
+      <c r="G22" s="104"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="97"/>
+      <c r="B23" s="420"/>
+      <c r="C23" s="97" t="s">
+        <v>46</v>
+      </c>
+      <c r="D23" s="408"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="421"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="97"/>
+      <c r="B24" s="420"/>
+      <c r="C24" s="97"/>
+      <c r="D24" s="408"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="33"/>
+      <c r="G24" s="421"/>
+    </row>
+    <row r="25" spans="1:7" ht="24.75">
+      <c r="A25" s="356"/>
+      <c r="C25" s="360" t="s">
+        <v>398</v>
+      </c>
+      <c r="D25" s="358"/>
+      <c r="G25" s="358"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="356"/>
+      <c r="B26" s="357"/>
+      <c r="C26" s="358"/>
+      <c r="D26" s="358"/>
+      <c r="E26" s="358"/>
+      <c r="F26" s="358"/>
+      <c r="G26" s="358"/>
+    </row>
+    <row r="28" spans="1:7" ht="24.75">
+      <c r="A28" s="356"/>
+      <c r="B28" s="362"/>
+      <c r="C28" s="360" t="s">
+        <v>312</v>
+      </c>
+      <c r="D28" s="95"/>
+      <c r="E28" s="95"/>
+      <c r="F28" s="95"/>
+      <c r="G28" s="96"/>
+    </row>
+    <row r="29" spans="1:7" ht="24.75">
+      <c r="A29" s="356"/>
+      <c r="B29" s="362"/>
+      <c r="C29" s="360"/>
+      <c r="D29" s="95"/>
+      <c r="E29" s="95"/>
+      <c r="F29" s="95"/>
+      <c r="G29" s="96"/>
+    </row>
+    <row r="30" spans="1:7" ht="54">
+      <c r="A30" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B30" s="328" t="s">
         <v>29</v>
       </c>
-      <c r="D15" s="389" t="s">
-[...218 lines deleted...]
-        <v>984</v>
+      <c r="C30" s="363" t="s">
+        <v>26</v>
+      </c>
+      <c r="D30" s="363" t="s">
+        <v>22</v>
+      </c>
+      <c r="E30" s="363" t="s">
+        <v>64</v>
+      </c>
+      <c r="F30" s="363" t="s">
+        <v>65</v>
+      </c>
+      <c r="G30" s="138" t="s">
+        <v>978</v>
       </c>
     </row>
     <row r="31" spans="1:7">
-      <c r="A31" s="390" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="391">
+      <c r="A31" s="364" t="s">
+        <v>51</v>
+      </c>
+      <c r="B31" s="365">
         <v>100023223</v>
       </c>
-      <c r="C31" s="115" t="s">
-[...11 lines deleted...]
-      <c r="G31" s="44">
+      <c r="C31" s="93" t="s">
+        <v>843</v>
+      </c>
+      <c r="D31" s="92" t="s">
+        <v>844</v>
+      </c>
+      <c r="E31" s="94" t="s">
+        <v>389</v>
+      </c>
+      <c r="F31" s="94" t="s">
+        <v>490</v>
+      </c>
+      <c r="G31" s="22">
         <v>139824</v>
       </c>
     </row>
     <row r="32" spans="1:7">
-      <c r="A32" s="119"/>
-[...7 lines deleted...]
-      <c r="G32" s="448"/>
+      <c r="A32" s="97"/>
+      <c r="B32" s="420"/>
+      <c r="C32" s="97" t="s">
+        <v>399</v>
+      </c>
+      <c r="D32" s="408"/>
+      <c r="E32" s="33"/>
+      <c r="F32" s="33"/>
+      <c r="G32" s="421"/>
     </row>
     <row r="33" spans="1:7">
-      <c r="A33" s="119"/>
-[...7 lines deleted...]
-      <c r="G33" s="448"/>
+      <c r="A33" s="97"/>
+      <c r="B33" s="420"/>
+      <c r="C33" s="97" t="s">
+        <v>46</v>
+      </c>
+      <c r="D33" s="408"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="33"/>
+      <c r="G33" s="421"/>
     </row>
     <row r="34" spans="1:7">
-      <c r="A34" s="119"/>
-[...5 lines deleted...]
-      <c r="G34" s="448"/>
+      <c r="A34" s="97"/>
+      <c r="B34" s="420"/>
+      <c r="C34" s="97"/>
+      <c r="D34" s="408"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="33"/>
+      <c r="G34" s="421"/>
     </row>
     <row r="35" spans="1:7">
-      <c r="A35" s="119"/>
-[...5 lines deleted...]
-      <c r="G35" s="448"/>
+      <c r="A35" s="97"/>
+      <c r="B35" s="420"/>
+      <c r="C35" s="97"/>
+      <c r="D35" s="408"/>
+      <c r="E35" s="33"/>
+      <c r="F35" s="33"/>
+      <c r="G35" s="421"/>
     </row>
     <row r="36" spans="1:7">
-      <c r="A36" s="119"/>
-[...5 lines deleted...]
-      <c r="G36" s="448"/>
+      <c r="A36" s="97"/>
+      <c r="B36" s="420"/>
+      <c r="C36" s="97"/>
+      <c r="D36" s="408"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="33"/>
+      <c r="G36" s="421"/>
     </row>
     <row r="37" spans="1:7">
-      <c r="A37" s="119"/>
-[...5 lines deleted...]
-      <c r="G37" s="448"/>
+      <c r="A37" s="97"/>
+      <c r="B37" s="420"/>
+      <c r="C37" s="97"/>
+      <c r="D37" s="408"/>
+      <c r="E37" s="33"/>
+      <c r="F37" s="33"/>
+      <c r="G37" s="421"/>
     </row>
     <row r="38" spans="1:7">
-      <c r="A38" s="382"/>
-[...1 lines deleted...]
-      <c r="D38" s="120"/>
+      <c r="A38" s="356"/>
+      <c r="B38" s="362"/>
+      <c r="D38" s="98"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{7E7CEDEF-2977-4CE9-9D2D-B96DA0B0A022}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="40" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="39" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6965502-EB9A-4692-8228-F8F595DCB4CF}">
-  <dimension ref="A1:K46"/>
+  <dimension ref="A1:K47"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="9.5703125" style="491" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="124"/>
+    <col min="1" max="1" width="9.5703125" style="464" customWidth="1"/>
+    <col min="2" max="2" width="15.5703125" style="359" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="60" style="102" customWidth="1"/>
+    <col min="4" max="4" width="20" style="359" customWidth="1"/>
+    <col min="5" max="5" width="19" style="102" customWidth="1"/>
+    <col min="6" max="6" width="22.42578125" style="102" customWidth="1"/>
+    <col min="7" max="7" width="28.42578125" style="102" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.5703125" style="102" customWidth="1"/>
+    <col min="9" max="9" width="16" style="102" customWidth="1"/>
+    <col min="10" max="10" width="14.42578125" style="102" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="102"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="310" customFormat="1" ht="24" customHeight="1">
-[...12 lines deleted...]
-      <c r="I1" s="343">
+    <row r="1" spans="1:11" s="284" customFormat="1" ht="24" customHeight="1">
+      <c r="A1" s="454"/>
+      <c r="B1" s="292"/>
+      <c r="C1" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D1" s="292"/>
+      <c r="E1" s="291"/>
+      <c r="F1" s="291"/>
+      <c r="G1" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" s="293"/>
+      <c r="I1" s="317">
         <v>10</v>
       </c>
-      <c r="J1" s="374"/>
-[...83 lines deleted...]
-      <c r="I9" s="384"/>
+      <c r="J1" s="348"/>
+    </row>
+    <row r="2" spans="1:11" s="284" customFormat="1" ht="24" customHeight="1">
+      <c r="A2" s="455"/>
+      <c r="B2" s="298"/>
+      <c r="C2" s="66" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D2" s="298"/>
+      <c r="E2" s="297"/>
+      <c r="F2" s="297"/>
+      <c r="H2" s="297"/>
+      <c r="I2" s="297"/>
+      <c r="J2" s="297"/>
+      <c r="K2" s="456"/>
+    </row>
+    <row r="3" spans="1:11" s="284" customFormat="1" ht="24" customHeight="1">
+      <c r="A3" s="455"/>
+      <c r="B3" s="298"/>
+      <c r="C3" s="66" t="s">
+        <v>977</v>
+      </c>
+      <c r="D3" s="298"/>
+    </row>
+    <row r="4" spans="1:11" s="284" customFormat="1" ht="24" customHeight="1">
+      <c r="A4" s="324"/>
+      <c r="B4" s="298"/>
+      <c r="C4" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="D4" s="299"/>
+      <c r="E4" s="283"/>
+      <c r="F4" s="283"/>
+    </row>
+    <row r="5" spans="1:11" s="284" customFormat="1" ht="24" customHeight="1">
+      <c r="A5" s="324"/>
+      <c r="B5" s="298"/>
+      <c r="C5" s="384" t="s">
+        <v>864</v>
+      </c>
+      <c r="D5" s="299"/>
+      <c r="E5" s="283"/>
+      <c r="F5" s="283"/>
+    </row>
+    <row r="6" spans="1:11" s="284" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="324"/>
+      <c r="B6" s="298"/>
+      <c r="C6" s="723" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D6" s="299"/>
+      <c r="E6" s="283"/>
+      <c r="F6" s="283"/>
+    </row>
+    <row r="7" spans="1:11" ht="63" customHeight="1">
+      <c r="A7" s="457"/>
+      <c r="B7" s="357"/>
+      <c r="C7" s="358"/>
+      <c r="D7" s="458"/>
+      <c r="E7" s="358"/>
+      <c r="F7" s="358"/>
+      <c r="G7" s="358"/>
+      <c r="H7" s="358"/>
+      <c r="I7" s="358"/>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="457"/>
+      <c r="D8" s="458"/>
+      <c r="E8" s="358"/>
+      <c r="F8" s="358"/>
+      <c r="G8" s="358"/>
+      <c r="H8" s="358"/>
+      <c r="I8" s="358"/>
+    </row>
+    <row r="9" spans="1:11" ht="24.75">
+      <c r="A9" s="457"/>
+      <c r="C9" s="360" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D9" s="458"/>
+      <c r="F9" s="358"/>
+      <c r="G9" s="358"/>
+      <c r="H9" s="358"/>
+      <c r="I9" s="358"/>
     </row>
     <row r="10" spans="1:11">
-      <c r="A10" s="614"/>
-[...4 lines deleted...]
-      <c r="C11" s="386" t="s">
+      <c r="A10" s="457"/>
+      <c r="B10" s="357"/>
+      <c r="C10" s="358"/>
+      <c r="D10" s="458"/>
+      <c r="E10" s="358"/>
+      <c r="F10" s="358"/>
+      <c r="G10" s="358"/>
+      <c r="H10" s="358"/>
+      <c r="I10" s="358"/>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="587"/>
+    </row>
+    <row r="12" spans="1:11" ht="24.75">
+      <c r="A12" s="457"/>
+      <c r="B12" s="362"/>
+      <c r="C12" s="360" t="s">
+        <v>507</v>
+      </c>
+      <c r="D12" s="362"/>
+      <c r="E12" s="95"/>
+      <c r="F12" s="95"/>
+      <c r="G12" s="96"/>
+      <c r="H12" s="96"/>
+      <c r="I12" s="96"/>
+    </row>
+    <row r="13" spans="1:11" ht="24.75">
+      <c r="A13" s="457"/>
+      <c r="B13" s="362"/>
+      <c r="C13" s="360"/>
+      <c r="D13" s="362"/>
+      <c r="E13" s="95"/>
+      <c r="F13" s="95"/>
+      <c r="G13" s="96"/>
+    </row>
+    <row r="14" spans="1:11" ht="24.75">
+      <c r="A14" s="457"/>
+      <c r="B14" s="362"/>
+      <c r="C14" s="360" t="s">
+        <v>508</v>
+      </c>
+      <c r="D14" s="362"/>
+      <c r="E14" s="95"/>
+      <c r="F14" s="95"/>
+      <c r="G14" s="96"/>
+    </row>
+    <row r="15" spans="1:11" ht="54">
+      <c r="A15" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" s="585" t="s">
+        <v>29</v>
+      </c>
+      <c r="C15" s="459" t="s">
+        <v>26</v>
+      </c>
+      <c r="D15" s="460" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="459" t="s">
+        <v>64</v>
+      </c>
+      <c r="F15" s="461" t="s">
+        <v>509</v>
+      </c>
+      <c r="G15" s="138" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="588" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="365">
+        <v>100023257</v>
+      </c>
+      <c r="C16" s="93" t="s">
+        <v>846</v>
+      </c>
+      <c r="D16" s="94" t="s">
         <v>510</v>
       </c>
-      <c r="D11" s="388"/>
-[...18 lines deleted...]
-      <c r="C13" s="386" t="s">
+      <c r="E16" s="94" t="s">
+        <v>389</v>
+      </c>
+      <c r="F16" s="94" t="s">
         <v>511</v>
       </c>
-      <c r="D13" s="388"/>
-[...11 lines deleted...]
-      <c r="C14" s="486" t="s">
+      <c r="G16" s="22">
+        <v>38704</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="24.75">
+      <c r="A17" s="457"/>
+      <c r="B17" s="362"/>
+      <c r="C17" s="360"/>
+      <c r="D17" s="362"/>
+      <c r="E17" s="95"/>
+      <c r="F17" s="95"/>
+      <c r="G17" s="96"/>
+    </row>
+    <row r="18" spans="1:7" ht="24.75">
+      <c r="A18" s="457"/>
+      <c r="B18" s="362"/>
+      <c r="C18" s="360" t="s">
+        <v>512</v>
+      </c>
+      <c r="D18" s="362"/>
+    </row>
+    <row r="19" spans="1:7" ht="54">
+      <c r="A19" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" s="562" t="s">
         <v>29</v>
       </c>
-      <c r="D14" s="487" t="s">
-[...19 lines deleted...]
-      <c r="C15" s="115" t="s">
+      <c r="C19" s="459" t="s">
+        <v>26</v>
+      </c>
+      <c r="D19" s="460" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="459" t="s">
+        <v>64</v>
+      </c>
+      <c r="F19" s="461" t="s">
+        <v>509</v>
+      </c>
+      <c r="G19" s="138" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="588" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="589">
+        <v>100023258</v>
+      </c>
+      <c r="C20" s="93" t="s">
         <v>849</v>
       </c>
-      <c r="D15" s="116" t="s">
+      <c r="D20" s="94" t="s">
         <v>513</v>
       </c>
-      <c r="E15" s="116" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="116" t="s">
+      <c r="E20" s="94" t="s">
+        <v>389</v>
+      </c>
+      <c r="F20" s="94" t="s">
+        <v>511</v>
+      </c>
+      <c r="G20" s="22">
+        <v>51364</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="588" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="589">
+        <v>100023259</v>
+      </c>
+      <c r="C21" s="93" t="s">
+        <v>928</v>
+      </c>
+      <c r="D21" s="94" t="s">
         <v>514</v>
       </c>
-      <c r="G15" s="44">
-[...15 lines deleted...]
-      <c r="C17" s="386" t="s">
+      <c r="E21" s="94" t="s">
+        <v>389</v>
+      </c>
+      <c r="F21" s="94" t="s">
+        <v>511</v>
+      </c>
+      <c r="G21" s="22">
+        <v>54154</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="42" customHeight="1">
+      <c r="A22" s="590"/>
+      <c r="B22" s="591"/>
+      <c r="C22" s="97"/>
+      <c r="D22" s="362"/>
+      <c r="E22" s="362"/>
+      <c r="F22" s="362"/>
+    </row>
+    <row r="23" spans="1:7" ht="24.75">
+      <c r="A23" s="457"/>
+      <c r="B23" s="362"/>
+      <c r="C23" s="360" t="s">
+        <v>675</v>
+      </c>
+      <c r="D23" s="362"/>
+      <c r="E23" s="95"/>
+      <c r="F23" s="95"/>
+    </row>
+    <row r="24" spans="1:7" ht="54">
+      <c r="A24" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="585" t="s">
+        <v>29</v>
+      </c>
+      <c r="C24" s="459" t="s">
+        <v>26</v>
+      </c>
+      <c r="D24" s="460" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="459" t="s">
+        <v>64</v>
+      </c>
+      <c r="F24" s="461" t="s">
+        <v>509</v>
+      </c>
+      <c r="G24" s="138" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="36" customHeight="1">
+      <c r="A25" s="588" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="365">
+        <v>100022578</v>
+      </c>
+      <c r="C25" s="93" t="s">
+        <v>672</v>
+      </c>
+      <c r="D25" s="94" t="s">
+        <v>676</v>
+      </c>
+      <c r="E25" s="94" t="s">
+        <v>389</v>
+      </c>
+      <c r="F25" s="94" t="s">
+        <v>511</v>
+      </c>
+      <c r="G25" s="22">
+        <v>93347</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="590"/>
+      <c r="B26" s="591"/>
+      <c r="C26" s="97"/>
+      <c r="D26" s="362"/>
+      <c r="E26" s="362"/>
+      <c r="F26" s="362"/>
+      <c r="G26" s="421"/>
+    </row>
+    <row r="27" spans="1:7" ht="24.75">
+      <c r="A27" s="457"/>
+      <c r="B27" s="362"/>
+      <c r="C27" s="360" t="s">
+        <v>675</v>
+      </c>
+      <c r="D27" s="362"/>
+      <c r="E27" s="95"/>
+      <c r="F27" s="95"/>
+      <c r="G27" s="421"/>
+    </row>
+    <row r="28" spans="1:7" ht="54">
+      <c r="A28" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B28" s="585" t="s">
+        <v>29</v>
+      </c>
+      <c r="C28" s="459" t="s">
+        <v>26</v>
+      </c>
+      <c r="D28" s="460" t="s">
+        <v>22</v>
+      </c>
+      <c r="E28" s="459" t="s">
+        <v>64</v>
+      </c>
+      <c r="F28" s="461" t="s">
+        <v>509</v>
+      </c>
+      <c r="G28" s="138" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="588" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="365">
+        <v>100022579</v>
+      </c>
+      <c r="C29" s="93" t="s">
+        <v>673</v>
+      </c>
+      <c r="D29" s="94" t="s">
+        <v>677</v>
+      </c>
+      <c r="E29" s="94" t="s">
+        <v>389</v>
+      </c>
+      <c r="F29" s="94" t="s">
+        <v>511</v>
+      </c>
+      <c r="G29" s="22">
+        <v>104134</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="590"/>
+      <c r="B30" s="591"/>
+      <c r="C30" s="97"/>
+      <c r="D30" s="362"/>
+      <c r="E30" s="362"/>
+      <c r="F30" s="362"/>
+      <c r="G30" s="421"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="457"/>
+      <c r="B31" s="362"/>
+      <c r="C31" s="95"/>
+      <c r="D31" s="362"/>
+      <c r="G31" s="421"/>
+    </row>
+    <row r="32" spans="1:7" ht="24.75">
+      <c r="A32" s="457"/>
+      <c r="B32" s="362"/>
+      <c r="C32" s="360" t="s">
         <v>515</v>
       </c>
-      <c r="D17" s="388"/>
-[...8 lines deleted...]
-      <c r="C18" s="486" t="s">
+      <c r="D32" s="362"/>
+      <c r="F32" s="586" t="s">
+        <v>448</v>
+      </c>
+      <c r="G32" s="421"/>
+    </row>
+    <row r="33" spans="1:8" ht="24.75">
+      <c r="A33" s="457"/>
+      <c r="B33" s="362"/>
+      <c r="C33" s="360"/>
+      <c r="D33" s="362"/>
+      <c r="G33" s="421"/>
+    </row>
+    <row r="34" spans="1:8" ht="54">
+      <c r="A34" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B34" s="562" t="s">
         <v>29</v>
       </c>
-      <c r="D18" s="487" t="s">
-[...22 lines deleted...]
-      <c r="D19" s="116" t="s">
+      <c r="C34" s="363" t="s">
+        <v>26</v>
+      </c>
+      <c r="D34" s="460" t="s">
+        <v>22</v>
+      </c>
+      <c r="E34" s="462" t="s">
+        <v>64</v>
+      </c>
+      <c r="F34" s="463" t="s">
+        <v>509</v>
+      </c>
+      <c r="G34" s="138" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="588" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="589">
+        <v>7803326</v>
+      </c>
+      <c r="C35" s="93" t="s">
         <v>516</v>
       </c>
-      <c r="E19" s="116" t="s">
-[...19 lines deleted...]
-      <c r="D20" s="116" t="s">
+      <c r="D35" s="94" t="s">
         <v>517</v>
       </c>
-      <c r="E20" s="116" t="s">
-[...20 lines deleted...]
-      <c r="C22" s="386" t="s">
+      <c r="E35" s="94" t="s">
+        <v>389</v>
+      </c>
+      <c r="F35" s="94" t="s">
+        <v>511</v>
+      </c>
+      <c r="G35" s="22">
+        <v>18208</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="588" t="s">
+        <v>51</v>
+      </c>
+      <c r="B36" s="365">
+        <v>7803327</v>
+      </c>
+      <c r="C36" s="93" t="s">
+        <v>518</v>
+      </c>
+      <c r="D36" s="94" t="s">
+        <v>519</v>
+      </c>
+      <c r="E36" s="94" t="s">
+        <v>389</v>
+      </c>
+      <c r="F36" s="94" t="s">
+        <v>511</v>
+      </c>
+      <c r="G36" s="22">
+        <v>20007</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="588" t="s">
+        <v>51</v>
+      </c>
+      <c r="B37" s="365">
+        <v>7803328</v>
+      </c>
+      <c r="C37" s="93" t="s">
+        <v>520</v>
+      </c>
+      <c r="D37" s="94" t="s">
+        <v>510</v>
+      </c>
+      <c r="E37" s="94" t="s">
+        <v>389</v>
+      </c>
+      <c r="F37" s="94" t="s">
+        <v>511</v>
+      </c>
+      <c r="G37" s="22">
+        <v>25983</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="588" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="365">
+        <v>7803329</v>
+      </c>
+      <c r="C38" s="93" t="s">
+        <v>674</v>
+      </c>
+      <c r="D38" s="94" t="s">
         <v>678</v>
       </c>
-      <c r="D22" s="388"/>
-[...36 lines deleted...]
-      <c r="D24" s="116" t="s">
+      <c r="E38" s="94" t="s">
+        <v>389</v>
+      </c>
+      <c r="F38" s="94" t="s">
+        <v>511</v>
+      </c>
+      <c r="G38" s="22">
+        <v>29329</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="457"/>
+      <c r="B39" s="420"/>
+      <c r="C39" s="97"/>
+      <c r="D39" s="362"/>
+      <c r="E39" s="362"/>
+      <c r="F39" s="362"/>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="457"/>
+      <c r="B40" s="582" t="s">
+        <v>521</v>
+      </c>
+      <c r="C40" s="97" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D40" s="362"/>
+      <c r="E40" s="362"/>
+      <c r="F40" s="362"/>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="457"/>
+      <c r="B41" s="420"/>
+      <c r="C41" s="97" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D41" s="362"/>
+      <c r="E41" s="362"/>
+      <c r="F41" s="362"/>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="457"/>
+      <c r="B42" s="420"/>
+      <c r="C42" s="97" t="s">
+        <v>522</v>
+      </c>
+      <c r="D42" s="362"/>
+      <c r="E42" s="362"/>
+      <c r="F42" s="362"/>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="457"/>
+      <c r="B43" s="420"/>
+      <c r="C43" s="97" t="s">
+        <v>523</v>
+      </c>
+      <c r="D43" s="362"/>
+      <c r="E43" s="362"/>
+      <c r="F43" s="362"/>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="457"/>
+      <c r="B44" s="420"/>
+      <c r="C44" s="97" t="s">
+        <v>668</v>
+      </c>
+      <c r="D44" s="362"/>
+      <c r="E44" s="362"/>
+      <c r="F44" s="362"/>
+      <c r="G44" s="421"/>
+      <c r="H44" s="421"/>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="457"/>
+      <c r="B45" s="420"/>
+      <c r="C45" s="97" t="s">
         <v>679</v>
       </c>
-      <c r="E24" s="116" t="s">
-[...318 lines deleted...]
-      <c r="F46" s="388"/>
+      <c r="D45" s="362"/>
+      <c r="E45" s="362"/>
+      <c r="F45" s="362"/>
+      <c r="G45" s="421"/>
+      <c r="H45" s="421"/>
+    </row>
+    <row r="46" spans="1:8" ht="18" customHeight="1">
+      <c r="A46" s="457"/>
+      <c r="B46" s="420"/>
+      <c r="C46" s="97" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D46" s="722"/>
+      <c r="E46" s="362"/>
+      <c r="F46" s="362"/>
+      <c r="G46" s="421"/>
+      <c r="H46" s="421"/>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="457"/>
+      <c r="B47" s="420"/>
+      <c r="C47" s="97" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D47" s="362"/>
+      <c r="F47" s="362"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{7E42946D-AD7C-4CEA-BD08-72865641D5A2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66EF0403-247F-4FE0-AB67-2C40B6AD530D}">
   <dimension ref="B1:R66"/>
   <sheetViews>
-    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0"/>
+    <sheetView topLeftCell="A5" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="G13" sqref="G13"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="1.5703125" customWidth="1"/>
     <col min="2" max="2" width="28.5703125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="4" max="4" width="13.140625" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
     <col min="7" max="7" width="1.85546875" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="13.5">
-      <c r="J1" s="575" t="s">
-[...4 lines deleted...]
-        <v>1073</v>
+      <c r="C1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="J1" s="548" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" s="592"/>
+      <c r="L1" s="593" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="2" spans="2:12">
+      <c r="C2" t="s">
+        <v>1083</v>
       </c>
     </row>
     <row r="4" spans="2:12" ht="14.45" customHeight="1">
-      <c r="B4" s="492" t="s">
+      <c r="B4" s="465" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="5" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B5" s="465"/>
+    </row>
+    <row r="6" spans="2:12" ht="30.75" thickBot="1">
+      <c r="B6" s="466" t="s">
+        <v>529</v>
+      </c>
+      <c r="C6" s="467" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="7" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B7" s="798" t="s">
         <v>531</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B6" s="493" t="s">
+      <c r="C7" s="468" t="s">
         <v>532</v>
       </c>
-      <c r="C6" s="494" t="s">
+    </row>
+    <row r="8" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B8" s="799"/>
+      <c r="C8" s="469" t="s">
         <v>533</v>
       </c>
     </row>
-    <row r="7" spans="2:12" ht="15.75" thickBot="1">
-      <c r="B7" s="789" t="s">
+    <row r="9" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B9" s="799"/>
+      <c r="C9" s="469" t="s">
         <v>534</v>
       </c>
-      <c r="C7" s="495" t="s">
+    </row>
+    <row r="10" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B10" s="799"/>
+      <c r="C10" s="470" t="s">
         <v>535</v>
       </c>
     </row>
-    <row r="8" spans="2:12" ht="15.75" thickBot="1">
-[...1 lines deleted...]
-      <c r="C8" s="496" t="s">
+    <row r="11" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B11" s="800"/>
+      <c r="C11" s="470" t="s">
         <v>536</v>
       </c>
     </row>
-    <row r="9" spans="2:12" ht="15.75" thickBot="1">
-[...1 lines deleted...]
-      <c r="C9" s="496" t="s">
+    <row r="12" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B12" s="471"/>
+    </row>
+    <row r="13" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B13" s="466" t="s">
         <v>537</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C10" s="497" t="s">
+      <c r="C13" s="796" t="s">
+        <v>530</v>
+      </c>
+      <c r="D13" s="797"/>
+      <c r="E13" s="801"/>
+    </row>
+    <row r="14" spans="2:12" ht="15" customHeight="1" thickBot="1">
+      <c r="B14" s="798" t="s">
         <v>538</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C11" s="497" t="s">
+      <c r="C14" s="792" t="s">
+        <v>532</v>
+      </c>
+      <c r="D14" s="793"/>
+      <c r="E14" s="468" t="s">
         <v>539</v>
       </c>
     </row>
-    <row r="12" spans="2:12" ht="15.75" thickBot="1">
-[...3 lines deleted...]
-      <c r="B13" s="493" t="s">
+    <row r="15" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B15" s="799"/>
+      <c r="C15" s="469" t="s">
+        <v>533</v>
+      </c>
+      <c r="D15" s="469" t="s">
+        <v>535</v>
+      </c>
+      <c r="E15" s="469" t="s">
         <v>540</v>
       </c>
-      <c r="C13" s="792" t="s">
+    </row>
+    <row r="16" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B16" s="799"/>
+      <c r="C16" s="469" t="s">
+        <v>534</v>
+      </c>
+      <c r="D16" s="470" t="s">
+        <v>541</v>
+      </c>
+      <c r="E16" s="470" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="17" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B17" s="800"/>
+      <c r="C17" s="469" t="s">
+        <v>536</v>
+      </c>
+      <c r="D17" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="E17" s="594" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="18" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B18" s="471"/>
+    </row>
+    <row r="19" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B19" s="466" t="s">
+        <v>543</v>
+      </c>
+      <c r="C19" s="796" t="s">
+        <v>530</v>
+      </c>
+      <c r="D19" s="797"/>
+      <c r="E19" s="797"/>
+      <c r="F19" s="801"/>
+    </row>
+    <row r="20" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B20" s="794" t="s">
+        <v>538</v>
+      </c>
+      <c r="C20" s="792" t="s">
+        <v>532</v>
+      </c>
+      <c r="D20" s="793"/>
+      <c r="E20" s="792" t="s">
+        <v>539</v>
+      </c>
+      <c r="F20" s="793"/>
+    </row>
+    <row r="21" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B21" s="795"/>
+      <c r="C21" s="469" t="s">
         <v>533</v>
       </c>
-      <c r="D13" s="793"/>
-[...3 lines deleted...]
-      <c r="B14" s="789" t="s">
+      <c r="D21" s="469" t="s">
+        <v>535</v>
+      </c>
+      <c r="E21" s="469" t="s">
+        <v>540</v>
+      </c>
+      <c r="F21" s="470" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="22" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B22" s="795"/>
+      <c r="C22" s="469" t="s">
+        <v>534</v>
+      </c>
+      <c r="D22" s="469" t="s">
         <v>541</v>
       </c>
-      <c r="C14" s="795" t="s">
+      <c r="E22" s="469" t="s">
+        <v>542</v>
+      </c>
+      <c r="F22" s="470" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="23" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B23" s="795"/>
+      <c r="C23" s="469" t="s">
+        <v>536</v>
+      </c>
+      <c r="D23" s="470" t="s">
+        <v>680</v>
+      </c>
+      <c r="E23" s="470" t="s">
+        <v>545</v>
+      </c>
+      <c r="F23" s="594" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="24" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B24" s="795"/>
+      <c r="C24" s="469" t="s">
+        <v>681</v>
+      </c>
+      <c r="D24" s="470" t="s">
+        <v>546</v>
+      </c>
+      <c r="E24" s="469" t="s">
+        <v>547</v>
+      </c>
+      <c r="F24" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="H24" s="632"/>
+      <c r="I24" s="632"/>
+      <c r="J24" s="632"/>
+      <c r="K24" s="632"/>
+      <c r="L24" s="632"/>
+      <c r="M24" s="632"/>
+      <c r="N24" s="632"/>
+      <c r="O24" s="632"/>
+      <c r="P24" s="632"/>
+      <c r="Q24" s="632"/>
+      <c r="R24" s="632"/>
+    </row>
+    <row r="25" spans="2:18" ht="13.5" thickBot="1"/>
+    <row r="26" spans="2:18" s="597" customFormat="1" ht="18" thickBot="1">
+      <c r="B26" s="466" t="s">
+        <v>682</v>
+      </c>
+      <c r="C26" s="796" t="s">
+        <v>530</v>
+      </c>
+      <c r="D26" s="797"/>
+      <c r="E26" s="797"/>
+      <c r="F26" s="595"/>
+      <c r="G26" s="596"/>
+      <c r="H26" s="596"/>
+      <c r="I26" s="596"/>
+    </row>
+    <row r="27" spans="2:18" s="597" customFormat="1" ht="17.25">
+      <c r="B27" s="791" t="s">
+        <v>683</v>
+      </c>
+      <c r="C27" s="594" t="s">
+        <v>532</v>
+      </c>
+      <c r="D27" s="594" t="s">
+        <v>539</v>
+      </c>
+      <c r="E27" s="594" t="s">
+        <v>684</v>
+      </c>
+      <c r="F27" s="595"/>
+      <c r="G27" s="595"/>
+      <c r="H27" s="595"/>
+      <c r="I27" s="596"/>
+    </row>
+    <row r="28" spans="2:18" s="597" customFormat="1" ht="18" thickBot="1">
+      <c r="B28" s="791"/>
+      <c r="C28" s="469" t="s">
+        <v>533</v>
+      </c>
+      <c r="D28" s="469" t="s">
+        <v>540</v>
+      </c>
+      <c r="E28" s="469" t="s">
+        <v>685</v>
+      </c>
+      <c r="F28" s="595"/>
+      <c r="G28" s="595"/>
+      <c r="H28" s="595"/>
+      <c r="I28" s="596"/>
+    </row>
+    <row r="29" spans="2:18" s="597" customFormat="1" ht="18" thickBot="1">
+      <c r="B29" s="791"/>
+      <c r="C29" s="469" t="s">
+        <v>534</v>
+      </c>
+      <c r="D29" s="469" t="s">
+        <v>542</v>
+      </c>
+      <c r="E29" s="469" t="s">
+        <v>686</v>
+      </c>
+      <c r="F29" s="595"/>
+      <c r="G29" s="595"/>
+      <c r="H29" s="595"/>
+      <c r="I29" s="596"/>
+    </row>
+    <row r="30" spans="2:18" s="597" customFormat="1" ht="18" thickBot="1">
+      <c r="B30" s="791"/>
+      <c r="C30" s="469" t="s">
+        <v>536</v>
+      </c>
+      <c r="D30" s="469" t="s">
+        <v>545</v>
+      </c>
+      <c r="E30" s="469" t="s">
+        <v>687</v>
+      </c>
+      <c r="F30" s="595"/>
+      <c r="G30" s="595"/>
+      <c r="H30" s="595"/>
+      <c r="I30" s="596"/>
+    </row>
+    <row r="31" spans="2:18" s="597" customFormat="1" ht="18" thickBot="1">
+      <c r="B31" s="791"/>
+      <c r="C31" s="469" t="s">
+        <v>681</v>
+      </c>
+      <c r="D31" s="469" t="s">
+        <v>688</v>
+      </c>
+      <c r="E31" s="470" t="s">
+        <v>689</v>
+      </c>
+      <c r="F31" s="595"/>
+      <c r="G31" s="595"/>
+      <c r="H31" s="595"/>
+      <c r="I31" s="596"/>
+    </row>
+    <row r="32" spans="2:18" s="597" customFormat="1" ht="18" thickBot="1">
+      <c r="B32" s="791"/>
+      <c r="C32" s="469" t="s">
         <v>535</v>
       </c>
-      <c r="D14" s="796"/>
-      <c r="E14" s="495" t="s">
+      <c r="D32" s="469" t="s">
+        <v>547</v>
+      </c>
+      <c r="E32" s="469" t="s">
+        <v>690</v>
+      </c>
+      <c r="F32" s="595"/>
+      <c r="G32" s="595"/>
+      <c r="H32" s="595"/>
+      <c r="I32" s="596"/>
+    </row>
+    <row r="33" spans="2:9" s="597" customFormat="1" ht="18" thickBot="1">
+      <c r="B33" s="791"/>
+      <c r="C33" s="469" t="s">
+        <v>541</v>
+      </c>
+      <c r="D33" s="469" t="s">
+        <v>548</v>
+      </c>
+      <c r="E33" s="470" t="s">
+        <v>691</v>
+      </c>
+      <c r="F33" s="595"/>
+      <c r="G33" s="595"/>
+      <c r="H33" s="595"/>
+      <c r="I33" s="596"/>
+    </row>
+    <row r="34" spans="2:9" s="597" customFormat="1" ht="18" thickBot="1">
+      <c r="B34" s="791"/>
+      <c r="C34" s="469" t="s">
+        <v>680</v>
+      </c>
+      <c r="D34" s="469" t="s">
+        <v>692</v>
+      </c>
+      <c r="E34" s="470" t="s">
+        <v>693</v>
+      </c>
+      <c r="F34" s="595"/>
+      <c r="G34" s="595"/>
+      <c r="H34" s="595"/>
+      <c r="I34" s="596"/>
+    </row>
+    <row r="35" spans="2:9" s="597" customFormat="1" ht="18" thickBot="1">
+      <c r="B35" s="791"/>
+      <c r="C35" s="469" t="s">
+        <v>546</v>
+      </c>
+      <c r="D35" s="469" t="s">
+        <v>694</v>
+      </c>
+      <c r="E35" s="470" t="s">
+        <v>695</v>
+      </c>
+      <c r="F35" s="595"/>
+      <c r="G35" s="595"/>
+      <c r="H35" s="595"/>
+      <c r="I35" s="596"/>
+    </row>
+    <row r="36" spans="2:9" s="597" customFormat="1" ht="18" thickBot="1">
+      <c r="B36" s="791"/>
+      <c r="C36" s="469" t="s">
+        <v>696</v>
+      </c>
+      <c r="D36" s="470" t="s">
+        <v>697</v>
+      </c>
+      <c r="E36" s="469" t="s">
+        <v>698</v>
+      </c>
+      <c r="F36" s="595"/>
+      <c r="G36" s="595"/>
+      <c r="H36" s="595"/>
+      <c r="I36" s="596"/>
+    </row>
+    <row r="37" spans="2:9" s="597" customFormat="1" ht="18" thickBot="1">
+      <c r="B37" s="791"/>
+      <c r="C37" s="470" t="s">
+        <v>699</v>
+      </c>
+      <c r="D37" s="469" t="s">
+        <v>544</v>
+      </c>
+      <c r="E37" s="470" t="s">
+        <v>700</v>
+      </c>
+      <c r="F37" s="595"/>
+      <c r="G37" s="595"/>
+      <c r="H37" s="595"/>
+      <c r="I37" s="596"/>
+    </row>
+    <row r="38" spans="2:9" s="597" customFormat="1" ht="18" thickBot="1">
+      <c r="B38" s="791"/>
+      <c r="C38" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="D38" s="469" t="s">
+        <v>701</v>
+      </c>
+      <c r="E38" s="470" t="s">
+        <v>702</v>
+      </c>
+      <c r="F38" s="595"/>
+      <c r="G38" s="595"/>
+      <c r="H38" s="595"/>
+      <c r="I38" s="596"/>
+    </row>
+    <row r="39" spans="2:9" s="597" customFormat="1" ht="18" thickBot="1">
+      <c r="B39" s="791"/>
+      <c r="C39" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="D39" s="470" t="s">
+        <v>703</v>
+      </c>
+      <c r="E39" s="470" t="s">
+        <v>704</v>
+      </c>
+      <c r="F39" s="595"/>
+      <c r="G39" s="595"/>
+      <c r="H39" s="595"/>
+      <c r="I39" s="596"/>
+    </row>
+    <row r="40" spans="2:9" s="597" customFormat="1" ht="18" thickBot="1">
+      <c r="B40" s="791"/>
+      <c r="C40" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="D40" s="470" t="s">
+        <v>705</v>
+      </c>
+      <c r="E40" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="F40" s="595"/>
+      <c r="G40" s="595"/>
+      <c r="H40" s="595"/>
+      <c r="I40" s="596"/>
+    </row>
+    <row r="41" spans="2:9" s="597" customFormat="1" ht="18" thickBot="1">
+      <c r="B41" s="791"/>
+      <c r="C41" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="D41" s="470" t="s">
+        <v>706</v>
+      </c>
+      <c r="E41" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="F41" s="595"/>
+      <c r="G41" s="595"/>
+      <c r="H41" s="595"/>
+      <c r="I41" s="596"/>
+    </row>
+    <row r="42" spans="2:9" s="597" customFormat="1" ht="18" thickBot="1">
+      <c r="B42" s="791"/>
+      <c r="C42" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="D42" s="470" t="s">
+        <v>707</v>
+      </c>
+      <c r="E42" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="F42" s="595"/>
+      <c r="G42" s="595"/>
+      <c r="H42" s="595"/>
+      <c r="I42" s="596"/>
+    </row>
+    <row r="43" spans="2:9" ht="13.5" thickBot="1"/>
+    <row r="44" spans="2:9" s="597" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B44" s="466" t="s">
+        <v>708</v>
+      </c>
+      <c r="C44" s="796" t="s">
+        <v>530</v>
+      </c>
+      <c r="D44" s="797"/>
+      <c r="E44" s="797"/>
+      <c r="F44" s="797"/>
+      <c r="G44" s="596"/>
+      <c r="H44" s="596"/>
+      <c r="I44" s="596"/>
+    </row>
+    <row r="45" spans="2:9" s="597" customFormat="1" ht="14.45" customHeight="1">
+      <c r="B45" s="791" t="s">
+        <v>709</v>
+      </c>
+      <c r="C45" s="594" t="s">
+        <v>532</v>
+      </c>
+      <c r="D45" s="594" t="s">
+        <v>539</v>
+      </c>
+      <c r="E45" s="594" t="s">
+        <v>684</v>
+      </c>
+      <c r="F45" s="594" t="s">
+        <v>710</v>
+      </c>
+      <c r="G45" s="596"/>
+      <c r="H45" s="596"/>
+      <c r="I45" s="596"/>
+    </row>
+    <row r="46" spans="2:9" s="597" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B46" s="791"/>
+      <c r="C46" s="469" t="s">
+        <v>533</v>
+      </c>
+      <c r="D46" s="469" t="s">
+        <v>540</v>
+      </c>
+      <c r="E46" s="469" t="s">
+        <v>685</v>
+      </c>
+      <c r="F46" s="469" t="s">
+        <v>711</v>
+      </c>
+      <c r="G46" s="596"/>
+      <c r="H46" s="596"/>
+      <c r="I46" s="596"/>
+    </row>
+    <row r="47" spans="2:9" s="597" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B47" s="791"/>
+      <c r="C47" s="469" t="s">
+        <v>534</v>
+      </c>
+      <c r="D47" s="469" t="s">
         <v>542</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C15" s="496" t="s">
+      <c r="E47" s="469" t="s">
+        <v>686</v>
+      </c>
+      <c r="F47" s="469" t="s">
+        <v>712</v>
+      </c>
+      <c r="G47" s="596"/>
+      <c r="H47" s="596"/>
+      <c r="I47" s="596"/>
+    </row>
+    <row r="48" spans="2:9" s="597" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B48" s="791"/>
+      <c r="C48" s="469" t="s">
         <v>536</v>
       </c>
-      <c r="D15" s="496" t="s">
-[...11 lines deleted...]
-      <c r="D16" s="497" t="s">
+      <c r="D48" s="469" t="s">
+        <v>545</v>
+      </c>
+      <c r="E48" s="469" t="s">
+        <v>687</v>
+      </c>
+      <c r="F48" s="469" t="s">
+        <v>713</v>
+      </c>
+      <c r="G48" s="596"/>
+      <c r="H48" s="596"/>
+      <c r="I48" s="596"/>
+    </row>
+    <row r="49" spans="2:9" s="597" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B49" s="791"/>
+      <c r="C49" s="469" t="s">
+        <v>681</v>
+      </c>
+      <c r="D49" s="469" t="s">
+        <v>688</v>
+      </c>
+      <c r="E49" s="469" t="s">
+        <v>689</v>
+      </c>
+      <c r="F49" s="470" t="s">
+        <v>714</v>
+      </c>
+      <c r="G49" s="596"/>
+      <c r="H49" s="596"/>
+      <c r="I49" s="596"/>
+    </row>
+    <row r="50" spans="2:9" s="597" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B50" s="791"/>
+      <c r="C50" s="469" t="s">
+        <v>535</v>
+      </c>
+      <c r="D50" s="469" t="s">
+        <v>547</v>
+      </c>
+      <c r="E50" s="469" t="s">
+        <v>690</v>
+      </c>
+      <c r="F50" s="469" t="s">
+        <v>715</v>
+      </c>
+      <c r="G50" s="596"/>
+      <c r="H50" s="596"/>
+      <c r="I50" s="596"/>
+    </row>
+    <row r="51" spans="2:9" s="597" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B51" s="791"/>
+      <c r="C51" s="469" t="s">
+        <v>541</v>
+      </c>
+      <c r="D51" s="469" t="s">
+        <v>548</v>
+      </c>
+      <c r="E51" s="469" t="s">
+        <v>691</v>
+      </c>
+      <c r="F51" s="470" t="s">
+        <v>716</v>
+      </c>
+      <c r="G51" s="596"/>
+      <c r="H51" s="596"/>
+      <c r="I51" s="596"/>
+    </row>
+    <row r="52" spans="2:9" s="597" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B52" s="791"/>
+      <c r="C52" s="469" t="s">
+        <v>680</v>
+      </c>
+      <c r="D52" s="469" t="s">
+        <v>692</v>
+      </c>
+      <c r="E52" s="469" t="s">
+        <v>693</v>
+      </c>
+      <c r="F52" s="470" t="s">
+        <v>717</v>
+      </c>
+      <c r="G52" s="596"/>
+      <c r="H52" s="596"/>
+      <c r="I52" s="596"/>
+    </row>
+    <row r="53" spans="2:9" s="597" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B53" s="791"/>
+      <c r="C53" s="469" t="s">
+        <v>546</v>
+      </c>
+      <c r="D53" s="469" t="s">
+        <v>694</v>
+      </c>
+      <c r="E53" s="469" t="s">
+        <v>695</v>
+      </c>
+      <c r="F53" s="470" t="s">
+        <v>718</v>
+      </c>
+      <c r="G53" s="596"/>
+      <c r="H53" s="596"/>
+      <c r="I53" s="596"/>
+    </row>
+    <row r="54" spans="2:9" s="597" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B54" s="791"/>
+      <c r="C54" s="469" t="s">
+        <v>696</v>
+      </c>
+      <c r="D54" s="469" t="s">
+        <v>697</v>
+      </c>
+      <c r="E54" s="470" t="s">
+        <v>719</v>
+      </c>
+      <c r="F54" s="469" t="s">
+        <v>720</v>
+      </c>
+      <c r="G54" s="596"/>
+      <c r="H54" s="596"/>
+      <c r="I54" s="596"/>
+    </row>
+    <row r="55" spans="2:9" s="597" customFormat="1" ht="14.45" customHeight="1" thickBot="1">
+      <c r="B55" s="791"/>
+      <c r="C55" s="469" t="s">
+        <v>699</v>
+      </c>
+      <c r="D55" s="470" t="s">
+        <v>721</v>
+      </c>
+      <c r="E55" s="469" t="s">
+        <v>698</v>
+      </c>
+      <c r="F55" s="470" t="s">
+        <v>722</v>
+      </c>
+      <c r="G55" s="596"/>
+      <c r="H55" s="596"/>
+      <c r="I55" s="596"/>
+    </row>
+    <row r="56" spans="2:9" s="597" customFormat="1" ht="30.75" thickBot="1">
+      <c r="B56" s="791"/>
+      <c r="C56" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="D56" s="469" t="s">
         <v>544</v>
       </c>
-      <c r="E16" s="497" t="s">
-[...92 lines deleted...]
-      <c r="D24" s="497" t="s">
+      <c r="E56" s="469" t="s">
+        <v>700</v>
+      </c>
+      <c r="F56" s="470" t="s">
+        <v>723</v>
+      </c>
+      <c r="G56" s="596"/>
+      <c r="H56" s="596"/>
+      <c r="I56" s="596"/>
+    </row>
+    <row r="57" spans="2:9" s="597" customFormat="1" ht="30.75" thickBot="1">
+      <c r="B57" s="791"/>
+      <c r="C57" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="D57" s="469" t="s">
+        <v>701</v>
+      </c>
+      <c r="E57" s="470" t="s">
+        <v>724</v>
+      </c>
+      <c r="F57" s="470" t="s">
+        <v>725</v>
+      </c>
+      <c r="G57" s="596"/>
+      <c r="H57" s="596"/>
+      <c r="I57" s="596"/>
+    </row>
+    <row r="58" spans="2:9" s="597" customFormat="1" ht="30.75" thickBot="1">
+      <c r="B58" s="791"/>
+      <c r="C58" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="D58" s="469" t="s">
+        <v>703</v>
+      </c>
+      <c r="E58" s="470" t="s">
+        <v>726</v>
+      </c>
+      <c r="F58" s="470" t="s">
+        <v>727</v>
+      </c>
+      <c r="G58" s="596"/>
+      <c r="H58" s="596"/>
+      <c r="I58" s="596"/>
+    </row>
+    <row r="59" spans="2:9" s="597" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B59" s="791"/>
+      <c r="C59" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="D59" s="469" t="s">
+        <v>705</v>
+      </c>
+      <c r="E59" s="470" t="s">
+        <v>728</v>
+      </c>
+      <c r="F59" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="G59" s="596"/>
+      <c r="H59" s="596"/>
+      <c r="I59" s="596"/>
+    </row>
+    <row r="60" spans="2:9" s="597" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B60" s="791"/>
+      <c r="C60" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="D60" s="469" t="s">
+        <v>706</v>
+      </c>
+      <c r="E60" s="470" t="s">
+        <v>729</v>
+      </c>
+      <c r="F60" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="G60" s="596"/>
+      <c r="H60" s="596"/>
+      <c r="I60" s="596"/>
+    </row>
+    <row r="61" spans="2:9" s="597" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B61" s="791"/>
+      <c r="C61" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="D61" s="470" t="s">
+        <v>730</v>
+      </c>
+      <c r="E61" s="469" t="s">
+        <v>702</v>
+      </c>
+      <c r="F61" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="G61" s="596"/>
+      <c r="H61" s="596"/>
+      <c r="I61" s="596"/>
+    </row>
+    <row r="62" spans="2:9" s="597" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B62" s="791"/>
+      <c r="C62" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="D62" s="469" t="s">
+        <v>707</v>
+      </c>
+      <c r="E62" s="469" t="s">
+        <v>704</v>
+      </c>
+      <c r="F62" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="G62" s="596"/>
+      <c r="H62" s="596"/>
+      <c r="I62" s="596"/>
+    </row>
+    <row r="63" spans="2:9" s="597" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B63" s="791"/>
+      <c r="C63" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="D63" s="470" t="s">
+        <v>731</v>
+      </c>
+      <c r="E63" s="470" t="s">
+        <v>732</v>
+      </c>
+      <c r="F63" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="G63" s="596"/>
+      <c r="H63" s="596"/>
+      <c r="I63" s="596"/>
+    </row>
+    <row r="64" spans="2:9" s="597" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B64" s="791"/>
+      <c r="C64" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="D64" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="E64" s="470" t="s">
+        <v>733</v>
+      </c>
+      <c r="F64" s="594" t="s">
+        <v>54</v>
+      </c>
+      <c r="G64" s="596"/>
+      <c r="H64" s="596"/>
+      <c r="I64" s="596"/>
+    </row>
+    <row r="66" spans="2:2" ht="15">
+      <c r="B66" s="471" t="s">
         <v>549</v>
-      </c>
-[...670 lines deleted...]
-        <v>552</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="B7:B11"/>
+    <mergeCell ref="C13:E13"/>
+    <mergeCell ref="B14:B17"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C19:F19"/>
     <mergeCell ref="B45:B64"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="E20:F20"/>
     <mergeCell ref="B20:B24"/>
     <mergeCell ref="C26:E26"/>
     <mergeCell ref="B27:B42"/>
     <mergeCell ref="C44:F44"/>
-    <mergeCell ref="B7:B11"/>
-[...3 lines deleted...]
-    <mergeCell ref="C19:F19"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{9DB9FFAE-30E2-4374-A00C-F95318981CD7}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E400710-696F-436A-872A-93E77384CE45}">
   <sheetPr codeName="Sayfa74">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F71"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="65" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A2" zoomScale="60" zoomScaleNormal="65" workbookViewId="0">
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="11" style="404" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="362"/>
+    <col min="1" max="1" width="11" style="378" customWidth="1"/>
+    <col min="2" max="2" width="21.42578125" style="336" customWidth="1"/>
+    <col min="3" max="3" width="72.42578125" style="336" customWidth="1"/>
+    <col min="4" max="4" width="28.42578125" style="336" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16" style="336" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16" style="336" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="336"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="310" customFormat="1" ht="24" customHeight="1">
-[...9 lines deleted...]
-      <c r="F1" s="343">
+    <row r="1" spans="1:6" s="284" customFormat="1" ht="24" customHeight="1">
+      <c r="A1" s="106"/>
+      <c r="B1" s="280"/>
+      <c r="C1" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D1" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="E1" s="293"/>
+      <c r="F1" s="317">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:6" s="310" customFormat="1" ht="24" customHeight="1">
-[...31 lines deleted...]
-      <c r="C6" s="423"/>
+    <row r="2" spans="1:6" s="284" customFormat="1" ht="24" customHeight="1">
+      <c r="A2" s="282"/>
+      <c r="B2" s="281"/>
+      <c r="C2" s="66" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E2" s="297"/>
+      <c r="F2" s="297"/>
+    </row>
+    <row r="3" spans="1:6" s="284" customFormat="1" ht="24" customHeight="1">
+      <c r="A3" s="282"/>
+      <c r="B3" s="281"/>
+      <c r="C3" s="66" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" s="284" customFormat="1" ht="24" customHeight="1">
+      <c r="A4" s="295"/>
+      <c r="B4" s="281"/>
+      <c r="C4" s="66" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="284" customFormat="1" ht="24" customHeight="1">
+      <c r="A5" s="295"/>
+      <c r="B5" s="281"/>
+      <c r="C5" s="384" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="284" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A6" s="282"/>
+      <c r="C6" s="397"/>
     </row>
     <row r="7" spans="1:6" ht="60" customHeight="1">
-      <c r="A7" s="394"/>
-[...3 lines deleted...]
-      <c r="F7" s="396"/>
+      <c r="A7" s="368"/>
+      <c r="C7" s="361"/>
+      <c r="D7" s="370"/>
+      <c r="E7" s="370"/>
+      <c r="F7" s="370"/>
     </row>
     <row r="8" spans="1:6" ht="24.75">
-      <c r="A8" s="362"/>
-[...1 lines deleted...]
-      <c r="C8" s="386" t="s">
+      <c r="A8" s="336"/>
+      <c r="B8" s="360"/>
+      <c r="C8" s="360" t="s">
+        <v>828</v>
+      </c>
+      <c r="D8" s="360"/>
+      <c r="E8" s="360"/>
+      <c r="F8" s="360"/>
+    </row>
+    <row r="9" spans="1:6" ht="24.75">
+      <c r="A9" s="360"/>
+      <c r="B9" s="360"/>
+      <c r="C9" s="360"/>
+      <c r="D9" s="360"/>
+      <c r="E9" s="360"/>
+      <c r="F9" s="360"/>
+    </row>
+    <row r="10" spans="1:6" s="42" customFormat="1" ht="54">
+      <c r="A10" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B10" s="551" t="s">
+        <v>66</v>
+      </c>
+      <c r="C10" s="551" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="E10" s="360"/>
+      <c r="F10" s="360"/>
+    </row>
+    <row r="11" spans="1:6" ht="30" customHeight="1">
+      <c r="A11" s="556" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="353">
+        <v>100023210</v>
+      </c>
+      <c r="C11" s="552" t="s">
+        <v>825</v>
+      </c>
+      <c r="D11" s="22">
+        <v>3039</v>
+      </c>
+      <c r="E11" s="360"/>
+      <c r="F11" s="360"/>
+    </row>
+    <row r="12" spans="1:6" ht="30" customHeight="1">
+      <c r="A12" s="556" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="353">
+        <v>100023211</v>
+      </c>
+      <c r="C12" s="552" t="s">
+        <v>826</v>
+      </c>
+      <c r="D12" s="22">
+        <v>4219</v>
+      </c>
+      <c r="E12" s="360"/>
+      <c r="F12" s="360"/>
+    </row>
+    <row r="13" spans="1:6" ht="30" customHeight="1">
+      <c r="A13" s="556" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="353">
+        <v>100023212</v>
+      </c>
+      <c r="C13" s="552" t="s">
+        <v>827</v>
+      </c>
+      <c r="D13" s="22">
+        <v>4523</v>
+      </c>
+      <c r="E13" s="360"/>
+      <c r="F13" s="360"/>
+    </row>
+    <row r="14" spans="1:6" ht="30" customHeight="1">
+      <c r="A14" s="553"/>
+      <c r="B14" s="554"/>
+      <c r="C14" s="555"/>
+      <c r="D14" s="445"/>
+      <c r="E14" s="445"/>
+      <c r="F14" s="360"/>
+    </row>
+    <row r="15" spans="1:6" ht="30" customHeight="1">
+      <c r="A15" s="336"/>
+      <c r="B15" s="360"/>
+      <c r="C15" s="360" t="s">
+        <v>946</v>
+      </c>
+      <c r="D15" s="449"/>
+      <c r="E15" s="449"/>
+      <c r="F15" s="360"/>
+    </row>
+    <row r="16" spans="1:6" ht="30" customHeight="1">
+      <c r="A16" s="360"/>
+      <c r="B16" s="360"/>
+      <c r="C16" s="360"/>
+      <c r="D16" s="449"/>
+      <c r="E16" s="449"/>
+      <c r="F16" s="360"/>
+    </row>
+    <row r="17" spans="1:6" ht="54">
+      <c r="A17" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" s="551" t="s">
+        <v>66</v>
+      </c>
+      <c r="C17" s="551" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="E17" s="360"/>
+      <c r="F17" s="360"/>
+    </row>
+    <row r="18" spans="1:6" ht="24.75">
+      <c r="A18" s="560" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="353">
+        <v>100023785</v>
+      </c>
+      <c r="C18" s="552" t="s">
+        <v>975</v>
+      </c>
+      <c r="D18" s="22">
+        <v>2905</v>
+      </c>
+      <c r="E18" s="360"/>
+      <c r="F18" s="360"/>
+    </row>
+    <row r="19" spans="1:6" ht="30" customHeight="1">
+      <c r="A19" s="560" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="353">
+        <v>100023786</v>
+      </c>
+      <c r="C19" s="552" t="s">
+        <v>943</v>
+      </c>
+      <c r="D19" s="22">
+        <v>3078</v>
+      </c>
+      <c r="E19" s="360"/>
+      <c r="F19" s="360"/>
+    </row>
+    <row r="20" spans="1:6" ht="30" customHeight="1">
+      <c r="A20" s="560" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" s="353">
+        <v>100023787</v>
+      </c>
+      <c r="C20" s="552" t="s">
+        <v>944</v>
+      </c>
+      <c r="D20" s="22">
+        <v>4073</v>
+      </c>
+      <c r="E20" s="360"/>
+      <c r="F20" s="360"/>
+    </row>
+    <row r="21" spans="1:6" ht="30" customHeight="1">
+      <c r="A21" s="560" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="353">
+        <v>100023789</v>
+      </c>
+      <c r="C21" s="552" t="s">
+        <v>945</v>
+      </c>
+      <c r="D21" s="22">
+        <v>4419</v>
+      </c>
+      <c r="E21" s="360"/>
+      <c r="F21" s="360"/>
+    </row>
+    <row r="22" spans="1:6" ht="30" customHeight="1">
+      <c r="A22" s="560" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="353">
+        <v>100023790</v>
+      </c>
+      <c r="C22" s="552" t="s">
+        <v>976</v>
+      </c>
+      <c r="D22" s="22">
+        <v>4447</v>
+      </c>
+      <c r="E22" s="360"/>
+      <c r="F22" s="360"/>
+    </row>
+    <row r="23" spans="1:6" ht="30" customHeight="1">
+      <c r="A23" s="557"/>
+      <c r="B23" s="558"/>
+      <c r="C23" s="559"/>
+      <c r="D23" s="449"/>
+      <c r="E23" s="449"/>
+      <c r="F23" s="360"/>
+    </row>
+    <row r="24" spans="1:6" ht="30" customHeight="1">
+      <c r="A24" s="336"/>
+      <c r="B24" s="360"/>
+      <c r="C24" s="360" t="s">
+        <v>834</v>
+      </c>
+      <c r="D24" s="449"/>
+      <c r="E24" s="449"/>
+      <c r="F24" s="360"/>
+    </row>
+    <row r="25" spans="1:6" ht="30" customHeight="1">
+      <c r="A25" s="360"/>
+      <c r="B25" s="360"/>
+      <c r="C25" s="360"/>
+      <c r="D25" s="449"/>
+      <c r="E25" s="449"/>
+      <c r="F25" s="360"/>
+    </row>
+    <row r="26" spans="1:6" ht="54">
+      <c r="A26" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" s="551" t="s">
+        <v>66</v>
+      </c>
+      <c r="C26" s="551" t="s">
+        <v>49</v>
+      </c>
+      <c r="D26" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="E26" s="360"/>
+      <c r="F26" s="360"/>
+    </row>
+    <row r="27" spans="1:6" ht="30" customHeight="1">
+      <c r="A27" s="560" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" s="353">
+        <v>100023199</v>
+      </c>
+      <c r="C27" s="552" t="s">
+        <v>829</v>
+      </c>
+      <c r="D27" s="22">
+        <v>2717</v>
+      </c>
+      <c r="E27" s="360"/>
+      <c r="F27" s="360"/>
+    </row>
+    <row r="28" spans="1:6" ht="30" customHeight="1">
+      <c r="A28" s="560" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="353">
+        <v>100023200</v>
+      </c>
+      <c r="C28" s="552" t="s">
+        <v>830</v>
+      </c>
+      <c r="D28" s="22">
+        <v>3089</v>
+      </c>
+      <c r="E28" s="360"/>
+      <c r="F28" s="360"/>
+    </row>
+    <row r="29" spans="1:6" ht="30" customHeight="1">
+      <c r="A29" s="560" t="s">
+        <v>53</v>
+      </c>
+      <c r="B29" s="353">
+        <v>100023201</v>
+      </c>
+      <c r="C29" s="552" t="s">
         <v>831</v>
       </c>
-      <c r="D8" s="386"/>
-[...86 lines deleted...]
-      <c r="C15" s="386" t="s">
+      <c r="D29" s="22">
+        <v>3732</v>
+      </c>
+      <c r="E29" s="360"/>
+      <c r="F29" s="360"/>
+    </row>
+    <row r="30" spans="1:6" ht="30" customHeight="1">
+      <c r="A30" s="560" t="s">
+        <v>53</v>
+      </c>
+      <c r="B30" s="353">
+        <v>100023203</v>
+      </c>
+      <c r="C30" s="552" t="s">
+        <v>832</v>
+      </c>
+      <c r="D30" s="22">
+        <v>4393</v>
+      </c>
+      <c r="E30" s="360"/>
+      <c r="F30" s="360"/>
+    </row>
+    <row r="31" spans="1:6" ht="30" customHeight="1">
+      <c r="A31" s="560" t="s">
+        <v>53</v>
+      </c>
+      <c r="B31" s="353">
+        <v>100023204</v>
+      </c>
+      <c r="C31" s="552" t="s">
+        <v>833</v>
+      </c>
+      <c r="D31" s="22">
+        <v>4320</v>
+      </c>
+      <c r="E31" s="360"/>
+      <c r="F31" s="360"/>
+    </row>
+    <row r="32" spans="1:6" ht="31.35" customHeight="1">
+      <c r="A32" s="560" t="s">
+        <v>53</v>
+      </c>
+      <c r="B32" s="353">
+        <v>100022099</v>
+      </c>
+      <c r="C32" s="552" t="s">
+        <v>628</v>
+      </c>
+      <c r="D32" s="22">
+        <v>6460</v>
+      </c>
+      <c r="E32" s="360"/>
+      <c r="F32" s="360"/>
+    </row>
+    <row r="33" spans="1:6" ht="30" customHeight="1">
+      <c r="A33" s="560" t="s">
+        <v>53</v>
+      </c>
+      <c r="B33" s="353">
+        <v>100022100</v>
+      </c>
+      <c r="C33" s="552" t="s">
+        <v>629</v>
+      </c>
+      <c r="D33" s="22">
+        <v>6789</v>
+      </c>
+      <c r="E33" s="360"/>
+      <c r="F33" s="360"/>
+    </row>
+    <row r="34" spans="1:6" ht="30" customHeight="1">
+      <c r="A34" s="560" t="s">
+        <v>53</v>
+      </c>
+      <c r="B34" s="353">
+        <v>100022101</v>
+      </c>
+      <c r="C34" s="552" t="s">
+        <v>630</v>
+      </c>
+      <c r="D34" s="22">
+        <v>7078</v>
+      </c>
+      <c r="E34" s="360"/>
+      <c r="F34" s="360"/>
+    </row>
+    <row r="35" spans="1:6" ht="30" customHeight="1">
+      <c r="A35" s="557"/>
+      <c r="B35" s="558"/>
+      <c r="C35" s="559"/>
+      <c r="D35" s="559"/>
+      <c r="E35" s="559"/>
+      <c r="F35" s="360"/>
+    </row>
+    <row r="36" spans="1:6" ht="30" customHeight="1">
+      <c r="A36" s="336"/>
+      <c r="B36" s="360"/>
+      <c r="C36" s="360" t="s">
+        <v>836</v>
+      </c>
+      <c r="D36" s="360"/>
+      <c r="E36" s="360"/>
+      <c r="F36" s="360"/>
+    </row>
+    <row r="37" spans="1:6" ht="30" customHeight="1">
+      <c r="A37" s="360"/>
+      <c r="B37" s="360"/>
+      <c r="C37" s="360"/>
+      <c r="D37" s="360"/>
+      <c r="E37" s="360"/>
+      <c r="F37" s="360"/>
+    </row>
+    <row r="38" spans="1:6" ht="54">
+      <c r="A38" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B38" s="551" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" s="551" t="s">
+        <v>49</v>
+      </c>
+      <c r="D38" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="E38" s="360"/>
+      <c r="F38" s="360"/>
+    </row>
+    <row r="39" spans="1:6" ht="30" customHeight="1">
+      <c r="A39" s="560" t="s">
+        <v>53</v>
+      </c>
+      <c r="B39" s="353">
+        <v>100020713</v>
+      </c>
+      <c r="C39" s="552" t="s">
+        <v>640</v>
+      </c>
+      <c r="D39" s="22">
+        <v>517</v>
+      </c>
+      <c r="E39" s="360"/>
+      <c r="F39" s="360"/>
+    </row>
+    <row r="40" spans="1:6" ht="30" customHeight="1">
+      <c r="A40" s="560" t="s">
+        <v>51</v>
+      </c>
+      <c r="B40" s="286">
+        <v>7895952</v>
+      </c>
+      <c r="C40" s="30" t="s">
+        <v>671</v>
+      </c>
+      <c r="D40" s="22">
+        <v>13918</v>
+      </c>
+      <c r="E40" s="360"/>
+      <c r="F40" s="360"/>
+    </row>
+    <row r="41" spans="1:6" ht="30" customHeight="1">
+      <c r="A41" s="560" t="s">
+        <v>51</v>
+      </c>
+      <c r="B41" s="286">
+        <v>7895953</v>
+      </c>
+      <c r="C41" s="30" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D41" s="22">
+        <v>18477</v>
+      </c>
+      <c r="E41" s="360"/>
+      <c r="F41" s="360"/>
+    </row>
+    <row r="42" spans="1:6" ht="30" customHeight="1">
+      <c r="A42" s="560" t="s">
+        <v>51</v>
+      </c>
+      <c r="B42" s="286" t="s">
+        <v>251</v>
+      </c>
+      <c r="C42" s="30" t="s">
+        <v>253</v>
+      </c>
+      <c r="D42" s="22">
+        <v>2303</v>
+      </c>
+      <c r="E42" s="360"/>
+      <c r="F42" s="360"/>
+    </row>
+    <row r="43" spans="1:6" ht="30" customHeight="1">
+      <c r="A43" s="557"/>
+      <c r="B43" s="558"/>
+      <c r="C43" s="559"/>
+      <c r="D43" s="449"/>
+      <c r="E43" s="360"/>
+      <c r="F43" s="360"/>
+    </row>
+    <row r="44" spans="1:6" ht="30" customHeight="1">
+      <c r="A44" s="336"/>
+      <c r="B44" s="360"/>
+      <c r="C44" s="360" t="s">
+        <v>835</v>
+      </c>
+      <c r="D44" s="360"/>
+      <c r="E44" s="360"/>
+      <c r="F44" s="360"/>
+    </row>
+    <row r="45" spans="1:6" ht="30" customHeight="1">
+      <c r="A45" s="336"/>
+      <c r="B45" s="360"/>
+      <c r="C45" s="360"/>
+      <c r="D45" s="360"/>
+      <c r="E45" s="360"/>
+      <c r="F45" s="360"/>
+    </row>
+    <row r="46" spans="1:6" ht="30" customHeight="1">
+      <c r="A46" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B46" s="551" t="s">
+        <v>66</v>
+      </c>
+      <c r="C46" s="551" t="s">
+        <v>49</v>
+      </c>
+      <c r="D46" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="E46" s="360"/>
+      <c r="F46" s="360"/>
+    </row>
+    <row r="47" spans="1:6" ht="24.75">
+      <c r="A47" s="556" t="s">
+        <v>53</v>
+      </c>
+      <c r="B47" s="353">
+        <v>100021338</v>
+      </c>
+      <c r="C47" s="552" t="s">
+        <v>631</v>
+      </c>
+      <c r="D47" s="22">
+        <v>1764</v>
+      </c>
+      <c r="E47" s="360"/>
+      <c r="F47" s="360"/>
+    </row>
+    <row r="48" spans="1:6" ht="21" customHeight="1">
+      <c r="A48" s="556" t="s">
+        <v>53</v>
+      </c>
+      <c r="B48" s="353">
+        <v>100021339</v>
+      </c>
+      <c r="C48" s="552" t="s">
+        <v>632</v>
+      </c>
+      <c r="D48" s="22">
+        <v>2308</v>
+      </c>
+      <c r="E48" s="360"/>
+      <c r="F48" s="360"/>
+    </row>
+    <row r="49" spans="1:6" ht="18.75" customHeight="1">
+      <c r="A49" s="556" t="s">
+        <v>53</v>
+      </c>
+      <c r="B49" s="353">
+        <v>100021340</v>
+      </c>
+      <c r="C49" s="552" t="s">
+        <v>633</v>
+      </c>
+      <c r="D49" s="22">
+        <v>3113</v>
+      </c>
+      <c r="E49" s="360"/>
+      <c r="F49" s="360"/>
+    </row>
+    <row r="50" spans="1:6" ht="24.75">
+      <c r="A50" s="556" t="s">
+        <v>53</v>
+      </c>
+      <c r="B50" s="353">
+        <v>100021341</v>
+      </c>
+      <c r="C50" s="552" t="s">
+        <v>634</v>
+      </c>
+      <c r="D50" s="22">
+        <v>3655</v>
+      </c>
+      <c r="E50" s="360"/>
+      <c r="F50" s="360"/>
+    </row>
+    <row r="51" spans="1:6" ht="24.75">
+      <c r="A51" s="556" t="s">
+        <v>53</v>
+      </c>
+      <c r="B51" s="353">
+        <v>100021950</v>
+      </c>
+      <c r="C51" s="552" t="s">
+        <v>635</v>
+      </c>
+      <c r="D51" s="22">
+        <v>7958</v>
+      </c>
+      <c r="E51" s="360"/>
+      <c r="F51" s="360"/>
+    </row>
+    <row r="52" spans="1:6" s="395" customFormat="1" ht="24.75">
+      <c r="A52" s="557"/>
+      <c r="B52" s="558"/>
+      <c r="C52" s="559"/>
+      <c r="D52" s="289"/>
+      <c r="E52" s="360"/>
+      <c r="F52" s="360"/>
+    </row>
+    <row r="53" spans="1:6" s="395" customFormat="1" ht="24.75">
+      <c r="A53" s="368"/>
+      <c r="B53" s="336"/>
+      <c r="C53" s="334" t="s">
+        <v>551</v>
+      </c>
+      <c r="D53" s="289"/>
+      <c r="E53" s="360"/>
+      <c r="F53" s="360"/>
+    </row>
+    <row r="54" spans="1:6" ht="24.75">
+      <c r="C54" s="334"/>
+      <c r="D54" s="334"/>
+      <c r="E54" s="360"/>
+      <c r="F54" s="360"/>
+    </row>
+    <row r="55" spans="1:6" ht="30" customHeight="1">
+      <c r="A55" s="336"/>
+      <c r="B55" s="360"/>
+      <c r="C55" s="360" t="s">
+        <v>488</v>
+      </c>
+      <c r="E55" s="360"/>
+      <c r="F55" s="360"/>
+    </row>
+    <row r="56" spans="1:6" ht="30" customHeight="1">
+      <c r="A56" s="360"/>
+      <c r="B56" s="360"/>
+      <c r="C56" s="360"/>
+      <c r="E56" s="360"/>
+      <c r="F56" s="360"/>
+    </row>
+    <row r="57" spans="1:6" ht="35.1" customHeight="1">
+      <c r="A57" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B57" s="551" t="s">
+        <v>66</v>
+      </c>
+      <c r="C57" s="551" t="s">
+        <v>49</v>
+      </c>
+      <c r="D57" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="E57" s="360"/>
+      <c r="F57" s="360"/>
+    </row>
+    <row r="58" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A58" s="556" t="s">
+        <v>53</v>
+      </c>
+      <c r="B58" s="353">
+        <v>100021389</v>
+      </c>
+      <c r="C58" s="552" t="s">
+        <v>636</v>
+      </c>
+      <c r="D58" s="22">
+        <v>3520</v>
+      </c>
+      <c r="E58" s="360"/>
+      <c r="F58" s="360"/>
+    </row>
+    <row r="59" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A59" s="556" t="s">
+        <v>53</v>
+      </c>
+      <c r="B59" s="353">
+        <v>100021390</v>
+      </c>
+      <c r="C59" s="552" t="s">
+        <v>637</v>
+      </c>
+      <c r="D59" s="22">
+        <v>7462</v>
+      </c>
+      <c r="E59" s="360"/>
+      <c r="F59" s="360"/>
+    </row>
+    <row r="60" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A60" s="556" t="s">
+        <v>53</v>
+      </c>
+      <c r="B60" s="353">
+        <v>100021391</v>
+      </c>
+      <c r="C60" s="552" t="s">
+        <v>638</v>
+      </c>
+      <c r="D60" s="22">
+        <v>7863</v>
+      </c>
+      <c r="E60" s="360"/>
+      <c r="F60" s="360"/>
+    </row>
+    <row r="61" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A61" s="556" t="s">
+        <v>53</v>
+      </c>
+      <c r="B61" s="353">
+        <v>100021963</v>
+      </c>
+      <c r="C61" s="552" t="s">
+        <v>552</v>
+      </c>
+      <c r="D61" s="22">
+        <v>188</v>
+      </c>
+      <c r="E61" s="360"/>
+      <c r="F61" s="360"/>
+    </row>
+    <row r="62" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A62" s="557"/>
+      <c r="B62" s="558"/>
+      <c r="C62" s="559"/>
+      <c r="E62" s="360"/>
+      <c r="F62" s="360"/>
+    </row>
+    <row r="63" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A63" s="336"/>
+      <c r="B63" s="360"/>
+      <c r="C63" s="360" t="s">
         <v>952</v>
       </c>
-      <c r="D15" s="476"/>
-[...50 lines deleted...]
-      <c r="C19" s="579" t="s">
+      <c r="E63" s="360"/>
+      <c r="F63" s="360"/>
+    </row>
+    <row r="64" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A64" s="360"/>
+      <c r="B64" s="360"/>
+      <c r="C64" s="360"/>
+      <c r="E64" s="360"/>
+      <c r="F64" s="360"/>
+    </row>
+    <row r="65" spans="1:6" ht="35.1" customHeight="1">
+      <c r="A65" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B65" s="551" t="s">
+        <v>29</v>
+      </c>
+      <c r="C65" s="551" t="s">
+        <v>49</v>
+      </c>
+      <c r="D65" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="E65" s="360"/>
+      <c r="F65" s="360"/>
+    </row>
+    <row r="66" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A66" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B66" s="388">
+        <v>100022628</v>
+      </c>
+      <c r="C66" s="30" t="s">
+        <v>948</v>
+      </c>
+      <c r="D66" s="22">
+        <v>28778</v>
+      </c>
+      <c r="E66" s="360"/>
+      <c r="F66" s="360"/>
+    </row>
+    <row r="67" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A67" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B67" s="388">
+        <v>100022630</v>
+      </c>
+      <c r="C67" s="30" t="s">
         <v>949</v>
       </c>
-      <c r="D19" s="44">
-[...12 lines deleted...]
-      <c r="C20" s="579" t="s">
+      <c r="D67" s="22">
+        <v>40285</v>
+      </c>
+      <c r="E67" s="360"/>
+      <c r="F67" s="360"/>
+    </row>
+    <row r="68" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A68" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B68" s="388">
+        <v>100022631</v>
+      </c>
+      <c r="C68" s="30" t="s">
         <v>950</v>
       </c>
-      <c r="D20" s="44">
-[...12 lines deleted...]
-      <c r="C21" s="579" t="s">
+      <c r="D68" s="22">
+        <v>54485</v>
+      </c>
+      <c r="E68" s="360"/>
+      <c r="F68" s="360"/>
+    </row>
+    <row r="69" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A69" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B69" s="388">
+        <v>100022632</v>
+      </c>
+      <c r="C69" s="30" t="s">
         <v>951</v>
       </c>
-      <c r="D21" s="44">
-[...636 lines deleted...]
-      <c r="D69" s="44">
+      <c r="D69" s="22">
         <v>89088</v>
       </c>
-      <c r="E69" s="386"/>
-      <c r="F69" s="386"/>
+      <c r="E69" s="360"/>
+      <c r="F69" s="360"/>
     </row>
     <row r="70" spans="1:6" ht="20.25" customHeight="1">
-      <c r="A70" s="315"/>
-[...4 lines deleted...]
-      <c r="F70" s="324"/>
+      <c r="A70" s="289"/>
+      <c r="B70" s="301"/>
+      <c r="C70" s="284"/>
+      <c r="D70" s="284"/>
+      <c r="E70" s="298"/>
+      <c r="F70" s="298"/>
     </row>
     <row r="71" spans="1:6" ht="24.75">
-      <c r="F71" s="386"/>
+      <c r="F71" s="360"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{E81C698C-A9EC-4577-8643-BB2FF7FDE19C}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="40" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="39" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5B7511C-EA1A-4F7B-AAEE-3689A9D67743}">
   <sheetPr codeName="Sayfa53">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="65" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="404"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="362"/>
+    <col min="1" max="1" width="9.140625" style="378"/>
+    <col min="2" max="2" width="14.5703125" style="369" customWidth="1"/>
+    <col min="3" max="3" width="65.140625" style="336" customWidth="1"/>
+    <col min="4" max="4" width="9.5703125" style="371" customWidth="1"/>
+    <col min="5" max="5" width="28.42578125" style="336" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="12" style="336" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="336"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="310" customFormat="1" ht="24" customHeight="1">
-[...10 lines deleted...]
-      <c r="G1" s="343">
+    <row r="1" spans="1:7" s="284" customFormat="1" ht="24" customHeight="1">
+      <c r="A1" s="106"/>
+      <c r="B1" s="292"/>
+      <c r="C1" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D1" s="318"/>
+      <c r="E1" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="F1" s="293"/>
+      <c r="G1" s="317">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:7" s="310" customFormat="1" ht="24" customHeight="1">
-[...29 lines deleted...]
-      <c r="D5" s="309"/>
+    <row r="2" spans="1:7" s="284" customFormat="1" ht="24" customHeight="1">
+      <c r="A2" s="282"/>
+      <c r="B2" s="298"/>
+      <c r="C2" s="66" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F2" s="297"/>
+      <c r="G2" s="297"/>
+    </row>
+    <row r="3" spans="1:7" s="284" customFormat="1" ht="24" customHeight="1">
+      <c r="A3" s="282"/>
+      <c r="B3" s="298"/>
+      <c r="C3" s="66" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" s="284" customFormat="1" ht="24" customHeight="1">
+      <c r="A4" s="295"/>
+      <c r="B4" s="298"/>
+      <c r="C4" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="D4" s="283"/>
+    </row>
+    <row r="5" spans="1:7" s="284" customFormat="1" ht="24" customHeight="1">
+      <c r="A5" s="295"/>
+      <c r="B5" s="298"/>
+      <c r="C5" s="385" t="s">
+        <v>864</v>
+      </c>
+      <c r="D5" s="283"/>
     </row>
     <row r="6" spans="1:7" ht="21.75" customHeight="1">
-      <c r="A6" s="394"/>
-[...3 lines deleted...]
-      <c r="G6" s="396"/>
+      <c r="A6" s="368"/>
+      <c r="D6" s="370"/>
+      <c r="E6" s="370"/>
+      <c r="F6" s="370"/>
+      <c r="G6" s="370"/>
     </row>
     <row r="7" spans="1:7" ht="21.75" customHeight="1">
-      <c r="A7" s="394"/>
-[...6 lines deleted...]
-      <c r="G7" s="396"/>
+      <c r="A7" s="368"/>
+      <c r="C7" s="360" t="s">
+        <v>286</v>
+      </c>
+      <c r="D7" s="370"/>
+      <c r="E7" s="370"/>
+      <c r="F7" s="370"/>
+      <c r="G7" s="370"/>
     </row>
     <row r="8" spans="1:7" ht="15.75">
-      <c r="A8" s="394"/>
-[...2 lines deleted...]
-      <c r="G8" s="398"/>
+      <c r="A8" s="368"/>
+      <c r="E8" s="372"/>
+      <c r="F8" s="372"/>
+      <c r="G8" s="372"/>
     </row>
     <row r="9" spans="1:7" ht="54">
-      <c r="A9" s="137" t="s">
-[...15 lines deleted...]
-      <c r="G9" s="398"/>
+      <c r="A9" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B9" s="285" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" s="285" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="285" t="s">
+        <v>313</v>
+      </c>
+      <c r="E9" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="F9" s="372"/>
+      <c r="G9" s="372"/>
     </row>
     <row r="10" spans="1:7" ht="30" customHeight="1">
-      <c r="A10" s="329" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="399">
+      <c r="A10" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="373">
         <v>100023023</v>
       </c>
-      <c r="C10" s="351" t="s">
-[...3 lines deleted...]
-      <c r="E10" s="44">
+      <c r="C10" s="325" t="s">
+        <v>751</v>
+      </c>
+      <c r="D10" s="374"/>
+      <c r="E10" s="22">
         <v>198</v>
       </c>
-      <c r="F10" s="398"/>
-      <c r="G10" s="398"/>
+      <c r="F10" s="372"/>
+      <c r="G10" s="372"/>
     </row>
     <row r="11" spans="1:7" ht="30" customHeight="1">
-      <c r="A11" s="329" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="399">
+      <c r="A11" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="373">
         <v>100023024</v>
       </c>
-      <c r="C11" s="351" t="s">
-[...3 lines deleted...]
-      <c r="E11" s="44">
+      <c r="C11" s="325" t="s">
+        <v>752</v>
+      </c>
+      <c r="D11" s="374"/>
+      <c r="E11" s="22">
         <v>245</v>
       </c>
-      <c r="F11" s="398"/>
-      <c r="G11" s="398"/>
+      <c r="F11" s="372"/>
+      <c r="G11" s="372"/>
     </row>
     <row r="12" spans="1:7" ht="30" customHeight="1">
-      <c r="A12" s="329" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="399">
+      <c r="A12" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="373">
         <v>100023025</v>
       </c>
-      <c r="C12" s="351" t="s">
-[...3 lines deleted...]
-      <c r="E12" s="44">
+      <c r="C12" s="325" t="s">
+        <v>753</v>
+      </c>
+      <c r="D12" s="374"/>
+      <c r="E12" s="22">
         <v>253</v>
       </c>
-      <c r="F12" s="398"/>
-      <c r="G12" s="398"/>
+      <c r="F12" s="372"/>
+      <c r="G12" s="372"/>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="394"/>
+      <c r="A13" s="368"/>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14" s="394"/>
+      <c r="A14" s="368"/>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15" s="394"/>
+      <c r="A15" s="368"/>
     </row>
     <row r="16" spans="1:7" ht="15.75" thickBot="1">
-      <c r="A16" s="401"/>
-[...5 lines deleted...]
-      <c r="G16" s="363"/>
+      <c r="A16" s="375"/>
+      <c r="B16" s="376"/>
+      <c r="C16" s="337"/>
+      <c r="D16" s="377"/>
+      <c r="E16" s="337"/>
+      <c r="F16" s="337"/>
+      <c r="G16" s="337"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{C7C03339-0A06-4EFD-9361-52F3E822C1C6}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DFAB523-E1A0-4B97-80CE-8F56B9AE37F9}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IQ83"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="9.42578125" style="315" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="310"/>
+    <col min="1" max="1" width="9.42578125" style="289" customWidth="1"/>
+    <col min="2" max="2" width="14.42578125" style="284" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="56.42578125" style="284" customWidth="1"/>
+    <col min="4" max="4" width="28" style="316" customWidth="1"/>
+    <col min="5" max="5" width="77.42578125" style="284" customWidth="1"/>
+    <col min="6" max="6" width="18.5703125" style="284" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="28.42578125" style="284" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="16.42578125" style="284" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="16.42578125" style="284" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="284"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="27">
-      <c r="A1" s="128"/>
-[...11 lines deleted...]
-      <c r="I1" s="343">
+      <c r="A1" s="106"/>
+      <c r="B1" s="318"/>
+      <c r="C1" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D1" s="292"/>
+      <c r="E1" s="291"/>
+      <c r="F1" s="291"/>
+      <c r="G1" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" s="293"/>
+      <c r="I1" s="317">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="308"/>
-[...7 lines deleted...]
-      <c r="I2" s="323"/>
+      <c r="A2" s="282"/>
+      <c r="C2" s="66" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D2" s="298"/>
+      <c r="E2" s="297"/>
+      <c r="F2" s="297"/>
+      <c r="H2" s="297"/>
+      <c r="I2" s="297"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="308"/>
-[...3 lines deleted...]
-      <c r="D3" s="324"/>
+      <c r="A3" s="282"/>
+      <c r="C3" s="66" t="s">
+        <v>977</v>
+      </c>
+      <c r="D3" s="298"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="321"/>
-      <c r="C4" s="88" t="s">
+      <c r="A4" s="295"/>
+      <c r="C4" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="D4" s="299"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="295"/>
+      <c r="C5" s="385" t="s">
+        <v>864</v>
+      </c>
+      <c r="D5" s="299"/>
+    </row>
+    <row r="6" spans="1:9" ht="31.5">
+      <c r="A6" s="488"/>
+      <c r="B6" s="489"/>
+      <c r="D6" s="490"/>
+      <c r="E6" s="491"/>
+      <c r="F6" s="492"/>
+      <c r="G6" s="331"/>
+      <c r="H6" s="331"/>
+      <c r="I6" s="331"/>
+    </row>
+    <row r="7" spans="1:9" ht="24.75">
+      <c r="A7" s="295"/>
+      <c r="B7" s="298"/>
+      <c r="C7" s="479" t="s">
+        <v>50</v>
+      </c>
+      <c r="D7" s="296"/>
+      <c r="E7" s="301"/>
+      <c r="G7" s="331"/>
+      <c r="H7" s="331"/>
+      <c r="I7" s="331"/>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="295"/>
+      <c r="B8" s="298"/>
+      <c r="D8" s="298"/>
+      <c r="E8" s="301"/>
+      <c r="G8" s="331"/>
+      <c r="H8" s="331"/>
+      <c r="I8" s="331"/>
+    </row>
+    <row r="9" spans="1:9" ht="54">
+      <c r="A9" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B9" s="328" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="285" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" s="285" t="s">
+        <v>67</v>
+      </c>
+      <c r="E9" s="285" t="s">
+        <v>49</v>
+      </c>
+      <c r="F9" s="285" t="s">
+        <v>412</v>
+      </c>
+      <c r="G9" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="H9" s="331"/>
+      <c r="I9" s="331"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="388" t="s">
+        <v>899</v>
+      </c>
+      <c r="C10" s="308" t="s">
+        <v>410</v>
+      </c>
+      <c r="D10" s="308" t="s">
+        <v>578</v>
+      </c>
+      <c r="E10" s="338" t="s">
+        <v>919</v>
+      </c>
+      <c r="F10" s="305" t="s">
+        <v>415</v>
+      </c>
+      <c r="G10" s="22">
+        <v>13538</v>
+      </c>
+      <c r="H10" s="331"/>
+      <c r="I10" s="331"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="295"/>
+      <c r="B11" s="298"/>
+      <c r="C11" s="289"/>
+      <c r="D11" s="296"/>
+      <c r="E11" s="301"/>
+      <c r="G11" s="287"/>
+      <c r="H11" s="331"/>
+      <c r="I11" s="331"/>
+    </row>
+    <row r="12" spans="1:9" ht="26.25">
+      <c r="A12" s="488"/>
+      <c r="B12" s="491"/>
+      <c r="D12" s="489"/>
+      <c r="E12" s="493"/>
+      <c r="F12" s="494"/>
+      <c r="G12" s="314"/>
+      <c r="H12" s="331"/>
+      <c r="I12" s="331"/>
+    </row>
+    <row r="13" spans="1:9" ht="24.75">
+      <c r="A13" s="295"/>
+      <c r="B13" s="301"/>
+      <c r="C13" s="479" t="s">
+        <v>411</v>
+      </c>
+      <c r="D13" s="298"/>
+      <c r="E13" s="334"/>
+      <c r="F13" s="296"/>
+      <c r="G13" s="314"/>
+      <c r="H13" s="331"/>
+      <c r="I13" s="331"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="295"/>
+      <c r="B14" s="301"/>
+      <c r="C14" s="289"/>
+      <c r="D14" s="298"/>
+      <c r="E14" s="334"/>
+      <c r="F14" s="296"/>
+      <c r="G14" s="314"/>
+      <c r="H14" s="331"/>
+      <c r="I14" s="331"/>
+    </row>
+    <row r="15" spans="1:9" ht="54">
+      <c r="A15" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" s="328" t="s">
+        <v>29</v>
+      </c>
+      <c r="C15" s="285" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="285" t="s">
+        <v>67</v>
+      </c>
+      <c r="E15" s="285" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" s="285" t="s">
+        <v>412</v>
+      </c>
+      <c r="G15" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="H15" s="331"/>
+      <c r="I15" s="331"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="388" t="s">
+        <v>890</v>
+      </c>
+      <c r="C16" s="308" t="s">
+        <v>413</v>
+      </c>
+      <c r="D16" s="308" t="s">
+        <v>414</v>
+      </c>
+      <c r="E16" s="338" t="s">
         <v>75</v>
       </c>
-      <c r="D4" s="325"/>
-[...55 lines deleted...]
-      <c r="F9" s="311" t="s">
+      <c r="F16" s="305" t="s">
         <v>415</v>
       </c>
-      <c r="G9" s="161" t="s">
-[...12 lines deleted...]
-      <c r="C10" s="334" t="s">
+      <c r="G16" s="22">
+        <v>17102</v>
+      </c>
+      <c r="H16" s="331"/>
+      <c r="I16" s="331"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="388" t="s">
+        <v>891</v>
+      </c>
+      <c r="C17" s="308" t="s">
+        <v>579</v>
+      </c>
+      <c r="D17" s="308" t="s">
+        <v>580</v>
+      </c>
+      <c r="E17" s="338" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="305" t="s">
+        <v>415</v>
+      </c>
+      <c r="G17" s="22">
+        <v>18400</v>
+      </c>
+      <c r="H17" s="331"/>
+      <c r="I17" s="331"/>
+    </row>
+    <row r="18" spans="1:9" ht="18.75" thickBot="1">
+      <c r="A18" s="495" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="496" t="s">
+        <v>896</v>
+      </c>
+      <c r="C18" s="497" t="s">
+        <v>581</v>
+      </c>
+      <c r="D18" s="497" t="s">
+        <v>582</v>
+      </c>
+      <c r="E18" s="498" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" s="499" t="s">
+        <v>415</v>
+      </c>
+      <c r="G18" s="22">
+        <v>22513</v>
+      </c>
+      <c r="H18" s="331"/>
+      <c r="I18" s="331"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="500" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="480" t="s">
+        <v>892</v>
+      </c>
+      <c r="C19" s="481" t="s">
         <v>413</v>
       </c>
-      <c r="D10" s="334" t="s">
+      <c r="D19" s="481" t="s">
+        <v>414</v>
+      </c>
+      <c r="E19" s="501" t="s">
+        <v>15</v>
+      </c>
+      <c r="F19" s="502" t="s">
+        <v>42</v>
+      </c>
+      <c r="G19" s="22">
+        <v>19152</v>
+      </c>
+      <c r="H19" s="331"/>
+      <c r="I19" s="331"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="388" t="s">
+        <v>893</v>
+      </c>
+      <c r="C20" s="308" t="s">
+        <v>416</v>
+      </c>
+      <c r="D20" s="308" t="s">
+        <v>580</v>
+      </c>
+      <c r="E20" s="338" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" s="305" t="s">
+        <v>42</v>
+      </c>
+      <c r="G20" s="22">
+        <v>20774</v>
+      </c>
+      <c r="H20" s="331"/>
+      <c r="I20" s="331"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="388" t="s">
+        <v>897</v>
+      </c>
+      <c r="C21" s="308" t="s">
+        <v>417</v>
+      </c>
+      <c r="D21" s="308" t="s">
+        <v>582</v>
+      </c>
+      <c r="E21" s="338" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" s="305" t="s">
+        <v>42</v>
+      </c>
+      <c r="G21" s="22">
+        <v>24259</v>
+      </c>
+      <c r="H21" s="331"/>
+      <c r="I21" s="331"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" s="388" t="s">
+        <v>898</v>
+      </c>
+      <c r="C22" s="308" t="s">
+        <v>417</v>
+      </c>
+      <c r="D22" s="308" t="s">
+        <v>582</v>
+      </c>
+      <c r="E22" s="338" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" s="305" t="s">
+        <v>42</v>
+      </c>
+      <c r="G22" s="22">
+        <v>23424</v>
+      </c>
+      <c r="H22" s="331"/>
+      <c r="I22" s="331"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="388" t="s">
+        <v>894</v>
+      </c>
+      <c r="C23" s="308" t="s">
+        <v>583</v>
+      </c>
+      <c r="D23" s="308" t="s">
+        <v>418</v>
+      </c>
+      <c r="E23" s="338" t="s">
+        <v>19</v>
+      </c>
+      <c r="F23" s="305" t="s">
+        <v>42</v>
+      </c>
+      <c r="G23" s="22">
+        <v>37480</v>
+      </c>
+      <c r="H23" s="331"/>
+      <c r="I23" s="331"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="388" t="s">
+        <v>895</v>
+      </c>
+      <c r="C24" s="308" t="s">
+        <v>419</v>
+      </c>
+      <c r="D24" s="308" t="s">
+        <v>584</v>
+      </c>
+      <c r="E24" s="338" t="s">
+        <v>40</v>
+      </c>
+      <c r="F24" s="305" t="s">
+        <v>42</v>
+      </c>
+      <c r="G24" s="22">
+        <v>41459</v>
+      </c>
+      <c r="H24" s="331"/>
+      <c r="I24" s="331"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="295"/>
+      <c r="B25" s="482"/>
+      <c r="C25" s="298"/>
+      <c r="D25" s="298"/>
+      <c r="E25" s="334"/>
+      <c r="F25" s="296"/>
+      <c r="G25" s="487"/>
+      <c r="H25" s="331"/>
+      <c r="I25" s="331"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="483" t="s">
+        <v>288</v>
+      </c>
+      <c r="B26" s="484" t="s">
+        <v>408</v>
+      </c>
+      <c r="C26" s="484"/>
+      <c r="D26" s="478"/>
+      <c r="E26" s="484"/>
+      <c r="F26" s="484"/>
+      <c r="G26" s="298"/>
+      <c r="H26" s="331"/>
+      <c r="I26" s="331"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="483" t="s">
+        <v>288</v>
+      </c>
+      <c r="B27" s="484" t="s">
+        <v>931</v>
+      </c>
+      <c r="C27" s="334"/>
+      <c r="D27" s="296"/>
+      <c r="E27" s="334"/>
+      <c r="F27" s="296"/>
+      <c r="G27" s="287"/>
+      <c r="H27" s="331"/>
+      <c r="I27" s="331"/>
+    </row>
+    <row r="28" spans="1:9" ht="27.75">
+      <c r="A28" s="488"/>
+      <c r="B28" s="492"/>
+      <c r="C28" s="479" t="s">
+        <v>421</v>
+      </c>
+      <c r="D28" s="503"/>
+      <c r="E28" s="492"/>
+      <c r="F28" s="489"/>
+      <c r="G28" s="287"/>
+      <c r="H28" s="331"/>
+      <c r="I28" s="331"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="295"/>
+      <c r="F29" s="298"/>
+      <c r="G29" s="314"/>
+      <c r="H29" s="331"/>
+      <c r="I29" s="331"/>
+    </row>
+    <row r="30" spans="1:9" ht="54">
+      <c r="A30" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B30" s="328" t="s">
+        <v>29</v>
+      </c>
+      <c r="C30" s="285" t="s">
+        <v>22</v>
+      </c>
+      <c r="D30" s="285" t="s">
+        <v>67</v>
+      </c>
+      <c r="E30" s="285" t="s">
+        <v>49</v>
+      </c>
+      <c r="F30" s="285" t="s">
+        <v>412</v>
+      </c>
+      <c r="G30" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="H30" s="331"/>
+      <c r="I30" s="331"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B31" s="388" t="s">
+        <v>901</v>
+      </c>
+      <c r="C31" s="308" t="s">
         <v>581</v>
       </c>
-      <c r="E10" s="364" t="s">
-[...112 lines deleted...]
-      <c r="C17" s="334" t="s">
+      <c r="D31" s="308" t="s">
         <v>582</v>
       </c>
-      <c r="D17" s="334" t="s">
-[...24 lines deleted...]
-      <c r="D18" s="524" t="s">
+      <c r="E31" s="338" t="s">
+        <v>74</v>
+      </c>
+      <c r="F31" s="305" t="s">
+        <v>42</v>
+      </c>
+      <c r="G31" s="22">
+        <v>27133</v>
+      </c>
+      <c r="H31" s="331"/>
+      <c r="I31" s="331"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="483" t="s">
+        <v>288</v>
+      </c>
+      <c r="B32" s="484" t="s">
+        <v>408</v>
+      </c>
+      <c r="C32" s="484"/>
+      <c r="D32" s="478"/>
+      <c r="E32" s="484"/>
+      <c r="F32" s="484"/>
+      <c r="G32" s="298"/>
+      <c r="H32" s="331"/>
+      <c r="I32" s="331"/>
+    </row>
+    <row r="33" spans="1:251">
+      <c r="A33" s="483" t="s">
+        <v>288</v>
+      </c>
+      <c r="B33" s="484" t="s">
+        <v>931</v>
+      </c>
+      <c r="C33" s="334"/>
+      <c r="D33" s="296"/>
+      <c r="E33" s="334"/>
+      <c r="F33" s="296"/>
+      <c r="G33" s="287"/>
+      <c r="H33" s="331"/>
+      <c r="I33" s="331"/>
+    </row>
+    <row r="34" spans="1:251">
+      <c r="A34" s="295"/>
+      <c r="B34" s="349"/>
+      <c r="C34" s="289"/>
+      <c r="D34" s="298"/>
+      <c r="F34" s="298"/>
+      <c r="G34" s="287"/>
+      <c r="H34" s="331"/>
+      <c r="I34" s="331"/>
+    </row>
+    <row r="35" spans="1:251">
+      <c r="A35" s="295"/>
+      <c r="B35" s="349"/>
+      <c r="C35" s="289"/>
+      <c r="D35" s="298"/>
+      <c r="F35" s="298"/>
+      <c r="G35" s="331"/>
+      <c r="H35" s="331"/>
+      <c r="I35" s="331"/>
+    </row>
+    <row r="36" spans="1:251" ht="31.5">
+      <c r="A36" s="488"/>
+      <c r="B36" s="489"/>
+      <c r="C36" s="479" t="s">
+        <v>422</v>
+      </c>
+      <c r="D36" s="490"/>
+      <c r="E36" s="504"/>
+      <c r="F36" s="505"/>
+      <c r="G36" s="331"/>
+      <c r="H36" s="331"/>
+      <c r="I36" s="331"/>
+    </row>
+    <row r="37" spans="1:251">
+      <c r="A37" s="295"/>
+      <c r="B37" s="298"/>
+      <c r="C37" s="289" t="s">
+        <v>848</v>
+      </c>
+      <c r="D37" s="296"/>
+      <c r="E37" s="289"/>
+      <c r="F37" s="289"/>
+      <c r="G37" s="287"/>
+      <c r="H37" s="331"/>
+      <c r="I37" s="331"/>
+    </row>
+    <row r="38" spans="1:251">
+      <c r="A38" s="295"/>
+      <c r="B38" s="298"/>
+      <c r="C38" s="301"/>
+      <c r="E38" s="334"/>
+      <c r="F38" s="334"/>
+      <c r="G38" s="287"/>
+      <c r="H38" s="331"/>
+      <c r="I38" s="331"/>
+    </row>
+    <row r="39" spans="1:251" ht="54">
+      <c r="A39" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B39" s="416" t="s">
+        <v>29</v>
+      </c>
+      <c r="C39" s="285" t="s">
+        <v>22</v>
+      </c>
+      <c r="D39" s="285" t="s">
+        <v>67</v>
+      </c>
+      <c r="E39" s="285" t="s">
+        <v>49</v>
+      </c>
+      <c r="F39" s="285" t="s">
+        <v>412</v>
+      </c>
+      <c r="G39" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="H39" s="331"/>
+      <c r="I39" s="331"/>
+    </row>
+    <row r="40" spans="1:251">
+      <c r="A40" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B40" s="388" t="s">
+        <v>900</v>
+      </c>
+      <c r="C40" s="308" t="s">
+        <v>423</v>
+      </c>
+      <c r="D40" s="308" t="s">
+        <v>57</v>
+      </c>
+      <c r="E40" s="304" t="s">
+        <v>58</v>
+      </c>
+      <c r="F40" s="305" t="s">
+        <v>42</v>
+      </c>
+      <c r="G40" s="22">
+        <v>36023</v>
+      </c>
+      <c r="H40" s="331"/>
+      <c r="I40" s="331"/>
+    </row>
+    <row r="41" spans="1:251">
+      <c r="A41" s="483" t="s">
+        <v>288</v>
+      </c>
+      <c r="B41" s="484" t="s">
+        <v>408</v>
+      </c>
+      <c r="C41" s="484"/>
+      <c r="D41" s="478"/>
+      <c r="E41" s="484"/>
+      <c r="F41" s="484"/>
+      <c r="G41" s="298"/>
+      <c r="H41" s="331"/>
+      <c r="I41" s="331"/>
+    </row>
+    <row r="42" spans="1:251">
+      <c r="A42" s="483" t="s">
+        <v>288</v>
+      </c>
+      <c r="B42" s="484" t="s">
+        <v>931</v>
+      </c>
+      <c r="C42" s="334"/>
+      <c r="D42" s="296"/>
+      <c r="E42" s="334"/>
+      <c r="F42" s="296"/>
+      <c r="G42" s="287"/>
+      <c r="H42" s="331"/>
+      <c r="I42" s="331"/>
+    </row>
+    <row r="43" spans="1:251">
+      <c r="A43" s="295"/>
+      <c r="B43" s="349"/>
+      <c r="C43" s="289"/>
+      <c r="D43" s="298"/>
+      <c r="E43" s="486"/>
+      <c r="F43" s="298"/>
+      <c r="G43" s="287"/>
+      <c r="H43" s="331"/>
+      <c r="I43" s="331"/>
+    </row>
+    <row r="44" spans="1:251">
+      <c r="A44" s="295"/>
+      <c r="B44" s="349"/>
+      <c r="C44" s="289"/>
+      <c r="D44" s="298"/>
+      <c r="F44" s="298"/>
+      <c r="G44" s="331"/>
+      <c r="H44" s="331"/>
+      <c r="I44" s="331"/>
+    </row>
+    <row r="45" spans="1:251" customFormat="1" ht="31.5">
+      <c r="A45" s="639"/>
+      <c r="B45" s="489"/>
+      <c r="C45" s="479" t="s">
         <v>585</v>
       </c>
-      <c r="E18" s="525" t="s">
-[...68 lines deleted...]
-      <c r="C21" s="334" t="s">
+      <c r="D45" s="490"/>
+      <c r="E45" s="504"/>
+      <c r="F45" s="505"/>
+      <c r="G45" s="331"/>
+      <c r="H45" s="331"/>
+      <c r="I45" s="331"/>
+      <c r="J45" s="284"/>
+      <c r="K45" s="284"/>
+      <c r="L45" s="284"/>
+      <c r="M45" s="284"/>
+      <c r="N45" s="284"/>
+      <c r="O45" s="284"/>
+      <c r="P45" s="284"/>
+      <c r="Q45" s="284"/>
+      <c r="R45" s="284"/>
+      <c r="S45" s="284"/>
+      <c r="T45" s="284"/>
+      <c r="U45" s="284"/>
+      <c r="V45" s="284"/>
+      <c r="W45" s="284"/>
+      <c r="X45" s="284"/>
+      <c r="Y45" s="284"/>
+      <c r="Z45" s="284"/>
+      <c r="AA45" s="284"/>
+      <c r="AB45" s="284"/>
+      <c r="AC45" s="284"/>
+      <c r="AD45" s="284"/>
+      <c r="AE45" s="284"/>
+      <c r="AF45" s="284"/>
+      <c r="AG45" s="284"/>
+      <c r="AH45" s="284"/>
+      <c r="AI45" s="284"/>
+      <c r="AJ45" s="284"/>
+      <c r="AK45" s="284"/>
+      <c r="AL45" s="284"/>
+      <c r="AM45" s="284"/>
+      <c r="AN45" s="284"/>
+      <c r="AO45" s="284"/>
+      <c r="AP45" s="284"/>
+      <c r="AQ45" s="284"/>
+      <c r="AR45" s="284"/>
+      <c r="AS45" s="284"/>
+      <c r="AT45" s="284"/>
+      <c r="AU45" s="284"/>
+      <c r="AV45" s="284"/>
+      <c r="AW45" s="284"/>
+      <c r="AX45" s="284"/>
+      <c r="AY45" s="284"/>
+      <c r="AZ45" s="284"/>
+      <c r="BA45" s="284"/>
+      <c r="BB45" s="284"/>
+      <c r="BC45" s="284"/>
+      <c r="BD45" s="284"/>
+      <c r="BE45" s="284"/>
+      <c r="BF45" s="284"/>
+      <c r="BG45" s="284"/>
+      <c r="BH45" s="284"/>
+      <c r="BI45" s="284"/>
+      <c r="BJ45" s="284"/>
+      <c r="BK45" s="284"/>
+      <c r="BL45" s="284"/>
+      <c r="BM45" s="284"/>
+      <c r="BN45" s="284"/>
+      <c r="BO45" s="284"/>
+      <c r="BP45" s="284"/>
+      <c r="BQ45" s="284"/>
+      <c r="BR45" s="284"/>
+      <c r="BS45" s="284"/>
+      <c r="BT45" s="284"/>
+      <c r="BU45" s="284"/>
+      <c r="BV45" s="284"/>
+      <c r="BW45" s="284"/>
+      <c r="BX45" s="284"/>
+      <c r="BY45" s="284"/>
+      <c r="BZ45" s="284"/>
+      <c r="CA45" s="284"/>
+      <c r="CB45" s="284"/>
+      <c r="CC45" s="284"/>
+      <c r="CD45" s="284"/>
+      <c r="CE45" s="284"/>
+      <c r="CF45" s="284"/>
+      <c r="CG45" s="284"/>
+      <c r="CH45" s="284"/>
+      <c r="CI45" s="284"/>
+      <c r="CJ45" s="284"/>
+      <c r="CK45" s="284"/>
+      <c r="CL45" s="284"/>
+      <c r="CM45" s="284"/>
+      <c r="CN45" s="284"/>
+      <c r="CO45" s="284"/>
+      <c r="CP45" s="284"/>
+      <c r="CQ45" s="284"/>
+      <c r="CR45" s="284"/>
+      <c r="CS45" s="284"/>
+      <c r="CT45" s="284"/>
+      <c r="CU45" s="284"/>
+      <c r="CV45" s="284"/>
+      <c r="CW45" s="284"/>
+      <c r="CX45" s="284"/>
+      <c r="CY45" s="284"/>
+      <c r="CZ45" s="284"/>
+      <c r="DA45" s="284"/>
+      <c r="DB45" s="284"/>
+      <c r="DC45" s="284"/>
+      <c r="DD45" s="284"/>
+      <c r="DE45" s="284"/>
+      <c r="DF45" s="284"/>
+      <c r="DG45" s="284"/>
+      <c r="DH45" s="284"/>
+      <c r="DI45" s="284"/>
+      <c r="DJ45" s="284"/>
+      <c r="DK45" s="284"/>
+      <c r="DL45" s="284"/>
+      <c r="DM45" s="284"/>
+      <c r="DN45" s="284"/>
+      <c r="DO45" s="284"/>
+      <c r="DP45" s="284"/>
+      <c r="DQ45" s="284"/>
+      <c r="DR45" s="284"/>
+      <c r="DS45" s="284"/>
+      <c r="DT45" s="284"/>
+      <c r="DU45" s="284"/>
+      <c r="DV45" s="284"/>
+      <c r="DW45" s="284"/>
+      <c r="DX45" s="284"/>
+      <c r="DY45" s="284"/>
+      <c r="DZ45" s="284"/>
+      <c r="EA45" s="284"/>
+      <c r="EB45" s="284"/>
+      <c r="EC45" s="284"/>
+      <c r="ED45" s="284"/>
+      <c r="EE45" s="284"/>
+      <c r="EF45" s="284"/>
+      <c r="EG45" s="284"/>
+      <c r="EH45" s="284"/>
+      <c r="EI45" s="284"/>
+      <c r="EJ45" s="284"/>
+      <c r="EK45" s="284"/>
+      <c r="EL45" s="284"/>
+      <c r="EM45" s="284"/>
+      <c r="EN45" s="284"/>
+      <c r="EO45" s="284"/>
+      <c r="EP45" s="284"/>
+      <c r="EQ45" s="284"/>
+      <c r="ER45" s="284"/>
+      <c r="ES45" s="284"/>
+      <c r="ET45" s="284"/>
+      <c r="EU45" s="284"/>
+      <c r="EV45" s="284"/>
+      <c r="EW45" s="284"/>
+      <c r="EX45" s="284"/>
+      <c r="EY45" s="284"/>
+      <c r="EZ45" s="284"/>
+      <c r="FA45" s="284"/>
+      <c r="FB45" s="284"/>
+      <c r="FC45" s="284"/>
+      <c r="FD45" s="284"/>
+      <c r="FE45" s="284"/>
+      <c r="FF45" s="284"/>
+      <c r="FG45" s="284"/>
+      <c r="FH45" s="284"/>
+      <c r="FI45" s="284"/>
+      <c r="FJ45" s="284"/>
+      <c r="FK45" s="284"/>
+      <c r="FL45" s="284"/>
+      <c r="FM45" s="284"/>
+      <c r="FN45" s="284"/>
+      <c r="FO45" s="284"/>
+      <c r="FP45" s="284"/>
+      <c r="FQ45" s="284"/>
+      <c r="FR45" s="284"/>
+      <c r="FS45" s="284"/>
+      <c r="FT45" s="284"/>
+      <c r="FU45" s="284"/>
+      <c r="FV45" s="284"/>
+      <c r="FW45" s="284"/>
+      <c r="FX45" s="284"/>
+      <c r="FY45" s="284"/>
+      <c r="FZ45" s="284"/>
+      <c r="GA45" s="284"/>
+      <c r="GB45" s="284"/>
+      <c r="GC45" s="284"/>
+      <c r="GD45" s="284"/>
+      <c r="GE45" s="284"/>
+      <c r="GF45" s="284"/>
+      <c r="GG45" s="284"/>
+      <c r="GH45" s="284"/>
+      <c r="GI45" s="284"/>
+      <c r="GJ45" s="284"/>
+      <c r="GK45" s="284"/>
+      <c r="GL45" s="284"/>
+      <c r="GM45" s="284"/>
+      <c r="GN45" s="284"/>
+      <c r="GO45" s="284"/>
+      <c r="GP45" s="284"/>
+      <c r="GQ45" s="284"/>
+      <c r="GR45" s="284"/>
+      <c r="GS45" s="284"/>
+      <c r="GT45" s="284"/>
+      <c r="GU45" s="284"/>
+      <c r="GV45" s="284"/>
+      <c r="GW45" s="284"/>
+      <c r="GX45" s="284"/>
+      <c r="GY45" s="284"/>
+      <c r="GZ45" s="284"/>
+      <c r="HA45" s="284"/>
+      <c r="HB45" s="284"/>
+      <c r="HC45" s="284"/>
+      <c r="HD45" s="284"/>
+      <c r="HE45" s="284"/>
+      <c r="HF45" s="284"/>
+      <c r="HG45" s="284"/>
+      <c r="HH45" s="284"/>
+      <c r="HI45" s="284"/>
+      <c r="HJ45" s="284"/>
+      <c r="HK45" s="284"/>
+      <c r="HL45" s="284"/>
+      <c r="HM45" s="284"/>
+      <c r="HN45" s="284"/>
+      <c r="HO45" s="284"/>
+      <c r="HP45" s="284"/>
+      <c r="HQ45" s="284"/>
+      <c r="HR45" s="284"/>
+      <c r="HS45" s="284"/>
+      <c r="HT45" s="284"/>
+      <c r="HU45" s="284"/>
+      <c r="HV45" s="284"/>
+      <c r="HW45" s="284"/>
+      <c r="HX45" s="284"/>
+      <c r="HY45" s="284"/>
+      <c r="HZ45" s="284"/>
+      <c r="IA45" s="284"/>
+      <c r="IB45" s="284"/>
+      <c r="IC45" s="284"/>
+      <c r="ID45" s="284"/>
+      <c r="IE45" s="284"/>
+      <c r="IF45" s="284"/>
+      <c r="IG45" s="284"/>
+      <c r="IH45" s="284"/>
+      <c r="II45" s="284"/>
+      <c r="IJ45" s="284"/>
+      <c r="IK45" s="284"/>
+      <c r="IL45" s="284"/>
+      <c r="IM45" s="284"/>
+      <c r="IN45" s="284"/>
+      <c r="IO45" s="284"/>
+      <c r="IP45" s="284"/>
+      <c r="IQ45" s="284"/>
+    </row>
+    <row r="46" spans="1:251" customFormat="1">
+      <c r="A46" s="640"/>
+      <c r="B46" s="298"/>
+      <c r="C46" s="301"/>
+      <c r="D46" s="316"/>
+      <c r="E46" s="334"/>
+      <c r="F46" s="334"/>
+      <c r="G46" s="287"/>
+      <c r="H46" s="331"/>
+      <c r="I46" s="331"/>
+      <c r="J46" s="284"/>
+      <c r="K46" s="284"/>
+      <c r="L46" s="284"/>
+      <c r="M46" s="284"/>
+      <c r="N46" s="284"/>
+      <c r="O46" s="284"/>
+      <c r="P46" s="284"/>
+      <c r="Q46" s="284"/>
+      <c r="R46" s="284"/>
+      <c r="S46" s="284"/>
+      <c r="T46" s="284"/>
+      <c r="U46" s="284"/>
+      <c r="V46" s="284"/>
+      <c r="W46" s="284"/>
+      <c r="X46" s="284"/>
+      <c r="Y46" s="284"/>
+      <c r="Z46" s="284"/>
+      <c r="AA46" s="284"/>
+      <c r="AB46" s="284"/>
+      <c r="AC46" s="284"/>
+      <c r="AD46" s="284"/>
+      <c r="AE46" s="284"/>
+      <c r="AF46" s="284"/>
+      <c r="AG46" s="284"/>
+      <c r="AH46" s="284"/>
+      <c r="AI46" s="284"/>
+      <c r="AJ46" s="284"/>
+      <c r="AK46" s="284"/>
+      <c r="AL46" s="284"/>
+      <c r="AM46" s="284"/>
+      <c r="AN46" s="284"/>
+      <c r="AO46" s="284"/>
+      <c r="AP46" s="284"/>
+      <c r="AQ46" s="284"/>
+      <c r="AR46" s="284"/>
+      <c r="AS46" s="284"/>
+      <c r="AT46" s="284"/>
+      <c r="AU46" s="284"/>
+      <c r="AV46" s="284"/>
+      <c r="AW46" s="284"/>
+      <c r="AX46" s="284"/>
+      <c r="AY46" s="284"/>
+      <c r="AZ46" s="284"/>
+      <c r="BA46" s="284"/>
+      <c r="BB46" s="284"/>
+      <c r="BC46" s="284"/>
+      <c r="BD46" s="284"/>
+      <c r="BE46" s="284"/>
+      <c r="BF46" s="284"/>
+      <c r="BG46" s="284"/>
+      <c r="BH46" s="284"/>
+      <c r="BI46" s="284"/>
+      <c r="BJ46" s="284"/>
+      <c r="BK46" s="284"/>
+      <c r="BL46" s="284"/>
+      <c r="BM46" s="284"/>
+      <c r="BN46" s="284"/>
+      <c r="BO46" s="284"/>
+      <c r="BP46" s="284"/>
+      <c r="BQ46" s="284"/>
+      <c r="BR46" s="284"/>
+      <c r="BS46" s="284"/>
+      <c r="BT46" s="284"/>
+      <c r="BU46" s="284"/>
+      <c r="BV46" s="284"/>
+      <c r="BW46" s="284"/>
+      <c r="BX46" s="284"/>
+      <c r="BY46" s="284"/>
+      <c r="BZ46" s="284"/>
+      <c r="CA46" s="284"/>
+      <c r="CB46" s="284"/>
+      <c r="CC46" s="284"/>
+      <c r="CD46" s="284"/>
+      <c r="CE46" s="284"/>
+      <c r="CF46" s="284"/>
+      <c r="CG46" s="284"/>
+      <c r="CH46" s="284"/>
+      <c r="CI46" s="284"/>
+      <c r="CJ46" s="284"/>
+      <c r="CK46" s="284"/>
+      <c r="CL46" s="284"/>
+      <c r="CM46" s="284"/>
+      <c r="CN46" s="284"/>
+      <c r="CO46" s="284"/>
+      <c r="CP46" s="284"/>
+      <c r="CQ46" s="284"/>
+      <c r="CR46" s="284"/>
+      <c r="CS46" s="284"/>
+      <c r="CT46" s="284"/>
+      <c r="CU46" s="284"/>
+      <c r="CV46" s="284"/>
+      <c r="CW46" s="284"/>
+      <c r="CX46" s="284"/>
+      <c r="CY46" s="284"/>
+      <c r="CZ46" s="284"/>
+      <c r="DA46" s="284"/>
+      <c r="DB46" s="284"/>
+      <c r="DC46" s="284"/>
+      <c r="DD46" s="284"/>
+      <c r="DE46" s="284"/>
+      <c r="DF46" s="284"/>
+      <c r="DG46" s="284"/>
+      <c r="DH46" s="284"/>
+      <c r="DI46" s="284"/>
+      <c r="DJ46" s="284"/>
+      <c r="DK46" s="284"/>
+      <c r="DL46" s="284"/>
+      <c r="DM46" s="284"/>
+      <c r="DN46" s="284"/>
+      <c r="DO46" s="284"/>
+      <c r="DP46" s="284"/>
+      <c r="DQ46" s="284"/>
+      <c r="DR46" s="284"/>
+      <c r="DS46" s="284"/>
+      <c r="DT46" s="284"/>
+      <c r="DU46" s="284"/>
+      <c r="DV46" s="284"/>
+      <c r="DW46" s="284"/>
+      <c r="DX46" s="284"/>
+      <c r="DY46" s="284"/>
+      <c r="DZ46" s="284"/>
+      <c r="EA46" s="284"/>
+      <c r="EB46" s="284"/>
+      <c r="EC46" s="284"/>
+      <c r="ED46" s="284"/>
+      <c r="EE46" s="284"/>
+      <c r="EF46" s="284"/>
+      <c r="EG46" s="284"/>
+      <c r="EH46" s="284"/>
+      <c r="EI46" s="284"/>
+      <c r="EJ46" s="284"/>
+      <c r="EK46" s="284"/>
+      <c r="EL46" s="284"/>
+      <c r="EM46" s="284"/>
+      <c r="EN46" s="284"/>
+      <c r="EO46" s="284"/>
+      <c r="EP46" s="284"/>
+      <c r="EQ46" s="284"/>
+      <c r="ER46" s="284"/>
+      <c r="ES46" s="284"/>
+      <c r="ET46" s="284"/>
+      <c r="EU46" s="284"/>
+      <c r="EV46" s="284"/>
+      <c r="EW46" s="284"/>
+      <c r="EX46" s="284"/>
+      <c r="EY46" s="284"/>
+      <c r="EZ46" s="284"/>
+      <c r="FA46" s="284"/>
+      <c r="FB46" s="284"/>
+      <c r="FC46" s="284"/>
+      <c r="FD46" s="284"/>
+      <c r="FE46" s="284"/>
+      <c r="FF46" s="284"/>
+      <c r="FG46" s="284"/>
+      <c r="FH46" s="284"/>
+      <c r="FI46" s="284"/>
+      <c r="FJ46" s="284"/>
+      <c r="FK46" s="284"/>
+      <c r="FL46" s="284"/>
+      <c r="FM46" s="284"/>
+      <c r="FN46" s="284"/>
+      <c r="FO46" s="284"/>
+      <c r="FP46" s="284"/>
+      <c r="FQ46" s="284"/>
+      <c r="FR46" s="284"/>
+      <c r="FS46" s="284"/>
+      <c r="FT46" s="284"/>
+      <c r="FU46" s="284"/>
+      <c r="FV46" s="284"/>
+      <c r="FW46" s="284"/>
+      <c r="FX46" s="284"/>
+      <c r="FY46" s="284"/>
+      <c r="FZ46" s="284"/>
+      <c r="GA46" s="284"/>
+      <c r="GB46" s="284"/>
+      <c r="GC46" s="284"/>
+      <c r="GD46" s="284"/>
+      <c r="GE46" s="284"/>
+      <c r="GF46" s="284"/>
+      <c r="GG46" s="284"/>
+      <c r="GH46" s="284"/>
+      <c r="GI46" s="284"/>
+      <c r="GJ46" s="284"/>
+      <c r="GK46" s="284"/>
+      <c r="GL46" s="284"/>
+      <c r="GM46" s="284"/>
+      <c r="GN46" s="284"/>
+      <c r="GO46" s="284"/>
+      <c r="GP46" s="284"/>
+      <c r="GQ46" s="284"/>
+      <c r="GR46" s="284"/>
+      <c r="GS46" s="284"/>
+      <c r="GT46" s="284"/>
+      <c r="GU46" s="284"/>
+      <c r="GV46" s="284"/>
+      <c r="GW46" s="284"/>
+      <c r="GX46" s="284"/>
+      <c r="GY46" s="284"/>
+      <c r="GZ46" s="284"/>
+      <c r="HA46" s="284"/>
+      <c r="HB46" s="284"/>
+      <c r="HC46" s="284"/>
+      <c r="HD46" s="284"/>
+      <c r="HE46" s="284"/>
+      <c r="HF46" s="284"/>
+      <c r="HG46" s="284"/>
+      <c r="HH46" s="284"/>
+      <c r="HI46" s="284"/>
+      <c r="HJ46" s="284"/>
+      <c r="HK46" s="284"/>
+      <c r="HL46" s="284"/>
+      <c r="HM46" s="284"/>
+      <c r="HN46" s="284"/>
+      <c r="HO46" s="284"/>
+      <c r="HP46" s="284"/>
+      <c r="HQ46" s="284"/>
+      <c r="HR46" s="284"/>
+      <c r="HS46" s="284"/>
+      <c r="HT46" s="284"/>
+      <c r="HU46" s="284"/>
+      <c r="HV46" s="284"/>
+      <c r="HW46" s="284"/>
+      <c r="HX46" s="284"/>
+      <c r="HY46" s="284"/>
+      <c r="HZ46" s="284"/>
+      <c r="IA46" s="284"/>
+      <c r="IB46" s="284"/>
+      <c r="IC46" s="284"/>
+      <c r="ID46" s="284"/>
+      <c r="IE46" s="284"/>
+      <c r="IF46" s="284"/>
+      <c r="IG46" s="284"/>
+      <c r="IH46" s="284"/>
+      <c r="II46" s="284"/>
+      <c r="IJ46" s="284"/>
+      <c r="IK46" s="284"/>
+      <c r="IL46" s="284"/>
+      <c r="IM46" s="284"/>
+      <c r="IN46" s="284"/>
+      <c r="IO46" s="284"/>
+      <c r="IP46" s="284"/>
+      <c r="IQ46" s="284"/>
+    </row>
+    <row r="47" spans="1:251" customFormat="1" ht="54">
+      <c r="A47" s="641" t="s">
+        <v>79</v>
+      </c>
+      <c r="B47" s="600" t="s">
+        <v>29</v>
+      </c>
+      <c r="C47" s="307" t="s">
+        <v>22</v>
+      </c>
+      <c r="D47" s="307" t="s">
+        <v>67</v>
+      </c>
+      <c r="E47" s="307" t="s">
+        <v>49</v>
+      </c>
+      <c r="F47" s="307" t="s">
+        <v>412</v>
+      </c>
+      <c r="G47" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="H47" s="331"/>
+      <c r="I47" s="331"/>
+      <c r="J47" s="284"/>
+      <c r="K47" s="284"/>
+      <c r="L47" s="284"/>
+      <c r="M47" s="284"/>
+      <c r="N47" s="284"/>
+      <c r="O47" s="284"/>
+      <c r="P47" s="284"/>
+      <c r="Q47" s="284"/>
+      <c r="R47" s="284"/>
+      <c r="S47" s="284"/>
+      <c r="T47" s="284"/>
+      <c r="U47" s="284"/>
+      <c r="V47" s="284"/>
+      <c r="W47" s="284"/>
+      <c r="X47" s="284"/>
+      <c r="Y47" s="284"/>
+      <c r="Z47" s="284"/>
+      <c r="AA47" s="284"/>
+      <c r="AB47" s="284"/>
+      <c r="AC47" s="284"/>
+      <c r="AD47" s="284"/>
+      <c r="AE47" s="284"/>
+      <c r="AF47" s="284"/>
+      <c r="AG47" s="284"/>
+      <c r="AH47" s="284"/>
+      <c r="AI47" s="284"/>
+      <c r="AJ47" s="284"/>
+      <c r="AK47" s="284"/>
+      <c r="AL47" s="284"/>
+      <c r="AM47" s="284"/>
+      <c r="AN47" s="284"/>
+      <c r="AO47" s="284"/>
+      <c r="AP47" s="284"/>
+      <c r="AQ47" s="284"/>
+      <c r="AR47" s="284"/>
+      <c r="AS47" s="284"/>
+      <c r="AT47" s="284"/>
+      <c r="AU47" s="284"/>
+      <c r="AV47" s="284"/>
+      <c r="AW47" s="284"/>
+      <c r="AX47" s="284"/>
+      <c r="AY47" s="284"/>
+      <c r="AZ47" s="284"/>
+      <c r="BA47" s="284"/>
+      <c r="BB47" s="284"/>
+      <c r="BC47" s="284"/>
+      <c r="BD47" s="284"/>
+      <c r="BE47" s="284"/>
+      <c r="BF47" s="284"/>
+      <c r="BG47" s="284"/>
+      <c r="BH47" s="284"/>
+      <c r="BI47" s="284"/>
+      <c r="BJ47" s="284"/>
+      <c r="BK47" s="284"/>
+      <c r="BL47" s="284"/>
+      <c r="BM47" s="284"/>
+      <c r="BN47" s="284"/>
+      <c r="BO47" s="284"/>
+      <c r="BP47" s="284"/>
+      <c r="BQ47" s="284"/>
+      <c r="BR47" s="284"/>
+      <c r="BS47" s="284"/>
+      <c r="BT47" s="284"/>
+      <c r="BU47" s="284"/>
+      <c r="BV47" s="284"/>
+      <c r="BW47" s="284"/>
+      <c r="BX47" s="284"/>
+      <c r="BY47" s="284"/>
+      <c r="BZ47" s="284"/>
+      <c r="CA47" s="284"/>
+      <c r="CB47" s="284"/>
+      <c r="CC47" s="284"/>
+      <c r="CD47" s="284"/>
+      <c r="CE47" s="284"/>
+      <c r="CF47" s="284"/>
+      <c r="CG47" s="284"/>
+      <c r="CH47" s="284"/>
+      <c r="CI47" s="284"/>
+      <c r="CJ47" s="284"/>
+      <c r="CK47" s="284"/>
+      <c r="CL47" s="284"/>
+      <c r="CM47" s="284"/>
+      <c r="CN47" s="284"/>
+      <c r="CO47" s="284"/>
+      <c r="CP47" s="284"/>
+      <c r="CQ47" s="284"/>
+      <c r="CR47" s="284"/>
+      <c r="CS47" s="284"/>
+      <c r="CT47" s="284"/>
+      <c r="CU47" s="284"/>
+      <c r="CV47" s="284"/>
+      <c r="CW47" s="284"/>
+      <c r="CX47" s="284"/>
+      <c r="CY47" s="284"/>
+      <c r="CZ47" s="284"/>
+      <c r="DA47" s="284"/>
+      <c r="DB47" s="284"/>
+      <c r="DC47" s="284"/>
+      <c r="DD47" s="284"/>
+      <c r="DE47" s="284"/>
+      <c r="DF47" s="284"/>
+      <c r="DG47" s="284"/>
+      <c r="DH47" s="284"/>
+      <c r="DI47" s="284"/>
+      <c r="DJ47" s="284"/>
+      <c r="DK47" s="284"/>
+      <c r="DL47" s="284"/>
+      <c r="DM47" s="284"/>
+      <c r="DN47" s="284"/>
+      <c r="DO47" s="284"/>
+      <c r="DP47" s="284"/>
+      <c r="DQ47" s="284"/>
+      <c r="DR47" s="284"/>
+      <c r="DS47" s="284"/>
+      <c r="DT47" s="284"/>
+      <c r="DU47" s="284"/>
+      <c r="DV47" s="284"/>
+      <c r="DW47" s="284"/>
+      <c r="DX47" s="284"/>
+      <c r="DY47" s="284"/>
+      <c r="DZ47" s="284"/>
+      <c r="EA47" s="284"/>
+      <c r="EB47" s="284"/>
+      <c r="EC47" s="284"/>
+      <c r="ED47" s="284"/>
+      <c r="EE47" s="284"/>
+      <c r="EF47" s="284"/>
+      <c r="EG47" s="284"/>
+      <c r="EH47" s="284"/>
+      <c r="EI47" s="284"/>
+      <c r="EJ47" s="284"/>
+      <c r="EK47" s="284"/>
+      <c r="EL47" s="284"/>
+      <c r="EM47" s="284"/>
+      <c r="EN47" s="284"/>
+      <c r="EO47" s="284"/>
+      <c r="EP47" s="284"/>
+      <c r="EQ47" s="284"/>
+      <c r="ER47" s="284"/>
+      <c r="ES47" s="284"/>
+      <c r="ET47" s="284"/>
+      <c r="EU47" s="284"/>
+      <c r="EV47" s="284"/>
+      <c r="EW47" s="284"/>
+      <c r="EX47" s="284"/>
+      <c r="EY47" s="284"/>
+      <c r="EZ47" s="284"/>
+      <c r="FA47" s="284"/>
+      <c r="FB47" s="284"/>
+      <c r="FC47" s="284"/>
+      <c r="FD47" s="284"/>
+      <c r="FE47" s="284"/>
+      <c r="FF47" s="284"/>
+      <c r="FG47" s="284"/>
+      <c r="FH47" s="284"/>
+      <c r="FI47" s="284"/>
+      <c r="FJ47" s="284"/>
+      <c r="FK47" s="284"/>
+      <c r="FL47" s="284"/>
+      <c r="FM47" s="284"/>
+      <c r="FN47" s="284"/>
+      <c r="FO47" s="284"/>
+      <c r="FP47" s="284"/>
+      <c r="FQ47" s="284"/>
+      <c r="FR47" s="284"/>
+      <c r="FS47" s="284"/>
+      <c r="FT47" s="284"/>
+      <c r="FU47" s="284"/>
+      <c r="FV47" s="284"/>
+      <c r="FW47" s="284"/>
+      <c r="FX47" s="284"/>
+      <c r="FY47" s="284"/>
+      <c r="FZ47" s="284"/>
+      <c r="GA47" s="284"/>
+      <c r="GB47" s="284"/>
+      <c r="GC47" s="284"/>
+      <c r="GD47" s="284"/>
+      <c r="GE47" s="284"/>
+      <c r="GF47" s="284"/>
+      <c r="GG47" s="284"/>
+      <c r="GH47" s="284"/>
+      <c r="GI47" s="284"/>
+      <c r="GJ47" s="284"/>
+      <c r="GK47" s="284"/>
+      <c r="GL47" s="284"/>
+      <c r="GM47" s="284"/>
+      <c r="GN47" s="284"/>
+      <c r="GO47" s="284"/>
+      <c r="GP47" s="284"/>
+      <c r="GQ47" s="284"/>
+      <c r="GR47" s="284"/>
+      <c r="GS47" s="284"/>
+      <c r="GT47" s="284"/>
+      <c r="GU47" s="284"/>
+      <c r="GV47" s="284"/>
+      <c r="GW47" s="284"/>
+      <c r="GX47" s="284"/>
+      <c r="GY47" s="284"/>
+      <c r="GZ47" s="284"/>
+      <c r="HA47" s="284"/>
+      <c r="HB47" s="284"/>
+      <c r="HC47" s="284"/>
+      <c r="HD47" s="284"/>
+      <c r="HE47" s="284"/>
+      <c r="HF47" s="284"/>
+      <c r="HG47" s="284"/>
+      <c r="HH47" s="284"/>
+      <c r="HI47" s="284"/>
+      <c r="HJ47" s="284"/>
+      <c r="HK47" s="284"/>
+      <c r="HL47" s="284"/>
+      <c r="HM47" s="284"/>
+      <c r="HN47" s="284"/>
+      <c r="HO47" s="284"/>
+      <c r="HP47" s="284"/>
+      <c r="HQ47" s="284"/>
+      <c r="HR47" s="284"/>
+      <c r="HS47" s="284"/>
+      <c r="HT47" s="284"/>
+      <c r="HU47" s="284"/>
+      <c r="HV47" s="284"/>
+      <c r="HW47" s="284"/>
+      <c r="HX47" s="284"/>
+      <c r="HY47" s="284"/>
+      <c r="HZ47" s="284"/>
+      <c r="IA47" s="284"/>
+      <c r="IB47" s="284"/>
+      <c r="IC47" s="284"/>
+      <c r="ID47" s="284"/>
+      <c r="IE47" s="284"/>
+      <c r="IF47" s="284"/>
+      <c r="IG47" s="284"/>
+      <c r="IH47" s="284"/>
+      <c r="II47" s="284"/>
+      <c r="IJ47" s="284"/>
+      <c r="IK47" s="284"/>
+      <c r="IL47" s="284"/>
+      <c r="IM47" s="284"/>
+      <c r="IN47" s="284"/>
+      <c r="IO47" s="284"/>
+      <c r="IP47" s="284"/>
+      <c r="IQ47" s="284"/>
+    </row>
+    <row r="48" spans="1:251" customFormat="1">
+      <c r="A48" s="642" t="s">
+        <v>51</v>
+      </c>
+      <c r="B48" s="388">
+        <v>100022106</v>
+      </c>
+      <c r="C48" s="308" t="s">
+        <v>406</v>
+      </c>
+      <c r="D48" s="308" t="s">
+        <v>586</v>
+      </c>
+      <c r="E48" s="304" t="s">
+        <v>587</v>
+      </c>
+      <c r="F48" s="305" t="s">
+        <v>24</v>
+      </c>
+      <c r="G48" s="22">
+        <v>52003</v>
+      </c>
+      <c r="H48" s="331"/>
+      <c r="I48" s="331"/>
+      <c r="J48" s="284"/>
+      <c r="K48" s="284"/>
+      <c r="L48" s="284"/>
+      <c r="M48" s="284"/>
+      <c r="N48" s="284"/>
+      <c r="O48" s="284"/>
+      <c r="P48" s="284"/>
+      <c r="Q48" s="284"/>
+      <c r="R48" s="284"/>
+      <c r="S48" s="284"/>
+      <c r="T48" s="284"/>
+      <c r="U48" s="284"/>
+      <c r="V48" s="284"/>
+      <c r="W48" s="284"/>
+      <c r="X48" s="284"/>
+      <c r="Y48" s="284"/>
+      <c r="Z48" s="284"/>
+      <c r="AA48" s="284"/>
+      <c r="AB48" s="284"/>
+      <c r="AC48" s="284"/>
+      <c r="AD48" s="284"/>
+      <c r="AE48" s="284"/>
+      <c r="AF48" s="284"/>
+      <c r="AG48" s="284"/>
+      <c r="AH48" s="284"/>
+      <c r="AI48" s="284"/>
+      <c r="AJ48" s="284"/>
+      <c r="AK48" s="284"/>
+      <c r="AL48" s="284"/>
+      <c r="AM48" s="284"/>
+      <c r="AN48" s="284"/>
+      <c r="AO48" s="284"/>
+      <c r="AP48" s="284"/>
+      <c r="AQ48" s="284"/>
+      <c r="AR48" s="284"/>
+      <c r="AS48" s="284"/>
+      <c r="AT48" s="284"/>
+      <c r="AU48" s="284"/>
+      <c r="AV48" s="284"/>
+      <c r="AW48" s="284"/>
+      <c r="AX48" s="284"/>
+      <c r="AY48" s="284"/>
+      <c r="AZ48" s="284"/>
+      <c r="BA48" s="284"/>
+      <c r="BB48" s="284"/>
+      <c r="BC48" s="284"/>
+      <c r="BD48" s="284"/>
+      <c r="BE48" s="284"/>
+      <c r="BF48" s="284"/>
+      <c r="BG48" s="284"/>
+      <c r="BH48" s="284"/>
+      <c r="BI48" s="284"/>
+      <c r="BJ48" s="284"/>
+      <c r="BK48" s="284"/>
+      <c r="BL48" s="284"/>
+      <c r="BM48" s="284"/>
+      <c r="BN48" s="284"/>
+      <c r="BO48" s="284"/>
+      <c r="BP48" s="284"/>
+      <c r="BQ48" s="284"/>
+      <c r="BR48" s="284"/>
+      <c r="BS48" s="284"/>
+      <c r="BT48" s="284"/>
+      <c r="BU48" s="284"/>
+      <c r="BV48" s="284"/>
+      <c r="BW48" s="284"/>
+      <c r="BX48" s="284"/>
+      <c r="BY48" s="284"/>
+      <c r="BZ48" s="284"/>
+      <c r="CA48" s="284"/>
+      <c r="CB48" s="284"/>
+      <c r="CC48" s="284"/>
+      <c r="CD48" s="284"/>
+      <c r="CE48" s="284"/>
+      <c r="CF48" s="284"/>
+      <c r="CG48" s="284"/>
+      <c r="CH48" s="284"/>
+      <c r="CI48" s="284"/>
+      <c r="CJ48" s="284"/>
+      <c r="CK48" s="284"/>
+      <c r="CL48" s="284"/>
+      <c r="CM48" s="284"/>
+      <c r="CN48" s="284"/>
+      <c r="CO48" s="284"/>
+      <c r="CP48" s="284"/>
+      <c r="CQ48" s="284"/>
+      <c r="CR48" s="284"/>
+      <c r="CS48" s="284"/>
+      <c r="CT48" s="284"/>
+      <c r="CU48" s="284"/>
+      <c r="CV48" s="284"/>
+      <c r="CW48" s="284"/>
+      <c r="CX48" s="284"/>
+      <c r="CY48" s="284"/>
+      <c r="CZ48" s="284"/>
+      <c r="DA48" s="284"/>
+      <c r="DB48" s="284"/>
+      <c r="DC48" s="284"/>
+      <c r="DD48" s="284"/>
+      <c r="DE48" s="284"/>
+      <c r="DF48" s="284"/>
+      <c r="DG48" s="284"/>
+      <c r="DH48" s="284"/>
+      <c r="DI48" s="284"/>
+      <c r="DJ48" s="284"/>
+      <c r="DK48" s="284"/>
+      <c r="DL48" s="284"/>
+      <c r="DM48" s="284"/>
+      <c r="DN48" s="284"/>
+      <c r="DO48" s="284"/>
+      <c r="DP48" s="284"/>
+      <c r="DQ48" s="284"/>
+      <c r="DR48" s="284"/>
+      <c r="DS48" s="284"/>
+      <c r="DT48" s="284"/>
+      <c r="DU48" s="284"/>
+      <c r="DV48" s="284"/>
+      <c r="DW48" s="284"/>
+      <c r="DX48" s="284"/>
+      <c r="DY48" s="284"/>
+      <c r="DZ48" s="284"/>
+      <c r="EA48" s="284"/>
+      <c r="EB48" s="284"/>
+      <c r="EC48" s="284"/>
+      <c r="ED48" s="284"/>
+      <c r="EE48" s="284"/>
+      <c r="EF48" s="284"/>
+      <c r="EG48" s="284"/>
+      <c r="EH48" s="284"/>
+      <c r="EI48" s="284"/>
+      <c r="EJ48" s="284"/>
+      <c r="EK48" s="284"/>
+      <c r="EL48" s="284"/>
+      <c r="EM48" s="284"/>
+      <c r="EN48" s="284"/>
+      <c r="EO48" s="284"/>
+      <c r="EP48" s="284"/>
+      <c r="EQ48" s="284"/>
+      <c r="ER48" s="284"/>
+      <c r="ES48" s="284"/>
+      <c r="ET48" s="284"/>
+      <c r="EU48" s="284"/>
+      <c r="EV48" s="284"/>
+      <c r="EW48" s="284"/>
+      <c r="EX48" s="284"/>
+      <c r="EY48" s="284"/>
+      <c r="EZ48" s="284"/>
+      <c r="FA48" s="284"/>
+      <c r="FB48" s="284"/>
+      <c r="FC48" s="284"/>
+      <c r="FD48" s="284"/>
+      <c r="FE48" s="284"/>
+      <c r="FF48" s="284"/>
+      <c r="FG48" s="284"/>
+      <c r="FH48" s="284"/>
+      <c r="FI48" s="284"/>
+      <c r="FJ48" s="284"/>
+      <c r="FK48" s="284"/>
+      <c r="FL48" s="284"/>
+      <c r="FM48" s="284"/>
+      <c r="FN48" s="284"/>
+      <c r="FO48" s="284"/>
+      <c r="FP48" s="284"/>
+      <c r="FQ48" s="284"/>
+      <c r="FR48" s="284"/>
+      <c r="FS48" s="284"/>
+      <c r="FT48" s="284"/>
+      <c r="FU48" s="284"/>
+      <c r="FV48" s="284"/>
+      <c r="FW48" s="284"/>
+      <c r="FX48" s="284"/>
+      <c r="FY48" s="284"/>
+      <c r="FZ48" s="284"/>
+      <c r="GA48" s="284"/>
+      <c r="GB48" s="284"/>
+      <c r="GC48" s="284"/>
+      <c r="GD48" s="284"/>
+      <c r="GE48" s="284"/>
+      <c r="GF48" s="284"/>
+      <c r="GG48" s="284"/>
+      <c r="GH48" s="284"/>
+      <c r="GI48" s="284"/>
+      <c r="GJ48" s="284"/>
+      <c r="GK48" s="284"/>
+      <c r="GL48" s="284"/>
+      <c r="GM48" s="284"/>
+      <c r="GN48" s="284"/>
+      <c r="GO48" s="284"/>
+      <c r="GP48" s="284"/>
+      <c r="GQ48" s="284"/>
+      <c r="GR48" s="284"/>
+      <c r="GS48" s="284"/>
+      <c r="GT48" s="284"/>
+      <c r="GU48" s="284"/>
+      <c r="GV48" s="284"/>
+      <c r="GW48" s="284"/>
+      <c r="GX48" s="284"/>
+      <c r="GY48" s="284"/>
+      <c r="GZ48" s="284"/>
+      <c r="HA48" s="284"/>
+      <c r="HB48" s="284"/>
+      <c r="HC48" s="284"/>
+      <c r="HD48" s="284"/>
+      <c r="HE48" s="284"/>
+      <c r="HF48" s="284"/>
+      <c r="HG48" s="284"/>
+      <c r="HH48" s="284"/>
+      <c r="HI48" s="284"/>
+      <c r="HJ48" s="284"/>
+      <c r="HK48" s="284"/>
+      <c r="HL48" s="284"/>
+      <c r="HM48" s="284"/>
+      <c r="HN48" s="284"/>
+      <c r="HO48" s="284"/>
+      <c r="HP48" s="284"/>
+      <c r="HQ48" s="284"/>
+      <c r="HR48" s="284"/>
+      <c r="HS48" s="284"/>
+      <c r="HT48" s="284"/>
+      <c r="HU48" s="284"/>
+      <c r="HV48" s="284"/>
+      <c r="HW48" s="284"/>
+      <c r="HX48" s="284"/>
+      <c r="HY48" s="284"/>
+      <c r="HZ48" s="284"/>
+      <c r="IA48" s="284"/>
+      <c r="IB48" s="284"/>
+      <c r="IC48" s="284"/>
+      <c r="ID48" s="284"/>
+      <c r="IE48" s="284"/>
+      <c r="IF48" s="284"/>
+      <c r="IG48" s="284"/>
+      <c r="IH48" s="284"/>
+      <c r="II48" s="284"/>
+      <c r="IJ48" s="284"/>
+      <c r="IK48" s="284"/>
+      <c r="IL48" s="284"/>
+      <c r="IM48" s="284"/>
+      <c r="IN48" s="284"/>
+      <c r="IO48" s="284"/>
+      <c r="IP48" s="284"/>
+      <c r="IQ48" s="284"/>
+    </row>
+    <row r="49" spans="1:251" customFormat="1">
+      <c r="A49" s="643" t="s">
+        <v>51</v>
+      </c>
+      <c r="B49" s="388">
+        <v>100022108</v>
+      </c>
+      <c r="C49" s="308" t="s">
+        <v>407</v>
+      </c>
+      <c r="D49" s="308" t="s">
+        <v>588</v>
+      </c>
+      <c r="E49" s="304" t="s">
+        <v>27</v>
+      </c>
+      <c r="F49" s="305" t="s">
         <v>420</v>
       </c>
-      <c r="D21" s="334" t="s">
-[...77 lines deleted...]
-      <c r="E24" s="364" t="s">
+      <c r="G49" s="22">
+        <v>64802</v>
+      </c>
+      <c r="H49" s="331"/>
+      <c r="I49" s="331"/>
+      <c r="J49" s="284"/>
+      <c r="K49" s="284"/>
+      <c r="L49" s="284"/>
+      <c r="M49" s="284"/>
+      <c r="N49" s="284"/>
+      <c r="O49" s="284"/>
+      <c r="P49" s="284"/>
+      <c r="Q49" s="284"/>
+      <c r="R49" s="284"/>
+      <c r="S49" s="284"/>
+      <c r="T49" s="284"/>
+      <c r="U49" s="284"/>
+      <c r="V49" s="284"/>
+      <c r="W49" s="284"/>
+      <c r="X49" s="284"/>
+      <c r="Y49" s="284"/>
+      <c r="Z49" s="284"/>
+      <c r="AA49" s="284"/>
+      <c r="AB49" s="284"/>
+      <c r="AC49" s="284"/>
+      <c r="AD49" s="284"/>
+      <c r="AE49" s="284"/>
+      <c r="AF49" s="284"/>
+      <c r="AG49" s="284"/>
+      <c r="AH49" s="284"/>
+      <c r="AI49" s="284"/>
+      <c r="AJ49" s="284"/>
+      <c r="AK49" s="284"/>
+      <c r="AL49" s="284"/>
+      <c r="AM49" s="284"/>
+      <c r="AN49" s="284"/>
+      <c r="AO49" s="284"/>
+      <c r="AP49" s="284"/>
+      <c r="AQ49" s="284"/>
+      <c r="AR49" s="284"/>
+      <c r="AS49" s="284"/>
+      <c r="AT49" s="284"/>
+      <c r="AU49" s="284"/>
+      <c r="AV49" s="284"/>
+      <c r="AW49" s="284"/>
+      <c r="AX49" s="284"/>
+      <c r="AY49" s="284"/>
+      <c r="AZ49" s="284"/>
+      <c r="BA49" s="284"/>
+      <c r="BB49" s="284"/>
+      <c r="BC49" s="284"/>
+      <c r="BD49" s="284"/>
+      <c r="BE49" s="284"/>
+      <c r="BF49" s="284"/>
+      <c r="BG49" s="284"/>
+      <c r="BH49" s="284"/>
+      <c r="BI49" s="284"/>
+      <c r="BJ49" s="284"/>
+      <c r="BK49" s="284"/>
+      <c r="BL49" s="284"/>
+      <c r="BM49" s="284"/>
+      <c r="BN49" s="284"/>
+      <c r="BO49" s="284"/>
+      <c r="BP49" s="284"/>
+      <c r="BQ49" s="284"/>
+      <c r="BR49" s="284"/>
+      <c r="BS49" s="284"/>
+      <c r="BT49" s="284"/>
+      <c r="BU49" s="284"/>
+      <c r="BV49" s="284"/>
+      <c r="BW49" s="284"/>
+      <c r="BX49" s="284"/>
+      <c r="BY49" s="284"/>
+      <c r="BZ49" s="284"/>
+      <c r="CA49" s="284"/>
+      <c r="CB49" s="284"/>
+      <c r="CC49" s="284"/>
+      <c r="CD49" s="284"/>
+      <c r="CE49" s="284"/>
+      <c r="CF49" s="284"/>
+      <c r="CG49" s="284"/>
+      <c r="CH49" s="284"/>
+      <c r="CI49" s="284"/>
+      <c r="CJ49" s="284"/>
+      <c r="CK49" s="284"/>
+      <c r="CL49" s="284"/>
+      <c r="CM49" s="284"/>
+      <c r="CN49" s="284"/>
+      <c r="CO49" s="284"/>
+      <c r="CP49" s="284"/>
+      <c r="CQ49" s="284"/>
+      <c r="CR49" s="284"/>
+      <c r="CS49" s="284"/>
+      <c r="CT49" s="284"/>
+      <c r="CU49" s="284"/>
+      <c r="CV49" s="284"/>
+      <c r="CW49" s="284"/>
+      <c r="CX49" s="284"/>
+      <c r="CY49" s="284"/>
+      <c r="CZ49" s="284"/>
+      <c r="DA49" s="284"/>
+      <c r="DB49" s="284"/>
+      <c r="DC49" s="284"/>
+      <c r="DD49" s="284"/>
+      <c r="DE49" s="284"/>
+      <c r="DF49" s="284"/>
+      <c r="DG49" s="284"/>
+      <c r="DH49" s="284"/>
+      <c r="DI49" s="284"/>
+      <c r="DJ49" s="284"/>
+      <c r="DK49" s="284"/>
+      <c r="DL49" s="284"/>
+      <c r="DM49" s="284"/>
+      <c r="DN49" s="284"/>
+      <c r="DO49" s="284"/>
+      <c r="DP49" s="284"/>
+      <c r="DQ49" s="284"/>
+      <c r="DR49" s="284"/>
+      <c r="DS49" s="284"/>
+      <c r="DT49" s="284"/>
+      <c r="DU49" s="284"/>
+      <c r="DV49" s="284"/>
+      <c r="DW49" s="284"/>
+      <c r="DX49" s="284"/>
+      <c r="DY49" s="284"/>
+      <c r="DZ49" s="284"/>
+      <c r="EA49" s="284"/>
+      <c r="EB49" s="284"/>
+      <c r="EC49" s="284"/>
+      <c r="ED49" s="284"/>
+      <c r="EE49" s="284"/>
+      <c r="EF49" s="284"/>
+      <c r="EG49" s="284"/>
+      <c r="EH49" s="284"/>
+      <c r="EI49" s="284"/>
+      <c r="EJ49" s="284"/>
+      <c r="EK49" s="284"/>
+      <c r="EL49" s="284"/>
+      <c r="EM49" s="284"/>
+      <c r="EN49" s="284"/>
+      <c r="EO49" s="284"/>
+      <c r="EP49" s="284"/>
+      <c r="EQ49" s="284"/>
+      <c r="ER49" s="284"/>
+      <c r="ES49" s="284"/>
+      <c r="ET49" s="284"/>
+      <c r="EU49" s="284"/>
+      <c r="EV49" s="284"/>
+      <c r="EW49" s="284"/>
+      <c r="EX49" s="284"/>
+      <c r="EY49" s="284"/>
+      <c r="EZ49" s="284"/>
+      <c r="FA49" s="284"/>
+      <c r="FB49" s="284"/>
+      <c r="FC49" s="284"/>
+      <c r="FD49" s="284"/>
+      <c r="FE49" s="284"/>
+      <c r="FF49" s="284"/>
+      <c r="FG49" s="284"/>
+      <c r="FH49" s="284"/>
+      <c r="FI49" s="284"/>
+      <c r="FJ49" s="284"/>
+      <c r="FK49" s="284"/>
+      <c r="FL49" s="284"/>
+      <c r="FM49" s="284"/>
+      <c r="FN49" s="284"/>
+      <c r="FO49" s="284"/>
+      <c r="FP49" s="284"/>
+      <c r="FQ49" s="284"/>
+      <c r="FR49" s="284"/>
+      <c r="FS49" s="284"/>
+      <c r="FT49" s="284"/>
+      <c r="FU49" s="284"/>
+      <c r="FV49" s="284"/>
+      <c r="FW49" s="284"/>
+      <c r="FX49" s="284"/>
+      <c r="FY49" s="284"/>
+      <c r="FZ49" s="284"/>
+      <c r="GA49" s="284"/>
+      <c r="GB49" s="284"/>
+      <c r="GC49" s="284"/>
+      <c r="GD49" s="284"/>
+      <c r="GE49" s="284"/>
+      <c r="GF49" s="284"/>
+      <c r="GG49" s="284"/>
+      <c r="GH49" s="284"/>
+      <c r="GI49" s="284"/>
+      <c r="GJ49" s="284"/>
+      <c r="GK49" s="284"/>
+      <c r="GL49" s="284"/>
+      <c r="GM49" s="284"/>
+      <c r="GN49" s="284"/>
+      <c r="GO49" s="284"/>
+      <c r="GP49" s="284"/>
+      <c r="GQ49" s="284"/>
+      <c r="GR49" s="284"/>
+      <c r="GS49" s="284"/>
+      <c r="GT49" s="284"/>
+      <c r="GU49" s="284"/>
+      <c r="GV49" s="284"/>
+      <c r="GW49" s="284"/>
+      <c r="GX49" s="284"/>
+      <c r="GY49" s="284"/>
+      <c r="GZ49" s="284"/>
+      <c r="HA49" s="284"/>
+      <c r="HB49" s="284"/>
+      <c r="HC49" s="284"/>
+      <c r="HD49" s="284"/>
+      <c r="HE49" s="284"/>
+      <c r="HF49" s="284"/>
+      <c r="HG49" s="284"/>
+      <c r="HH49" s="284"/>
+      <c r="HI49" s="284"/>
+      <c r="HJ49" s="284"/>
+      <c r="HK49" s="284"/>
+      <c r="HL49" s="284"/>
+      <c r="HM49" s="284"/>
+      <c r="HN49" s="284"/>
+      <c r="HO49" s="284"/>
+      <c r="HP49" s="284"/>
+      <c r="HQ49" s="284"/>
+      <c r="HR49" s="284"/>
+      <c r="HS49" s="284"/>
+      <c r="HT49" s="284"/>
+      <c r="HU49" s="284"/>
+      <c r="HV49" s="284"/>
+      <c r="HW49" s="284"/>
+      <c r="HX49" s="284"/>
+      <c r="HY49" s="284"/>
+      <c r="HZ49" s="284"/>
+      <c r="IA49" s="284"/>
+      <c r="IB49" s="284"/>
+      <c r="IC49" s="284"/>
+      <c r="ID49" s="284"/>
+      <c r="IE49" s="284"/>
+      <c r="IF49" s="284"/>
+      <c r="IG49" s="284"/>
+      <c r="IH49" s="284"/>
+      <c r="II49" s="284"/>
+      <c r="IJ49" s="284"/>
+      <c r="IK49" s="284"/>
+      <c r="IL49" s="284"/>
+      <c r="IM49" s="284"/>
+      <c r="IN49" s="284"/>
+      <c r="IO49" s="284"/>
+      <c r="IP49" s="284"/>
+      <c r="IQ49" s="284"/>
+    </row>
+    <row r="50" spans="1:251">
+      <c r="A50" s="483" t="s">
+        <v>288</v>
+      </c>
+      <c r="B50" s="484" t="s">
+        <v>408</v>
+      </c>
+      <c r="C50" s="484"/>
+      <c r="D50" s="478"/>
+      <c r="E50" s="484"/>
+      <c r="F50" s="484"/>
+      <c r="G50" s="298"/>
+      <c r="H50" s="331"/>
+      <c r="I50" s="331"/>
+    </row>
+    <row r="51" spans="1:251">
+      <c r="A51" s="483" t="s">
+        <v>288</v>
+      </c>
+      <c r="B51" s="484" t="s">
+        <v>933</v>
+      </c>
+      <c r="C51" s="334"/>
+      <c r="D51" s="296"/>
+      <c r="E51" s="334"/>
+      <c r="F51" s="296"/>
+      <c r="G51" s="287"/>
+      <c r="H51" s="331"/>
+      <c r="I51" s="331"/>
+    </row>
+    <row r="52" spans="1:251">
+      <c r="A52" s="295"/>
+      <c r="B52" s="298"/>
+      <c r="D52" s="298"/>
+      <c r="I52" s="331"/>
+    </row>
+    <row r="53" spans="1:251" ht="24.75">
+      <c r="A53" s="295"/>
+      <c r="B53" s="301"/>
+      <c r="C53" s="479" t="s">
+        <v>600</v>
+      </c>
+      <c r="D53" s="298"/>
+      <c r="E53" s="334"/>
+      <c r="F53" s="296"/>
+      <c r="I53" s="331"/>
+    </row>
+    <row r="54" spans="1:251">
+      <c r="A54" s="295"/>
+      <c r="E54" s="29"/>
+      <c r="F54" s="35"/>
+      <c r="I54" s="331"/>
+    </row>
+    <row r="55" spans="1:251" ht="54">
+      <c r="A55" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B55" s="328" t="s">
+        <v>29</v>
+      </c>
+      <c r="C55" s="802" t="s">
+        <v>49</v>
+      </c>
+      <c r="D55" s="803"/>
+      <c r="E55" s="804"/>
+      <c r="F55" s="413"/>
+      <c r="G55" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="H55" s="331"/>
+      <c r="I55" s="331"/>
+    </row>
+    <row r="56" spans="1:251" ht="37.5" customHeight="1">
+      <c r="A56" s="547" t="s">
+        <v>51</v>
+      </c>
+      <c r="B56" s="506">
+        <v>100023763</v>
+      </c>
+      <c r="C56" s="598" t="s">
+        <v>598</v>
+      </c>
+      <c r="D56" s="599"/>
+      <c r="E56" s="507" t="s">
+        <v>601</v>
+      </c>
+      <c r="F56" s="508"/>
+      <c r="G56" s="22">
+        <v>4158</v>
+      </c>
+      <c r="H56" s="331"/>
+      <c r="I56" s="331"/>
+    </row>
+    <row r="57" spans="1:251" ht="36" customHeight="1">
+      <c r="A57" s="547" t="s">
+        <v>51</v>
+      </c>
+      <c r="B57" s="506">
+        <v>100023764</v>
+      </c>
+      <c r="C57" s="598" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D57" s="599"/>
+      <c r="E57" s="507" t="s">
+        <v>602</v>
+      </c>
+      <c r="F57" s="508"/>
+      <c r="G57" s="22">
+        <v>4240</v>
+      </c>
+      <c r="H57" s="331"/>
+      <c r="I57" s="331"/>
+    </row>
+    <row r="58" spans="1:251">
+      <c r="A58" s="295"/>
+      <c r="C58" s="289" t="s">
+        <v>35</v>
+      </c>
+      <c r="F58" s="298"/>
+      <c r="I58" s="331"/>
+    </row>
+    <row r="59" spans="1:251">
+      <c r="C59" s="289" t="s">
+        <v>84</v>
+      </c>
+      <c r="F59" s="298"/>
+      <c r="I59" s="331"/>
+    </row>
+    <row r="60" spans="1:251">
+      <c r="I60" s="331"/>
+    </row>
+    <row r="61" spans="1:251" ht="24.75">
+      <c r="C61" s="479" t="s">
+        <v>615</v>
+      </c>
+      <c r="I61" s="331"/>
+    </row>
+    <row r="62" spans="1:251">
+      <c r="I62" s="331"/>
+    </row>
+    <row r="63" spans="1:251" ht="54">
+      <c r="A63" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B63" s="328" t="s">
+        <v>29</v>
+      </c>
+      <c r="C63" s="802"/>
+      <c r="D63" s="803"/>
+      <c r="E63" s="804"/>
+      <c r="F63" s="413"/>
+      <c r="G63" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="H63" s="331"/>
+      <c r="I63" s="331"/>
+    </row>
+    <row r="64" spans="1:251" ht="36" customHeight="1">
+      <c r="A64" s="547" t="s">
+        <v>51</v>
+      </c>
+      <c r="B64" s="506">
+        <v>19210001</v>
+      </c>
+      <c r="C64" s="805" t="s">
         <v>43</v>
       </c>
-      <c r="F24" s="331" t="s">
-[...1786 lines deleted...]
-      <c r="G64" s="44">
+      <c r="D64" s="806"/>
+      <c r="E64" s="507"/>
+      <c r="F64" s="508"/>
+      <c r="G64" s="22">
         <v>819</v>
       </c>
-      <c r="H64" s="357"/>
-      <c r="I64" s="357"/>
+      <c r="H64" s="331"/>
+      <c r="I64" s="331"/>
     </row>
     <row r="65" spans="9:9">
-      <c r="I65" s="357"/>
+      <c r="I65" s="331"/>
     </row>
     <row r="66" spans="9:9">
-      <c r="I66" s="357"/>
+      <c r="I66" s="331"/>
     </row>
     <row r="67" spans="9:9">
-      <c r="I67" s="357"/>
+      <c r="I67" s="331"/>
     </row>
     <row r="68" spans="9:9">
-      <c r="I68" s="357"/>
+      <c r="I68" s="331"/>
     </row>
     <row r="69" spans="9:9">
-      <c r="I69" s="357"/>
+      <c r="I69" s="331"/>
     </row>
     <row r="70" spans="9:9">
-      <c r="I70" s="357"/>
+      <c r="I70" s="331"/>
     </row>
     <row r="71" spans="9:9">
-      <c r="I71" s="357"/>
+      <c r="I71" s="331"/>
     </row>
     <row r="72" spans="9:9">
-      <c r="I72" s="357"/>
+      <c r="I72" s="331"/>
     </row>
     <row r="73" spans="9:9">
-      <c r="I73" s="357"/>
+      <c r="I73" s="331"/>
     </row>
     <row r="74" spans="9:9">
-      <c r="I74" s="357"/>
+      <c r="I74" s="331"/>
     </row>
     <row r="75" spans="9:9">
-      <c r="I75" s="357"/>
+      <c r="I75" s="331"/>
     </row>
     <row r="76" spans="9:9">
-      <c r="I76" s="357"/>
+      <c r="I76" s="331"/>
     </row>
     <row r="77" spans="9:9">
-      <c r="I77" s="357"/>
+      <c r="I77" s="331"/>
     </row>
     <row r="78" spans="9:9">
-      <c r="I78" s="357"/>
+      <c r="I78" s="331"/>
     </row>
     <row r="79" spans="9:9">
-      <c r="I79" s="357"/>
+      <c r="I79" s="331"/>
     </row>
     <row r="80" spans="9:9">
-      <c r="I80" s="357"/>
+      <c r="I80" s="331"/>
     </row>
     <row r="81" spans="9:9">
-      <c r="I81" s="357"/>
+      <c r="I81" s="331"/>
     </row>
     <row r="82" spans="9:9">
-      <c r="I82" s="357"/>
+      <c r="I82" s="331"/>
     </row>
     <row r="83" spans="9:9">
-      <c r="I83" s="357"/>
+      <c r="I83" s="331"/>
     </row>
   </sheetData>
   <autoFilter ref="A15:G24" xr:uid="{65B9A5A3-DF76-42EB-9AB5-CCC3D2E61FD8}"/>
   <mergeCells count="3">
     <mergeCell ref="C63:E63"/>
     <mergeCell ref="C55:E55"/>
     <mergeCell ref="C64:D64"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{EA7402D0-8AD5-4755-8154-A07741BF427F}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="33" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87443F56-5855-4647-96D8-5B0E56C6C862}">
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="53.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.140625" customWidth="1"/>
     <col min="7" max="7" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="33.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="25.5">
-[...9 lines deleted...]
-      <c r="D1" s="746" t="s">
+    <row r="1" spans="1:8" ht="51">
+      <c r="A1" s="716" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1" s="716" t="s">
+        <v>868</v>
+      </c>
+      <c r="C1" s="716" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D1" s="716" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E1" s="717" t="s">
+        <v>1059</v>
+      </c>
+      <c r="F1" s="721"/>
+      <c r="G1" s="714" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H1" s="715" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="718">
+        <v>100022596</v>
+      </c>
+      <c r="B2" s="718" t="s">
+        <v>665</v>
+      </c>
+      <c r="C2" s="724" t="s">
+        <v>89</v>
+      </c>
+      <c r="D2" s="719" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E2" s="720">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" s="718" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B3" s="718" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C3" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D3" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E3" s="720">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="718" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B4" s="718" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C4" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D4" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E4" s="720">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="718">
+        <v>100023855</v>
+      </c>
+      <c r="B5" s="718" t="s">
+        <v>965</v>
+      </c>
+      <c r="C5" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D5" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E5" s="720">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="718">
+        <v>100023856</v>
+      </c>
+      <c r="B6" s="718" t="s">
+        <v>966</v>
+      </c>
+      <c r="C6" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D6" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E6" s="720">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="718">
+        <v>100023857</v>
+      </c>
+      <c r="B7" s="718" t="s">
+        <v>967</v>
+      </c>
+      <c r="C7" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D7" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E7" s="720">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="718">
+        <v>14510262</v>
+      </c>
+      <c r="B8" s="718" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C8" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D8" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E8" s="720">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="718">
+        <v>14510271</v>
+      </c>
+      <c r="B9" s="718" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C9" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D9" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E9" s="720">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="718">
+        <v>14330003</v>
+      </c>
+      <c r="B10" s="718" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C10" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D10" s="719" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E10" s="720">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="718" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B11" s="718" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C11" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D11" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E11" s="720">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="718">
+        <v>14210003</v>
+      </c>
+      <c r="B12" s="718" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C12" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D12" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E12" s="720">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="718">
+        <v>14230109</v>
+      </c>
+      <c r="B13" s="718" t="s">
+        <v>349</v>
+      </c>
+      <c r="C13" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D13" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E13" s="720">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="718">
+        <v>14410043</v>
+      </c>
+      <c r="B14" s="718" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C14" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D14" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E14" s="720">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="718">
+        <v>100021072</v>
+      </c>
+      <c r="B15" s="718" t="s">
+        <v>395</v>
+      </c>
+      <c r="C15" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D15" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E15" s="720">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="718">
+        <v>100022139</v>
+      </c>
+      <c r="B16" s="718" t="s">
         <v>1024</v>
       </c>
-      <c r="E1" s="747" t="s">
-[...20 lines deleted...]
-      <c r="D2" s="749" t="s">
+      <c r="C16" s="719" t="s">
+        <v>475</v>
+      </c>
+      <c r="D16" s="719" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E16" s="720">
+        <v>21460</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="718">
+        <v>100020832</v>
+      </c>
+      <c r="B17" s="718" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C17" s="719" t="s">
+        <v>475</v>
+      </c>
+      <c r="D17" s="719" t="s">
         <v>1026</v>
       </c>
-      <c r="E2" s="750">
-[...126 lines deleted...]
-      <c r="B10" s="748" t="s">
+      <c r="E17" s="720">
+        <v>40491</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="718">
+        <v>14360036</v>
+      </c>
+      <c r="B18" s="718" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C18" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D18" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E18" s="720">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="718">
+        <v>14360037</v>
+      </c>
+      <c r="B19" s="718" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C19" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D19" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E19" s="720">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="718">
+        <v>14360038</v>
+      </c>
+      <c r="B20" s="718" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C20" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D20" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E20" s="720">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="718">
+        <v>14360040</v>
+      </c>
+      <c r="B21" s="718" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C21" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E21" s="720">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="718">
+        <v>14360044</v>
+      </c>
+      <c r="B22" s="718" t="s">
         <v>1033</v>
       </c>
-      <c r="C10" s="749" t="s">
-[...30 lines deleted...]
-      <c r="B12" s="748" t="s">
+      <c r="C22" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D22" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E22" s="720">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="718">
+        <v>14360046</v>
+      </c>
+      <c r="B23" s="718" t="s">
         <v>1034</v>
       </c>
-      <c r="C12" s="749" t="s">
-[...30 lines deleted...]
-      <c r="B14" s="748" t="s">
+      <c r="C23" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D23" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E23" s="720">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="718">
+        <v>14360048</v>
+      </c>
+      <c r="B24" s="718" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C24" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D24" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E24" s="720">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="718">
+        <v>14080027</v>
+      </c>
+      <c r="B25" s="718" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C25" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D25" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E25" s="720">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="718">
+        <v>100021849</v>
+      </c>
+      <c r="B26" s="718" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C26" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D26" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E26" s="720">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="718">
+        <v>100021851</v>
+      </c>
+      <c r="B27" s="718" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C27" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D27" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E27" s="720">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="718">
+        <v>14080051</v>
+      </c>
+      <c r="B28" s="718" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C28" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D28" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E28" s="720">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="718">
+        <v>100021854</v>
+      </c>
+      <c r="B29" s="718" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C29" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D29" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E29" s="720">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="718">
+        <v>14070003</v>
+      </c>
+      <c r="B30" s="718" t="s">
         <v>1042</v>
       </c>
-      <c r="C14" s="749" t="s">
-[...183 lines deleted...]
-      <c r="B25" s="748" t="s">
+      <c r="C30" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D30" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E30" s="720">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="718">
+        <v>100022277</v>
+      </c>
+      <c r="B31" s="718" t="s">
+        <v>604</v>
+      </c>
+      <c r="C31" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D31" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E31" s="720">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="718">
+        <v>14510206</v>
+      </c>
+      <c r="B32" s="718" t="s">
         <v>1043</v>
       </c>
-      <c r="C25" s="749" t="s">
-[...13 lines deleted...]
-      <c r="B26" s="748" t="s">
+      <c r="C32" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D32" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E32" s="720">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="718">
+        <v>14510241</v>
+      </c>
+      <c r="B33" s="718" t="s">
         <v>1044</v>
       </c>
-      <c r="C26" s="749" t="s">
-[...13 lines deleted...]
-      <c r="B27" s="748" t="s">
+      <c r="C33" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D33" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E33" s="720">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="718">
+        <v>14510242</v>
+      </c>
+      <c r="B34" s="718" t="s">
         <v>1045</v>
       </c>
-      <c r="C27" s="749" t="s">
-[...13 lines deleted...]
-      <c r="B28" s="748" t="s">
+      <c r="C34" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D34" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E34" s="720">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="718">
+        <v>14510256</v>
+      </c>
+      <c r="B35" s="718" t="s">
         <v>1046</v>
       </c>
-      <c r="C28" s="749" t="s">
-[...13 lines deleted...]
-      <c r="B29" s="748" t="s">
+      <c r="C35" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D35" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E35" s="720">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="718">
+        <v>14510274</v>
+      </c>
+      <c r="B36" s="718" t="s">
         <v>1047</v>
       </c>
-      <c r="C29" s="749" t="s">
-[...13 lines deleted...]
-      <c r="B30" s="748" t="s">
+      <c r="C36" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D36" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E36" s="720">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="718">
+        <v>14510275</v>
+      </c>
+      <c r="B37" s="718" t="s">
         <v>1048</v>
       </c>
-      <c r="C30" s="749" t="s">
-[...30 lines deleted...]
-      <c r="B32" s="748" t="s">
+      <c r="C37" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D37" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E37" s="720">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="718">
+        <v>14510281</v>
+      </c>
+      <c r="B38" s="718" t="s">
         <v>1049</v>
       </c>
-      <c r="C32" s="749" t="s">
-[...107 lines deleted...]
-      <c r="E38" s="750">
+      <c r="C38" s="719" t="s">
+        <v>89</v>
+      </c>
+      <c r="D38" s="719" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E38" s="720">
         <v>1861</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFE31DAF-4AA5-4F52-8E5E-C5EC26A51E43}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IR52"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="1" width="9.42578125" style="565" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="541"/>
+    <col min="1" max="1" width="9.42578125" style="538" customWidth="1"/>
+    <col min="2" max="2" width="17.5703125" style="513" customWidth="1"/>
+    <col min="3" max="3" width="38.5703125" style="513" customWidth="1"/>
+    <col min="4" max="4" width="34.5703125" style="514" customWidth="1"/>
+    <col min="5" max="5" width="61.140625" style="514" customWidth="1"/>
+    <col min="6" max="6" width="30.140625" style="515" customWidth="1"/>
+    <col min="7" max="7" width="28.42578125" style="514" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="18.42578125" style="514" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="514"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:252" ht="27">
-      <c r="A1" s="128"/>
-[...11 lines deleted...]
-      <c r="I1" s="503">
+      <c r="A1" s="106"/>
+      <c r="B1" s="509"/>
+      <c r="C1" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D1" s="42"/>
+      <c r="E1" s="131"/>
+      <c r="F1" s="510"/>
+      <c r="G1" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" s="110"/>
+      <c r="I1" s="476">
         <v>14</v>
       </c>
-      <c r="J1" s="64"/>
-[...241 lines deleted...]
-      <c r="IR1" s="64"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
+      <c r="V1" s="42"/>
+      <c r="W1" s="42"/>
+      <c r="X1" s="42"/>
+      <c r="Y1" s="42"/>
+      <c r="Z1" s="42"/>
+      <c r="AA1" s="42"/>
+      <c r="AB1" s="42"/>
+      <c r="AC1" s="42"/>
+      <c r="AD1" s="42"/>
+      <c r="AE1" s="42"/>
+      <c r="AF1" s="42"/>
+      <c r="AG1" s="42"/>
+      <c r="AH1" s="42"/>
+      <c r="AI1" s="42"/>
+      <c r="AJ1" s="42"/>
+      <c r="AK1" s="42"/>
+      <c r="AL1" s="42"/>
+      <c r="AM1" s="42"/>
+      <c r="AN1" s="42"/>
+      <c r="AO1" s="42"/>
+      <c r="AP1" s="42"/>
+      <c r="AQ1" s="42"/>
+      <c r="AR1" s="42"/>
+      <c r="AS1" s="42"/>
+      <c r="AT1" s="42"/>
+      <c r="AU1" s="42"/>
+      <c r="AV1" s="42"/>
+      <c r="AW1" s="42"/>
+      <c r="AX1" s="42"/>
+      <c r="AY1" s="42"/>
+      <c r="AZ1" s="42"/>
+      <c r="BA1" s="42"/>
+      <c r="BB1" s="42"/>
+      <c r="BC1" s="42"/>
+      <c r="BD1" s="42"/>
+      <c r="BE1" s="42"/>
+      <c r="BF1" s="42"/>
+      <c r="BG1" s="42"/>
+      <c r="BH1" s="42"/>
+      <c r="BI1" s="42"/>
+      <c r="BJ1" s="42"/>
+      <c r="BK1" s="42"/>
+      <c r="BL1" s="42"/>
+      <c r="BM1" s="42"/>
+      <c r="BN1" s="42"/>
+      <c r="BO1" s="42"/>
+      <c r="BP1" s="42"/>
+      <c r="BQ1" s="42"/>
+      <c r="BR1" s="42"/>
+      <c r="BS1" s="42"/>
+      <c r="BT1" s="42"/>
+      <c r="BU1" s="42"/>
+      <c r="BV1" s="42"/>
+      <c r="BW1" s="42"/>
+      <c r="BX1" s="42"/>
+      <c r="BY1" s="42"/>
+      <c r="BZ1" s="42"/>
+      <c r="CA1" s="42"/>
+      <c r="CB1" s="42"/>
+      <c r="CC1" s="42"/>
+      <c r="CD1" s="42"/>
+      <c r="CE1" s="42"/>
+      <c r="CF1" s="42"/>
+      <c r="CG1" s="42"/>
+      <c r="CH1" s="42"/>
+      <c r="CI1" s="42"/>
+      <c r="CJ1" s="42"/>
+      <c r="CK1" s="42"/>
+      <c r="CL1" s="42"/>
+      <c r="CM1" s="42"/>
+      <c r="CN1" s="42"/>
+      <c r="CO1" s="42"/>
+      <c r="CP1" s="42"/>
+      <c r="CQ1" s="42"/>
+      <c r="CR1" s="42"/>
+      <c r="CS1" s="42"/>
+      <c r="CT1" s="42"/>
+      <c r="CU1" s="42"/>
+      <c r="CV1" s="42"/>
+      <c r="CW1" s="42"/>
+      <c r="CX1" s="42"/>
+      <c r="CY1" s="42"/>
+      <c r="CZ1" s="42"/>
+      <c r="DA1" s="42"/>
+      <c r="DB1" s="42"/>
+      <c r="DC1" s="42"/>
+      <c r="DD1" s="42"/>
+      <c r="DE1" s="42"/>
+      <c r="DF1" s="42"/>
+      <c r="DG1" s="42"/>
+      <c r="DH1" s="42"/>
+      <c r="DI1" s="42"/>
+      <c r="DJ1" s="42"/>
+      <c r="DK1" s="42"/>
+      <c r="DL1" s="42"/>
+      <c r="DM1" s="42"/>
+      <c r="DN1" s="42"/>
+      <c r="DO1" s="42"/>
+      <c r="DP1" s="42"/>
+      <c r="DQ1" s="42"/>
+      <c r="DR1" s="42"/>
+      <c r="DS1" s="42"/>
+      <c r="DT1" s="42"/>
+      <c r="DU1" s="42"/>
+      <c r="DV1" s="42"/>
+      <c r="DW1" s="42"/>
+      <c r="DX1" s="42"/>
+      <c r="DY1" s="42"/>
+      <c r="DZ1" s="42"/>
+      <c r="EA1" s="42"/>
+      <c r="EB1" s="42"/>
+      <c r="EC1" s="42"/>
+      <c r="ED1" s="42"/>
+      <c r="EE1" s="42"/>
+      <c r="EF1" s="42"/>
+      <c r="EG1" s="42"/>
+      <c r="EH1" s="42"/>
+      <c r="EI1" s="42"/>
+      <c r="EJ1" s="42"/>
+      <c r="EK1" s="42"/>
+      <c r="EL1" s="42"/>
+      <c r="EM1" s="42"/>
+      <c r="EN1" s="42"/>
+      <c r="EO1" s="42"/>
+      <c r="EP1" s="42"/>
+      <c r="EQ1" s="42"/>
+      <c r="ER1" s="42"/>
+      <c r="ES1" s="42"/>
+      <c r="ET1" s="42"/>
+      <c r="EU1" s="42"/>
+      <c r="EV1" s="42"/>
+      <c r="EW1" s="42"/>
+      <c r="EX1" s="42"/>
+      <c r="EY1" s="42"/>
+      <c r="EZ1" s="42"/>
+      <c r="FA1" s="42"/>
+      <c r="FB1" s="42"/>
+      <c r="FC1" s="42"/>
+      <c r="FD1" s="42"/>
+      <c r="FE1" s="42"/>
+      <c r="FF1" s="42"/>
+      <c r="FG1" s="42"/>
+      <c r="FH1" s="42"/>
+      <c r="FI1" s="42"/>
+      <c r="FJ1" s="42"/>
+      <c r="FK1" s="42"/>
+      <c r="FL1" s="42"/>
+      <c r="FM1" s="42"/>
+      <c r="FN1" s="42"/>
+      <c r="FO1" s="42"/>
+      <c r="FP1" s="42"/>
+      <c r="FQ1" s="42"/>
+      <c r="FR1" s="42"/>
+      <c r="FS1" s="42"/>
+      <c r="FT1" s="42"/>
+      <c r="FU1" s="42"/>
+      <c r="FV1" s="42"/>
+      <c r="FW1" s="42"/>
+      <c r="FX1" s="42"/>
+      <c r="FY1" s="42"/>
+      <c r="FZ1" s="42"/>
+      <c r="GA1" s="42"/>
+      <c r="GB1" s="42"/>
+      <c r="GC1" s="42"/>
+      <c r="GD1" s="42"/>
+      <c r="GE1" s="42"/>
+      <c r="GF1" s="42"/>
+      <c r="GG1" s="42"/>
+      <c r="GH1" s="42"/>
+      <c r="GI1" s="42"/>
+      <c r="GJ1" s="42"/>
+      <c r="GK1" s="42"/>
+      <c r="GL1" s="42"/>
+      <c r="GM1" s="42"/>
+      <c r="GN1" s="42"/>
+      <c r="GO1" s="42"/>
+      <c r="GP1" s="42"/>
+      <c r="GQ1" s="42"/>
+      <c r="GR1" s="42"/>
+      <c r="GS1" s="42"/>
+      <c r="GT1" s="42"/>
+      <c r="GU1" s="42"/>
+      <c r="GV1" s="42"/>
+      <c r="GW1" s="42"/>
+      <c r="GX1" s="42"/>
+      <c r="GY1" s="42"/>
+      <c r="GZ1" s="42"/>
+      <c r="HA1" s="42"/>
+      <c r="HB1" s="42"/>
+      <c r="HC1" s="42"/>
+      <c r="HD1" s="42"/>
+      <c r="HE1" s="42"/>
+      <c r="HF1" s="42"/>
+      <c r="HG1" s="42"/>
+      <c r="HH1" s="42"/>
+      <c r="HI1" s="42"/>
+      <c r="HJ1" s="42"/>
+      <c r="HK1" s="42"/>
+      <c r="HL1" s="42"/>
+      <c r="HM1" s="42"/>
+      <c r="HN1" s="42"/>
+      <c r="HO1" s="42"/>
+      <c r="HP1" s="42"/>
+      <c r="HQ1" s="42"/>
+      <c r="HR1" s="42"/>
+      <c r="HS1" s="42"/>
+      <c r="HT1" s="42"/>
+      <c r="HU1" s="42"/>
+      <c r="HV1" s="42"/>
+      <c r="HW1" s="42"/>
+      <c r="HX1" s="42"/>
+      <c r="HY1" s="42"/>
+      <c r="HZ1" s="42"/>
+      <c r="IA1" s="42"/>
+      <c r="IB1" s="42"/>
+      <c r="IC1" s="42"/>
+      <c r="ID1" s="42"/>
+      <c r="IE1" s="42"/>
+      <c r="IF1" s="42"/>
+      <c r="IG1" s="42"/>
+      <c r="IH1" s="42"/>
+      <c r="II1" s="42"/>
+      <c r="IJ1" s="42"/>
+      <c r="IK1" s="42"/>
+      <c r="IL1" s="42"/>
+      <c r="IM1" s="42"/>
+      <c r="IN1" s="42"/>
+      <c r="IO1" s="42"/>
+      <c r="IP1" s="42"/>
+      <c r="IQ1" s="42"/>
+      <c r="IR1" s="42"/>
     </row>
     <row r="2" spans="1:252">
-      <c r="A2" s="504"/>
-[...252 lines deleted...]
-      <c r="IR2" s="64"/>
+      <c r="A2" s="477"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="66" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="487"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="42"/>
+      <c r="W2" s="42"/>
+      <c r="X2" s="42"/>
+      <c r="Y2" s="42"/>
+      <c r="Z2" s="42"/>
+      <c r="AA2" s="42"/>
+      <c r="AB2" s="42"/>
+      <c r="AC2" s="42"/>
+      <c r="AD2" s="42"/>
+      <c r="AE2" s="42"/>
+      <c r="AF2" s="42"/>
+      <c r="AG2" s="42"/>
+      <c r="AH2" s="42"/>
+      <c r="AI2" s="42"/>
+      <c r="AJ2" s="42"/>
+      <c r="AK2" s="42"/>
+      <c r="AL2" s="42"/>
+      <c r="AM2" s="42"/>
+      <c r="AN2" s="42"/>
+      <c r="AO2" s="42"/>
+      <c r="AP2" s="42"/>
+      <c r="AQ2" s="42"/>
+      <c r="AR2" s="42"/>
+      <c r="AS2" s="42"/>
+      <c r="AT2" s="42"/>
+      <c r="AU2" s="42"/>
+      <c r="AV2" s="42"/>
+      <c r="AW2" s="42"/>
+      <c r="AX2" s="42"/>
+      <c r="AY2" s="42"/>
+      <c r="AZ2" s="42"/>
+      <c r="BA2" s="42"/>
+      <c r="BB2" s="42"/>
+      <c r="BC2" s="42"/>
+      <c r="BD2" s="42"/>
+      <c r="BE2" s="42"/>
+      <c r="BF2" s="42"/>
+      <c r="BG2" s="42"/>
+      <c r="BH2" s="42"/>
+      <c r="BI2" s="42"/>
+      <c r="BJ2" s="42"/>
+      <c r="BK2" s="42"/>
+      <c r="BL2" s="42"/>
+      <c r="BM2" s="42"/>
+      <c r="BN2" s="42"/>
+      <c r="BO2" s="42"/>
+      <c r="BP2" s="42"/>
+      <c r="BQ2" s="42"/>
+      <c r="BR2" s="42"/>
+      <c r="BS2" s="42"/>
+      <c r="BT2" s="42"/>
+      <c r="BU2" s="42"/>
+      <c r="BV2" s="42"/>
+      <c r="BW2" s="42"/>
+      <c r="BX2" s="42"/>
+      <c r="BY2" s="42"/>
+      <c r="BZ2" s="42"/>
+      <c r="CA2" s="42"/>
+      <c r="CB2" s="42"/>
+      <c r="CC2" s="42"/>
+      <c r="CD2" s="42"/>
+      <c r="CE2" s="42"/>
+      <c r="CF2" s="42"/>
+      <c r="CG2" s="42"/>
+      <c r="CH2" s="42"/>
+      <c r="CI2" s="42"/>
+      <c r="CJ2" s="42"/>
+      <c r="CK2" s="42"/>
+      <c r="CL2" s="42"/>
+      <c r="CM2" s="42"/>
+      <c r="CN2" s="42"/>
+      <c r="CO2" s="42"/>
+      <c r="CP2" s="42"/>
+      <c r="CQ2" s="42"/>
+      <c r="CR2" s="42"/>
+      <c r="CS2" s="42"/>
+      <c r="CT2" s="42"/>
+      <c r="CU2" s="42"/>
+      <c r="CV2" s="42"/>
+      <c r="CW2" s="42"/>
+      <c r="CX2" s="42"/>
+      <c r="CY2" s="42"/>
+      <c r="CZ2" s="42"/>
+      <c r="DA2" s="42"/>
+      <c r="DB2" s="42"/>
+      <c r="DC2" s="42"/>
+      <c r="DD2" s="42"/>
+      <c r="DE2" s="42"/>
+      <c r="DF2" s="42"/>
+      <c r="DG2" s="42"/>
+      <c r="DH2" s="42"/>
+      <c r="DI2" s="42"/>
+      <c r="DJ2" s="42"/>
+      <c r="DK2" s="42"/>
+      <c r="DL2" s="42"/>
+      <c r="DM2" s="42"/>
+      <c r="DN2" s="42"/>
+      <c r="DO2" s="42"/>
+      <c r="DP2" s="42"/>
+      <c r="DQ2" s="42"/>
+      <c r="DR2" s="42"/>
+      <c r="DS2" s="42"/>
+      <c r="DT2" s="42"/>
+      <c r="DU2" s="42"/>
+      <c r="DV2" s="42"/>
+      <c r="DW2" s="42"/>
+      <c r="DX2" s="42"/>
+      <c r="DY2" s="42"/>
+      <c r="DZ2" s="42"/>
+      <c r="EA2" s="42"/>
+      <c r="EB2" s="42"/>
+      <c r="EC2" s="42"/>
+      <c r="ED2" s="42"/>
+      <c r="EE2" s="42"/>
+      <c r="EF2" s="42"/>
+      <c r="EG2" s="42"/>
+      <c r="EH2" s="42"/>
+      <c r="EI2" s="42"/>
+      <c r="EJ2" s="42"/>
+      <c r="EK2" s="42"/>
+      <c r="EL2" s="42"/>
+      <c r="EM2" s="42"/>
+      <c r="EN2" s="42"/>
+      <c r="EO2" s="42"/>
+      <c r="EP2" s="42"/>
+      <c r="EQ2" s="42"/>
+      <c r="ER2" s="42"/>
+      <c r="ES2" s="42"/>
+      <c r="ET2" s="42"/>
+      <c r="EU2" s="42"/>
+      <c r="EV2" s="42"/>
+      <c r="EW2" s="42"/>
+      <c r="EX2" s="42"/>
+      <c r="EY2" s="42"/>
+      <c r="EZ2" s="42"/>
+      <c r="FA2" s="42"/>
+      <c r="FB2" s="42"/>
+      <c r="FC2" s="42"/>
+      <c r="FD2" s="42"/>
+      <c r="FE2" s="42"/>
+      <c r="FF2" s="42"/>
+      <c r="FG2" s="42"/>
+      <c r="FH2" s="42"/>
+      <c r="FI2" s="42"/>
+      <c r="FJ2" s="42"/>
+      <c r="FK2" s="42"/>
+      <c r="FL2" s="42"/>
+      <c r="FM2" s="42"/>
+      <c r="FN2" s="42"/>
+      <c r="FO2" s="42"/>
+      <c r="FP2" s="42"/>
+      <c r="FQ2" s="42"/>
+      <c r="FR2" s="42"/>
+      <c r="FS2" s="42"/>
+      <c r="FT2" s="42"/>
+      <c r="FU2" s="42"/>
+      <c r="FV2" s="42"/>
+      <c r="FW2" s="42"/>
+      <c r="FX2" s="42"/>
+      <c r="FY2" s="42"/>
+      <c r="FZ2" s="42"/>
+      <c r="GA2" s="42"/>
+      <c r="GB2" s="42"/>
+      <c r="GC2" s="42"/>
+      <c r="GD2" s="42"/>
+      <c r="GE2" s="42"/>
+      <c r="GF2" s="42"/>
+      <c r="GG2" s="42"/>
+      <c r="GH2" s="42"/>
+      <c r="GI2" s="42"/>
+      <c r="GJ2" s="42"/>
+      <c r="GK2" s="42"/>
+      <c r="GL2" s="42"/>
+      <c r="GM2" s="42"/>
+      <c r="GN2" s="42"/>
+      <c r="GO2" s="42"/>
+      <c r="GP2" s="42"/>
+      <c r="GQ2" s="42"/>
+      <c r="GR2" s="42"/>
+      <c r="GS2" s="42"/>
+      <c r="GT2" s="42"/>
+      <c r="GU2" s="42"/>
+      <c r="GV2" s="42"/>
+      <c r="GW2" s="42"/>
+      <c r="GX2" s="42"/>
+      <c r="GY2" s="42"/>
+      <c r="GZ2" s="42"/>
+      <c r="HA2" s="42"/>
+      <c r="HB2" s="42"/>
+      <c r="HC2" s="42"/>
+      <c r="HD2" s="42"/>
+      <c r="HE2" s="42"/>
+      <c r="HF2" s="42"/>
+      <c r="HG2" s="42"/>
+      <c r="HH2" s="42"/>
+      <c r="HI2" s="42"/>
+      <c r="HJ2" s="42"/>
+      <c r="HK2" s="42"/>
+      <c r="HL2" s="42"/>
+      <c r="HM2" s="42"/>
+      <c r="HN2" s="42"/>
+      <c r="HO2" s="42"/>
+      <c r="HP2" s="42"/>
+      <c r="HQ2" s="42"/>
+      <c r="HR2" s="42"/>
+      <c r="HS2" s="42"/>
+      <c r="HT2" s="42"/>
+      <c r="HU2" s="42"/>
+      <c r="HV2" s="42"/>
+      <c r="HW2" s="42"/>
+      <c r="HX2" s="42"/>
+      <c r="HY2" s="42"/>
+      <c r="HZ2" s="42"/>
+      <c r="IA2" s="42"/>
+      <c r="IB2" s="42"/>
+      <c r="IC2" s="42"/>
+      <c r="ID2" s="42"/>
+      <c r="IE2" s="42"/>
+      <c r="IF2" s="42"/>
+      <c r="IG2" s="42"/>
+      <c r="IH2" s="42"/>
+      <c r="II2" s="42"/>
+      <c r="IJ2" s="42"/>
+      <c r="IK2" s="42"/>
+      <c r="IL2" s="42"/>
+      <c r="IM2" s="42"/>
+      <c r="IN2" s="42"/>
+      <c r="IO2" s="42"/>
+      <c r="IP2" s="42"/>
+      <c r="IQ2" s="42"/>
+      <c r="IR2" s="42"/>
     </row>
     <row r="3" spans="1:252">
-      <c r="A3" s="504"/>
-[...252 lines deleted...]
-      <c r="IR3" s="64"/>
+      <c r="A3" s="477"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="66" t="s">
+        <v>977</v>
+      </c>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="487"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
+      <c r="T3" s="42"/>
+      <c r="U3" s="42"/>
+      <c r="V3" s="42"/>
+      <c r="W3" s="42"/>
+      <c r="X3" s="42"/>
+      <c r="Y3" s="42"/>
+      <c r="Z3" s="42"/>
+      <c r="AA3" s="42"/>
+      <c r="AB3" s="42"/>
+      <c r="AC3" s="42"/>
+      <c r="AD3" s="42"/>
+      <c r="AE3" s="42"/>
+      <c r="AF3" s="42"/>
+      <c r="AG3" s="42"/>
+      <c r="AH3" s="42"/>
+      <c r="AI3" s="42"/>
+      <c r="AJ3" s="42"/>
+      <c r="AK3" s="42"/>
+      <c r="AL3" s="42"/>
+      <c r="AM3" s="42"/>
+      <c r="AN3" s="42"/>
+      <c r="AO3" s="42"/>
+      <c r="AP3" s="42"/>
+      <c r="AQ3" s="42"/>
+      <c r="AR3" s="42"/>
+      <c r="AS3" s="42"/>
+      <c r="AT3" s="42"/>
+      <c r="AU3" s="42"/>
+      <c r="AV3" s="42"/>
+      <c r="AW3" s="42"/>
+      <c r="AX3" s="42"/>
+      <c r="AY3" s="42"/>
+      <c r="AZ3" s="42"/>
+      <c r="BA3" s="42"/>
+      <c r="BB3" s="42"/>
+      <c r="BC3" s="42"/>
+      <c r="BD3" s="42"/>
+      <c r="BE3" s="42"/>
+      <c r="BF3" s="42"/>
+      <c r="BG3" s="42"/>
+      <c r="BH3" s="42"/>
+      <c r="BI3" s="42"/>
+      <c r="BJ3" s="42"/>
+      <c r="BK3" s="42"/>
+      <c r="BL3" s="42"/>
+      <c r="BM3" s="42"/>
+      <c r="BN3" s="42"/>
+      <c r="BO3" s="42"/>
+      <c r="BP3" s="42"/>
+      <c r="BQ3" s="42"/>
+      <c r="BR3" s="42"/>
+      <c r="BS3" s="42"/>
+      <c r="BT3" s="42"/>
+      <c r="BU3" s="42"/>
+      <c r="BV3" s="42"/>
+      <c r="BW3" s="42"/>
+      <c r="BX3" s="42"/>
+      <c r="BY3" s="42"/>
+      <c r="BZ3" s="42"/>
+      <c r="CA3" s="42"/>
+      <c r="CB3" s="42"/>
+      <c r="CC3" s="42"/>
+      <c r="CD3" s="42"/>
+      <c r="CE3" s="42"/>
+      <c r="CF3" s="42"/>
+      <c r="CG3" s="42"/>
+      <c r="CH3" s="42"/>
+      <c r="CI3" s="42"/>
+      <c r="CJ3" s="42"/>
+      <c r="CK3" s="42"/>
+      <c r="CL3" s="42"/>
+      <c r="CM3" s="42"/>
+      <c r="CN3" s="42"/>
+      <c r="CO3" s="42"/>
+      <c r="CP3" s="42"/>
+      <c r="CQ3" s="42"/>
+      <c r="CR3" s="42"/>
+      <c r="CS3" s="42"/>
+      <c r="CT3" s="42"/>
+      <c r="CU3" s="42"/>
+      <c r="CV3" s="42"/>
+      <c r="CW3" s="42"/>
+      <c r="CX3" s="42"/>
+      <c r="CY3" s="42"/>
+      <c r="CZ3" s="42"/>
+      <c r="DA3" s="42"/>
+      <c r="DB3" s="42"/>
+      <c r="DC3" s="42"/>
+      <c r="DD3" s="42"/>
+      <c r="DE3" s="42"/>
+      <c r="DF3" s="42"/>
+      <c r="DG3" s="42"/>
+      <c r="DH3" s="42"/>
+      <c r="DI3" s="42"/>
+      <c r="DJ3" s="42"/>
+      <c r="DK3" s="42"/>
+      <c r="DL3" s="42"/>
+      <c r="DM3" s="42"/>
+      <c r="DN3" s="42"/>
+      <c r="DO3" s="42"/>
+      <c r="DP3" s="42"/>
+      <c r="DQ3" s="42"/>
+      <c r="DR3" s="42"/>
+      <c r="DS3" s="42"/>
+      <c r="DT3" s="42"/>
+      <c r="DU3" s="42"/>
+      <c r="DV3" s="42"/>
+      <c r="DW3" s="42"/>
+      <c r="DX3" s="42"/>
+      <c r="DY3" s="42"/>
+      <c r="DZ3" s="42"/>
+      <c r="EA3" s="42"/>
+      <c r="EB3" s="42"/>
+      <c r="EC3" s="42"/>
+      <c r="ED3" s="42"/>
+      <c r="EE3" s="42"/>
+      <c r="EF3" s="42"/>
+      <c r="EG3" s="42"/>
+      <c r="EH3" s="42"/>
+      <c r="EI3" s="42"/>
+      <c r="EJ3" s="42"/>
+      <c r="EK3" s="42"/>
+      <c r="EL3" s="42"/>
+      <c r="EM3" s="42"/>
+      <c r="EN3" s="42"/>
+      <c r="EO3" s="42"/>
+      <c r="EP3" s="42"/>
+      <c r="EQ3" s="42"/>
+      <c r="ER3" s="42"/>
+      <c r="ES3" s="42"/>
+      <c r="ET3" s="42"/>
+      <c r="EU3" s="42"/>
+      <c r="EV3" s="42"/>
+      <c r="EW3" s="42"/>
+      <c r="EX3" s="42"/>
+      <c r="EY3" s="42"/>
+      <c r="EZ3" s="42"/>
+      <c r="FA3" s="42"/>
+      <c r="FB3" s="42"/>
+      <c r="FC3" s="42"/>
+      <c r="FD3" s="42"/>
+      <c r="FE3" s="42"/>
+      <c r="FF3" s="42"/>
+      <c r="FG3" s="42"/>
+      <c r="FH3" s="42"/>
+      <c r="FI3" s="42"/>
+      <c r="FJ3" s="42"/>
+      <c r="FK3" s="42"/>
+      <c r="FL3" s="42"/>
+      <c r="FM3" s="42"/>
+      <c r="FN3" s="42"/>
+      <c r="FO3" s="42"/>
+      <c r="FP3" s="42"/>
+      <c r="FQ3" s="42"/>
+      <c r="FR3" s="42"/>
+      <c r="FS3" s="42"/>
+      <c r="FT3" s="42"/>
+      <c r="FU3" s="42"/>
+      <c r="FV3" s="42"/>
+      <c r="FW3" s="42"/>
+      <c r="FX3" s="42"/>
+      <c r="FY3" s="42"/>
+      <c r="FZ3" s="42"/>
+      <c r="GA3" s="42"/>
+      <c r="GB3" s="42"/>
+      <c r="GC3" s="42"/>
+      <c r="GD3" s="42"/>
+      <c r="GE3" s="42"/>
+      <c r="GF3" s="42"/>
+      <c r="GG3" s="42"/>
+      <c r="GH3" s="42"/>
+      <c r="GI3" s="42"/>
+      <c r="GJ3" s="42"/>
+      <c r="GK3" s="42"/>
+      <c r="GL3" s="42"/>
+      <c r="GM3" s="42"/>
+      <c r="GN3" s="42"/>
+      <c r="GO3" s="42"/>
+      <c r="GP3" s="42"/>
+      <c r="GQ3" s="42"/>
+      <c r="GR3" s="42"/>
+      <c r="GS3" s="42"/>
+      <c r="GT3" s="42"/>
+      <c r="GU3" s="42"/>
+      <c r="GV3" s="42"/>
+      <c r="GW3" s="42"/>
+      <c r="GX3" s="42"/>
+      <c r="GY3" s="42"/>
+      <c r="GZ3" s="42"/>
+      <c r="HA3" s="42"/>
+      <c r="HB3" s="42"/>
+      <c r="HC3" s="42"/>
+      <c r="HD3" s="42"/>
+      <c r="HE3" s="42"/>
+      <c r="HF3" s="42"/>
+      <c r="HG3" s="42"/>
+      <c r="HH3" s="42"/>
+      <c r="HI3" s="42"/>
+      <c r="HJ3" s="42"/>
+      <c r="HK3" s="42"/>
+      <c r="HL3" s="42"/>
+      <c r="HM3" s="42"/>
+      <c r="HN3" s="42"/>
+      <c r="HO3" s="42"/>
+      <c r="HP3" s="42"/>
+      <c r="HQ3" s="42"/>
+      <c r="HR3" s="42"/>
+      <c r="HS3" s="42"/>
+      <c r="HT3" s="42"/>
+      <c r="HU3" s="42"/>
+      <c r="HV3" s="42"/>
+      <c r="HW3" s="42"/>
+      <c r="HX3" s="42"/>
+      <c r="HY3" s="42"/>
+      <c r="HZ3" s="42"/>
+      <c r="IA3" s="42"/>
+      <c r="IB3" s="42"/>
+      <c r="IC3" s="42"/>
+      <c r="ID3" s="42"/>
+      <c r="IE3" s="42"/>
+      <c r="IF3" s="42"/>
+      <c r="IG3" s="42"/>
+      <c r="IH3" s="42"/>
+      <c r="II3" s="42"/>
+      <c r="IJ3" s="42"/>
+      <c r="IK3" s="42"/>
+      <c r="IL3" s="42"/>
+      <c r="IM3" s="42"/>
+      <c r="IN3" s="42"/>
+      <c r="IO3" s="42"/>
+      <c r="IP3" s="42"/>
+      <c r="IQ3" s="42"/>
+      <c r="IR3" s="42"/>
     </row>
     <row r="4" spans="1:252">
-      <c r="A4" s="504"/>
-[...252 lines deleted...]
-      <c r="IR4" s="64"/>
+      <c r="A4" s="477"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="487"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="42"/>
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="42"/>
+      <c r="Z4" s="42"/>
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="42"/>
+      <c r="AL4" s="42"/>
+      <c r="AM4" s="42"/>
+      <c r="AN4" s="42"/>
+      <c r="AO4" s="42"/>
+      <c r="AP4" s="42"/>
+      <c r="AQ4" s="42"/>
+      <c r="AR4" s="42"/>
+      <c r="AS4" s="42"/>
+      <c r="AT4" s="42"/>
+      <c r="AU4" s="42"/>
+      <c r="AV4" s="42"/>
+      <c r="AW4" s="42"/>
+      <c r="AX4" s="42"/>
+      <c r="AY4" s="42"/>
+      <c r="AZ4" s="42"/>
+      <c r="BA4" s="42"/>
+      <c r="BB4" s="42"/>
+      <c r="BC4" s="42"/>
+      <c r="BD4" s="42"/>
+      <c r="BE4" s="42"/>
+      <c r="BF4" s="42"/>
+      <c r="BG4" s="42"/>
+      <c r="BH4" s="42"/>
+      <c r="BI4" s="42"/>
+      <c r="BJ4" s="42"/>
+      <c r="BK4" s="42"/>
+      <c r="BL4" s="42"/>
+      <c r="BM4" s="42"/>
+      <c r="BN4" s="42"/>
+      <c r="BO4" s="42"/>
+      <c r="BP4" s="42"/>
+      <c r="BQ4" s="42"/>
+      <c r="BR4" s="42"/>
+      <c r="BS4" s="42"/>
+      <c r="BT4" s="42"/>
+      <c r="BU4" s="42"/>
+      <c r="BV4" s="42"/>
+      <c r="BW4" s="42"/>
+      <c r="BX4" s="42"/>
+      <c r="BY4" s="42"/>
+      <c r="BZ4" s="42"/>
+      <c r="CA4" s="42"/>
+      <c r="CB4" s="42"/>
+      <c r="CC4" s="42"/>
+      <c r="CD4" s="42"/>
+      <c r="CE4" s="42"/>
+      <c r="CF4" s="42"/>
+      <c r="CG4" s="42"/>
+      <c r="CH4" s="42"/>
+      <c r="CI4" s="42"/>
+      <c r="CJ4" s="42"/>
+      <c r="CK4" s="42"/>
+      <c r="CL4" s="42"/>
+      <c r="CM4" s="42"/>
+      <c r="CN4" s="42"/>
+      <c r="CO4" s="42"/>
+      <c r="CP4" s="42"/>
+      <c r="CQ4" s="42"/>
+      <c r="CR4" s="42"/>
+      <c r="CS4" s="42"/>
+      <c r="CT4" s="42"/>
+      <c r="CU4" s="42"/>
+      <c r="CV4" s="42"/>
+      <c r="CW4" s="42"/>
+      <c r="CX4" s="42"/>
+      <c r="CY4" s="42"/>
+      <c r="CZ4" s="42"/>
+      <c r="DA4" s="42"/>
+      <c r="DB4" s="42"/>
+      <c r="DC4" s="42"/>
+      <c r="DD4" s="42"/>
+      <c r="DE4" s="42"/>
+      <c r="DF4" s="42"/>
+      <c r="DG4" s="42"/>
+      <c r="DH4" s="42"/>
+      <c r="DI4" s="42"/>
+      <c r="DJ4" s="42"/>
+      <c r="DK4" s="42"/>
+      <c r="DL4" s="42"/>
+      <c r="DM4" s="42"/>
+      <c r="DN4" s="42"/>
+      <c r="DO4" s="42"/>
+      <c r="DP4" s="42"/>
+      <c r="DQ4" s="42"/>
+      <c r="DR4" s="42"/>
+      <c r="DS4" s="42"/>
+      <c r="DT4" s="42"/>
+      <c r="DU4" s="42"/>
+      <c r="DV4" s="42"/>
+      <c r="DW4" s="42"/>
+      <c r="DX4" s="42"/>
+      <c r="DY4" s="42"/>
+      <c r="DZ4" s="42"/>
+      <c r="EA4" s="42"/>
+      <c r="EB4" s="42"/>
+      <c r="EC4" s="42"/>
+      <c r="ED4" s="42"/>
+      <c r="EE4" s="42"/>
+      <c r="EF4" s="42"/>
+      <c r="EG4" s="42"/>
+      <c r="EH4" s="42"/>
+      <c r="EI4" s="42"/>
+      <c r="EJ4" s="42"/>
+      <c r="EK4" s="42"/>
+      <c r="EL4" s="42"/>
+      <c r="EM4" s="42"/>
+      <c r="EN4" s="42"/>
+      <c r="EO4" s="42"/>
+      <c r="EP4" s="42"/>
+      <c r="EQ4" s="42"/>
+      <c r="ER4" s="42"/>
+      <c r="ES4" s="42"/>
+      <c r="ET4" s="42"/>
+      <c r="EU4" s="42"/>
+      <c r="EV4" s="42"/>
+      <c r="EW4" s="42"/>
+      <c r="EX4" s="42"/>
+      <c r="EY4" s="42"/>
+      <c r="EZ4" s="42"/>
+      <c r="FA4" s="42"/>
+      <c r="FB4" s="42"/>
+      <c r="FC4" s="42"/>
+      <c r="FD4" s="42"/>
+      <c r="FE4" s="42"/>
+      <c r="FF4" s="42"/>
+      <c r="FG4" s="42"/>
+      <c r="FH4" s="42"/>
+      <c r="FI4" s="42"/>
+      <c r="FJ4" s="42"/>
+      <c r="FK4" s="42"/>
+      <c r="FL4" s="42"/>
+      <c r="FM4" s="42"/>
+      <c r="FN4" s="42"/>
+      <c r="FO4" s="42"/>
+      <c r="FP4" s="42"/>
+      <c r="FQ4" s="42"/>
+      <c r="FR4" s="42"/>
+      <c r="FS4" s="42"/>
+      <c r="FT4" s="42"/>
+      <c r="FU4" s="42"/>
+      <c r="FV4" s="42"/>
+      <c r="FW4" s="42"/>
+      <c r="FX4" s="42"/>
+      <c r="FY4" s="42"/>
+      <c r="FZ4" s="42"/>
+      <c r="GA4" s="42"/>
+      <c r="GB4" s="42"/>
+      <c r="GC4" s="42"/>
+      <c r="GD4" s="42"/>
+      <c r="GE4" s="42"/>
+      <c r="GF4" s="42"/>
+      <c r="GG4" s="42"/>
+      <c r="GH4" s="42"/>
+      <c r="GI4" s="42"/>
+      <c r="GJ4" s="42"/>
+      <c r="GK4" s="42"/>
+      <c r="GL4" s="42"/>
+      <c r="GM4" s="42"/>
+      <c r="GN4" s="42"/>
+      <c r="GO4" s="42"/>
+      <c r="GP4" s="42"/>
+      <c r="GQ4" s="42"/>
+      <c r="GR4" s="42"/>
+      <c r="GS4" s="42"/>
+      <c r="GT4" s="42"/>
+      <c r="GU4" s="42"/>
+      <c r="GV4" s="42"/>
+      <c r="GW4" s="42"/>
+      <c r="GX4" s="42"/>
+      <c r="GY4" s="42"/>
+      <c r="GZ4" s="42"/>
+      <c r="HA4" s="42"/>
+      <c r="HB4" s="42"/>
+      <c r="HC4" s="42"/>
+      <c r="HD4" s="42"/>
+      <c r="HE4" s="42"/>
+      <c r="HF4" s="42"/>
+      <c r="HG4" s="42"/>
+      <c r="HH4" s="42"/>
+      <c r="HI4" s="42"/>
+      <c r="HJ4" s="42"/>
+      <c r="HK4" s="42"/>
+      <c r="HL4" s="42"/>
+      <c r="HM4" s="42"/>
+      <c r="HN4" s="42"/>
+      <c r="HO4" s="42"/>
+      <c r="HP4" s="42"/>
+      <c r="HQ4" s="42"/>
+      <c r="HR4" s="42"/>
+      <c r="HS4" s="42"/>
+      <c r="HT4" s="42"/>
+      <c r="HU4" s="42"/>
+      <c r="HV4" s="42"/>
+      <c r="HW4" s="42"/>
+      <c r="HX4" s="42"/>
+      <c r="HY4" s="42"/>
+      <c r="HZ4" s="42"/>
+      <c r="IA4" s="42"/>
+      <c r="IB4" s="42"/>
+      <c r="IC4" s="42"/>
+      <c r="ID4" s="42"/>
+      <c r="IE4" s="42"/>
+      <c r="IF4" s="42"/>
+      <c r="IG4" s="42"/>
+      <c r="IH4" s="42"/>
+      <c r="II4" s="42"/>
+      <c r="IJ4" s="42"/>
+      <c r="IK4" s="42"/>
+      <c r="IL4" s="42"/>
+      <c r="IM4" s="42"/>
+      <c r="IN4" s="42"/>
+      <c r="IO4" s="42"/>
+      <c r="IP4" s="42"/>
+      <c r="IQ4" s="42"/>
+      <c r="IR4" s="42"/>
     </row>
     <row r="5" spans="1:252">
-      <c r="A5" s="504"/>
-[...252 lines deleted...]
-      <c r="IR5" s="64"/>
+      <c r="A5" s="477"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="385" t="s">
+        <v>864</v>
+      </c>
+      <c r="D5" s="42"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="487"/>
+      <c r="G5" s="42"/>
+      <c r="H5" s="42"/>
+      <c r="I5" s="42"/>
+      <c r="J5" s="42"/>
+      <c r="K5" s="42"/>
+      <c r="L5" s="42"/>
+      <c r="M5" s="42"/>
+      <c r="N5" s="42"/>
+      <c r="O5" s="42"/>
+      <c r="P5" s="42"/>
+      <c r="Q5" s="42"/>
+      <c r="R5" s="42"/>
+      <c r="S5" s="42"/>
+      <c r="T5" s="42"/>
+      <c r="U5" s="42"/>
+      <c r="V5" s="42"/>
+      <c r="W5" s="42"/>
+      <c r="X5" s="42"/>
+      <c r="Y5" s="42"/>
+      <c r="Z5" s="42"/>
+      <c r="AA5" s="42"/>
+      <c r="AB5" s="42"/>
+      <c r="AC5" s="42"/>
+      <c r="AD5" s="42"/>
+      <c r="AE5" s="42"/>
+      <c r="AF5" s="42"/>
+      <c r="AG5" s="42"/>
+      <c r="AH5" s="42"/>
+      <c r="AI5" s="42"/>
+      <c r="AJ5" s="42"/>
+      <c r="AK5" s="42"/>
+      <c r="AL5" s="42"/>
+      <c r="AM5" s="42"/>
+      <c r="AN5" s="42"/>
+      <c r="AO5" s="42"/>
+      <c r="AP5" s="42"/>
+      <c r="AQ5" s="42"/>
+      <c r="AR5" s="42"/>
+      <c r="AS5" s="42"/>
+      <c r="AT5" s="42"/>
+      <c r="AU5" s="42"/>
+      <c r="AV5" s="42"/>
+      <c r="AW5" s="42"/>
+      <c r="AX5" s="42"/>
+      <c r="AY5" s="42"/>
+      <c r="AZ5" s="42"/>
+      <c r="BA5" s="42"/>
+      <c r="BB5" s="42"/>
+      <c r="BC5" s="42"/>
+      <c r="BD5" s="42"/>
+      <c r="BE5" s="42"/>
+      <c r="BF5" s="42"/>
+      <c r="BG5" s="42"/>
+      <c r="BH5" s="42"/>
+      <c r="BI5" s="42"/>
+      <c r="BJ5" s="42"/>
+      <c r="BK5" s="42"/>
+      <c r="BL5" s="42"/>
+      <c r="BM5" s="42"/>
+      <c r="BN5" s="42"/>
+      <c r="BO5" s="42"/>
+      <c r="BP5" s="42"/>
+      <c r="BQ5" s="42"/>
+      <c r="BR5" s="42"/>
+      <c r="BS5" s="42"/>
+      <c r="BT5" s="42"/>
+      <c r="BU5" s="42"/>
+      <c r="BV5" s="42"/>
+      <c r="BW5" s="42"/>
+      <c r="BX5" s="42"/>
+      <c r="BY5" s="42"/>
+      <c r="BZ5" s="42"/>
+      <c r="CA5" s="42"/>
+      <c r="CB5" s="42"/>
+      <c r="CC5" s="42"/>
+      <c r="CD5" s="42"/>
+      <c r="CE5" s="42"/>
+      <c r="CF5" s="42"/>
+      <c r="CG5" s="42"/>
+      <c r="CH5" s="42"/>
+      <c r="CI5" s="42"/>
+      <c r="CJ5" s="42"/>
+      <c r="CK5" s="42"/>
+      <c r="CL5" s="42"/>
+      <c r="CM5" s="42"/>
+      <c r="CN5" s="42"/>
+      <c r="CO5" s="42"/>
+      <c r="CP5" s="42"/>
+      <c r="CQ5" s="42"/>
+      <c r="CR5" s="42"/>
+      <c r="CS5" s="42"/>
+      <c r="CT5" s="42"/>
+      <c r="CU5" s="42"/>
+      <c r="CV5" s="42"/>
+      <c r="CW5" s="42"/>
+      <c r="CX5" s="42"/>
+      <c r="CY5" s="42"/>
+      <c r="CZ5" s="42"/>
+      <c r="DA5" s="42"/>
+      <c r="DB5" s="42"/>
+      <c r="DC5" s="42"/>
+      <c r="DD5" s="42"/>
+      <c r="DE5" s="42"/>
+      <c r="DF5" s="42"/>
+      <c r="DG5" s="42"/>
+      <c r="DH5" s="42"/>
+      <c r="DI5" s="42"/>
+      <c r="DJ5" s="42"/>
+      <c r="DK5" s="42"/>
+      <c r="DL5" s="42"/>
+      <c r="DM5" s="42"/>
+      <c r="DN5" s="42"/>
+      <c r="DO5" s="42"/>
+      <c r="DP5" s="42"/>
+      <c r="DQ5" s="42"/>
+      <c r="DR5" s="42"/>
+      <c r="DS5" s="42"/>
+      <c r="DT5" s="42"/>
+      <c r="DU5" s="42"/>
+      <c r="DV5" s="42"/>
+      <c r="DW5" s="42"/>
+      <c r="DX5" s="42"/>
+      <c r="DY5" s="42"/>
+      <c r="DZ5" s="42"/>
+      <c r="EA5" s="42"/>
+      <c r="EB5" s="42"/>
+      <c r="EC5" s="42"/>
+      <c r="ED5" s="42"/>
+      <c r="EE5" s="42"/>
+      <c r="EF5" s="42"/>
+      <c r="EG5" s="42"/>
+      <c r="EH5" s="42"/>
+      <c r="EI5" s="42"/>
+      <c r="EJ5" s="42"/>
+      <c r="EK5" s="42"/>
+      <c r="EL5" s="42"/>
+      <c r="EM5" s="42"/>
+      <c r="EN5" s="42"/>
+      <c r="EO5" s="42"/>
+      <c r="EP5" s="42"/>
+      <c r="EQ5" s="42"/>
+      <c r="ER5" s="42"/>
+      <c r="ES5" s="42"/>
+      <c r="ET5" s="42"/>
+      <c r="EU5" s="42"/>
+      <c r="EV5" s="42"/>
+      <c r="EW5" s="42"/>
+      <c r="EX5" s="42"/>
+      <c r="EY5" s="42"/>
+      <c r="EZ5" s="42"/>
+      <c r="FA5" s="42"/>
+      <c r="FB5" s="42"/>
+      <c r="FC5" s="42"/>
+      <c r="FD5" s="42"/>
+      <c r="FE5" s="42"/>
+      <c r="FF5" s="42"/>
+      <c r="FG5" s="42"/>
+      <c r="FH5" s="42"/>
+      <c r="FI5" s="42"/>
+      <c r="FJ5" s="42"/>
+      <c r="FK5" s="42"/>
+      <c r="FL5" s="42"/>
+      <c r="FM5" s="42"/>
+      <c r="FN5" s="42"/>
+      <c r="FO5" s="42"/>
+      <c r="FP5" s="42"/>
+      <c r="FQ5" s="42"/>
+      <c r="FR5" s="42"/>
+      <c r="FS5" s="42"/>
+      <c r="FT5" s="42"/>
+      <c r="FU5" s="42"/>
+      <c r="FV5" s="42"/>
+      <c r="FW5" s="42"/>
+      <c r="FX5" s="42"/>
+      <c r="FY5" s="42"/>
+      <c r="FZ5" s="42"/>
+      <c r="GA5" s="42"/>
+      <c r="GB5" s="42"/>
+      <c r="GC5" s="42"/>
+      <c r="GD5" s="42"/>
+      <c r="GE5" s="42"/>
+      <c r="GF5" s="42"/>
+      <c r="GG5" s="42"/>
+      <c r="GH5" s="42"/>
+      <c r="GI5" s="42"/>
+      <c r="GJ5" s="42"/>
+      <c r="GK5" s="42"/>
+      <c r="GL5" s="42"/>
+      <c r="GM5" s="42"/>
+      <c r="GN5" s="42"/>
+      <c r="GO5" s="42"/>
+      <c r="GP5" s="42"/>
+      <c r="GQ5" s="42"/>
+      <c r="GR5" s="42"/>
+      <c r="GS5" s="42"/>
+      <c r="GT5" s="42"/>
+      <c r="GU5" s="42"/>
+      <c r="GV5" s="42"/>
+      <c r="GW5" s="42"/>
+      <c r="GX5" s="42"/>
+      <c r="GY5" s="42"/>
+      <c r="GZ5" s="42"/>
+      <c r="HA5" s="42"/>
+      <c r="HB5" s="42"/>
+      <c r="HC5" s="42"/>
+      <c r="HD5" s="42"/>
+      <c r="HE5" s="42"/>
+      <c r="HF5" s="42"/>
+      <c r="HG5" s="42"/>
+      <c r="HH5" s="42"/>
+      <c r="HI5" s="42"/>
+      <c r="HJ5" s="42"/>
+      <c r="HK5" s="42"/>
+      <c r="HL5" s="42"/>
+      <c r="HM5" s="42"/>
+      <c r="HN5" s="42"/>
+      <c r="HO5" s="42"/>
+      <c r="HP5" s="42"/>
+      <c r="HQ5" s="42"/>
+      <c r="HR5" s="42"/>
+      <c r="HS5" s="42"/>
+      <c r="HT5" s="42"/>
+      <c r="HU5" s="42"/>
+      <c r="HV5" s="42"/>
+      <c r="HW5" s="42"/>
+      <c r="HX5" s="42"/>
+      <c r="HY5" s="42"/>
+      <c r="HZ5" s="42"/>
+      <c r="IA5" s="42"/>
+      <c r="IB5" s="42"/>
+      <c r="IC5" s="42"/>
+      <c r="ID5" s="42"/>
+      <c r="IE5" s="42"/>
+      <c r="IF5" s="42"/>
+      <c r="IG5" s="42"/>
+      <c r="IH5" s="42"/>
+      <c r="II5" s="42"/>
+      <c r="IJ5" s="42"/>
+      <c r="IK5" s="42"/>
+      <c r="IL5" s="42"/>
+      <c r="IM5" s="42"/>
+      <c r="IN5" s="42"/>
+      <c r="IO5" s="42"/>
+      <c r="IP5" s="42"/>
+      <c r="IQ5" s="42"/>
+      <c r="IR5" s="42"/>
     </row>
     <row r="6" spans="1:252">
-      <c r="A6" s="504"/>
-[...250 lines deleted...]
-      <c r="IR6" s="64"/>
+      <c r="A6" s="477"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="511"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="487"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="42"/>
+      <c r="O6" s="42"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="42"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="42"/>
+      <c r="X6" s="42"/>
+      <c r="Y6" s="42"/>
+      <c r="Z6" s="42"/>
+      <c r="AA6" s="42"/>
+      <c r="AB6" s="42"/>
+      <c r="AC6" s="42"/>
+      <c r="AD6" s="42"/>
+      <c r="AE6" s="42"/>
+      <c r="AF6" s="42"/>
+      <c r="AG6" s="42"/>
+      <c r="AH6" s="42"/>
+      <c r="AI6" s="42"/>
+      <c r="AJ6" s="42"/>
+      <c r="AK6" s="42"/>
+      <c r="AL6" s="42"/>
+      <c r="AM6" s="42"/>
+      <c r="AN6" s="42"/>
+      <c r="AO6" s="42"/>
+      <c r="AP6" s="42"/>
+      <c r="AQ6" s="42"/>
+      <c r="AR6" s="42"/>
+      <c r="AS6" s="42"/>
+      <c r="AT6" s="42"/>
+      <c r="AU6" s="42"/>
+      <c r="AV6" s="42"/>
+      <c r="AW6" s="42"/>
+      <c r="AX6" s="42"/>
+      <c r="AY6" s="42"/>
+      <c r="AZ6" s="42"/>
+      <c r="BA6" s="42"/>
+      <c r="BB6" s="42"/>
+      <c r="BC6" s="42"/>
+      <c r="BD6" s="42"/>
+      <c r="BE6" s="42"/>
+      <c r="BF6" s="42"/>
+      <c r="BG6" s="42"/>
+      <c r="BH6" s="42"/>
+      <c r="BI6" s="42"/>
+      <c r="BJ6" s="42"/>
+      <c r="BK6" s="42"/>
+      <c r="BL6" s="42"/>
+      <c r="BM6" s="42"/>
+      <c r="BN6" s="42"/>
+      <c r="BO6" s="42"/>
+      <c r="BP6" s="42"/>
+      <c r="BQ6" s="42"/>
+      <c r="BR6" s="42"/>
+      <c r="BS6" s="42"/>
+      <c r="BT6" s="42"/>
+      <c r="BU6" s="42"/>
+      <c r="BV6" s="42"/>
+      <c r="BW6" s="42"/>
+      <c r="BX6" s="42"/>
+      <c r="BY6" s="42"/>
+      <c r="BZ6" s="42"/>
+      <c r="CA6" s="42"/>
+      <c r="CB6" s="42"/>
+      <c r="CC6" s="42"/>
+      <c r="CD6" s="42"/>
+      <c r="CE6" s="42"/>
+      <c r="CF6" s="42"/>
+      <c r="CG6" s="42"/>
+      <c r="CH6" s="42"/>
+      <c r="CI6" s="42"/>
+      <c r="CJ6" s="42"/>
+      <c r="CK6" s="42"/>
+      <c r="CL6" s="42"/>
+      <c r="CM6" s="42"/>
+      <c r="CN6" s="42"/>
+      <c r="CO6" s="42"/>
+      <c r="CP6" s="42"/>
+      <c r="CQ6" s="42"/>
+      <c r="CR6" s="42"/>
+      <c r="CS6" s="42"/>
+      <c r="CT6" s="42"/>
+      <c r="CU6" s="42"/>
+      <c r="CV6" s="42"/>
+      <c r="CW6" s="42"/>
+      <c r="CX6" s="42"/>
+      <c r="CY6" s="42"/>
+      <c r="CZ6" s="42"/>
+      <c r="DA6" s="42"/>
+      <c r="DB6" s="42"/>
+      <c r="DC6" s="42"/>
+      <c r="DD6" s="42"/>
+      <c r="DE6" s="42"/>
+      <c r="DF6" s="42"/>
+      <c r="DG6" s="42"/>
+      <c r="DH6" s="42"/>
+      <c r="DI6" s="42"/>
+      <c r="DJ6" s="42"/>
+      <c r="DK6" s="42"/>
+      <c r="DL6" s="42"/>
+      <c r="DM6" s="42"/>
+      <c r="DN6" s="42"/>
+      <c r="DO6" s="42"/>
+      <c r="DP6" s="42"/>
+      <c r="DQ6" s="42"/>
+      <c r="DR6" s="42"/>
+      <c r="DS6" s="42"/>
+      <c r="DT6" s="42"/>
+      <c r="DU6" s="42"/>
+      <c r="DV6" s="42"/>
+      <c r="DW6" s="42"/>
+      <c r="DX6" s="42"/>
+      <c r="DY6" s="42"/>
+      <c r="DZ6" s="42"/>
+      <c r="EA6" s="42"/>
+      <c r="EB6" s="42"/>
+      <c r="EC6" s="42"/>
+      <c r="ED6" s="42"/>
+      <c r="EE6" s="42"/>
+      <c r="EF6" s="42"/>
+      <c r="EG6" s="42"/>
+      <c r="EH6" s="42"/>
+      <c r="EI6" s="42"/>
+      <c r="EJ6" s="42"/>
+      <c r="EK6" s="42"/>
+      <c r="EL6" s="42"/>
+      <c r="EM6" s="42"/>
+      <c r="EN6" s="42"/>
+      <c r="EO6" s="42"/>
+      <c r="EP6" s="42"/>
+      <c r="EQ6" s="42"/>
+      <c r="ER6" s="42"/>
+      <c r="ES6" s="42"/>
+      <c r="ET6" s="42"/>
+      <c r="EU6" s="42"/>
+      <c r="EV6" s="42"/>
+      <c r="EW6" s="42"/>
+      <c r="EX6" s="42"/>
+      <c r="EY6" s="42"/>
+      <c r="EZ6" s="42"/>
+      <c r="FA6" s="42"/>
+      <c r="FB6" s="42"/>
+      <c r="FC6" s="42"/>
+      <c r="FD6" s="42"/>
+      <c r="FE6" s="42"/>
+      <c r="FF6" s="42"/>
+      <c r="FG6" s="42"/>
+      <c r="FH6" s="42"/>
+      <c r="FI6" s="42"/>
+      <c r="FJ6" s="42"/>
+      <c r="FK6" s="42"/>
+      <c r="FL6" s="42"/>
+      <c r="FM6" s="42"/>
+      <c r="FN6" s="42"/>
+      <c r="FO6" s="42"/>
+      <c r="FP6" s="42"/>
+      <c r="FQ6" s="42"/>
+      <c r="FR6" s="42"/>
+      <c r="FS6" s="42"/>
+      <c r="FT6" s="42"/>
+      <c r="FU6" s="42"/>
+      <c r="FV6" s="42"/>
+      <c r="FW6" s="42"/>
+      <c r="FX6" s="42"/>
+      <c r="FY6" s="42"/>
+      <c r="FZ6" s="42"/>
+      <c r="GA6" s="42"/>
+      <c r="GB6" s="42"/>
+      <c r="GC6" s="42"/>
+      <c r="GD6" s="42"/>
+      <c r="GE6" s="42"/>
+      <c r="GF6" s="42"/>
+      <c r="GG6" s="42"/>
+      <c r="GH6" s="42"/>
+      <c r="GI6" s="42"/>
+      <c r="GJ6" s="42"/>
+      <c r="GK6" s="42"/>
+      <c r="GL6" s="42"/>
+      <c r="GM6" s="42"/>
+      <c r="GN6" s="42"/>
+      <c r="GO6" s="42"/>
+      <c r="GP6" s="42"/>
+      <c r="GQ6" s="42"/>
+      <c r="GR6" s="42"/>
+      <c r="GS6" s="42"/>
+      <c r="GT6" s="42"/>
+      <c r="GU6" s="42"/>
+      <c r="GV6" s="42"/>
+      <c r="GW6" s="42"/>
+      <c r="GX6" s="42"/>
+      <c r="GY6" s="42"/>
+      <c r="GZ6" s="42"/>
+      <c r="HA6" s="42"/>
+      <c r="HB6" s="42"/>
+      <c r="HC6" s="42"/>
+      <c r="HD6" s="42"/>
+      <c r="HE6" s="42"/>
+      <c r="HF6" s="42"/>
+      <c r="HG6" s="42"/>
+      <c r="HH6" s="42"/>
+      <c r="HI6" s="42"/>
+      <c r="HJ6" s="42"/>
+      <c r="HK6" s="42"/>
+      <c r="HL6" s="42"/>
+      <c r="HM6" s="42"/>
+      <c r="HN6" s="42"/>
+      <c r="HO6" s="42"/>
+      <c r="HP6" s="42"/>
+      <c r="HQ6" s="42"/>
+      <c r="HR6" s="42"/>
+      <c r="HS6" s="42"/>
+      <c r="HT6" s="42"/>
+      <c r="HU6" s="42"/>
+      <c r="HV6" s="42"/>
+      <c r="HW6" s="42"/>
+      <c r="HX6" s="42"/>
+      <c r="HY6" s="42"/>
+      <c r="HZ6" s="42"/>
+      <c r="IA6" s="42"/>
+      <c r="IB6" s="42"/>
+      <c r="IC6" s="42"/>
+      <c r="ID6" s="42"/>
+      <c r="IE6" s="42"/>
+      <c r="IF6" s="42"/>
+      <c r="IG6" s="42"/>
+      <c r="IH6" s="42"/>
+      <c r="II6" s="42"/>
+      <c r="IJ6" s="42"/>
+      <c r="IK6" s="42"/>
+      <c r="IL6" s="42"/>
+      <c r="IM6" s="42"/>
+      <c r="IN6" s="42"/>
+      <c r="IO6" s="42"/>
+      <c r="IP6" s="42"/>
+      <c r="IQ6" s="42"/>
+      <c r="IR6" s="42"/>
     </row>
     <row r="7" spans="1:252" ht="24.75">
-      <c r="A7" s="539"/>
-      <c r="C7" s="506" t="s">
+      <c r="A7" s="512"/>
+      <c r="C7" s="479" t="s">
+        <v>589</v>
+      </c>
+      <c r="G7" s="516"/>
+      <c r="H7" s="516"/>
+      <c r="I7" s="516"/>
+    </row>
+    <row r="8" spans="1:252">
+      <c r="A8" s="512"/>
+      <c r="E8" s="517"/>
+      <c r="G8" s="518"/>
+      <c r="I8" s="41"/>
+    </row>
+    <row r="9" spans="1:252" ht="54">
+      <c r="A9" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B9" s="328" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="285" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" s="355" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" s="355" t="s">
+        <v>49</v>
+      </c>
+      <c r="F9" s="450" t="s">
+        <v>409</v>
+      </c>
+      <c r="G9" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="H9" s="516"/>
+      <c r="I9" s="516"/>
+      <c r="J9" s="516"/>
+      <c r="K9" s="519"/>
+      <c r="L9" s="519"/>
+      <c r="M9" s="519"/>
+      <c r="N9" s="519"/>
+      <c r="O9" s="519"/>
+      <c r="P9" s="519"/>
+      <c r="Q9" s="519"/>
+      <c r="R9" s="519"/>
+      <c r="S9" s="519"/>
+      <c r="T9" s="519"/>
+      <c r="U9" s="519"/>
+      <c r="V9" s="519"/>
+      <c r="W9" s="519"/>
+      <c r="X9" s="519"/>
+      <c r="Y9" s="519"/>
+      <c r="Z9" s="519"/>
+      <c r="AA9" s="519"/>
+      <c r="AB9" s="519"/>
+      <c r="AC9" s="519"/>
+      <c r="AD9" s="519"/>
+      <c r="AE9" s="519"/>
+      <c r="AF9" s="519"/>
+      <c r="AG9" s="519"/>
+      <c r="AH9" s="519"/>
+      <c r="AI9" s="519"/>
+      <c r="AJ9" s="519"/>
+      <c r="AK9" s="519"/>
+      <c r="AL9" s="519"/>
+      <c r="AM9" s="519"/>
+      <c r="AN9" s="519"/>
+      <c r="AO9" s="519"/>
+      <c r="AP9" s="519"/>
+      <c r="AQ9" s="519"/>
+      <c r="AR9" s="519"/>
+      <c r="AS9" s="519"/>
+      <c r="AT9" s="519"/>
+      <c r="AU9" s="519"/>
+      <c r="AV9" s="519"/>
+      <c r="AW9" s="519"/>
+      <c r="AX9" s="519"/>
+      <c r="AY9" s="519"/>
+      <c r="AZ9" s="519"/>
+      <c r="BA9" s="519"/>
+      <c r="BB9" s="519"/>
+      <c r="BC9" s="519"/>
+      <c r="BD9" s="519"/>
+      <c r="BE9" s="519"/>
+      <c r="BF9" s="519"/>
+      <c r="BG9" s="519"/>
+      <c r="BH9" s="519"/>
+      <c r="BI9" s="519"/>
+      <c r="BJ9" s="519"/>
+      <c r="BK9" s="519"/>
+      <c r="BL9" s="519"/>
+      <c r="BM9" s="519"/>
+      <c r="BN9" s="519"/>
+      <c r="BO9" s="519"/>
+      <c r="BP9" s="519"/>
+      <c r="BQ9" s="519"/>
+      <c r="BR9" s="519"/>
+      <c r="BS9" s="519"/>
+      <c r="BT9" s="519"/>
+      <c r="BU9" s="519"/>
+      <c r="BV9" s="519"/>
+      <c r="BW9" s="519"/>
+      <c r="BX9" s="519"/>
+      <c r="BY9" s="519"/>
+      <c r="BZ9" s="519"/>
+      <c r="CA9" s="519"/>
+      <c r="CB9" s="519"/>
+      <c r="CC9" s="519"/>
+      <c r="CD9" s="519"/>
+      <c r="CE9" s="519"/>
+      <c r="CF9" s="519"/>
+      <c r="CG9" s="519"/>
+      <c r="CH9" s="519"/>
+      <c r="CI9" s="519"/>
+      <c r="CJ9" s="519"/>
+      <c r="CK9" s="519"/>
+      <c r="CL9" s="519"/>
+      <c r="CM9" s="519"/>
+      <c r="CN9" s="519"/>
+      <c r="CO9" s="519"/>
+      <c r="CP9" s="519"/>
+      <c r="CQ9" s="519"/>
+      <c r="CR9" s="519"/>
+      <c r="CS9" s="519"/>
+      <c r="CT9" s="519"/>
+      <c r="CU9" s="519"/>
+      <c r="CV9" s="519"/>
+      <c r="CW9" s="519"/>
+      <c r="CX9" s="519"/>
+      <c r="CY9" s="519"/>
+      <c r="CZ9" s="519"/>
+      <c r="DA9" s="519"/>
+      <c r="DB9" s="519"/>
+      <c r="DC9" s="519"/>
+      <c r="DD9" s="519"/>
+      <c r="DE9" s="519"/>
+      <c r="DF9" s="519"/>
+      <c r="DG9" s="519"/>
+      <c r="DH9" s="519"/>
+      <c r="DI9" s="519"/>
+      <c r="DJ9" s="519"/>
+      <c r="DK9" s="519"/>
+      <c r="DL9" s="519"/>
+      <c r="DM9" s="519"/>
+      <c r="DN9" s="519"/>
+      <c r="DO9" s="519"/>
+      <c r="DP9" s="519"/>
+      <c r="DQ9" s="519"/>
+      <c r="DR9" s="519"/>
+      <c r="DS9" s="519"/>
+      <c r="DT9" s="519"/>
+      <c r="DU9" s="519"/>
+      <c r="DV9" s="519"/>
+      <c r="DW9" s="519"/>
+      <c r="DX9" s="519"/>
+      <c r="DY9" s="519"/>
+      <c r="DZ9" s="519"/>
+      <c r="EA9" s="519"/>
+      <c r="EB9" s="519"/>
+      <c r="EC9" s="519"/>
+      <c r="ED9" s="519"/>
+      <c r="EE9" s="519"/>
+      <c r="EF9" s="519"/>
+      <c r="EG9" s="519"/>
+      <c r="EH9" s="519"/>
+      <c r="EI9" s="519"/>
+      <c r="EJ9" s="519"/>
+      <c r="EK9" s="519"/>
+      <c r="EL9" s="519"/>
+      <c r="EM9" s="519"/>
+      <c r="EN9" s="519"/>
+      <c r="EO9" s="519"/>
+      <c r="EP9" s="519"/>
+      <c r="EQ9" s="519"/>
+      <c r="ER9" s="519"/>
+      <c r="ES9" s="519"/>
+      <c r="ET9" s="519"/>
+      <c r="EU9" s="519"/>
+      <c r="EV9" s="519"/>
+      <c r="EW9" s="519"/>
+      <c r="EX9" s="519"/>
+      <c r="EY9" s="519"/>
+      <c r="EZ9" s="519"/>
+      <c r="FA9" s="519"/>
+      <c r="FB9" s="519"/>
+      <c r="FC9" s="519"/>
+      <c r="FD9" s="519"/>
+      <c r="FE9" s="519"/>
+      <c r="FF9" s="519"/>
+      <c r="FG9" s="519"/>
+      <c r="FH9" s="519"/>
+      <c r="FI9" s="519"/>
+      <c r="FJ9" s="519"/>
+      <c r="FK9" s="519"/>
+      <c r="FL9" s="519"/>
+      <c r="FM9" s="519"/>
+      <c r="FN9" s="519"/>
+      <c r="FO9" s="519"/>
+      <c r="FP9" s="519"/>
+      <c r="FQ9" s="519"/>
+      <c r="FR9" s="519"/>
+      <c r="FS9" s="519"/>
+      <c r="FT9" s="519"/>
+      <c r="FU9" s="519"/>
+      <c r="FV9" s="519"/>
+      <c r="FW9" s="519"/>
+      <c r="FX9" s="519"/>
+      <c r="FY9" s="519"/>
+      <c r="FZ9" s="519"/>
+      <c r="GA9" s="519"/>
+      <c r="GB9" s="519"/>
+      <c r="GC9" s="519"/>
+      <c r="GD9" s="519"/>
+      <c r="GE9" s="519"/>
+      <c r="GF9" s="519"/>
+      <c r="GG9" s="519"/>
+      <c r="GH9" s="519"/>
+      <c r="GI9" s="519"/>
+      <c r="GJ9" s="519"/>
+      <c r="GK9" s="519"/>
+      <c r="GL9" s="519"/>
+      <c r="GM9" s="519"/>
+      <c r="GN9" s="519"/>
+      <c r="GO9" s="519"/>
+      <c r="GP9" s="519"/>
+      <c r="GQ9" s="519"/>
+      <c r="GR9" s="519"/>
+      <c r="GS9" s="519"/>
+      <c r="GT9" s="519"/>
+      <c r="GU9" s="519"/>
+      <c r="GV9" s="519"/>
+      <c r="GW9" s="519"/>
+      <c r="GX9" s="519"/>
+      <c r="GY9" s="519"/>
+      <c r="GZ9" s="519"/>
+      <c r="HA9" s="519"/>
+      <c r="HB9" s="519"/>
+      <c r="HC9" s="519"/>
+      <c r="HD9" s="519"/>
+      <c r="HE9" s="519"/>
+      <c r="HF9" s="519"/>
+      <c r="HG9" s="519"/>
+      <c r="HH9" s="519"/>
+      <c r="HI9" s="519"/>
+      <c r="HJ9" s="519"/>
+      <c r="HK9" s="519"/>
+      <c r="HL9" s="519"/>
+      <c r="HM9" s="519"/>
+      <c r="HN9" s="519"/>
+      <c r="HO9" s="519"/>
+      <c r="HP9" s="519"/>
+      <c r="HQ9" s="519"/>
+      <c r="HR9" s="519"/>
+      <c r="HS9" s="519"/>
+      <c r="HT9" s="519"/>
+      <c r="HU9" s="519"/>
+      <c r="HV9" s="519"/>
+      <c r="HW9" s="519"/>
+      <c r="HX9" s="519"/>
+      <c r="HY9" s="519"/>
+      <c r="HZ9" s="519"/>
+      <c r="IA9" s="519"/>
+      <c r="IB9" s="519"/>
+      <c r="IC9" s="519"/>
+      <c r="ID9" s="519"/>
+      <c r="IE9" s="519"/>
+      <c r="IF9" s="519"/>
+      <c r="IG9" s="519"/>
+      <c r="IH9" s="519"/>
+      <c r="II9" s="519"/>
+      <c r="IJ9" s="519"/>
+      <c r="IK9" s="519"/>
+      <c r="IL9" s="519"/>
+      <c r="IM9" s="519"/>
+      <c r="IN9" s="519"/>
+      <c r="IO9" s="519"/>
+      <c r="IP9" s="519"/>
+      <c r="IQ9" s="519"/>
+      <c r="IR9" s="519"/>
+    </row>
+    <row r="10" spans="1:252" ht="20.25">
+      <c r="A10" s="520"/>
+      <c r="B10" s="521"/>
+      <c r="C10" s="522"/>
+      <c r="D10" s="522"/>
+      <c r="E10" s="523" t="s">
+        <v>59</v>
+      </c>
+      <c r="F10" s="524"/>
+      <c r="G10" s="525"/>
+      <c r="H10" s="516"/>
+      <c r="I10" s="516"/>
+      <c r="J10" s="516"/>
+    </row>
+    <row r="11" spans="1:252">
+      <c r="A11" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="286">
+        <v>100022138</v>
+      </c>
+      <c r="C11" s="308" t="s">
+        <v>431</v>
+      </c>
+      <c r="D11" s="521" t="s">
+        <v>584</v>
+      </c>
+      <c r="E11" s="526" t="s">
+        <v>920</v>
+      </c>
+      <c r="F11" s="527" t="s">
+        <v>28</v>
+      </c>
+      <c r="G11" s="22">
+        <v>37605</v>
+      </c>
+      <c r="H11" s="516"/>
+      <c r="I11" s="516"/>
+      <c r="J11" s="516"/>
+    </row>
+    <row r="12" spans="1:252">
+      <c r="A12" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="286">
+        <v>100022142</v>
+      </c>
+      <c r="C12" s="308" t="s">
+        <v>432</v>
+      </c>
+      <c r="D12" s="521" t="s">
+        <v>608</v>
+      </c>
+      <c r="E12" s="526" t="s">
+        <v>921</v>
+      </c>
+      <c r="F12" s="527" t="s">
+        <v>28</v>
+      </c>
+      <c r="G12" s="22">
+        <v>49027</v>
+      </c>
+      <c r="H12" s="516"/>
+      <c r="I12" s="516"/>
+      <c r="J12" s="516"/>
+    </row>
+    <row r="13" spans="1:252">
+      <c r="A13" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="286">
+        <v>100022143</v>
+      </c>
+      <c r="C13" s="308" t="s">
+        <v>432</v>
+      </c>
+      <c r="D13" s="521" t="s">
+        <v>608</v>
+      </c>
+      <c r="E13" s="526" t="s">
+        <v>922</v>
+      </c>
+      <c r="F13" s="527" t="s">
+        <v>28</v>
+      </c>
+      <c r="G13" s="22">
+        <v>47592</v>
+      </c>
+      <c r="H13" s="516"/>
+      <c r="I13" s="638"/>
+      <c r="J13" s="516"/>
+    </row>
+    <row r="14" spans="1:252">
+      <c r="A14" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="286">
+        <v>100022144</v>
+      </c>
+      <c r="C14" s="308" t="s">
+        <v>433</v>
+      </c>
+      <c r="D14" s="521" t="s">
+        <v>609</v>
+      </c>
+      <c r="E14" s="526" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14" s="527" t="s">
+        <v>28</v>
+      </c>
+      <c r="G14" s="22">
+        <v>48813</v>
+      </c>
+      <c r="H14" s="516"/>
+      <c r="I14" s="516"/>
+      <c r="J14" s="516"/>
+    </row>
+    <row r="15" spans="1:252">
+      <c r="A15" s="520"/>
+      <c r="B15" s="286"/>
+      <c r="C15" s="354"/>
+      <c r="D15" s="522"/>
+      <c r="E15" s="526"/>
+      <c r="F15" s="527"/>
+      <c r="G15" s="528"/>
+      <c r="H15" s="516"/>
+      <c r="I15" s="516"/>
+      <c r="J15" s="516"/>
+    </row>
+    <row r="16" spans="1:252">
+      <c r="A16" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="286">
+        <v>100022148</v>
+      </c>
+      <c r="C16" s="308" t="s">
+        <v>434</v>
+      </c>
+      <c r="D16" s="521" t="s">
+        <v>590</v>
+      </c>
+      <c r="E16" s="526" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="527" t="s">
+        <v>28</v>
+      </c>
+      <c r="G16" s="22">
+        <v>51522</v>
+      </c>
+      <c r="H16" s="516"/>
+      <c r="I16" s="516"/>
+      <c r="J16" s="516"/>
+    </row>
+    <row r="17" spans="1:252">
+      <c r="A17" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="286">
+        <v>100022149</v>
+      </c>
+      <c r="C17" s="308" t="s">
+        <v>435</v>
+      </c>
+      <c r="D17" s="521" t="s">
+        <v>591</v>
+      </c>
+      <c r="E17" s="526" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" s="527" t="s">
+        <v>28</v>
+      </c>
+      <c r="G17" s="22">
+        <v>53772</v>
+      </c>
+      <c r="H17" s="516"/>
+      <c r="I17" s="516"/>
+      <c r="J17" s="516"/>
+    </row>
+    <row r="18" spans="1:252">
+      <c r="A18" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="286">
+        <v>100022150</v>
+      </c>
+      <c r="C18" s="308" t="s">
+        <v>436</v>
+      </c>
+      <c r="D18" s="521" t="s">
         <v>592</v>
       </c>
-      <c r="G7" s="543"/>
-[...10 lines deleted...]
-      <c r="A9" s="137" t="s">
+      <c r="E18" s="526" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="527" t="s">
+        <v>47</v>
+      </c>
+      <c r="G18" s="22">
+        <v>56013</v>
+      </c>
+      <c r="H18" s="516"/>
+      <c r="I18" s="516"/>
+      <c r="J18" s="516"/>
+    </row>
+    <row r="19" spans="1:252">
+      <c r="A19" s="132"/>
+      <c r="B19" s="286"/>
+      <c r="C19" s="308"/>
+      <c r="D19" s="521"/>
+      <c r="E19" s="535"/>
+      <c r="F19" s="536"/>
+      <c r="G19" s="644"/>
+      <c r="H19" s="516"/>
+      <c r="I19" s="516"/>
+      <c r="J19" s="516"/>
+    </row>
+    <row r="20" spans="1:252" ht="20.25">
+      <c r="A20" s="520"/>
+      <c r="B20" s="286"/>
+      <c r="C20" s="354"/>
+      <c r="D20" s="522"/>
+      <c r="E20" s="529" t="s">
+        <v>76</v>
+      </c>
+      <c r="F20" s="530"/>
+      <c r="G20" s="531"/>
+      <c r="H20" s="516"/>
+      <c r="I20" s="516"/>
+      <c r="J20" s="516"/>
+    </row>
+    <row r="21" spans="1:252">
+      <c r="A21" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="286">
+        <v>100022153</v>
+      </c>
+      <c r="C21" s="308" t="s">
+        <v>437</v>
+      </c>
+      <c r="D21" s="521" t="s">
+        <v>577</v>
+      </c>
+      <c r="E21" s="526" t="s">
+        <v>923</v>
+      </c>
+      <c r="F21" s="527" t="s">
+        <v>28</v>
+      </c>
+      <c r="G21" s="22">
+        <v>91355</v>
+      </c>
+      <c r="H21" s="516"/>
+      <c r="I21" s="516"/>
+      <c r="J21" s="516"/>
+    </row>
+    <row r="22" spans="1:252">
+      <c r="A22" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" s="286">
+        <v>100022158</v>
+      </c>
+      <c r="C22" s="308" t="s">
+        <v>438</v>
+      </c>
+      <c r="D22" s="521" t="s">
+        <v>610</v>
+      </c>
+      <c r="E22" s="526" t="s">
+        <v>924</v>
+      </c>
+      <c r="F22" s="527" t="s">
+        <v>47</v>
+      </c>
+      <c r="G22" s="22">
+        <v>113304</v>
+      </c>
+      <c r="H22" s="516"/>
+      <c r="I22" s="638"/>
+      <c r="J22" s="516"/>
+    </row>
+    <row r="23" spans="1:252">
+      <c r="A23" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="286">
+        <v>100022159</v>
+      </c>
+      <c r="C23" s="308" t="s">
+        <v>439</v>
+      </c>
+      <c r="D23" s="521" t="s">
+        <v>611</v>
+      </c>
+      <c r="E23" s="526" t="s">
+        <v>21</v>
+      </c>
+      <c r="F23" s="527" t="s">
+        <v>47</v>
+      </c>
+      <c r="G23" s="22">
+        <v>116114</v>
+      </c>
+      <c r="H23" s="516"/>
+      <c r="I23" s="516"/>
+      <c r="J23" s="516"/>
+    </row>
+    <row r="24" spans="1:252">
+      <c r="A24" s="520"/>
+      <c r="B24" s="286"/>
+      <c r="C24" s="354"/>
+      <c r="D24" s="522"/>
+      <c r="E24" s="526"/>
+      <c r="F24" s="527"/>
+      <c r="G24" s="528"/>
+      <c r="H24" s="516"/>
+      <c r="I24" s="516"/>
+      <c r="J24" s="516"/>
+    </row>
+    <row r="25" spans="1:252">
+      <c r="A25" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="286">
+        <v>100022163</v>
+      </c>
+      <c r="C25" s="308" t="s">
+        <v>440</v>
+      </c>
+      <c r="D25" s="521" t="s">
+        <v>593</v>
+      </c>
+      <c r="E25" s="526" t="s">
+        <v>68</v>
+      </c>
+      <c r="F25" s="527" t="s">
+        <v>47</v>
+      </c>
+      <c r="G25" s="22">
+        <v>127597</v>
+      </c>
+      <c r="H25" s="516"/>
+      <c r="I25" s="516"/>
+      <c r="J25" s="516"/>
+    </row>
+    <row r="26" spans="1:252">
+      <c r="A26" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="286">
+        <v>100022164</v>
+      </c>
+      <c r="C26" s="308" t="s">
+        <v>441</v>
+      </c>
+      <c r="D26" s="521" t="s">
+        <v>594</v>
+      </c>
+      <c r="E26" s="526" t="s">
+        <v>69</v>
+      </c>
+      <c r="F26" s="527" t="s">
+        <v>47</v>
+      </c>
+      <c r="G26" s="22">
+        <v>126627</v>
+      </c>
+      <c r="H26" s="516"/>
+      <c r="I26" s="516"/>
+      <c r="J26" s="516"/>
+    </row>
+    <row r="27" spans="1:252">
+      <c r="A27" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B27" s="286">
+        <v>100022165</v>
+      </c>
+      <c r="C27" s="308" t="s">
+        <v>442</v>
+      </c>
+      <c r="D27" s="521" t="s">
+        <v>595</v>
+      </c>
+      <c r="E27" s="526" t="s">
+        <v>70</v>
+      </c>
+      <c r="F27" s="527" t="s">
+        <v>47</v>
+      </c>
+      <c r="G27" s="22">
+        <v>131459</v>
+      </c>
+      <c r="H27" s="516"/>
+      <c r="I27" s="516"/>
+      <c r="J27" s="516"/>
+    </row>
+    <row r="28" spans="1:252">
+      <c r="A28" s="132"/>
+      <c r="B28" s="286"/>
+      <c r="C28" s="522"/>
+      <c r="D28" s="522"/>
+      <c r="E28" s="526"/>
+      <c r="F28" s="527"/>
+      <c r="G28" s="485"/>
+      <c r="H28" s="516"/>
+      <c r="I28" s="516"/>
+      <c r="J28" s="516"/>
+    </row>
+    <row r="29" spans="1:252" ht="20.25">
+      <c r="A29" s="520"/>
+      <c r="B29" s="286"/>
+      <c r="C29" s="522"/>
+      <c r="D29" s="522"/>
+      <c r="E29" s="529" t="s">
+        <v>71</v>
+      </c>
+      <c r="F29" s="530"/>
+      <c r="G29" s="531"/>
+      <c r="H29" s="516"/>
+      <c r="I29" s="516"/>
+      <c r="J29" s="516"/>
+    </row>
+    <row r="30" spans="1:252">
+      <c r="A30" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30" s="286">
+        <v>100022170</v>
+      </c>
+      <c r="C30" s="308" t="s">
+        <v>443</v>
+      </c>
+      <c r="D30" s="521" t="s">
+        <v>596</v>
+      </c>
+      <c r="E30" s="526" t="s">
+        <v>56</v>
+      </c>
+      <c r="F30" s="527" t="s">
+        <v>48</v>
+      </c>
+      <c r="G30" s="22">
+        <v>190498</v>
+      </c>
+      <c r="H30" s="516"/>
+      <c r="I30" s="516"/>
+      <c r="J30" s="516"/>
+    </row>
+    <row r="31" spans="1:252">
+      <c r="A31" s="483" t="s">
+        <v>288</v>
+      </c>
+      <c r="B31" s="484" t="s">
+        <v>408</v>
+      </c>
+      <c r="C31" s="484"/>
+      <c r="D31" s="484"/>
+      <c r="E31" s="484"/>
+      <c r="F31" s="537"/>
+      <c r="G31" s="298"/>
+      <c r="H31" s="516"/>
+      <c r="I31" s="516"/>
+      <c r="J31" s="516"/>
+      <c r="K31" s="284"/>
+      <c r="L31" s="284"/>
+      <c r="M31" s="284"/>
+      <c r="N31" s="284"/>
+      <c r="O31" s="284"/>
+      <c r="P31" s="284"/>
+      <c r="Q31" s="284"/>
+      <c r="R31" s="284"/>
+      <c r="S31" s="284"/>
+      <c r="T31" s="284"/>
+      <c r="U31" s="284"/>
+      <c r="V31" s="284"/>
+      <c r="W31" s="284"/>
+      <c r="X31" s="284"/>
+      <c r="Y31" s="284"/>
+      <c r="Z31" s="284"/>
+      <c r="AA31" s="284"/>
+      <c r="AB31" s="284"/>
+      <c r="AC31" s="284"/>
+      <c r="AD31" s="284"/>
+      <c r="AE31" s="284"/>
+      <c r="AF31" s="284"/>
+      <c r="AG31" s="284"/>
+      <c r="AH31" s="284"/>
+      <c r="AI31" s="284"/>
+      <c r="AJ31" s="284"/>
+      <c r="AK31" s="284"/>
+      <c r="AL31" s="284"/>
+      <c r="AM31" s="284"/>
+      <c r="AN31" s="284"/>
+      <c r="AO31" s="284"/>
+      <c r="AP31" s="284"/>
+      <c r="AQ31" s="284"/>
+      <c r="AR31" s="284"/>
+      <c r="AS31" s="284"/>
+      <c r="AT31" s="284"/>
+      <c r="AU31" s="284"/>
+      <c r="AV31" s="284"/>
+      <c r="AW31" s="284"/>
+      <c r="AX31" s="284"/>
+      <c r="AY31" s="284"/>
+      <c r="AZ31" s="284"/>
+      <c r="BA31" s="284"/>
+      <c r="BB31" s="284"/>
+      <c r="BC31" s="284"/>
+      <c r="BD31" s="284"/>
+      <c r="BE31" s="284"/>
+      <c r="BF31" s="284"/>
+      <c r="BG31" s="284"/>
+      <c r="BH31" s="284"/>
+      <c r="BI31" s="284"/>
+      <c r="BJ31" s="284"/>
+      <c r="BK31" s="284"/>
+      <c r="BL31" s="284"/>
+      <c r="BM31" s="284"/>
+      <c r="BN31" s="284"/>
+      <c r="BO31" s="284"/>
+      <c r="BP31" s="284"/>
+      <c r="BQ31" s="284"/>
+      <c r="BR31" s="284"/>
+      <c r="BS31" s="284"/>
+      <c r="BT31" s="284"/>
+      <c r="BU31" s="284"/>
+      <c r="BV31" s="284"/>
+      <c r="BW31" s="284"/>
+      <c r="BX31" s="284"/>
+      <c r="BY31" s="284"/>
+      <c r="BZ31" s="284"/>
+      <c r="CA31" s="284"/>
+      <c r="CB31" s="284"/>
+      <c r="CC31" s="284"/>
+      <c r="CD31" s="284"/>
+      <c r="CE31" s="284"/>
+      <c r="CF31" s="284"/>
+      <c r="CG31" s="284"/>
+      <c r="CH31" s="284"/>
+      <c r="CI31" s="284"/>
+      <c r="CJ31" s="284"/>
+      <c r="CK31" s="284"/>
+      <c r="CL31" s="284"/>
+      <c r="CM31" s="284"/>
+      <c r="CN31" s="284"/>
+      <c r="CO31" s="284"/>
+      <c r="CP31" s="284"/>
+      <c r="CQ31" s="284"/>
+      <c r="CR31" s="284"/>
+      <c r="CS31" s="284"/>
+      <c r="CT31" s="284"/>
+      <c r="CU31" s="284"/>
+      <c r="CV31" s="284"/>
+      <c r="CW31" s="284"/>
+      <c r="CX31" s="284"/>
+      <c r="CY31" s="284"/>
+      <c r="CZ31" s="284"/>
+      <c r="DA31" s="284"/>
+      <c r="DB31" s="284"/>
+      <c r="DC31" s="284"/>
+      <c r="DD31" s="284"/>
+      <c r="DE31" s="284"/>
+      <c r="DF31" s="284"/>
+      <c r="DG31" s="284"/>
+      <c r="DH31" s="284"/>
+      <c r="DI31" s="284"/>
+      <c r="DJ31" s="284"/>
+      <c r="DK31" s="284"/>
+      <c r="DL31" s="284"/>
+      <c r="DM31" s="284"/>
+      <c r="DN31" s="284"/>
+      <c r="DO31" s="284"/>
+      <c r="DP31" s="284"/>
+      <c r="DQ31" s="284"/>
+      <c r="DR31" s="284"/>
+      <c r="DS31" s="284"/>
+      <c r="DT31" s="284"/>
+      <c r="DU31" s="284"/>
+      <c r="DV31" s="284"/>
+      <c r="DW31" s="284"/>
+      <c r="DX31" s="284"/>
+      <c r="DY31" s="284"/>
+      <c r="DZ31" s="284"/>
+      <c r="EA31" s="284"/>
+      <c r="EB31" s="284"/>
+      <c r="EC31" s="284"/>
+      <c r="ED31" s="284"/>
+      <c r="EE31" s="284"/>
+      <c r="EF31" s="284"/>
+      <c r="EG31" s="284"/>
+      <c r="EH31" s="284"/>
+      <c r="EI31" s="284"/>
+      <c r="EJ31" s="284"/>
+      <c r="EK31" s="284"/>
+      <c r="EL31" s="284"/>
+      <c r="EM31" s="284"/>
+      <c r="EN31" s="284"/>
+      <c r="EO31" s="284"/>
+      <c r="EP31" s="284"/>
+      <c r="EQ31" s="284"/>
+      <c r="ER31" s="284"/>
+      <c r="ES31" s="284"/>
+      <c r="ET31" s="284"/>
+      <c r="EU31" s="284"/>
+      <c r="EV31" s="284"/>
+      <c r="EW31" s="284"/>
+      <c r="EX31" s="284"/>
+      <c r="EY31" s="284"/>
+      <c r="EZ31" s="284"/>
+      <c r="FA31" s="284"/>
+      <c r="FB31" s="284"/>
+      <c r="FC31" s="284"/>
+      <c r="FD31" s="284"/>
+      <c r="FE31" s="284"/>
+      <c r="FF31" s="284"/>
+      <c r="FG31" s="284"/>
+      <c r="FH31" s="284"/>
+      <c r="FI31" s="284"/>
+      <c r="FJ31" s="284"/>
+      <c r="FK31" s="284"/>
+      <c r="FL31" s="284"/>
+      <c r="FM31" s="284"/>
+      <c r="FN31" s="284"/>
+      <c r="FO31" s="284"/>
+      <c r="FP31" s="284"/>
+      <c r="FQ31" s="284"/>
+      <c r="FR31" s="284"/>
+      <c r="FS31" s="284"/>
+      <c r="FT31" s="284"/>
+      <c r="FU31" s="284"/>
+      <c r="FV31" s="284"/>
+      <c r="FW31" s="284"/>
+      <c r="FX31" s="284"/>
+      <c r="FY31" s="284"/>
+      <c r="FZ31" s="284"/>
+      <c r="GA31" s="284"/>
+      <c r="GB31" s="284"/>
+      <c r="GC31" s="284"/>
+      <c r="GD31" s="284"/>
+      <c r="GE31" s="284"/>
+      <c r="GF31" s="284"/>
+      <c r="GG31" s="284"/>
+      <c r="GH31" s="284"/>
+      <c r="GI31" s="284"/>
+      <c r="GJ31" s="284"/>
+      <c r="GK31" s="284"/>
+      <c r="GL31" s="284"/>
+      <c r="GM31" s="284"/>
+      <c r="GN31" s="284"/>
+      <c r="GO31" s="284"/>
+      <c r="GP31" s="284"/>
+      <c r="GQ31" s="284"/>
+      <c r="GR31" s="284"/>
+      <c r="GS31" s="284"/>
+      <c r="GT31" s="284"/>
+      <c r="GU31" s="284"/>
+      <c r="GV31" s="284"/>
+      <c r="GW31" s="284"/>
+      <c r="GX31" s="284"/>
+      <c r="GY31" s="284"/>
+      <c r="GZ31" s="284"/>
+      <c r="HA31" s="284"/>
+      <c r="HB31" s="284"/>
+      <c r="HC31" s="284"/>
+      <c r="HD31" s="284"/>
+      <c r="HE31" s="284"/>
+      <c r="HF31" s="284"/>
+      <c r="HG31" s="284"/>
+      <c r="HH31" s="284"/>
+      <c r="HI31" s="284"/>
+      <c r="HJ31" s="284"/>
+      <c r="HK31" s="284"/>
+      <c r="HL31" s="284"/>
+      <c r="HM31" s="284"/>
+      <c r="HN31" s="284"/>
+      <c r="HO31" s="284"/>
+      <c r="HP31" s="284"/>
+      <c r="HQ31" s="284"/>
+      <c r="HR31" s="284"/>
+      <c r="HS31" s="284"/>
+      <c r="HT31" s="284"/>
+      <c r="HU31" s="284"/>
+      <c r="HV31" s="284"/>
+      <c r="HW31" s="284"/>
+      <c r="HX31" s="284"/>
+      <c r="HY31" s="284"/>
+      <c r="HZ31" s="284"/>
+      <c r="IA31" s="284"/>
+      <c r="IB31" s="284"/>
+      <c r="IC31" s="284"/>
+      <c r="ID31" s="284"/>
+      <c r="IE31" s="284"/>
+      <c r="IF31" s="284"/>
+      <c r="IG31" s="284"/>
+      <c r="IH31" s="284"/>
+      <c r="II31" s="284"/>
+      <c r="IJ31" s="284"/>
+      <c r="IK31" s="284"/>
+      <c r="IL31" s="284"/>
+      <c r="IM31" s="284"/>
+      <c r="IN31" s="284"/>
+      <c r="IO31" s="284"/>
+      <c r="IP31" s="284"/>
+      <c r="IQ31" s="284"/>
+      <c r="IR31" s="284"/>
+    </row>
+    <row r="32" spans="1:252">
+      <c r="B32" s="281" t="s">
+        <v>597</v>
+      </c>
+      <c r="H32" s="516"/>
+      <c r="I32" s="516"/>
+      <c r="J32" s="516"/>
+    </row>
+    <row r="33" spans="1:252">
+      <c r="A33" s="151"/>
+      <c r="E33" s="532"/>
+      <c r="F33" s="533"/>
+      <c r="G33" s="518"/>
+      <c r="H33" s="516"/>
+      <c r="I33" s="516"/>
+      <c r="J33" s="516"/>
+    </row>
+    <row r="34" spans="1:252">
+      <c r="A34" s="534"/>
+      <c r="E34" s="532"/>
+      <c r="F34" s="533"/>
+      <c r="G34" s="518"/>
+      <c r="H34" s="516"/>
+      <c r="I34" s="516"/>
+      <c r="J34" s="516"/>
+    </row>
+    <row r="35" spans="1:252" ht="24.75">
+      <c r="A35" s="295"/>
+      <c r="B35" s="316"/>
+      <c r="C35" s="254" t="s">
         <v>82</v>
       </c>
-      <c r="B9" s="354" t="s">
+      <c r="D35" s="254"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="11"/>
+      <c r="H35" s="516"/>
+      <c r="I35" s="516"/>
+      <c r="J35" s="516"/>
+      <c r="K35" s="284"/>
+      <c r="L35" s="284"/>
+      <c r="M35" s="284"/>
+      <c r="N35" s="284"/>
+      <c r="O35" s="284"/>
+      <c r="P35" s="284"/>
+      <c r="Q35" s="284"/>
+      <c r="R35" s="284"/>
+      <c r="S35" s="284"/>
+      <c r="T35" s="284"/>
+      <c r="U35" s="284"/>
+      <c r="V35" s="284"/>
+      <c r="W35" s="284"/>
+      <c r="X35" s="284"/>
+      <c r="Y35" s="284"/>
+      <c r="Z35" s="284"/>
+      <c r="AA35" s="284"/>
+      <c r="AB35" s="284"/>
+      <c r="AC35" s="284"/>
+      <c r="AD35" s="284"/>
+      <c r="AE35" s="284"/>
+      <c r="AF35" s="284"/>
+      <c r="AG35" s="284"/>
+      <c r="AH35" s="284"/>
+      <c r="AI35" s="284"/>
+      <c r="AJ35" s="284"/>
+      <c r="AK35" s="284"/>
+      <c r="AL35" s="284"/>
+      <c r="AM35" s="284"/>
+      <c r="AN35" s="284"/>
+      <c r="AO35" s="284"/>
+      <c r="AP35" s="284"/>
+      <c r="AQ35" s="284"/>
+      <c r="AR35" s="284"/>
+      <c r="AS35" s="284"/>
+      <c r="AT35" s="284"/>
+      <c r="AU35" s="284"/>
+      <c r="AV35" s="284"/>
+      <c r="AW35" s="284"/>
+      <c r="AX35" s="284"/>
+      <c r="AY35" s="284"/>
+      <c r="AZ35" s="284"/>
+      <c r="BA35" s="284"/>
+      <c r="BB35" s="284"/>
+      <c r="BC35" s="284"/>
+      <c r="BD35" s="284"/>
+      <c r="BE35" s="284"/>
+      <c r="BF35" s="284"/>
+      <c r="BG35" s="284"/>
+      <c r="BH35" s="284"/>
+      <c r="BI35" s="284"/>
+      <c r="BJ35" s="284"/>
+      <c r="BK35" s="284"/>
+      <c r="BL35" s="284"/>
+      <c r="BM35" s="284"/>
+      <c r="BN35" s="284"/>
+      <c r="BO35" s="284"/>
+      <c r="BP35" s="284"/>
+      <c r="BQ35" s="284"/>
+      <c r="BR35" s="284"/>
+      <c r="BS35" s="284"/>
+      <c r="BT35" s="284"/>
+      <c r="BU35" s="284"/>
+      <c r="BV35" s="284"/>
+      <c r="BW35" s="284"/>
+      <c r="BX35" s="284"/>
+      <c r="BY35" s="284"/>
+      <c r="BZ35" s="284"/>
+      <c r="CA35" s="284"/>
+      <c r="CB35" s="284"/>
+      <c r="CC35" s="284"/>
+      <c r="CD35" s="284"/>
+      <c r="CE35" s="284"/>
+      <c r="CF35" s="284"/>
+      <c r="CG35" s="284"/>
+      <c r="CH35" s="284"/>
+      <c r="CI35" s="284"/>
+      <c r="CJ35" s="284"/>
+      <c r="CK35" s="284"/>
+      <c r="CL35" s="284"/>
+      <c r="CM35" s="284"/>
+      <c r="CN35" s="284"/>
+      <c r="CO35" s="284"/>
+      <c r="CP35" s="284"/>
+      <c r="CQ35" s="284"/>
+      <c r="CR35" s="284"/>
+      <c r="CS35" s="284"/>
+      <c r="CT35" s="284"/>
+      <c r="CU35" s="284"/>
+      <c r="CV35" s="284"/>
+      <c r="CW35" s="284"/>
+      <c r="CX35" s="284"/>
+      <c r="CY35" s="284"/>
+      <c r="CZ35" s="284"/>
+      <c r="DA35" s="284"/>
+      <c r="DB35" s="284"/>
+      <c r="DC35" s="284"/>
+      <c r="DD35" s="284"/>
+      <c r="DE35" s="284"/>
+      <c r="DF35" s="284"/>
+      <c r="DG35" s="284"/>
+      <c r="DH35" s="284"/>
+      <c r="DI35" s="284"/>
+      <c r="DJ35" s="284"/>
+      <c r="DK35" s="284"/>
+      <c r="DL35" s="284"/>
+      <c r="DM35" s="284"/>
+      <c r="DN35" s="284"/>
+      <c r="DO35" s="284"/>
+      <c r="DP35" s="284"/>
+      <c r="DQ35" s="284"/>
+      <c r="DR35" s="284"/>
+      <c r="DS35" s="284"/>
+      <c r="DT35" s="284"/>
+      <c r="DU35" s="284"/>
+      <c r="DV35" s="284"/>
+      <c r="DW35" s="284"/>
+      <c r="DX35" s="284"/>
+      <c r="DY35" s="284"/>
+      <c r="DZ35" s="284"/>
+      <c r="EA35" s="284"/>
+      <c r="EB35" s="284"/>
+      <c r="EC35" s="284"/>
+      <c r="ED35" s="284"/>
+      <c r="EE35" s="284"/>
+      <c r="EF35" s="284"/>
+      <c r="EG35" s="284"/>
+      <c r="EH35" s="284"/>
+      <c r="EI35" s="284"/>
+      <c r="EJ35" s="284"/>
+      <c r="EK35" s="284"/>
+      <c r="EL35" s="284"/>
+      <c r="EM35" s="284"/>
+      <c r="EN35" s="284"/>
+      <c r="EO35" s="284"/>
+      <c r="EP35" s="284"/>
+      <c r="EQ35" s="284"/>
+      <c r="ER35" s="284"/>
+      <c r="ES35" s="284"/>
+      <c r="ET35" s="284"/>
+      <c r="EU35" s="284"/>
+      <c r="EV35" s="284"/>
+      <c r="EW35" s="284"/>
+      <c r="EX35" s="284"/>
+      <c r="EY35" s="284"/>
+      <c r="EZ35" s="284"/>
+      <c r="FA35" s="284"/>
+      <c r="FB35" s="284"/>
+      <c r="FC35" s="284"/>
+      <c r="FD35" s="284"/>
+      <c r="FE35" s="284"/>
+      <c r="FF35" s="284"/>
+      <c r="FG35" s="284"/>
+      <c r="FH35" s="284"/>
+      <c r="FI35" s="284"/>
+      <c r="FJ35" s="284"/>
+      <c r="FK35" s="284"/>
+      <c r="FL35" s="284"/>
+      <c r="FM35" s="284"/>
+      <c r="FN35" s="284"/>
+      <c r="FO35" s="284"/>
+      <c r="FP35" s="284"/>
+      <c r="FQ35" s="284"/>
+      <c r="FR35" s="284"/>
+      <c r="FS35" s="284"/>
+      <c r="FT35" s="284"/>
+      <c r="FU35" s="284"/>
+      <c r="FV35" s="284"/>
+      <c r="FW35" s="284"/>
+      <c r="FX35" s="284"/>
+      <c r="FY35" s="284"/>
+      <c r="FZ35" s="284"/>
+      <c r="GA35" s="284"/>
+      <c r="GB35" s="284"/>
+      <c r="GC35" s="284"/>
+      <c r="GD35" s="284"/>
+      <c r="GE35" s="284"/>
+      <c r="GF35" s="284"/>
+      <c r="GG35" s="284"/>
+      <c r="GH35" s="284"/>
+      <c r="GI35" s="284"/>
+      <c r="GJ35" s="284"/>
+      <c r="GK35" s="284"/>
+      <c r="GL35" s="284"/>
+      <c r="GM35" s="284"/>
+      <c r="GN35" s="284"/>
+      <c r="GO35" s="284"/>
+      <c r="GP35" s="284"/>
+      <c r="GQ35" s="284"/>
+      <c r="GR35" s="284"/>
+      <c r="GS35" s="284"/>
+      <c r="GT35" s="284"/>
+      <c r="GU35" s="284"/>
+      <c r="GV35" s="284"/>
+      <c r="GW35" s="284"/>
+      <c r="GX35" s="284"/>
+      <c r="GY35" s="284"/>
+      <c r="GZ35" s="284"/>
+      <c r="HA35" s="284"/>
+      <c r="HB35" s="284"/>
+      <c r="HC35" s="284"/>
+      <c r="HD35" s="284"/>
+      <c r="HE35" s="284"/>
+      <c r="HF35" s="284"/>
+      <c r="HG35" s="284"/>
+      <c r="HH35" s="284"/>
+      <c r="HI35" s="284"/>
+      <c r="HJ35" s="284"/>
+      <c r="HK35" s="284"/>
+      <c r="HL35" s="284"/>
+      <c r="HM35" s="284"/>
+      <c r="HN35" s="284"/>
+      <c r="HO35" s="284"/>
+      <c r="HP35" s="284"/>
+      <c r="HQ35" s="284"/>
+      <c r="HR35" s="284"/>
+      <c r="HS35" s="284"/>
+      <c r="HT35" s="284"/>
+      <c r="HU35" s="284"/>
+      <c r="HV35" s="284"/>
+      <c r="HW35" s="284"/>
+      <c r="HX35" s="284"/>
+      <c r="HY35" s="284"/>
+      <c r="HZ35" s="284"/>
+      <c r="IA35" s="284"/>
+      <c r="IB35" s="284"/>
+      <c r="IC35" s="284"/>
+      <c r="ID35" s="284"/>
+      <c r="IE35" s="284"/>
+      <c r="IF35" s="284"/>
+      <c r="IG35" s="284"/>
+      <c r="IH35" s="284"/>
+      <c r="II35" s="284"/>
+      <c r="IJ35" s="284"/>
+      <c r="IK35" s="284"/>
+      <c r="IL35" s="284"/>
+      <c r="IM35" s="284"/>
+      <c r="IN35" s="284"/>
+      <c r="IO35" s="284"/>
+      <c r="IP35" s="284"/>
+      <c r="IQ35" s="284"/>
+      <c r="IR35" s="284"/>
+    </row>
+    <row r="36" spans="1:252">
+      <c r="A36" s="295"/>
+      <c r="B36" s="316"/>
+      <c r="C36" s="289"/>
+      <c r="D36" s="289"/>
+      <c r="E36" s="320"/>
+      <c r="F36" s="35"/>
+      <c r="G36" s="284"/>
+      <c r="H36" s="516"/>
+      <c r="I36" s="516"/>
+      <c r="J36" s="516"/>
+      <c r="K36" s="284"/>
+      <c r="L36" s="284"/>
+      <c r="M36" s="284"/>
+      <c r="N36" s="284"/>
+      <c r="O36" s="284"/>
+      <c r="P36" s="284"/>
+      <c r="Q36" s="284"/>
+      <c r="R36" s="284"/>
+      <c r="S36" s="284"/>
+      <c r="T36" s="284"/>
+      <c r="U36" s="284"/>
+      <c r="V36" s="284"/>
+      <c r="W36" s="284"/>
+      <c r="X36" s="284"/>
+      <c r="Y36" s="284"/>
+      <c r="Z36" s="284"/>
+      <c r="AA36" s="284"/>
+      <c r="AB36" s="284"/>
+      <c r="AC36" s="284"/>
+      <c r="AD36" s="284"/>
+      <c r="AE36" s="284"/>
+      <c r="AF36" s="284"/>
+      <c r="AG36" s="284"/>
+      <c r="AH36" s="284"/>
+      <c r="AI36" s="284"/>
+      <c r="AJ36" s="284"/>
+      <c r="AK36" s="284"/>
+      <c r="AL36" s="284"/>
+      <c r="AM36" s="284"/>
+      <c r="AN36" s="284"/>
+      <c r="AO36" s="284"/>
+      <c r="AP36" s="284"/>
+      <c r="AQ36" s="284"/>
+      <c r="AR36" s="284"/>
+      <c r="AS36" s="284"/>
+      <c r="AT36" s="284"/>
+      <c r="AU36" s="284"/>
+      <c r="AV36" s="284"/>
+      <c r="AW36" s="284"/>
+      <c r="AX36" s="284"/>
+      <c r="AY36" s="284"/>
+      <c r="AZ36" s="284"/>
+      <c r="BA36" s="284"/>
+      <c r="BB36" s="284"/>
+      <c r="BC36" s="284"/>
+      <c r="BD36" s="284"/>
+      <c r="BE36" s="284"/>
+      <c r="BF36" s="284"/>
+      <c r="BG36" s="284"/>
+      <c r="BH36" s="284"/>
+      <c r="BI36" s="284"/>
+      <c r="BJ36" s="284"/>
+      <c r="BK36" s="284"/>
+      <c r="BL36" s="284"/>
+      <c r="BM36" s="284"/>
+      <c r="BN36" s="284"/>
+      <c r="BO36" s="284"/>
+      <c r="BP36" s="284"/>
+      <c r="BQ36" s="284"/>
+      <c r="BR36" s="284"/>
+      <c r="BS36" s="284"/>
+      <c r="BT36" s="284"/>
+      <c r="BU36" s="284"/>
+      <c r="BV36" s="284"/>
+      <c r="BW36" s="284"/>
+      <c r="BX36" s="284"/>
+      <c r="BY36" s="284"/>
+      <c r="BZ36" s="284"/>
+      <c r="CA36" s="284"/>
+      <c r="CB36" s="284"/>
+      <c r="CC36" s="284"/>
+      <c r="CD36" s="284"/>
+      <c r="CE36" s="284"/>
+      <c r="CF36" s="284"/>
+      <c r="CG36" s="284"/>
+      <c r="CH36" s="284"/>
+      <c r="CI36" s="284"/>
+      <c r="CJ36" s="284"/>
+      <c r="CK36" s="284"/>
+      <c r="CL36" s="284"/>
+      <c r="CM36" s="284"/>
+      <c r="CN36" s="284"/>
+      <c r="CO36" s="284"/>
+      <c r="CP36" s="284"/>
+      <c r="CQ36" s="284"/>
+      <c r="CR36" s="284"/>
+      <c r="CS36" s="284"/>
+      <c r="CT36" s="284"/>
+      <c r="CU36" s="284"/>
+      <c r="CV36" s="284"/>
+      <c r="CW36" s="284"/>
+      <c r="CX36" s="284"/>
+      <c r="CY36" s="284"/>
+      <c r="CZ36" s="284"/>
+      <c r="DA36" s="284"/>
+      <c r="DB36" s="284"/>
+      <c r="DC36" s="284"/>
+      <c r="DD36" s="284"/>
+      <c r="DE36" s="284"/>
+      <c r="DF36" s="284"/>
+      <c r="DG36" s="284"/>
+      <c r="DH36" s="284"/>
+      <c r="DI36" s="284"/>
+      <c r="DJ36" s="284"/>
+      <c r="DK36" s="284"/>
+      <c r="DL36" s="284"/>
+      <c r="DM36" s="284"/>
+      <c r="DN36" s="284"/>
+      <c r="DO36" s="284"/>
+      <c r="DP36" s="284"/>
+      <c r="DQ36" s="284"/>
+      <c r="DR36" s="284"/>
+      <c r="DS36" s="284"/>
+      <c r="DT36" s="284"/>
+      <c r="DU36" s="284"/>
+      <c r="DV36" s="284"/>
+      <c r="DW36" s="284"/>
+      <c r="DX36" s="284"/>
+      <c r="DY36" s="284"/>
+      <c r="DZ36" s="284"/>
+      <c r="EA36" s="284"/>
+      <c r="EB36" s="284"/>
+      <c r="EC36" s="284"/>
+      <c r="ED36" s="284"/>
+      <c r="EE36" s="284"/>
+      <c r="EF36" s="284"/>
+      <c r="EG36" s="284"/>
+      <c r="EH36" s="284"/>
+      <c r="EI36" s="284"/>
+      <c r="EJ36" s="284"/>
+      <c r="EK36" s="284"/>
+      <c r="EL36" s="284"/>
+      <c r="EM36" s="284"/>
+      <c r="EN36" s="284"/>
+      <c r="EO36" s="284"/>
+      <c r="EP36" s="284"/>
+      <c r="EQ36" s="284"/>
+      <c r="ER36" s="284"/>
+      <c r="ES36" s="284"/>
+      <c r="ET36" s="284"/>
+      <c r="EU36" s="284"/>
+      <c r="EV36" s="284"/>
+      <c r="EW36" s="284"/>
+      <c r="EX36" s="284"/>
+      <c r="EY36" s="284"/>
+      <c r="EZ36" s="284"/>
+      <c r="FA36" s="284"/>
+      <c r="FB36" s="284"/>
+      <c r="FC36" s="284"/>
+      <c r="FD36" s="284"/>
+      <c r="FE36" s="284"/>
+      <c r="FF36" s="284"/>
+      <c r="FG36" s="284"/>
+      <c r="FH36" s="284"/>
+      <c r="FI36" s="284"/>
+      <c r="FJ36" s="284"/>
+      <c r="FK36" s="284"/>
+      <c r="FL36" s="284"/>
+      <c r="FM36" s="284"/>
+      <c r="FN36" s="284"/>
+      <c r="FO36" s="284"/>
+      <c r="FP36" s="284"/>
+      <c r="FQ36" s="284"/>
+      <c r="FR36" s="284"/>
+      <c r="FS36" s="284"/>
+      <c r="FT36" s="284"/>
+      <c r="FU36" s="284"/>
+      <c r="FV36" s="284"/>
+      <c r="FW36" s="284"/>
+      <c r="FX36" s="284"/>
+      <c r="FY36" s="284"/>
+      <c r="FZ36" s="284"/>
+      <c r="GA36" s="284"/>
+      <c r="GB36" s="284"/>
+      <c r="GC36" s="284"/>
+      <c r="GD36" s="284"/>
+      <c r="GE36" s="284"/>
+      <c r="GF36" s="284"/>
+      <c r="GG36" s="284"/>
+      <c r="GH36" s="284"/>
+      <c r="GI36" s="284"/>
+      <c r="GJ36" s="284"/>
+      <c r="GK36" s="284"/>
+      <c r="GL36" s="284"/>
+      <c r="GM36" s="284"/>
+      <c r="GN36" s="284"/>
+      <c r="GO36" s="284"/>
+      <c r="GP36" s="284"/>
+      <c r="GQ36" s="284"/>
+      <c r="GR36" s="284"/>
+      <c r="GS36" s="284"/>
+      <c r="GT36" s="284"/>
+      <c r="GU36" s="284"/>
+      <c r="GV36" s="284"/>
+      <c r="GW36" s="284"/>
+      <c r="GX36" s="284"/>
+      <c r="GY36" s="284"/>
+      <c r="GZ36" s="284"/>
+      <c r="HA36" s="284"/>
+      <c r="HB36" s="284"/>
+      <c r="HC36" s="284"/>
+      <c r="HD36" s="284"/>
+      <c r="HE36" s="284"/>
+      <c r="HF36" s="284"/>
+      <c r="HG36" s="284"/>
+      <c r="HH36" s="284"/>
+      <c r="HI36" s="284"/>
+      <c r="HJ36" s="284"/>
+      <c r="HK36" s="284"/>
+      <c r="HL36" s="284"/>
+      <c r="HM36" s="284"/>
+      <c r="HN36" s="284"/>
+      <c r="HO36" s="284"/>
+      <c r="HP36" s="284"/>
+      <c r="HQ36" s="284"/>
+      <c r="HR36" s="284"/>
+      <c r="HS36" s="284"/>
+      <c r="HT36" s="284"/>
+      <c r="HU36" s="284"/>
+      <c r="HV36" s="284"/>
+      <c r="HW36" s="284"/>
+      <c r="HX36" s="284"/>
+      <c r="HY36" s="284"/>
+      <c r="HZ36" s="284"/>
+      <c r="IA36" s="284"/>
+      <c r="IB36" s="284"/>
+      <c r="IC36" s="284"/>
+      <c r="ID36" s="284"/>
+      <c r="IE36" s="284"/>
+      <c r="IF36" s="284"/>
+      <c r="IG36" s="284"/>
+      <c r="IH36" s="284"/>
+      <c r="II36" s="284"/>
+      <c r="IJ36" s="284"/>
+      <c r="IK36" s="284"/>
+      <c r="IL36" s="284"/>
+      <c r="IM36" s="284"/>
+      <c r="IN36" s="284"/>
+      <c r="IO36" s="284"/>
+      <c r="IP36" s="284"/>
+      <c r="IQ36" s="284"/>
+      <c r="IR36" s="284"/>
+    </row>
+    <row r="37" spans="1:252" ht="54.75">
+      <c r="A37" s="327" t="s">
+        <v>79</v>
+      </c>
+      <c r="B37" s="328" t="s">
+        <v>29</v>
+      </c>
+      <c r="C37" s="329" t="s">
+        <v>49</v>
+      </c>
+      <c r="D37" s="253" t="s">
+        <v>405</v>
+      </c>
+      <c r="E37" s="329" t="s">
+        <v>83</v>
+      </c>
+      <c r="F37" s="322" t="s">
+        <v>87</v>
+      </c>
+      <c r="G37" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="H37" s="516"/>
+      <c r="I37" s="516"/>
+      <c r="J37" s="516"/>
+      <c r="K37" s="284"/>
+      <c r="L37" s="284"/>
+      <c r="M37" s="284"/>
+      <c r="N37" s="284"/>
+      <c r="O37" s="284"/>
+      <c r="P37" s="284"/>
+      <c r="Q37" s="284"/>
+      <c r="R37" s="284"/>
+      <c r="S37" s="284"/>
+      <c r="T37" s="284"/>
+      <c r="U37" s="284"/>
+      <c r="V37" s="284"/>
+      <c r="W37" s="284"/>
+      <c r="X37" s="284"/>
+      <c r="Y37" s="284"/>
+      <c r="Z37" s="284"/>
+      <c r="AA37" s="284"/>
+      <c r="AB37" s="284"/>
+      <c r="AC37" s="284"/>
+      <c r="AD37" s="284"/>
+      <c r="AE37" s="284"/>
+      <c r="AF37" s="284"/>
+      <c r="AG37" s="284"/>
+      <c r="AH37" s="284"/>
+      <c r="AI37" s="284"/>
+      <c r="AJ37" s="284"/>
+      <c r="AK37" s="284"/>
+      <c r="AL37" s="284"/>
+      <c r="AM37" s="284"/>
+      <c r="AN37" s="284"/>
+      <c r="AO37" s="284"/>
+      <c r="AP37" s="284"/>
+      <c r="AQ37" s="284"/>
+      <c r="AR37" s="284"/>
+      <c r="AS37" s="284"/>
+      <c r="AT37" s="284"/>
+      <c r="AU37" s="284"/>
+      <c r="AV37" s="284"/>
+      <c r="AW37" s="284"/>
+      <c r="AX37" s="284"/>
+      <c r="AY37" s="284"/>
+      <c r="AZ37" s="284"/>
+      <c r="BA37" s="284"/>
+      <c r="BB37" s="284"/>
+      <c r="BC37" s="284"/>
+      <c r="BD37" s="284"/>
+      <c r="BE37" s="284"/>
+      <c r="BF37" s="284"/>
+      <c r="BG37" s="284"/>
+      <c r="BH37" s="284"/>
+      <c r="BI37" s="284"/>
+      <c r="BJ37" s="284"/>
+      <c r="BK37" s="284"/>
+      <c r="BL37" s="284"/>
+      <c r="BM37" s="284"/>
+      <c r="BN37" s="284"/>
+      <c r="BO37" s="284"/>
+      <c r="BP37" s="284"/>
+      <c r="BQ37" s="284"/>
+      <c r="BR37" s="284"/>
+      <c r="BS37" s="284"/>
+      <c r="BT37" s="284"/>
+      <c r="BU37" s="284"/>
+      <c r="BV37" s="284"/>
+      <c r="BW37" s="284"/>
+      <c r="BX37" s="284"/>
+      <c r="BY37" s="284"/>
+      <c r="BZ37" s="284"/>
+      <c r="CA37" s="284"/>
+      <c r="CB37" s="284"/>
+      <c r="CC37" s="284"/>
+      <c r="CD37" s="284"/>
+      <c r="CE37" s="284"/>
+      <c r="CF37" s="284"/>
+      <c r="CG37" s="284"/>
+      <c r="CH37" s="284"/>
+      <c r="CI37" s="284"/>
+      <c r="CJ37" s="284"/>
+      <c r="CK37" s="284"/>
+      <c r="CL37" s="284"/>
+      <c r="CM37" s="284"/>
+      <c r="CN37" s="284"/>
+      <c r="CO37" s="284"/>
+      <c r="CP37" s="284"/>
+      <c r="CQ37" s="284"/>
+      <c r="CR37" s="284"/>
+      <c r="CS37" s="284"/>
+      <c r="CT37" s="284"/>
+      <c r="CU37" s="284"/>
+      <c r="CV37" s="284"/>
+      <c r="CW37" s="284"/>
+      <c r="CX37" s="284"/>
+      <c r="CY37" s="284"/>
+      <c r="CZ37" s="284"/>
+      <c r="DA37" s="284"/>
+      <c r="DB37" s="284"/>
+      <c r="DC37" s="284"/>
+      <c r="DD37" s="284"/>
+      <c r="DE37" s="284"/>
+      <c r="DF37" s="284"/>
+      <c r="DG37" s="284"/>
+      <c r="DH37" s="284"/>
+      <c r="DI37" s="284"/>
+      <c r="DJ37" s="284"/>
+      <c r="DK37" s="284"/>
+      <c r="DL37" s="284"/>
+      <c r="DM37" s="284"/>
+      <c r="DN37" s="284"/>
+      <c r="DO37" s="284"/>
+      <c r="DP37" s="284"/>
+      <c r="DQ37" s="284"/>
+      <c r="DR37" s="284"/>
+      <c r="DS37" s="284"/>
+      <c r="DT37" s="284"/>
+      <c r="DU37" s="284"/>
+      <c r="DV37" s="284"/>
+      <c r="DW37" s="284"/>
+      <c r="DX37" s="284"/>
+      <c r="DY37" s="284"/>
+      <c r="DZ37" s="284"/>
+      <c r="EA37" s="284"/>
+      <c r="EB37" s="284"/>
+      <c r="EC37" s="284"/>
+      <c r="ED37" s="284"/>
+      <c r="EE37" s="284"/>
+      <c r="EF37" s="284"/>
+      <c r="EG37" s="284"/>
+      <c r="EH37" s="284"/>
+      <c r="EI37" s="284"/>
+      <c r="EJ37" s="284"/>
+      <c r="EK37" s="284"/>
+      <c r="EL37" s="284"/>
+      <c r="EM37" s="284"/>
+      <c r="EN37" s="284"/>
+      <c r="EO37" s="284"/>
+      <c r="EP37" s="284"/>
+      <c r="EQ37" s="284"/>
+      <c r="ER37" s="284"/>
+      <c r="ES37" s="284"/>
+      <c r="ET37" s="284"/>
+      <c r="EU37" s="284"/>
+      <c r="EV37" s="284"/>
+      <c r="EW37" s="284"/>
+      <c r="EX37" s="284"/>
+      <c r="EY37" s="284"/>
+      <c r="EZ37" s="284"/>
+      <c r="FA37" s="284"/>
+      <c r="FB37" s="284"/>
+      <c r="FC37" s="284"/>
+      <c r="FD37" s="284"/>
+      <c r="FE37" s="284"/>
+      <c r="FF37" s="284"/>
+      <c r="FG37" s="284"/>
+      <c r="FH37" s="284"/>
+      <c r="FI37" s="284"/>
+      <c r="FJ37" s="284"/>
+      <c r="FK37" s="284"/>
+      <c r="FL37" s="284"/>
+      <c r="FM37" s="284"/>
+      <c r="FN37" s="284"/>
+      <c r="FO37" s="284"/>
+      <c r="FP37" s="284"/>
+      <c r="FQ37" s="284"/>
+      <c r="FR37" s="284"/>
+      <c r="FS37" s="284"/>
+      <c r="FT37" s="284"/>
+      <c r="FU37" s="284"/>
+      <c r="FV37" s="284"/>
+      <c r="FW37" s="284"/>
+      <c r="FX37" s="284"/>
+      <c r="FY37" s="284"/>
+      <c r="FZ37" s="284"/>
+      <c r="GA37" s="284"/>
+      <c r="GB37" s="284"/>
+      <c r="GC37" s="284"/>
+      <c r="GD37" s="284"/>
+      <c r="GE37" s="284"/>
+      <c r="GF37" s="284"/>
+      <c r="GG37" s="284"/>
+      <c r="GH37" s="284"/>
+      <c r="GI37" s="284"/>
+      <c r="GJ37" s="284"/>
+      <c r="GK37" s="284"/>
+      <c r="GL37" s="284"/>
+      <c r="GM37" s="284"/>
+      <c r="GN37" s="284"/>
+      <c r="GO37" s="284"/>
+      <c r="GP37" s="284"/>
+      <c r="GQ37" s="284"/>
+      <c r="GR37" s="284"/>
+      <c r="GS37" s="284"/>
+      <c r="GT37" s="284"/>
+      <c r="GU37" s="284"/>
+      <c r="GV37" s="284"/>
+      <c r="GW37" s="284"/>
+      <c r="GX37" s="284"/>
+      <c r="GY37" s="284"/>
+      <c r="GZ37" s="284"/>
+      <c r="HA37" s="284"/>
+      <c r="HB37" s="284"/>
+      <c r="HC37" s="284"/>
+      <c r="HD37" s="284"/>
+      <c r="HE37" s="284"/>
+      <c r="HF37" s="284"/>
+      <c r="HG37" s="284"/>
+      <c r="HH37" s="284"/>
+      <c r="HI37" s="284"/>
+      <c r="HJ37" s="284"/>
+      <c r="HK37" s="284"/>
+      <c r="HL37" s="284"/>
+      <c r="HM37" s="284"/>
+      <c r="HN37" s="284"/>
+      <c r="HO37" s="284"/>
+      <c r="HP37" s="284"/>
+      <c r="HQ37" s="284"/>
+      <c r="HR37" s="284"/>
+      <c r="HS37" s="284"/>
+      <c r="HT37" s="284"/>
+      <c r="HU37" s="284"/>
+      <c r="HV37" s="284"/>
+      <c r="HW37" s="284"/>
+      <c r="HX37" s="284"/>
+      <c r="HY37" s="284"/>
+      <c r="HZ37" s="284"/>
+      <c r="IA37" s="284"/>
+      <c r="IB37" s="284"/>
+      <c r="IC37" s="284"/>
+      <c r="ID37" s="284"/>
+      <c r="IE37" s="284"/>
+      <c r="IF37" s="284"/>
+      <c r="IG37" s="284"/>
+      <c r="IH37" s="284"/>
+      <c r="II37" s="284"/>
+      <c r="IJ37" s="284"/>
+      <c r="IK37" s="284"/>
+      <c r="IL37" s="284"/>
+      <c r="IM37" s="284"/>
+      <c r="IN37" s="284"/>
+      <c r="IO37" s="284"/>
+      <c r="IP37" s="284"/>
+      <c r="IQ37" s="284"/>
+      <c r="IR37" s="284"/>
+    </row>
+    <row r="38" spans="1:252">
+      <c r="A38" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="379">
+        <v>17100004</v>
+      </c>
+      <c r="C38" s="28" t="s">
+        <v>498</v>
+      </c>
+      <c r="D38" s="32">
+        <v>1</v>
+      </c>
+      <c r="E38" s="27">
+        <v>100</v>
+      </c>
+      <c r="F38" s="27">
+        <v>10</v>
+      </c>
+      <c r="G38" s="22">
+        <v>6130</v>
+      </c>
+      <c r="H38" s="516"/>
+      <c r="I38" s="516"/>
+      <c r="J38" s="516"/>
+      <c r="K38" s="284"/>
+      <c r="L38" s="284"/>
+      <c r="M38" s="284"/>
+      <c r="N38" s="284"/>
+      <c r="O38" s="284"/>
+      <c r="P38" s="284"/>
+      <c r="Q38" s="284"/>
+      <c r="R38" s="284"/>
+      <c r="S38" s="284"/>
+      <c r="T38" s="284"/>
+      <c r="U38" s="284"/>
+      <c r="V38" s="284"/>
+      <c r="W38" s="284"/>
+      <c r="X38" s="284"/>
+      <c r="Y38" s="284"/>
+      <c r="Z38" s="284"/>
+      <c r="AA38" s="284"/>
+      <c r="AB38" s="284"/>
+      <c r="AC38" s="284"/>
+      <c r="AD38" s="284"/>
+      <c r="AE38" s="284"/>
+      <c r="AF38" s="284"/>
+      <c r="AG38" s="284"/>
+      <c r="AH38" s="284"/>
+      <c r="AI38" s="284"/>
+      <c r="AJ38" s="284"/>
+      <c r="AK38" s="284"/>
+      <c r="AL38" s="284"/>
+      <c r="AM38" s="284"/>
+      <c r="AN38" s="284"/>
+      <c r="AO38" s="284"/>
+      <c r="AP38" s="284"/>
+      <c r="AQ38" s="284"/>
+      <c r="AR38" s="284"/>
+      <c r="AS38" s="284"/>
+      <c r="AT38" s="284"/>
+      <c r="AU38" s="284"/>
+      <c r="AV38" s="284"/>
+      <c r="AW38" s="284"/>
+      <c r="AX38" s="284"/>
+      <c r="AY38" s="284"/>
+      <c r="AZ38" s="284"/>
+      <c r="BA38" s="284"/>
+      <c r="BB38" s="284"/>
+      <c r="BC38" s="284"/>
+      <c r="BD38" s="284"/>
+      <c r="BE38" s="284"/>
+      <c r="BF38" s="284"/>
+      <c r="BG38" s="284"/>
+      <c r="BH38" s="284"/>
+      <c r="BI38" s="284"/>
+      <c r="BJ38" s="284"/>
+      <c r="BK38" s="284"/>
+      <c r="BL38" s="284"/>
+      <c r="BM38" s="284"/>
+      <c r="BN38" s="284"/>
+      <c r="BO38" s="284"/>
+      <c r="BP38" s="284"/>
+      <c r="BQ38" s="284"/>
+      <c r="BR38" s="284"/>
+      <c r="BS38" s="284"/>
+      <c r="BT38" s="284"/>
+      <c r="BU38" s="284"/>
+      <c r="BV38" s="284"/>
+      <c r="BW38" s="284"/>
+      <c r="BX38" s="284"/>
+      <c r="BY38" s="284"/>
+      <c r="BZ38" s="284"/>
+      <c r="CA38" s="284"/>
+      <c r="CB38" s="284"/>
+      <c r="CC38" s="284"/>
+      <c r="CD38" s="284"/>
+      <c r="CE38" s="284"/>
+      <c r="CF38" s="284"/>
+      <c r="CG38" s="284"/>
+      <c r="CH38" s="284"/>
+      <c r="CI38" s="284"/>
+      <c r="CJ38" s="284"/>
+      <c r="CK38" s="284"/>
+      <c r="CL38" s="284"/>
+      <c r="CM38" s="284"/>
+      <c r="CN38" s="284"/>
+      <c r="CO38" s="284"/>
+      <c r="CP38" s="284"/>
+      <c r="CQ38" s="284"/>
+      <c r="CR38" s="284"/>
+      <c r="CS38" s="284"/>
+      <c r="CT38" s="284"/>
+      <c r="CU38" s="284"/>
+      <c r="CV38" s="284"/>
+      <c r="CW38" s="284"/>
+      <c r="CX38" s="284"/>
+      <c r="CY38" s="284"/>
+      <c r="CZ38" s="284"/>
+      <c r="DA38" s="284"/>
+      <c r="DB38" s="284"/>
+      <c r="DC38" s="284"/>
+      <c r="DD38" s="284"/>
+      <c r="DE38" s="284"/>
+      <c r="DF38" s="284"/>
+      <c r="DG38" s="284"/>
+      <c r="DH38" s="284"/>
+      <c r="DI38" s="284"/>
+      <c r="DJ38" s="284"/>
+      <c r="DK38" s="284"/>
+      <c r="DL38" s="284"/>
+      <c r="DM38" s="284"/>
+      <c r="DN38" s="284"/>
+      <c r="DO38" s="284"/>
+      <c r="DP38" s="284"/>
+      <c r="DQ38" s="284"/>
+      <c r="DR38" s="284"/>
+      <c r="DS38" s="284"/>
+      <c r="DT38" s="284"/>
+      <c r="DU38" s="284"/>
+      <c r="DV38" s="284"/>
+      <c r="DW38" s="284"/>
+      <c r="DX38" s="284"/>
+      <c r="DY38" s="284"/>
+      <c r="DZ38" s="284"/>
+      <c r="EA38" s="284"/>
+      <c r="EB38" s="284"/>
+      <c r="EC38" s="284"/>
+      <c r="ED38" s="284"/>
+      <c r="EE38" s="284"/>
+      <c r="EF38" s="284"/>
+      <c r="EG38" s="284"/>
+      <c r="EH38" s="284"/>
+      <c r="EI38" s="284"/>
+      <c r="EJ38" s="284"/>
+      <c r="EK38" s="284"/>
+      <c r="EL38" s="284"/>
+      <c r="EM38" s="284"/>
+      <c r="EN38" s="284"/>
+      <c r="EO38" s="284"/>
+      <c r="EP38" s="284"/>
+      <c r="EQ38" s="284"/>
+      <c r="ER38" s="284"/>
+      <c r="ES38" s="284"/>
+      <c r="ET38" s="284"/>
+      <c r="EU38" s="284"/>
+      <c r="EV38" s="284"/>
+      <c r="EW38" s="284"/>
+      <c r="EX38" s="284"/>
+      <c r="EY38" s="284"/>
+      <c r="EZ38" s="284"/>
+      <c r="FA38" s="284"/>
+      <c r="FB38" s="284"/>
+      <c r="FC38" s="284"/>
+      <c r="FD38" s="284"/>
+      <c r="FE38" s="284"/>
+      <c r="FF38" s="284"/>
+      <c r="FG38" s="284"/>
+      <c r="FH38" s="284"/>
+      <c r="FI38" s="284"/>
+      <c r="FJ38" s="284"/>
+      <c r="FK38" s="284"/>
+      <c r="FL38" s="284"/>
+      <c r="FM38" s="284"/>
+      <c r="FN38" s="284"/>
+      <c r="FO38" s="284"/>
+      <c r="FP38" s="284"/>
+      <c r="FQ38" s="284"/>
+      <c r="FR38" s="284"/>
+      <c r="FS38" s="284"/>
+      <c r="FT38" s="284"/>
+      <c r="FU38" s="284"/>
+      <c r="FV38" s="284"/>
+      <c r="FW38" s="284"/>
+      <c r="FX38" s="284"/>
+      <c r="FY38" s="284"/>
+      <c r="FZ38" s="284"/>
+      <c r="GA38" s="284"/>
+      <c r="GB38" s="284"/>
+      <c r="GC38" s="284"/>
+      <c r="GD38" s="284"/>
+      <c r="GE38" s="284"/>
+      <c r="GF38" s="284"/>
+      <c r="GG38" s="284"/>
+      <c r="GH38" s="284"/>
+      <c r="GI38" s="284"/>
+      <c r="GJ38" s="284"/>
+      <c r="GK38" s="284"/>
+      <c r="GL38" s="284"/>
+      <c r="GM38" s="284"/>
+      <c r="GN38" s="284"/>
+      <c r="GO38" s="284"/>
+      <c r="GP38" s="284"/>
+      <c r="GQ38" s="284"/>
+      <c r="GR38" s="284"/>
+      <c r="GS38" s="284"/>
+      <c r="GT38" s="284"/>
+      <c r="GU38" s="284"/>
+      <c r="GV38" s="284"/>
+      <c r="GW38" s="284"/>
+      <c r="GX38" s="284"/>
+      <c r="GY38" s="284"/>
+      <c r="GZ38" s="284"/>
+      <c r="HA38" s="284"/>
+      <c r="HB38" s="284"/>
+      <c r="HC38" s="284"/>
+      <c r="HD38" s="284"/>
+      <c r="HE38" s="284"/>
+      <c r="HF38" s="284"/>
+      <c r="HG38" s="284"/>
+      <c r="HH38" s="284"/>
+      <c r="HI38" s="284"/>
+      <c r="HJ38" s="284"/>
+      <c r="HK38" s="284"/>
+      <c r="HL38" s="284"/>
+      <c r="HM38" s="284"/>
+      <c r="HN38" s="284"/>
+      <c r="HO38" s="284"/>
+      <c r="HP38" s="284"/>
+      <c r="HQ38" s="284"/>
+      <c r="HR38" s="284"/>
+      <c r="HS38" s="284"/>
+      <c r="HT38" s="284"/>
+      <c r="HU38" s="284"/>
+      <c r="HV38" s="284"/>
+      <c r="HW38" s="284"/>
+      <c r="HX38" s="284"/>
+      <c r="HY38" s="284"/>
+      <c r="HZ38" s="284"/>
+      <c r="IA38" s="284"/>
+      <c r="IB38" s="284"/>
+      <c r="IC38" s="284"/>
+      <c r="ID38" s="284"/>
+      <c r="IE38" s="284"/>
+      <c r="IF38" s="284"/>
+      <c r="IG38" s="284"/>
+      <c r="IH38" s="284"/>
+      <c r="II38" s="284"/>
+      <c r="IJ38" s="284"/>
+      <c r="IK38" s="284"/>
+      <c r="IL38" s="284"/>
+      <c r="IM38" s="284"/>
+      <c r="IN38" s="284"/>
+      <c r="IO38" s="284"/>
+      <c r="IP38" s="284"/>
+      <c r="IQ38" s="284"/>
+      <c r="IR38" s="284"/>
+    </row>
+    <row r="39" spans="1:252">
+      <c r="A39" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B39" s="379">
+        <v>17100005</v>
+      </c>
+      <c r="C39" s="28" t="s">
+        <v>499</v>
+      </c>
+      <c r="D39" s="414" t="s">
+        <v>607</v>
+      </c>
+      <c r="E39" s="27">
+        <v>200</v>
+      </c>
+      <c r="F39" s="27">
+        <v>10</v>
+      </c>
+      <c r="G39" s="22">
+        <v>10792</v>
+      </c>
+      <c r="H39" s="516"/>
+      <c r="I39" s="516"/>
+      <c r="J39" s="516"/>
+      <c r="K39" s="284"/>
+      <c r="L39" s="284"/>
+      <c r="M39" s="284"/>
+      <c r="N39" s="284"/>
+      <c r="O39" s="284"/>
+      <c r="P39" s="284"/>
+      <c r="Q39" s="284"/>
+      <c r="R39" s="284"/>
+      <c r="S39" s="284"/>
+      <c r="T39" s="284"/>
+      <c r="U39" s="284"/>
+      <c r="V39" s="284"/>
+      <c r="W39" s="284"/>
+      <c r="X39" s="284"/>
+      <c r="Y39" s="284"/>
+      <c r="Z39" s="284"/>
+      <c r="AA39" s="284"/>
+      <c r="AB39" s="284"/>
+      <c r="AC39" s="284"/>
+      <c r="AD39" s="284"/>
+      <c r="AE39" s="284"/>
+      <c r="AF39" s="284"/>
+      <c r="AG39" s="284"/>
+      <c r="AH39" s="284"/>
+      <c r="AI39" s="284"/>
+      <c r="AJ39" s="284"/>
+      <c r="AK39" s="284"/>
+      <c r="AL39" s="284"/>
+      <c r="AM39" s="284"/>
+      <c r="AN39" s="284"/>
+      <c r="AO39" s="284"/>
+      <c r="AP39" s="284"/>
+      <c r="AQ39" s="284"/>
+      <c r="AR39" s="284"/>
+      <c r="AS39" s="284"/>
+      <c r="AT39" s="284"/>
+      <c r="AU39" s="284"/>
+      <c r="AV39" s="284"/>
+      <c r="AW39" s="284"/>
+      <c r="AX39" s="284"/>
+      <c r="AY39" s="284"/>
+      <c r="AZ39" s="284"/>
+      <c r="BA39" s="284"/>
+      <c r="BB39" s="284"/>
+      <c r="BC39" s="284"/>
+      <c r="BD39" s="284"/>
+      <c r="BE39" s="284"/>
+      <c r="BF39" s="284"/>
+      <c r="BG39" s="284"/>
+      <c r="BH39" s="284"/>
+      <c r="BI39" s="284"/>
+      <c r="BJ39" s="284"/>
+      <c r="BK39" s="284"/>
+      <c r="BL39" s="284"/>
+      <c r="BM39" s="284"/>
+      <c r="BN39" s="284"/>
+      <c r="BO39" s="284"/>
+      <c r="BP39" s="284"/>
+      <c r="BQ39" s="284"/>
+      <c r="BR39" s="284"/>
+      <c r="BS39" s="284"/>
+      <c r="BT39" s="284"/>
+      <c r="BU39" s="284"/>
+      <c r="BV39" s="284"/>
+      <c r="BW39" s="284"/>
+      <c r="BX39" s="284"/>
+      <c r="BY39" s="284"/>
+      <c r="BZ39" s="284"/>
+      <c r="CA39" s="284"/>
+      <c r="CB39" s="284"/>
+      <c r="CC39" s="284"/>
+      <c r="CD39" s="284"/>
+      <c r="CE39" s="284"/>
+      <c r="CF39" s="284"/>
+      <c r="CG39" s="284"/>
+      <c r="CH39" s="284"/>
+      <c r="CI39" s="284"/>
+      <c r="CJ39" s="284"/>
+      <c r="CK39" s="284"/>
+      <c r="CL39" s="284"/>
+      <c r="CM39" s="284"/>
+      <c r="CN39" s="284"/>
+      <c r="CO39" s="284"/>
+      <c r="CP39" s="284"/>
+      <c r="CQ39" s="284"/>
+      <c r="CR39" s="284"/>
+      <c r="CS39" s="284"/>
+      <c r="CT39" s="284"/>
+      <c r="CU39" s="284"/>
+      <c r="CV39" s="284"/>
+      <c r="CW39" s="284"/>
+      <c r="CX39" s="284"/>
+      <c r="CY39" s="284"/>
+      <c r="CZ39" s="284"/>
+      <c r="DA39" s="284"/>
+      <c r="DB39" s="284"/>
+      <c r="DC39" s="284"/>
+      <c r="DD39" s="284"/>
+      <c r="DE39" s="284"/>
+      <c r="DF39" s="284"/>
+      <c r="DG39" s="284"/>
+      <c r="DH39" s="284"/>
+      <c r="DI39" s="284"/>
+      <c r="DJ39" s="284"/>
+      <c r="DK39" s="284"/>
+      <c r="DL39" s="284"/>
+      <c r="DM39" s="284"/>
+      <c r="DN39" s="284"/>
+      <c r="DO39" s="284"/>
+      <c r="DP39" s="284"/>
+      <c r="DQ39" s="284"/>
+      <c r="DR39" s="284"/>
+      <c r="DS39" s="284"/>
+      <c r="DT39" s="284"/>
+      <c r="DU39" s="284"/>
+      <c r="DV39" s="284"/>
+      <c r="DW39" s="284"/>
+      <c r="DX39" s="284"/>
+      <c r="DY39" s="284"/>
+      <c r="DZ39" s="284"/>
+      <c r="EA39" s="284"/>
+      <c r="EB39" s="284"/>
+      <c r="EC39" s="284"/>
+      <c r="ED39" s="284"/>
+      <c r="EE39" s="284"/>
+      <c r="EF39" s="284"/>
+      <c r="EG39" s="284"/>
+      <c r="EH39" s="284"/>
+      <c r="EI39" s="284"/>
+      <c r="EJ39" s="284"/>
+      <c r="EK39" s="284"/>
+      <c r="EL39" s="284"/>
+      <c r="EM39" s="284"/>
+      <c r="EN39" s="284"/>
+      <c r="EO39" s="284"/>
+      <c r="EP39" s="284"/>
+      <c r="EQ39" s="284"/>
+      <c r="ER39" s="284"/>
+      <c r="ES39" s="284"/>
+      <c r="ET39" s="284"/>
+      <c r="EU39" s="284"/>
+      <c r="EV39" s="284"/>
+      <c r="EW39" s="284"/>
+      <c r="EX39" s="284"/>
+      <c r="EY39" s="284"/>
+      <c r="EZ39" s="284"/>
+      <c r="FA39" s="284"/>
+      <c r="FB39" s="284"/>
+      <c r="FC39" s="284"/>
+      <c r="FD39" s="284"/>
+      <c r="FE39" s="284"/>
+      <c r="FF39" s="284"/>
+      <c r="FG39" s="284"/>
+      <c r="FH39" s="284"/>
+      <c r="FI39" s="284"/>
+      <c r="FJ39" s="284"/>
+      <c r="FK39" s="284"/>
+      <c r="FL39" s="284"/>
+      <c r="FM39" s="284"/>
+      <c r="FN39" s="284"/>
+      <c r="FO39" s="284"/>
+      <c r="FP39" s="284"/>
+      <c r="FQ39" s="284"/>
+      <c r="FR39" s="284"/>
+      <c r="FS39" s="284"/>
+      <c r="FT39" s="284"/>
+      <c r="FU39" s="284"/>
+      <c r="FV39" s="284"/>
+      <c r="FW39" s="284"/>
+      <c r="FX39" s="284"/>
+      <c r="FY39" s="284"/>
+      <c r="FZ39" s="284"/>
+      <c r="GA39" s="284"/>
+      <c r="GB39" s="284"/>
+      <c r="GC39" s="284"/>
+      <c r="GD39" s="284"/>
+      <c r="GE39" s="284"/>
+      <c r="GF39" s="284"/>
+      <c r="GG39" s="284"/>
+      <c r="GH39" s="284"/>
+      <c r="GI39" s="284"/>
+      <c r="GJ39" s="284"/>
+      <c r="GK39" s="284"/>
+      <c r="GL39" s="284"/>
+      <c r="GM39" s="284"/>
+      <c r="GN39" s="284"/>
+      <c r="GO39" s="284"/>
+      <c r="GP39" s="284"/>
+      <c r="GQ39" s="284"/>
+      <c r="GR39" s="284"/>
+      <c r="GS39" s="284"/>
+      <c r="GT39" s="284"/>
+      <c r="GU39" s="284"/>
+      <c r="GV39" s="284"/>
+      <c r="GW39" s="284"/>
+      <c r="GX39" s="284"/>
+      <c r="GY39" s="284"/>
+      <c r="GZ39" s="284"/>
+      <c r="HA39" s="284"/>
+      <c r="HB39" s="284"/>
+      <c r="HC39" s="284"/>
+      <c r="HD39" s="284"/>
+      <c r="HE39" s="284"/>
+      <c r="HF39" s="284"/>
+      <c r="HG39" s="284"/>
+      <c r="HH39" s="284"/>
+      <c r="HI39" s="284"/>
+      <c r="HJ39" s="284"/>
+      <c r="HK39" s="284"/>
+      <c r="HL39" s="284"/>
+      <c r="HM39" s="284"/>
+      <c r="HN39" s="284"/>
+      <c r="HO39" s="284"/>
+      <c r="HP39" s="284"/>
+      <c r="HQ39" s="284"/>
+      <c r="HR39" s="284"/>
+      <c r="HS39" s="284"/>
+      <c r="HT39" s="284"/>
+      <c r="HU39" s="284"/>
+      <c r="HV39" s="284"/>
+      <c r="HW39" s="284"/>
+      <c r="HX39" s="284"/>
+      <c r="HY39" s="284"/>
+      <c r="HZ39" s="284"/>
+      <c r="IA39" s="284"/>
+      <c r="IB39" s="284"/>
+      <c r="IC39" s="284"/>
+      <c r="ID39" s="284"/>
+      <c r="IE39" s="284"/>
+      <c r="IF39" s="284"/>
+      <c r="IG39" s="284"/>
+      <c r="IH39" s="284"/>
+      <c r="II39" s="284"/>
+      <c r="IJ39" s="284"/>
+      <c r="IK39" s="284"/>
+      <c r="IL39" s="284"/>
+      <c r="IM39" s="284"/>
+      <c r="IN39" s="284"/>
+      <c r="IO39" s="284"/>
+      <c r="IP39" s="284"/>
+      <c r="IQ39" s="284"/>
+      <c r="IR39" s="284"/>
+    </row>
+    <row r="40" spans="1:252">
+      <c r="A40" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B40" s="379">
+        <v>17100006</v>
+      </c>
+      <c r="C40" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="D40" s="414" t="s">
+        <v>607</v>
+      </c>
+      <c r="E40" s="27">
+        <v>300</v>
+      </c>
+      <c r="F40" s="27">
+        <v>10</v>
+      </c>
+      <c r="G40" s="22">
+        <v>12975</v>
+      </c>
+      <c r="H40" s="516"/>
+      <c r="I40" s="516"/>
+      <c r="J40" s="516"/>
+      <c r="K40" s="284"/>
+      <c r="L40" s="284"/>
+      <c r="M40" s="284"/>
+      <c r="N40" s="284"/>
+      <c r="O40" s="284"/>
+      <c r="P40" s="284"/>
+      <c r="Q40" s="284"/>
+      <c r="R40" s="284"/>
+      <c r="S40" s="284"/>
+      <c r="T40" s="284"/>
+      <c r="U40" s="284"/>
+      <c r="V40" s="284"/>
+      <c r="W40" s="284"/>
+      <c r="X40" s="284"/>
+      <c r="Y40" s="284"/>
+      <c r="Z40" s="284"/>
+      <c r="AA40" s="284"/>
+      <c r="AB40" s="284"/>
+      <c r="AC40" s="284"/>
+      <c r="AD40" s="284"/>
+      <c r="AE40" s="284"/>
+      <c r="AF40" s="284"/>
+      <c r="AG40" s="284"/>
+      <c r="AH40" s="284"/>
+      <c r="AI40" s="284"/>
+      <c r="AJ40" s="284"/>
+      <c r="AK40" s="284"/>
+      <c r="AL40" s="284"/>
+      <c r="AM40" s="284"/>
+      <c r="AN40" s="284"/>
+      <c r="AO40" s="284"/>
+      <c r="AP40" s="284"/>
+      <c r="AQ40" s="284"/>
+      <c r="AR40" s="284"/>
+      <c r="AS40" s="284"/>
+      <c r="AT40" s="284"/>
+      <c r="AU40" s="284"/>
+      <c r="AV40" s="284"/>
+      <c r="AW40" s="284"/>
+      <c r="AX40" s="284"/>
+      <c r="AY40" s="284"/>
+      <c r="AZ40" s="284"/>
+      <c r="BA40" s="284"/>
+      <c r="BB40" s="284"/>
+      <c r="BC40" s="284"/>
+      <c r="BD40" s="284"/>
+      <c r="BE40" s="284"/>
+      <c r="BF40" s="284"/>
+      <c r="BG40" s="284"/>
+      <c r="BH40" s="284"/>
+      <c r="BI40" s="284"/>
+      <c r="BJ40" s="284"/>
+      <c r="BK40" s="284"/>
+      <c r="BL40" s="284"/>
+      <c r="BM40" s="284"/>
+      <c r="BN40" s="284"/>
+      <c r="BO40" s="284"/>
+      <c r="BP40" s="284"/>
+      <c r="BQ40" s="284"/>
+      <c r="BR40" s="284"/>
+      <c r="BS40" s="284"/>
+      <c r="BT40" s="284"/>
+      <c r="BU40" s="284"/>
+      <c r="BV40" s="284"/>
+      <c r="BW40" s="284"/>
+      <c r="BX40" s="284"/>
+      <c r="BY40" s="284"/>
+      <c r="BZ40" s="284"/>
+      <c r="CA40" s="284"/>
+      <c r="CB40" s="284"/>
+      <c r="CC40" s="284"/>
+      <c r="CD40" s="284"/>
+      <c r="CE40" s="284"/>
+      <c r="CF40" s="284"/>
+      <c r="CG40" s="284"/>
+      <c r="CH40" s="284"/>
+      <c r="CI40" s="284"/>
+      <c r="CJ40" s="284"/>
+      <c r="CK40" s="284"/>
+      <c r="CL40" s="284"/>
+      <c r="CM40" s="284"/>
+      <c r="CN40" s="284"/>
+      <c r="CO40" s="284"/>
+      <c r="CP40" s="284"/>
+      <c r="CQ40" s="284"/>
+      <c r="CR40" s="284"/>
+      <c r="CS40" s="284"/>
+      <c r="CT40" s="284"/>
+      <c r="CU40" s="284"/>
+      <c r="CV40" s="284"/>
+      <c r="CW40" s="284"/>
+      <c r="CX40" s="284"/>
+      <c r="CY40" s="284"/>
+      <c r="CZ40" s="284"/>
+      <c r="DA40" s="284"/>
+      <c r="DB40" s="284"/>
+      <c r="DC40" s="284"/>
+      <c r="DD40" s="284"/>
+      <c r="DE40" s="284"/>
+      <c r="DF40" s="284"/>
+      <c r="DG40" s="284"/>
+      <c r="DH40" s="284"/>
+      <c r="DI40" s="284"/>
+      <c r="DJ40" s="284"/>
+      <c r="DK40" s="284"/>
+      <c r="DL40" s="284"/>
+      <c r="DM40" s="284"/>
+      <c r="DN40" s="284"/>
+      <c r="DO40" s="284"/>
+      <c r="DP40" s="284"/>
+      <c r="DQ40" s="284"/>
+      <c r="DR40" s="284"/>
+      <c r="DS40" s="284"/>
+      <c r="DT40" s="284"/>
+      <c r="DU40" s="284"/>
+      <c r="DV40" s="284"/>
+      <c r="DW40" s="284"/>
+      <c r="DX40" s="284"/>
+      <c r="DY40" s="284"/>
+      <c r="DZ40" s="284"/>
+      <c r="EA40" s="284"/>
+      <c r="EB40" s="284"/>
+      <c r="EC40" s="284"/>
+      <c r="ED40" s="284"/>
+      <c r="EE40" s="284"/>
+      <c r="EF40" s="284"/>
+      <c r="EG40" s="284"/>
+      <c r="EH40" s="284"/>
+      <c r="EI40" s="284"/>
+      <c r="EJ40" s="284"/>
+      <c r="EK40" s="284"/>
+      <c r="EL40" s="284"/>
+      <c r="EM40" s="284"/>
+      <c r="EN40" s="284"/>
+      <c r="EO40" s="284"/>
+      <c r="EP40" s="284"/>
+      <c r="EQ40" s="284"/>
+      <c r="ER40" s="284"/>
+      <c r="ES40" s="284"/>
+      <c r="ET40" s="284"/>
+      <c r="EU40" s="284"/>
+      <c r="EV40" s="284"/>
+      <c r="EW40" s="284"/>
+      <c r="EX40" s="284"/>
+      <c r="EY40" s="284"/>
+      <c r="EZ40" s="284"/>
+      <c r="FA40" s="284"/>
+      <c r="FB40" s="284"/>
+      <c r="FC40" s="284"/>
+      <c r="FD40" s="284"/>
+      <c r="FE40" s="284"/>
+      <c r="FF40" s="284"/>
+      <c r="FG40" s="284"/>
+      <c r="FH40" s="284"/>
+      <c r="FI40" s="284"/>
+      <c r="FJ40" s="284"/>
+      <c r="FK40" s="284"/>
+      <c r="FL40" s="284"/>
+      <c r="FM40" s="284"/>
+      <c r="FN40" s="284"/>
+      <c r="FO40" s="284"/>
+      <c r="FP40" s="284"/>
+      <c r="FQ40" s="284"/>
+      <c r="FR40" s="284"/>
+      <c r="FS40" s="284"/>
+      <c r="FT40" s="284"/>
+      <c r="FU40" s="284"/>
+      <c r="FV40" s="284"/>
+      <c r="FW40" s="284"/>
+      <c r="FX40" s="284"/>
+      <c r="FY40" s="284"/>
+      <c r="FZ40" s="284"/>
+      <c r="GA40" s="284"/>
+      <c r="GB40" s="284"/>
+      <c r="GC40" s="284"/>
+      <c r="GD40" s="284"/>
+      <c r="GE40" s="284"/>
+      <c r="GF40" s="284"/>
+      <c r="GG40" s="284"/>
+      <c r="GH40" s="284"/>
+      <c r="GI40" s="284"/>
+      <c r="GJ40" s="284"/>
+      <c r="GK40" s="284"/>
+      <c r="GL40" s="284"/>
+      <c r="GM40" s="284"/>
+      <c r="GN40" s="284"/>
+      <c r="GO40" s="284"/>
+      <c r="GP40" s="284"/>
+      <c r="GQ40" s="284"/>
+      <c r="GR40" s="284"/>
+      <c r="GS40" s="284"/>
+      <c r="GT40" s="284"/>
+      <c r="GU40" s="284"/>
+      <c r="GV40" s="284"/>
+      <c r="GW40" s="284"/>
+      <c r="GX40" s="284"/>
+      <c r="GY40" s="284"/>
+      <c r="GZ40" s="284"/>
+      <c r="HA40" s="284"/>
+      <c r="HB40" s="284"/>
+      <c r="HC40" s="284"/>
+      <c r="HD40" s="284"/>
+      <c r="HE40" s="284"/>
+      <c r="HF40" s="284"/>
+      <c r="HG40" s="284"/>
+      <c r="HH40" s="284"/>
+      <c r="HI40" s="284"/>
+      <c r="HJ40" s="284"/>
+      <c r="HK40" s="284"/>
+      <c r="HL40" s="284"/>
+      <c r="HM40" s="284"/>
+      <c r="HN40" s="284"/>
+      <c r="HO40" s="284"/>
+      <c r="HP40" s="284"/>
+      <c r="HQ40" s="284"/>
+      <c r="HR40" s="284"/>
+      <c r="HS40" s="284"/>
+      <c r="HT40" s="284"/>
+      <c r="HU40" s="284"/>
+      <c r="HV40" s="284"/>
+      <c r="HW40" s="284"/>
+      <c r="HX40" s="284"/>
+      <c r="HY40" s="284"/>
+      <c r="HZ40" s="284"/>
+      <c r="IA40" s="284"/>
+      <c r="IB40" s="284"/>
+      <c r="IC40" s="284"/>
+      <c r="ID40" s="284"/>
+      <c r="IE40" s="284"/>
+      <c r="IF40" s="284"/>
+      <c r="IG40" s="284"/>
+      <c r="IH40" s="284"/>
+      <c r="II40" s="284"/>
+      <c r="IJ40" s="284"/>
+      <c r="IK40" s="284"/>
+      <c r="IL40" s="284"/>
+      <c r="IM40" s="284"/>
+      <c r="IN40" s="284"/>
+      <c r="IO40" s="284"/>
+      <c r="IP40" s="284"/>
+      <c r="IQ40" s="284"/>
+      <c r="IR40" s="284"/>
+    </row>
+    <row r="41" spans="1:252">
+      <c r="A41" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B41" s="330">
+        <v>17100007</v>
+      </c>
+      <c r="C41" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D41" s="414" t="s">
+        <v>607</v>
+      </c>
+      <c r="E41" s="27">
+        <v>500</v>
+      </c>
+      <c r="F41" s="27">
+        <v>10</v>
+      </c>
+      <c r="G41" s="22">
+        <v>18367</v>
+      </c>
+      <c r="H41" s="516"/>
+      <c r="I41" s="516"/>
+      <c r="J41" s="516"/>
+      <c r="K41" s="284"/>
+      <c r="L41" s="284"/>
+      <c r="M41" s="284"/>
+      <c r="N41" s="284"/>
+      <c r="O41" s="284"/>
+      <c r="P41" s="284"/>
+      <c r="Q41" s="284"/>
+      <c r="R41" s="284"/>
+      <c r="S41" s="284"/>
+      <c r="T41" s="284"/>
+      <c r="U41" s="284"/>
+      <c r="V41" s="284"/>
+      <c r="W41" s="284"/>
+      <c r="X41" s="284"/>
+      <c r="Y41" s="284"/>
+      <c r="Z41" s="284"/>
+      <c r="AA41" s="284"/>
+      <c r="AB41" s="284"/>
+      <c r="AC41" s="284"/>
+      <c r="AD41" s="284"/>
+      <c r="AE41" s="284"/>
+      <c r="AF41" s="284"/>
+      <c r="AG41" s="284"/>
+      <c r="AH41" s="284"/>
+      <c r="AI41" s="284"/>
+      <c r="AJ41" s="284"/>
+      <c r="AK41" s="284"/>
+      <c r="AL41" s="284"/>
+      <c r="AM41" s="284"/>
+      <c r="AN41" s="284"/>
+      <c r="AO41" s="284"/>
+      <c r="AP41" s="284"/>
+      <c r="AQ41" s="284"/>
+      <c r="AR41" s="284"/>
+      <c r="AS41" s="284"/>
+      <c r="AT41" s="284"/>
+      <c r="AU41" s="284"/>
+      <c r="AV41" s="284"/>
+      <c r="AW41" s="284"/>
+      <c r="AX41" s="284"/>
+      <c r="AY41" s="284"/>
+      <c r="AZ41" s="284"/>
+      <c r="BA41" s="284"/>
+      <c r="BB41" s="284"/>
+      <c r="BC41" s="284"/>
+      <c r="BD41" s="284"/>
+      <c r="BE41" s="284"/>
+      <c r="BF41" s="284"/>
+      <c r="BG41" s="284"/>
+      <c r="BH41" s="284"/>
+      <c r="BI41" s="284"/>
+      <c r="BJ41" s="284"/>
+      <c r="BK41" s="284"/>
+      <c r="BL41" s="284"/>
+      <c r="BM41" s="284"/>
+      <c r="BN41" s="284"/>
+      <c r="BO41" s="284"/>
+      <c r="BP41" s="284"/>
+      <c r="BQ41" s="284"/>
+      <c r="BR41" s="284"/>
+      <c r="BS41" s="284"/>
+      <c r="BT41" s="284"/>
+      <c r="BU41" s="284"/>
+      <c r="BV41" s="284"/>
+      <c r="BW41" s="284"/>
+      <c r="BX41" s="284"/>
+      <c r="BY41" s="284"/>
+      <c r="BZ41" s="284"/>
+      <c r="CA41" s="284"/>
+      <c r="CB41" s="284"/>
+      <c r="CC41" s="284"/>
+      <c r="CD41" s="284"/>
+      <c r="CE41" s="284"/>
+      <c r="CF41" s="284"/>
+      <c r="CG41" s="284"/>
+      <c r="CH41" s="284"/>
+      <c r="CI41" s="284"/>
+      <c r="CJ41" s="284"/>
+      <c r="CK41" s="284"/>
+      <c r="CL41" s="284"/>
+      <c r="CM41" s="284"/>
+      <c r="CN41" s="284"/>
+      <c r="CO41" s="284"/>
+      <c r="CP41" s="284"/>
+      <c r="CQ41" s="284"/>
+      <c r="CR41" s="284"/>
+      <c r="CS41" s="284"/>
+      <c r="CT41" s="284"/>
+      <c r="CU41" s="284"/>
+      <c r="CV41" s="284"/>
+      <c r="CW41" s="284"/>
+      <c r="CX41" s="284"/>
+      <c r="CY41" s="284"/>
+      <c r="CZ41" s="284"/>
+      <c r="DA41" s="284"/>
+      <c r="DB41" s="284"/>
+      <c r="DC41" s="284"/>
+      <c r="DD41" s="284"/>
+      <c r="DE41" s="284"/>
+      <c r="DF41" s="284"/>
+      <c r="DG41" s="284"/>
+      <c r="DH41" s="284"/>
+      <c r="DI41" s="284"/>
+      <c r="DJ41" s="284"/>
+      <c r="DK41" s="284"/>
+      <c r="DL41" s="284"/>
+      <c r="DM41" s="284"/>
+      <c r="DN41" s="284"/>
+      <c r="DO41" s="284"/>
+      <c r="DP41" s="284"/>
+      <c r="DQ41" s="284"/>
+      <c r="DR41" s="284"/>
+      <c r="DS41" s="284"/>
+      <c r="DT41" s="284"/>
+      <c r="DU41" s="284"/>
+      <c r="DV41" s="284"/>
+      <c r="DW41" s="284"/>
+      <c r="DX41" s="284"/>
+      <c r="DY41" s="284"/>
+      <c r="DZ41" s="284"/>
+      <c r="EA41" s="284"/>
+      <c r="EB41" s="284"/>
+      <c r="EC41" s="284"/>
+      <c r="ED41" s="284"/>
+      <c r="EE41" s="284"/>
+      <c r="EF41" s="284"/>
+      <c r="EG41" s="284"/>
+      <c r="EH41" s="284"/>
+      <c r="EI41" s="284"/>
+      <c r="EJ41" s="284"/>
+      <c r="EK41" s="284"/>
+      <c r="EL41" s="284"/>
+      <c r="EM41" s="284"/>
+      <c r="EN41" s="284"/>
+      <c r="EO41" s="284"/>
+      <c r="EP41" s="284"/>
+      <c r="EQ41" s="284"/>
+      <c r="ER41" s="284"/>
+      <c r="ES41" s="284"/>
+      <c r="ET41" s="284"/>
+      <c r="EU41" s="284"/>
+      <c r="EV41" s="284"/>
+      <c r="EW41" s="284"/>
+      <c r="EX41" s="284"/>
+      <c r="EY41" s="284"/>
+      <c r="EZ41" s="284"/>
+      <c r="FA41" s="284"/>
+      <c r="FB41" s="284"/>
+      <c r="FC41" s="284"/>
+      <c r="FD41" s="284"/>
+      <c r="FE41" s="284"/>
+      <c r="FF41" s="284"/>
+      <c r="FG41" s="284"/>
+      <c r="FH41" s="284"/>
+      <c r="FI41" s="284"/>
+      <c r="FJ41" s="284"/>
+      <c r="FK41" s="284"/>
+      <c r="FL41" s="284"/>
+      <c r="FM41" s="284"/>
+      <c r="FN41" s="284"/>
+      <c r="FO41" s="284"/>
+      <c r="FP41" s="284"/>
+      <c r="FQ41" s="284"/>
+      <c r="FR41" s="284"/>
+      <c r="FS41" s="284"/>
+      <c r="FT41" s="284"/>
+      <c r="FU41" s="284"/>
+      <c r="FV41" s="284"/>
+      <c r="FW41" s="284"/>
+      <c r="FX41" s="284"/>
+      <c r="FY41" s="284"/>
+      <c r="FZ41" s="284"/>
+      <c r="GA41" s="284"/>
+      <c r="GB41" s="284"/>
+      <c r="GC41" s="284"/>
+      <c r="GD41" s="284"/>
+      <c r="GE41" s="284"/>
+      <c r="GF41" s="284"/>
+      <c r="GG41" s="284"/>
+      <c r="GH41" s="284"/>
+      <c r="GI41" s="284"/>
+      <c r="GJ41" s="284"/>
+      <c r="GK41" s="284"/>
+      <c r="GL41" s="284"/>
+      <c r="GM41" s="284"/>
+      <c r="GN41" s="284"/>
+      <c r="GO41" s="284"/>
+      <c r="GP41" s="284"/>
+      <c r="GQ41" s="284"/>
+      <c r="GR41" s="284"/>
+      <c r="GS41" s="284"/>
+      <c r="GT41" s="284"/>
+      <c r="GU41" s="284"/>
+      <c r="GV41" s="284"/>
+      <c r="GW41" s="284"/>
+      <c r="GX41" s="284"/>
+      <c r="GY41" s="284"/>
+      <c r="GZ41" s="284"/>
+      <c r="HA41" s="284"/>
+      <c r="HB41" s="284"/>
+      <c r="HC41" s="284"/>
+      <c r="HD41" s="284"/>
+      <c r="HE41" s="284"/>
+      <c r="HF41" s="284"/>
+      <c r="HG41" s="284"/>
+      <c r="HH41" s="284"/>
+      <c r="HI41" s="284"/>
+      <c r="HJ41" s="284"/>
+      <c r="HK41" s="284"/>
+      <c r="HL41" s="284"/>
+      <c r="HM41" s="284"/>
+      <c r="HN41" s="284"/>
+      <c r="HO41" s="284"/>
+      <c r="HP41" s="284"/>
+      <c r="HQ41" s="284"/>
+      <c r="HR41" s="284"/>
+      <c r="HS41" s="284"/>
+      <c r="HT41" s="284"/>
+      <c r="HU41" s="284"/>
+      <c r="HV41" s="284"/>
+      <c r="HW41" s="284"/>
+      <c r="HX41" s="284"/>
+      <c r="HY41" s="284"/>
+      <c r="HZ41" s="284"/>
+      <c r="IA41" s="284"/>
+      <c r="IB41" s="284"/>
+      <c r="IC41" s="284"/>
+      <c r="ID41" s="284"/>
+      <c r="IE41" s="284"/>
+      <c r="IF41" s="284"/>
+      <c r="IG41" s="284"/>
+      <c r="IH41" s="284"/>
+      <c r="II41" s="284"/>
+      <c r="IJ41" s="284"/>
+      <c r="IK41" s="284"/>
+      <c r="IL41" s="284"/>
+      <c r="IM41" s="284"/>
+      <c r="IN41" s="284"/>
+      <c r="IO41" s="284"/>
+      <c r="IP41" s="284"/>
+      <c r="IQ41" s="284"/>
+      <c r="IR41" s="284"/>
+    </row>
+    <row r="42" spans="1:252">
+      <c r="A42" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B42" s="330">
+        <v>17100008</v>
+      </c>
+      <c r="C42" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="D42" s="32">
+        <v>2</v>
+      </c>
+      <c r="E42" s="27">
+        <v>750</v>
+      </c>
+      <c r="F42" s="27">
+        <v>10</v>
+      </c>
+      <c r="G42" s="22">
+        <v>28969</v>
+      </c>
+      <c r="H42" s="516"/>
+      <c r="I42" s="516"/>
+      <c r="J42" s="516"/>
+      <c r="K42" s="284"/>
+      <c r="L42" s="284"/>
+      <c r="M42" s="284"/>
+      <c r="N42" s="284"/>
+      <c r="O42" s="284"/>
+      <c r="P42" s="284"/>
+      <c r="Q42" s="284"/>
+      <c r="R42" s="284"/>
+      <c r="S42" s="284"/>
+      <c r="T42" s="284"/>
+      <c r="U42" s="284"/>
+      <c r="V42" s="284"/>
+      <c r="W42" s="284"/>
+      <c r="X42" s="284"/>
+      <c r="Y42" s="284"/>
+      <c r="Z42" s="284"/>
+      <c r="AA42" s="284"/>
+      <c r="AB42" s="284"/>
+      <c r="AC42" s="284"/>
+      <c r="AD42" s="284"/>
+      <c r="AE42" s="284"/>
+      <c r="AF42" s="284"/>
+      <c r="AG42" s="284"/>
+      <c r="AH42" s="284"/>
+      <c r="AI42" s="284"/>
+      <c r="AJ42" s="284"/>
+      <c r="AK42" s="284"/>
+      <c r="AL42" s="284"/>
+      <c r="AM42" s="284"/>
+      <c r="AN42" s="284"/>
+      <c r="AO42" s="284"/>
+      <c r="AP42" s="284"/>
+      <c r="AQ42" s="284"/>
+      <c r="AR42" s="284"/>
+      <c r="AS42" s="284"/>
+      <c r="AT42" s="284"/>
+      <c r="AU42" s="284"/>
+      <c r="AV42" s="284"/>
+      <c r="AW42" s="284"/>
+      <c r="AX42" s="284"/>
+      <c r="AY42" s="284"/>
+      <c r="AZ42" s="284"/>
+      <c r="BA42" s="284"/>
+      <c r="BB42" s="284"/>
+      <c r="BC42" s="284"/>
+      <c r="BD42" s="284"/>
+      <c r="BE42" s="284"/>
+      <c r="BF42" s="284"/>
+      <c r="BG42" s="284"/>
+      <c r="BH42" s="284"/>
+      <c r="BI42" s="284"/>
+      <c r="BJ42" s="284"/>
+      <c r="BK42" s="284"/>
+      <c r="BL42" s="284"/>
+      <c r="BM42" s="284"/>
+      <c r="BN42" s="284"/>
+      <c r="BO42" s="284"/>
+      <c r="BP42" s="284"/>
+      <c r="BQ42" s="284"/>
+      <c r="BR42" s="284"/>
+      <c r="BS42" s="284"/>
+      <c r="BT42" s="284"/>
+      <c r="BU42" s="284"/>
+      <c r="BV42" s="284"/>
+      <c r="BW42" s="284"/>
+      <c r="BX42" s="284"/>
+      <c r="BY42" s="284"/>
+      <c r="BZ42" s="284"/>
+      <c r="CA42" s="284"/>
+      <c r="CB42" s="284"/>
+      <c r="CC42" s="284"/>
+      <c r="CD42" s="284"/>
+      <c r="CE42" s="284"/>
+      <c r="CF42" s="284"/>
+      <c r="CG42" s="284"/>
+      <c r="CH42" s="284"/>
+      <c r="CI42" s="284"/>
+      <c r="CJ42" s="284"/>
+      <c r="CK42" s="284"/>
+      <c r="CL42" s="284"/>
+      <c r="CM42" s="284"/>
+      <c r="CN42" s="284"/>
+      <c r="CO42" s="284"/>
+      <c r="CP42" s="284"/>
+      <c r="CQ42" s="284"/>
+      <c r="CR42" s="284"/>
+      <c r="CS42" s="284"/>
+      <c r="CT42" s="284"/>
+      <c r="CU42" s="284"/>
+      <c r="CV42" s="284"/>
+      <c r="CW42" s="284"/>
+      <c r="CX42" s="284"/>
+      <c r="CY42" s="284"/>
+      <c r="CZ42" s="284"/>
+      <c r="DA42" s="284"/>
+      <c r="DB42" s="284"/>
+      <c r="DC42" s="284"/>
+      <c r="DD42" s="284"/>
+      <c r="DE42" s="284"/>
+      <c r="DF42" s="284"/>
+      <c r="DG42" s="284"/>
+      <c r="DH42" s="284"/>
+      <c r="DI42" s="284"/>
+      <c r="DJ42" s="284"/>
+      <c r="DK42" s="284"/>
+      <c r="DL42" s="284"/>
+      <c r="DM42" s="284"/>
+      <c r="DN42" s="284"/>
+      <c r="DO42" s="284"/>
+      <c r="DP42" s="284"/>
+      <c r="DQ42" s="284"/>
+      <c r="DR42" s="284"/>
+      <c r="DS42" s="284"/>
+      <c r="DT42" s="284"/>
+      <c r="DU42" s="284"/>
+      <c r="DV42" s="284"/>
+      <c r="DW42" s="284"/>
+      <c r="DX42" s="284"/>
+      <c r="DY42" s="284"/>
+      <c r="DZ42" s="284"/>
+      <c r="EA42" s="284"/>
+      <c r="EB42" s="284"/>
+      <c r="EC42" s="284"/>
+      <c r="ED42" s="284"/>
+      <c r="EE42" s="284"/>
+      <c r="EF42" s="284"/>
+      <c r="EG42" s="284"/>
+      <c r="EH42" s="284"/>
+      <c r="EI42" s="284"/>
+      <c r="EJ42" s="284"/>
+      <c r="EK42" s="284"/>
+      <c r="EL42" s="284"/>
+      <c r="EM42" s="284"/>
+      <c r="EN42" s="284"/>
+      <c r="EO42" s="284"/>
+      <c r="EP42" s="284"/>
+      <c r="EQ42" s="284"/>
+      <c r="ER42" s="284"/>
+      <c r="ES42" s="284"/>
+      <c r="ET42" s="284"/>
+      <c r="EU42" s="284"/>
+      <c r="EV42" s="284"/>
+      <c r="EW42" s="284"/>
+      <c r="EX42" s="284"/>
+      <c r="EY42" s="284"/>
+      <c r="EZ42" s="284"/>
+      <c r="FA42" s="284"/>
+      <c r="FB42" s="284"/>
+      <c r="FC42" s="284"/>
+      <c r="FD42" s="284"/>
+      <c r="FE42" s="284"/>
+      <c r="FF42" s="284"/>
+      <c r="FG42" s="284"/>
+      <c r="FH42" s="284"/>
+      <c r="FI42" s="284"/>
+      <c r="FJ42" s="284"/>
+      <c r="FK42" s="284"/>
+      <c r="FL42" s="284"/>
+      <c r="FM42" s="284"/>
+      <c r="FN42" s="284"/>
+      <c r="FO42" s="284"/>
+      <c r="FP42" s="284"/>
+      <c r="FQ42" s="284"/>
+      <c r="FR42" s="284"/>
+      <c r="FS42" s="284"/>
+      <c r="FT42" s="284"/>
+      <c r="FU42" s="284"/>
+      <c r="FV42" s="284"/>
+      <c r="FW42" s="284"/>
+      <c r="FX42" s="284"/>
+      <c r="FY42" s="284"/>
+      <c r="FZ42" s="284"/>
+      <c r="GA42" s="284"/>
+      <c r="GB42" s="284"/>
+      <c r="GC42" s="284"/>
+      <c r="GD42" s="284"/>
+      <c r="GE42" s="284"/>
+      <c r="GF42" s="284"/>
+      <c r="GG42" s="284"/>
+      <c r="GH42" s="284"/>
+      <c r="GI42" s="284"/>
+      <c r="GJ42" s="284"/>
+      <c r="GK42" s="284"/>
+      <c r="GL42" s="284"/>
+      <c r="GM42" s="284"/>
+      <c r="GN42" s="284"/>
+      <c r="GO42" s="284"/>
+      <c r="GP42" s="284"/>
+      <c r="GQ42" s="284"/>
+      <c r="GR42" s="284"/>
+      <c r="GS42" s="284"/>
+      <c r="GT42" s="284"/>
+      <c r="GU42" s="284"/>
+      <c r="GV42" s="284"/>
+      <c r="GW42" s="284"/>
+      <c r="GX42" s="284"/>
+      <c r="GY42" s="284"/>
+      <c r="GZ42" s="284"/>
+      <c r="HA42" s="284"/>
+      <c r="HB42" s="284"/>
+      <c r="HC42" s="284"/>
+      <c r="HD42" s="284"/>
+      <c r="HE42" s="284"/>
+      <c r="HF42" s="284"/>
+      <c r="HG42" s="284"/>
+      <c r="HH42" s="284"/>
+      <c r="HI42" s="284"/>
+      <c r="HJ42" s="284"/>
+      <c r="HK42" s="284"/>
+      <c r="HL42" s="284"/>
+      <c r="HM42" s="284"/>
+      <c r="HN42" s="284"/>
+      <c r="HO42" s="284"/>
+      <c r="HP42" s="284"/>
+      <c r="HQ42" s="284"/>
+      <c r="HR42" s="284"/>
+      <c r="HS42" s="284"/>
+      <c r="HT42" s="284"/>
+      <c r="HU42" s="284"/>
+      <c r="HV42" s="284"/>
+      <c r="HW42" s="284"/>
+      <c r="HX42" s="284"/>
+      <c r="HY42" s="284"/>
+      <c r="HZ42" s="284"/>
+      <c r="IA42" s="284"/>
+      <c r="IB42" s="284"/>
+      <c r="IC42" s="284"/>
+      <c r="ID42" s="284"/>
+      <c r="IE42" s="284"/>
+      <c r="IF42" s="284"/>
+      <c r="IG42" s="284"/>
+      <c r="IH42" s="284"/>
+      <c r="II42" s="284"/>
+      <c r="IJ42" s="284"/>
+      <c r="IK42" s="284"/>
+      <c r="IL42" s="284"/>
+      <c r="IM42" s="284"/>
+      <c r="IN42" s="284"/>
+      <c r="IO42" s="284"/>
+      <c r="IP42" s="284"/>
+      <c r="IQ42" s="284"/>
+      <c r="IR42" s="284"/>
+    </row>
+    <row r="43" spans="1:252">
+      <c r="A43" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B43" s="330">
+        <v>17100009</v>
+      </c>
+      <c r="C43" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="D43" s="32">
+        <v>2</v>
+      </c>
+      <c r="E43" s="27">
+        <v>1000</v>
+      </c>
+      <c r="F43" s="27">
+        <v>10</v>
+      </c>
+      <c r="G43" s="22">
+        <v>36935</v>
+      </c>
+      <c r="H43" s="516"/>
+      <c r="I43" s="516"/>
+      <c r="J43" s="516"/>
+      <c r="K43" s="284"/>
+      <c r="L43" s="284"/>
+      <c r="M43" s="284"/>
+      <c r="N43" s="284"/>
+      <c r="O43" s="284"/>
+      <c r="P43" s="284"/>
+      <c r="Q43" s="284"/>
+      <c r="R43" s="284"/>
+      <c r="S43" s="284"/>
+      <c r="T43" s="284"/>
+      <c r="U43" s="284"/>
+      <c r="V43" s="284"/>
+      <c r="W43" s="284"/>
+      <c r="X43" s="284"/>
+      <c r="Y43" s="284"/>
+      <c r="Z43" s="284"/>
+      <c r="AA43" s="284"/>
+      <c r="AB43" s="284"/>
+      <c r="AC43" s="284"/>
+      <c r="AD43" s="284"/>
+      <c r="AE43" s="284"/>
+      <c r="AF43" s="284"/>
+      <c r="AG43" s="284"/>
+      <c r="AH43" s="284"/>
+      <c r="AI43" s="284"/>
+      <c r="AJ43" s="284"/>
+      <c r="AK43" s="284"/>
+      <c r="AL43" s="284"/>
+      <c r="AM43" s="284"/>
+      <c r="AN43" s="284"/>
+      <c r="AO43" s="284"/>
+      <c r="AP43" s="284"/>
+      <c r="AQ43" s="284"/>
+      <c r="AR43" s="284"/>
+      <c r="AS43" s="284"/>
+      <c r="AT43" s="284"/>
+      <c r="AU43" s="284"/>
+      <c r="AV43" s="284"/>
+      <c r="AW43" s="284"/>
+      <c r="AX43" s="284"/>
+      <c r="AY43" s="284"/>
+      <c r="AZ43" s="284"/>
+      <c r="BA43" s="284"/>
+      <c r="BB43" s="284"/>
+      <c r="BC43" s="284"/>
+      <c r="BD43" s="284"/>
+      <c r="BE43" s="284"/>
+      <c r="BF43" s="284"/>
+      <c r="BG43" s="284"/>
+      <c r="BH43" s="284"/>
+      <c r="BI43" s="284"/>
+      <c r="BJ43" s="284"/>
+      <c r="BK43" s="284"/>
+      <c r="BL43" s="284"/>
+      <c r="BM43" s="284"/>
+      <c r="BN43" s="284"/>
+      <c r="BO43" s="284"/>
+      <c r="BP43" s="284"/>
+      <c r="BQ43" s="284"/>
+      <c r="BR43" s="284"/>
+      <c r="BS43" s="284"/>
+      <c r="BT43" s="284"/>
+      <c r="BU43" s="284"/>
+      <c r="BV43" s="284"/>
+      <c r="BW43" s="284"/>
+      <c r="BX43" s="284"/>
+      <c r="BY43" s="284"/>
+      <c r="BZ43" s="284"/>
+      <c r="CA43" s="284"/>
+      <c r="CB43" s="284"/>
+      <c r="CC43" s="284"/>
+      <c r="CD43" s="284"/>
+      <c r="CE43" s="284"/>
+      <c r="CF43" s="284"/>
+      <c r="CG43" s="284"/>
+      <c r="CH43" s="284"/>
+      <c r="CI43" s="284"/>
+      <c r="CJ43" s="284"/>
+      <c r="CK43" s="284"/>
+      <c r="CL43" s="284"/>
+      <c r="CM43" s="284"/>
+      <c r="CN43" s="284"/>
+      <c r="CO43" s="284"/>
+      <c r="CP43" s="284"/>
+      <c r="CQ43" s="284"/>
+      <c r="CR43" s="284"/>
+      <c r="CS43" s="284"/>
+      <c r="CT43" s="284"/>
+      <c r="CU43" s="284"/>
+      <c r="CV43" s="284"/>
+      <c r="CW43" s="284"/>
+      <c r="CX43" s="284"/>
+      <c r="CY43" s="284"/>
+      <c r="CZ43" s="284"/>
+      <c r="DA43" s="284"/>
+      <c r="DB43" s="284"/>
+      <c r="DC43" s="284"/>
+      <c r="DD43" s="284"/>
+      <c r="DE43" s="284"/>
+      <c r="DF43" s="284"/>
+      <c r="DG43" s="284"/>
+      <c r="DH43" s="284"/>
+      <c r="DI43" s="284"/>
+      <c r="DJ43" s="284"/>
+      <c r="DK43" s="284"/>
+      <c r="DL43" s="284"/>
+      <c r="DM43" s="284"/>
+      <c r="DN43" s="284"/>
+      <c r="DO43" s="284"/>
+      <c r="DP43" s="284"/>
+      <c r="DQ43" s="284"/>
+      <c r="DR43" s="284"/>
+      <c r="DS43" s="284"/>
+      <c r="DT43" s="284"/>
+      <c r="DU43" s="284"/>
+      <c r="DV43" s="284"/>
+      <c r="DW43" s="284"/>
+      <c r="DX43" s="284"/>
+      <c r="DY43" s="284"/>
+      <c r="DZ43" s="284"/>
+      <c r="EA43" s="284"/>
+      <c r="EB43" s="284"/>
+      <c r="EC43" s="284"/>
+      <c r="ED43" s="284"/>
+      <c r="EE43" s="284"/>
+      <c r="EF43" s="284"/>
+      <c r="EG43" s="284"/>
+      <c r="EH43" s="284"/>
+      <c r="EI43" s="284"/>
+      <c r="EJ43" s="284"/>
+      <c r="EK43" s="284"/>
+      <c r="EL43" s="284"/>
+      <c r="EM43" s="284"/>
+      <c r="EN43" s="284"/>
+      <c r="EO43" s="284"/>
+      <c r="EP43" s="284"/>
+      <c r="EQ43" s="284"/>
+      <c r="ER43" s="284"/>
+      <c r="ES43" s="284"/>
+      <c r="ET43" s="284"/>
+      <c r="EU43" s="284"/>
+      <c r="EV43" s="284"/>
+      <c r="EW43" s="284"/>
+      <c r="EX43" s="284"/>
+      <c r="EY43" s="284"/>
+      <c r="EZ43" s="284"/>
+      <c r="FA43" s="284"/>
+      <c r="FB43" s="284"/>
+      <c r="FC43" s="284"/>
+      <c r="FD43" s="284"/>
+      <c r="FE43" s="284"/>
+      <c r="FF43" s="284"/>
+      <c r="FG43" s="284"/>
+      <c r="FH43" s="284"/>
+      <c r="FI43" s="284"/>
+      <c r="FJ43" s="284"/>
+      <c r="FK43" s="284"/>
+      <c r="FL43" s="284"/>
+      <c r="FM43" s="284"/>
+      <c r="FN43" s="284"/>
+      <c r="FO43" s="284"/>
+      <c r="FP43" s="284"/>
+      <c r="FQ43" s="284"/>
+      <c r="FR43" s="284"/>
+      <c r="FS43" s="284"/>
+      <c r="FT43" s="284"/>
+      <c r="FU43" s="284"/>
+      <c r="FV43" s="284"/>
+      <c r="FW43" s="284"/>
+      <c r="FX43" s="284"/>
+      <c r="FY43" s="284"/>
+      <c r="FZ43" s="284"/>
+      <c r="GA43" s="284"/>
+      <c r="GB43" s="284"/>
+      <c r="GC43" s="284"/>
+      <c r="GD43" s="284"/>
+      <c r="GE43" s="284"/>
+      <c r="GF43" s="284"/>
+      <c r="GG43" s="284"/>
+      <c r="GH43" s="284"/>
+      <c r="GI43" s="284"/>
+      <c r="GJ43" s="284"/>
+      <c r="GK43" s="284"/>
+      <c r="GL43" s="284"/>
+      <c r="GM43" s="284"/>
+      <c r="GN43" s="284"/>
+      <c r="GO43" s="284"/>
+      <c r="GP43" s="284"/>
+      <c r="GQ43" s="284"/>
+      <c r="GR43" s="284"/>
+      <c r="GS43" s="284"/>
+      <c r="GT43" s="284"/>
+      <c r="GU43" s="284"/>
+      <c r="GV43" s="284"/>
+      <c r="GW43" s="284"/>
+      <c r="GX43" s="284"/>
+      <c r="GY43" s="284"/>
+      <c r="GZ43" s="284"/>
+      <c r="HA43" s="284"/>
+      <c r="HB43" s="284"/>
+      <c r="HC43" s="284"/>
+      <c r="HD43" s="284"/>
+      <c r="HE43" s="284"/>
+      <c r="HF43" s="284"/>
+      <c r="HG43" s="284"/>
+      <c r="HH43" s="284"/>
+      <c r="HI43" s="284"/>
+      <c r="HJ43" s="284"/>
+      <c r="HK43" s="284"/>
+      <c r="HL43" s="284"/>
+      <c r="HM43" s="284"/>
+      <c r="HN43" s="284"/>
+      <c r="HO43" s="284"/>
+      <c r="HP43" s="284"/>
+      <c r="HQ43" s="284"/>
+      <c r="HR43" s="284"/>
+      <c r="HS43" s="284"/>
+      <c r="HT43" s="284"/>
+      <c r="HU43" s="284"/>
+      <c r="HV43" s="284"/>
+      <c r="HW43" s="284"/>
+      <c r="HX43" s="284"/>
+      <c r="HY43" s="284"/>
+      <c r="HZ43" s="284"/>
+      <c r="IA43" s="284"/>
+      <c r="IB43" s="284"/>
+      <c r="IC43" s="284"/>
+      <c r="ID43" s="284"/>
+      <c r="IE43" s="284"/>
+      <c r="IF43" s="284"/>
+      <c r="IG43" s="284"/>
+      <c r="IH43" s="284"/>
+      <c r="II43" s="284"/>
+      <c r="IJ43" s="284"/>
+      <c r="IK43" s="284"/>
+      <c r="IL43" s="284"/>
+      <c r="IM43" s="284"/>
+      <c r="IN43" s="284"/>
+      <c r="IO43" s="284"/>
+      <c r="IP43" s="284"/>
+      <c r="IQ43" s="284"/>
+      <c r="IR43" s="284"/>
+    </row>
+    <row r="44" spans="1:252">
+      <c r="A44" s="151"/>
+      <c r="B44" s="298"/>
+      <c r="C44" s="514"/>
+      <c r="E44" s="540"/>
+      <c r="F44" s="533"/>
+      <c r="G44" s="518"/>
+      <c r="H44" s="516"/>
+      <c r="I44" s="516"/>
+      <c r="J44" s="516"/>
+    </row>
+    <row r="45" spans="1:252" ht="24.75">
+      <c r="A45" s="295"/>
+      <c r="B45" s="298"/>
+      <c r="C45" s="479" t="s">
+        <v>23</v>
+      </c>
+      <c r="E45" s="284"/>
+      <c r="F45" s="541"/>
+      <c r="G45" s="516"/>
+      <c r="H45" s="516"/>
+      <c r="I45" s="516"/>
+      <c r="J45" s="516"/>
+    </row>
+    <row r="46" spans="1:252">
+      <c r="A46" s="295"/>
+      <c r="B46" s="298"/>
+      <c r="C46" s="298"/>
+      <c r="D46" s="316"/>
+      <c r="E46" s="284"/>
+      <c r="F46" s="541"/>
+      <c r="H46" s="516"/>
+      <c r="I46" s="516"/>
+      <c r="J46" s="516"/>
+    </row>
+    <row r="47" spans="1:252" ht="54">
+      <c r="A47" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B47" s="416" t="s">
+        <v>29</v>
+      </c>
+      <c r="C47" s="285"/>
+      <c r="D47" s="355"/>
+      <c r="E47" s="355" t="s">
+        <v>49</v>
+      </c>
+      <c r="F47" s="355"/>
+      <c r="G47" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="H47" s="516"/>
+      <c r="I47" s="516"/>
+      <c r="J47" s="516"/>
+      <c r="K47" s="42"/>
+      <c r="L47" s="42"/>
+      <c r="M47" s="42"/>
+      <c r="N47" s="42"/>
+      <c r="O47" s="42"/>
+      <c r="P47" s="42"/>
+      <c r="Q47" s="42"/>
+      <c r="R47" s="42"/>
+      <c r="S47" s="42"/>
+      <c r="T47" s="42"/>
+      <c r="U47" s="42"/>
+      <c r="V47" s="42"/>
+      <c r="W47" s="42"/>
+      <c r="X47" s="42"/>
+      <c r="Y47" s="42"/>
+      <c r="Z47" s="42"/>
+      <c r="AA47" s="42"/>
+      <c r="AB47" s="42"/>
+      <c r="AC47" s="42"/>
+      <c r="AD47" s="42"/>
+      <c r="AE47" s="42"/>
+      <c r="AF47" s="42"/>
+      <c r="AG47" s="42"/>
+      <c r="AH47" s="42"/>
+      <c r="AI47" s="42"/>
+      <c r="AJ47" s="42"/>
+      <c r="AK47" s="42"/>
+      <c r="AL47" s="42"/>
+      <c r="AM47" s="42"/>
+      <c r="AN47" s="42"/>
+      <c r="AO47" s="42"/>
+      <c r="AP47" s="42"/>
+      <c r="AQ47" s="42"/>
+      <c r="AR47" s="42"/>
+      <c r="AS47" s="42"/>
+      <c r="AT47" s="42"/>
+      <c r="AU47" s="42"/>
+      <c r="AV47" s="42"/>
+      <c r="AW47" s="42"/>
+      <c r="AX47" s="42"/>
+      <c r="AY47" s="42"/>
+      <c r="AZ47" s="42"/>
+      <c r="BA47" s="42"/>
+      <c r="BB47" s="42"/>
+      <c r="BC47" s="42"/>
+      <c r="BD47" s="42"/>
+      <c r="BE47" s="42"/>
+      <c r="BF47" s="42"/>
+      <c r="BG47" s="42"/>
+      <c r="BH47" s="42"/>
+      <c r="BI47" s="42"/>
+      <c r="BJ47" s="42"/>
+      <c r="BK47" s="42"/>
+      <c r="BL47" s="42"/>
+      <c r="BM47" s="42"/>
+      <c r="BN47" s="42"/>
+      <c r="BO47" s="42"/>
+      <c r="BP47" s="42"/>
+      <c r="BQ47" s="42"/>
+      <c r="BR47" s="42"/>
+      <c r="BS47" s="42"/>
+      <c r="BT47" s="42"/>
+      <c r="BU47" s="42"/>
+      <c r="BV47" s="42"/>
+      <c r="BW47" s="42"/>
+      <c r="BX47" s="42"/>
+      <c r="BY47" s="42"/>
+      <c r="BZ47" s="42"/>
+      <c r="CA47" s="42"/>
+      <c r="CB47" s="42"/>
+      <c r="CC47" s="42"/>
+      <c r="CD47" s="42"/>
+      <c r="CE47" s="42"/>
+      <c r="CF47" s="42"/>
+      <c r="CG47" s="42"/>
+      <c r="CH47" s="42"/>
+      <c r="CI47" s="42"/>
+      <c r="CJ47" s="42"/>
+      <c r="CK47" s="42"/>
+      <c r="CL47" s="42"/>
+      <c r="CM47" s="42"/>
+      <c r="CN47" s="42"/>
+      <c r="CO47" s="42"/>
+      <c r="CP47" s="42"/>
+      <c r="CQ47" s="42"/>
+      <c r="CR47" s="42"/>
+      <c r="CS47" s="42"/>
+      <c r="CT47" s="42"/>
+      <c r="CU47" s="42"/>
+      <c r="CV47" s="42"/>
+      <c r="CW47" s="42"/>
+      <c r="CX47" s="42"/>
+      <c r="CY47" s="42"/>
+      <c r="CZ47" s="42"/>
+      <c r="DA47" s="42"/>
+      <c r="DB47" s="42"/>
+      <c r="DC47" s="42"/>
+      <c r="DD47" s="42"/>
+      <c r="DE47" s="42"/>
+      <c r="DF47" s="42"/>
+      <c r="DG47" s="42"/>
+      <c r="DH47" s="42"/>
+      <c r="DI47" s="42"/>
+      <c r="DJ47" s="42"/>
+      <c r="DK47" s="42"/>
+      <c r="DL47" s="42"/>
+      <c r="DM47" s="42"/>
+      <c r="DN47" s="42"/>
+      <c r="DO47" s="42"/>
+      <c r="DP47" s="42"/>
+      <c r="DQ47" s="42"/>
+      <c r="DR47" s="42"/>
+      <c r="DS47" s="42"/>
+      <c r="DT47" s="42"/>
+      <c r="DU47" s="42"/>
+      <c r="DV47" s="42"/>
+      <c r="DW47" s="42"/>
+      <c r="DX47" s="42"/>
+      <c r="DY47" s="42"/>
+      <c r="DZ47" s="42"/>
+      <c r="EA47" s="42"/>
+      <c r="EB47" s="42"/>
+      <c r="EC47" s="42"/>
+      <c r="ED47" s="42"/>
+      <c r="EE47" s="42"/>
+      <c r="EF47" s="42"/>
+      <c r="EG47" s="42"/>
+      <c r="EH47" s="42"/>
+      <c r="EI47" s="42"/>
+      <c r="EJ47" s="42"/>
+      <c r="EK47" s="42"/>
+      <c r="EL47" s="42"/>
+      <c r="EM47" s="42"/>
+      <c r="EN47" s="42"/>
+      <c r="EO47" s="42"/>
+      <c r="EP47" s="42"/>
+      <c r="EQ47" s="42"/>
+      <c r="ER47" s="42"/>
+      <c r="ES47" s="42"/>
+      <c r="ET47" s="42"/>
+      <c r="EU47" s="42"/>
+      <c r="EV47" s="42"/>
+      <c r="EW47" s="42"/>
+      <c r="EX47" s="42"/>
+      <c r="EY47" s="42"/>
+      <c r="EZ47" s="42"/>
+      <c r="FA47" s="42"/>
+      <c r="FB47" s="42"/>
+      <c r="FC47" s="42"/>
+      <c r="FD47" s="42"/>
+      <c r="FE47" s="42"/>
+      <c r="FF47" s="42"/>
+      <c r="FG47" s="42"/>
+      <c r="FH47" s="42"/>
+      <c r="FI47" s="42"/>
+      <c r="FJ47" s="42"/>
+      <c r="FK47" s="42"/>
+      <c r="FL47" s="42"/>
+      <c r="FM47" s="42"/>
+      <c r="FN47" s="42"/>
+      <c r="FO47" s="42"/>
+      <c r="FP47" s="42"/>
+      <c r="FQ47" s="42"/>
+      <c r="FR47" s="42"/>
+      <c r="FS47" s="42"/>
+      <c r="FT47" s="42"/>
+      <c r="FU47" s="42"/>
+      <c r="FV47" s="42"/>
+      <c r="FW47" s="42"/>
+      <c r="FX47" s="42"/>
+      <c r="FY47" s="42"/>
+      <c r="FZ47" s="42"/>
+      <c r="GA47" s="42"/>
+      <c r="GB47" s="42"/>
+      <c r="GC47" s="42"/>
+      <c r="GD47" s="42"/>
+      <c r="GE47" s="42"/>
+      <c r="GF47" s="42"/>
+      <c r="GG47" s="42"/>
+      <c r="GH47" s="42"/>
+      <c r="GI47" s="42"/>
+      <c r="GJ47" s="42"/>
+      <c r="GK47" s="42"/>
+      <c r="GL47" s="42"/>
+      <c r="GM47" s="42"/>
+      <c r="GN47" s="42"/>
+      <c r="GO47" s="42"/>
+      <c r="GP47" s="42"/>
+      <c r="GQ47" s="42"/>
+      <c r="GR47" s="42"/>
+      <c r="GS47" s="42"/>
+      <c r="GT47" s="42"/>
+      <c r="GU47" s="42"/>
+      <c r="GV47" s="42"/>
+      <c r="GW47" s="42"/>
+      <c r="GX47" s="42"/>
+      <c r="GY47" s="42"/>
+      <c r="GZ47" s="42"/>
+      <c r="HA47" s="42"/>
+      <c r="HB47" s="42"/>
+      <c r="HC47" s="42"/>
+      <c r="HD47" s="42"/>
+      <c r="HE47" s="42"/>
+      <c r="HF47" s="42"/>
+      <c r="HG47" s="42"/>
+      <c r="HH47" s="42"/>
+      <c r="HI47" s="42"/>
+      <c r="HJ47" s="42"/>
+      <c r="HK47" s="42"/>
+      <c r="HL47" s="42"/>
+      <c r="HM47" s="42"/>
+      <c r="HN47" s="42"/>
+      <c r="HO47" s="42"/>
+      <c r="HP47" s="42"/>
+      <c r="HQ47" s="42"/>
+      <c r="HR47" s="42"/>
+      <c r="HS47" s="42"/>
+      <c r="HT47" s="42"/>
+      <c r="HU47" s="42"/>
+      <c r="HV47" s="42"/>
+      <c r="HW47" s="42"/>
+      <c r="HX47" s="42"/>
+      <c r="HY47" s="42"/>
+      <c r="HZ47" s="42"/>
+      <c r="IA47" s="42"/>
+      <c r="IB47" s="42"/>
+      <c r="IC47" s="42"/>
+      <c r="ID47" s="42"/>
+      <c r="IE47" s="42"/>
+      <c r="IF47" s="42"/>
+      <c r="IG47" s="42"/>
+      <c r="IH47" s="42"/>
+      <c r="II47" s="42"/>
+      <c r="IJ47" s="42"/>
+      <c r="IK47" s="42"/>
+      <c r="IL47" s="42"/>
+      <c r="IM47" s="42"/>
+      <c r="IN47" s="42"/>
+      <c r="IO47" s="42"/>
+      <c r="IP47" s="42"/>
+      <c r="IQ47" s="42"/>
+      <c r="IR47" s="42"/>
+    </row>
+    <row r="48" spans="1:252">
+      <c r="A48" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B48" s="388" t="s">
+        <v>60</v>
+      </c>
+      <c r="C48" s="286"/>
+      <c r="D48" s="437" t="s">
+        <v>31</v>
+      </c>
+      <c r="E48" s="451"/>
+      <c r="F48" s="452"/>
+      <c r="G48" s="22">
+        <v>1480</v>
+      </c>
+      <c r="H48" s="516"/>
+      <c r="I48" s="516"/>
+      <c r="J48" s="516"/>
+      <c r="K48" s="42"/>
+      <c r="L48" s="42"/>
+      <c r="M48" s="42"/>
+      <c r="N48" s="42"/>
+      <c r="O48" s="42"/>
+      <c r="P48" s="42"/>
+      <c r="Q48" s="42"/>
+      <c r="R48" s="42"/>
+      <c r="S48" s="42"/>
+      <c r="T48" s="42"/>
+      <c r="U48" s="42"/>
+      <c r="V48" s="42"/>
+      <c r="W48" s="42"/>
+      <c r="X48" s="42"/>
+      <c r="Y48" s="42"/>
+      <c r="Z48" s="42"/>
+      <c r="AA48" s="42"/>
+      <c r="AB48" s="42"/>
+      <c r="AC48" s="42"/>
+      <c r="AD48" s="42"/>
+      <c r="AE48" s="42"/>
+      <c r="AF48" s="42"/>
+      <c r="AG48" s="42"/>
+      <c r="AH48" s="42"/>
+      <c r="AI48" s="42"/>
+      <c r="AJ48" s="42"/>
+      <c r="AK48" s="42"/>
+      <c r="AL48" s="42"/>
+      <c r="AM48" s="42"/>
+      <c r="AN48" s="42"/>
+      <c r="AO48" s="42"/>
+      <c r="AP48" s="42"/>
+      <c r="AQ48" s="42"/>
+      <c r="AR48" s="42"/>
+      <c r="AS48" s="42"/>
+      <c r="AT48" s="42"/>
+      <c r="AU48" s="42"/>
+      <c r="AV48" s="42"/>
+      <c r="AW48" s="42"/>
+      <c r="AX48" s="42"/>
+      <c r="AY48" s="42"/>
+      <c r="AZ48" s="42"/>
+      <c r="BA48" s="42"/>
+      <c r="BB48" s="42"/>
+      <c r="BC48" s="42"/>
+      <c r="BD48" s="42"/>
+      <c r="BE48" s="42"/>
+      <c r="BF48" s="42"/>
+      <c r="BG48" s="42"/>
+      <c r="BH48" s="42"/>
+      <c r="BI48" s="42"/>
+      <c r="BJ48" s="42"/>
+      <c r="BK48" s="42"/>
+      <c r="BL48" s="42"/>
+      <c r="BM48" s="42"/>
+      <c r="BN48" s="42"/>
+      <c r="BO48" s="42"/>
+      <c r="BP48" s="42"/>
+      <c r="BQ48" s="42"/>
+      <c r="BR48" s="42"/>
+      <c r="BS48" s="42"/>
+      <c r="BT48" s="42"/>
+      <c r="BU48" s="42"/>
+      <c r="BV48" s="42"/>
+      <c r="BW48" s="42"/>
+      <c r="BX48" s="42"/>
+      <c r="BY48" s="42"/>
+      <c r="BZ48" s="42"/>
+      <c r="CA48" s="42"/>
+      <c r="CB48" s="42"/>
+      <c r="CC48" s="42"/>
+      <c r="CD48" s="42"/>
+      <c r="CE48" s="42"/>
+      <c r="CF48" s="42"/>
+      <c r="CG48" s="42"/>
+      <c r="CH48" s="42"/>
+      <c r="CI48" s="42"/>
+      <c r="CJ48" s="42"/>
+      <c r="CK48" s="42"/>
+      <c r="CL48" s="42"/>
+      <c r="CM48" s="42"/>
+      <c r="CN48" s="42"/>
+      <c r="CO48" s="42"/>
+      <c r="CP48" s="42"/>
+      <c r="CQ48" s="42"/>
+      <c r="CR48" s="42"/>
+      <c r="CS48" s="42"/>
+      <c r="CT48" s="42"/>
+      <c r="CU48" s="42"/>
+      <c r="CV48" s="42"/>
+      <c r="CW48" s="42"/>
+      <c r="CX48" s="42"/>
+      <c r="CY48" s="42"/>
+      <c r="CZ48" s="42"/>
+      <c r="DA48" s="42"/>
+      <c r="DB48" s="42"/>
+      <c r="DC48" s="42"/>
+      <c r="DD48" s="42"/>
+      <c r="DE48" s="42"/>
+      <c r="DF48" s="42"/>
+      <c r="DG48" s="42"/>
+      <c r="DH48" s="42"/>
+      <c r="DI48" s="42"/>
+      <c r="DJ48" s="42"/>
+      <c r="DK48" s="42"/>
+      <c r="DL48" s="42"/>
+      <c r="DM48" s="42"/>
+      <c r="DN48" s="42"/>
+      <c r="DO48" s="42"/>
+      <c r="DP48" s="42"/>
+      <c r="DQ48" s="42"/>
+      <c r="DR48" s="42"/>
+      <c r="DS48" s="42"/>
+      <c r="DT48" s="42"/>
+      <c r="DU48" s="42"/>
+      <c r="DV48" s="42"/>
+      <c r="DW48" s="42"/>
+      <c r="DX48" s="42"/>
+      <c r="DY48" s="42"/>
+      <c r="DZ48" s="42"/>
+      <c r="EA48" s="42"/>
+      <c r="EB48" s="42"/>
+      <c r="EC48" s="42"/>
+      <c r="ED48" s="42"/>
+      <c r="EE48" s="42"/>
+      <c r="EF48" s="42"/>
+      <c r="EG48" s="42"/>
+      <c r="EH48" s="42"/>
+      <c r="EI48" s="42"/>
+      <c r="EJ48" s="42"/>
+      <c r="EK48" s="42"/>
+      <c r="EL48" s="42"/>
+      <c r="EM48" s="42"/>
+      <c r="EN48" s="42"/>
+      <c r="EO48" s="42"/>
+      <c r="EP48" s="42"/>
+      <c r="EQ48" s="42"/>
+      <c r="ER48" s="42"/>
+      <c r="ES48" s="42"/>
+      <c r="ET48" s="42"/>
+      <c r="EU48" s="42"/>
+      <c r="EV48" s="42"/>
+      <c r="EW48" s="42"/>
+      <c r="EX48" s="42"/>
+      <c r="EY48" s="42"/>
+      <c r="EZ48" s="42"/>
+      <c r="FA48" s="42"/>
+      <c r="FB48" s="42"/>
+      <c r="FC48" s="42"/>
+      <c r="FD48" s="42"/>
+      <c r="FE48" s="42"/>
+      <c r="FF48" s="42"/>
+      <c r="FG48" s="42"/>
+      <c r="FH48" s="42"/>
+      <c r="FI48" s="42"/>
+      <c r="FJ48" s="42"/>
+      <c r="FK48" s="42"/>
+      <c r="FL48" s="42"/>
+      <c r="FM48" s="42"/>
+      <c r="FN48" s="42"/>
+      <c r="FO48" s="42"/>
+      <c r="FP48" s="42"/>
+      <c r="FQ48" s="42"/>
+      <c r="FR48" s="42"/>
+      <c r="FS48" s="42"/>
+      <c r="FT48" s="42"/>
+      <c r="FU48" s="42"/>
+      <c r="FV48" s="42"/>
+      <c r="FW48" s="42"/>
+      <c r="FX48" s="42"/>
+      <c r="FY48" s="42"/>
+      <c r="FZ48" s="42"/>
+      <c r="GA48" s="42"/>
+      <c r="GB48" s="42"/>
+      <c r="GC48" s="42"/>
+      <c r="GD48" s="42"/>
+      <c r="GE48" s="42"/>
+      <c r="GF48" s="42"/>
+      <c r="GG48" s="42"/>
+      <c r="GH48" s="42"/>
+      <c r="GI48" s="42"/>
+      <c r="GJ48" s="42"/>
+      <c r="GK48" s="42"/>
+      <c r="GL48" s="42"/>
+      <c r="GM48" s="42"/>
+      <c r="GN48" s="42"/>
+      <c r="GO48" s="42"/>
+      <c r="GP48" s="42"/>
+      <c r="GQ48" s="42"/>
+      <c r="GR48" s="42"/>
+      <c r="GS48" s="42"/>
+      <c r="GT48" s="42"/>
+      <c r="GU48" s="42"/>
+      <c r="GV48" s="42"/>
+      <c r="GW48" s="42"/>
+      <c r="GX48" s="42"/>
+      <c r="GY48" s="42"/>
+      <c r="GZ48" s="42"/>
+      <c r="HA48" s="42"/>
+      <c r="HB48" s="42"/>
+      <c r="HC48" s="42"/>
+      <c r="HD48" s="42"/>
+      <c r="HE48" s="42"/>
+      <c r="HF48" s="42"/>
+      <c r="HG48" s="42"/>
+      <c r="HH48" s="42"/>
+      <c r="HI48" s="42"/>
+      <c r="HJ48" s="42"/>
+      <c r="HK48" s="42"/>
+      <c r="HL48" s="42"/>
+      <c r="HM48" s="42"/>
+      <c r="HN48" s="42"/>
+      <c r="HO48" s="42"/>
+      <c r="HP48" s="42"/>
+      <c r="HQ48" s="42"/>
+      <c r="HR48" s="42"/>
+      <c r="HS48" s="42"/>
+      <c r="HT48" s="42"/>
+      <c r="HU48" s="42"/>
+      <c r="HV48" s="42"/>
+      <c r="HW48" s="42"/>
+      <c r="HX48" s="42"/>
+      <c r="HY48" s="42"/>
+      <c r="HZ48" s="42"/>
+      <c r="IA48" s="42"/>
+      <c r="IB48" s="42"/>
+      <c r="IC48" s="42"/>
+      <c r="ID48" s="42"/>
+      <c r="IE48" s="42"/>
+      <c r="IF48" s="42"/>
+      <c r="IG48" s="42"/>
+      <c r="IH48" s="42"/>
+      <c r="II48" s="42"/>
+      <c r="IJ48" s="42"/>
+      <c r="IK48" s="42"/>
+      <c r="IL48" s="42"/>
+      <c r="IM48" s="42"/>
+      <c r="IN48" s="42"/>
+      <c r="IO48" s="42"/>
+      <c r="IP48" s="42"/>
+      <c r="IQ48" s="42"/>
+      <c r="IR48" s="42"/>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B49" s="388" t="s">
+        <v>61</v>
+      </c>
+      <c r="C49" s="286"/>
+      <c r="D49" s="437" t="s">
         <v>32</v>
       </c>
-      <c r="C9" s="311" t="s">
-[...265 lines deleted...]
-      <c r="E10" s="550" t="s">
+      <c r="E49" s="451"/>
+      <c r="F49" s="452"/>
+      <c r="G49" s="22">
+        <v>2500</v>
+      </c>
+      <c r="H49" s="516"/>
+      <c r="I49" s="516"/>
+      <c r="J49" s="516"/>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B50" s="388" t="s">
         <v>62</v>
       </c>
-      <c r="F10" s="551"/>
-[...435 lines deleted...]
-      <c r="F30" s="554" t="s">
+      <c r="C50" s="286"/>
+      <c r="D50" s="437" t="s">
+        <v>33</v>
+      </c>
+      <c r="E50" s="451"/>
+      <c r="F50" s="452"/>
+      <c r="G50" s="22">
+        <v>2225</v>
+      </c>
+      <c r="H50" s="516"/>
+      <c r="I50" s="516"/>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="338" t="s">
         <v>51</v>
       </c>
-      <c r="G30" s="44">
-[...2981 lines deleted...]
-      <c r="D48" s="464" t="s">
+      <c r="B51" s="388" t="s">
+        <v>8</v>
+      </c>
+      <c r="C51" s="286"/>
+      <c r="D51" s="437" t="s">
         <v>34</v>
       </c>
-      <c r="E48" s="478"/>
-[...302 lines deleted...]
-      <c r="G51" s="44">
+      <c r="E51" s="451"/>
+      <c r="F51" s="452"/>
+      <c r="G51" s="22">
         <v>2734</v>
       </c>
-      <c r="H51" s="543"/>
-      <c r="I51" s="543"/>
+      <c r="H51" s="516"/>
+      <c r="I51" s="516"/>
     </row>
     <row r="52" spans="1:10">
-      <c r="A52" s="321"/>
-[...5 lines deleted...]
-      <c r="I52" s="543"/>
+      <c r="A52" s="295"/>
+      <c r="B52" s="482"/>
+      <c r="C52" s="482"/>
+      <c r="D52" s="542"/>
+      <c r="E52" s="475"/>
+      <c r="F52" s="543"/>
+      <c r="I52" s="516"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{B62C3BCE-8030-4EF0-9FBE-DD0408A269BB}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="34" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{887C5424-BB67-4B8E-BDDF-52065961891F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IR34"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="9.5703125" style="315" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="310"/>
+    <col min="1" max="1" width="9.5703125" style="289" customWidth="1"/>
+    <col min="2" max="2" width="16.140625" style="298" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="51.85546875" style="298" customWidth="1"/>
+    <col min="4" max="4" width="34.5703125" style="284" customWidth="1"/>
+    <col min="5" max="5" width="74.42578125" style="284" customWidth="1"/>
+    <col min="6" max="6" width="19" style="284" customWidth="1"/>
+    <col min="7" max="7" width="28.42578125" style="284" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="15.5703125" style="284" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="284"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:252" ht="27">
-      <c r="A1" s="128"/>
-[...10 lines deleted...]
-      <c r="I1" s="343">
+      <c r="A1" s="106"/>
+      <c r="B1" s="292"/>
+      <c r="C1" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E1" s="318"/>
+      <c r="F1" s="291"/>
+      <c r="G1" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" s="293"/>
+      <c r="I1" s="317">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:252">
-      <c r="A2" s="308"/>
-[...5 lines deleted...]
-      <c r="I2" s="323"/>
+      <c r="A2" s="282"/>
+      <c r="C2" s="66" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F2" s="297"/>
+      <c r="H2" s="297"/>
+      <c r="I2" s="297"/>
     </row>
     <row r="3" spans="1:252">
-      <c r="A3" s="308"/>
-[...3 lines deleted...]
-      <c r="H3" s="571"/>
+      <c r="A3" s="282"/>
+      <c r="C3" s="66" t="s">
+        <v>977</v>
+      </c>
+      <c r="H3" s="544"/>
     </row>
     <row r="4" spans="1:252">
-      <c r="A4" s="321"/>
-[...3 lines deleted...]
-      <c r="E4" s="309"/>
+      <c r="A4" s="295"/>
+      <c r="C4" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="E4" s="283"/>
     </row>
     <row r="5" spans="1:252">
-      <c r="A5" s="308"/>
-[...1 lines deleted...]
-        <v>867</v>
+      <c r="A5" s="282"/>
+      <c r="C5" s="385" t="s">
+        <v>864</v>
       </c>
     </row>
     <row r="6" spans="1:252">
-      <c r="A6" s="308"/>
+      <c r="A6" s="282"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
     </row>
     <row r="7" spans="1:252" ht="24.75">
-      <c r="A7" s="308"/>
+      <c r="A7" s="282"/>
       <c r="B7"/>
-      <c r="C7" s="590" t="s">
-        <v>235</v>
+      <c r="C7" s="563" t="s">
+        <v>232</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:252">
-      <c r="A8" s="308"/>
+      <c r="A8" s="282"/>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8" s="326"/>
+      <c r="D8" s="300"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:252" ht="54">
-      <c r="A9" s="137" t="s">
-[...260 lines deleted...]
-      <c r="IR9" s="64"/>
+      <c r="A9" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B9" s="328" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="285" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" s="561" t="s">
+        <v>67</v>
+      </c>
+      <c r="E9" s="355" t="s">
+        <v>49</v>
+      </c>
+      <c r="F9" s="564"/>
+      <c r="G9" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="J9" s="42"/>
+      <c r="K9" s="42"/>
+      <c r="L9" s="42"/>
+      <c r="M9" s="42"/>
+      <c r="N9" s="42"/>
+      <c r="O9" s="42"/>
+      <c r="P9" s="42"/>
+      <c r="Q9" s="42"/>
+      <c r="R9" s="42"/>
+      <c r="S9" s="42"/>
+      <c r="T9" s="42"/>
+      <c r="U9" s="42"/>
+      <c r="V9" s="42"/>
+      <c r="W9" s="42"/>
+      <c r="X9" s="42"/>
+      <c r="Y9" s="42"/>
+      <c r="Z9" s="42"/>
+      <c r="AA9" s="42"/>
+      <c r="AB9" s="42"/>
+      <c r="AC9" s="42"/>
+      <c r="AD9" s="42"/>
+      <c r="AE9" s="42"/>
+      <c r="AF9" s="42"/>
+      <c r="AG9" s="42"/>
+      <c r="AH9" s="42"/>
+      <c r="AI9" s="42"/>
+      <c r="AJ9" s="42"/>
+      <c r="AK9" s="42"/>
+      <c r="AL9" s="42"/>
+      <c r="AM9" s="42"/>
+      <c r="AN9" s="42"/>
+      <c r="AO9" s="42"/>
+      <c r="AP9" s="42"/>
+      <c r="AQ9" s="42"/>
+      <c r="AR9" s="42"/>
+      <c r="AS9" s="42"/>
+      <c r="AT9" s="42"/>
+      <c r="AU9" s="42"/>
+      <c r="AV9" s="42"/>
+      <c r="AW9" s="42"/>
+      <c r="AX9" s="42"/>
+      <c r="AY9" s="42"/>
+      <c r="AZ9" s="42"/>
+      <c r="BA9" s="42"/>
+      <c r="BB9" s="42"/>
+      <c r="BC9" s="42"/>
+      <c r="BD9" s="42"/>
+      <c r="BE9" s="42"/>
+      <c r="BF9" s="42"/>
+      <c r="BG9" s="42"/>
+      <c r="BH9" s="42"/>
+      <c r="BI9" s="42"/>
+      <c r="BJ9" s="42"/>
+      <c r="BK9" s="42"/>
+      <c r="BL9" s="42"/>
+      <c r="BM9" s="42"/>
+      <c r="BN9" s="42"/>
+      <c r="BO9" s="42"/>
+      <c r="BP9" s="42"/>
+      <c r="BQ9" s="42"/>
+      <c r="BR9" s="42"/>
+      <c r="BS9" s="42"/>
+      <c r="BT9" s="42"/>
+      <c r="BU9" s="42"/>
+      <c r="BV9" s="42"/>
+      <c r="BW9" s="42"/>
+      <c r="BX9" s="42"/>
+      <c r="BY9" s="42"/>
+      <c r="BZ9" s="42"/>
+      <c r="CA9" s="42"/>
+      <c r="CB9" s="42"/>
+      <c r="CC9" s="42"/>
+      <c r="CD9" s="42"/>
+      <c r="CE9" s="42"/>
+      <c r="CF9" s="42"/>
+      <c r="CG9" s="42"/>
+      <c r="CH9" s="42"/>
+      <c r="CI9" s="42"/>
+      <c r="CJ9" s="42"/>
+      <c r="CK9" s="42"/>
+      <c r="CL9" s="42"/>
+      <c r="CM9" s="42"/>
+      <c r="CN9" s="42"/>
+      <c r="CO9" s="42"/>
+      <c r="CP9" s="42"/>
+      <c r="CQ9" s="42"/>
+      <c r="CR9" s="42"/>
+      <c r="CS9" s="42"/>
+      <c r="CT9" s="42"/>
+      <c r="CU9" s="42"/>
+      <c r="CV9" s="42"/>
+      <c r="CW9" s="42"/>
+      <c r="CX9" s="42"/>
+      <c r="CY9" s="42"/>
+      <c r="CZ9" s="42"/>
+      <c r="DA9" s="42"/>
+      <c r="DB9" s="42"/>
+      <c r="DC9" s="42"/>
+      <c r="DD9" s="42"/>
+      <c r="DE9" s="42"/>
+      <c r="DF9" s="42"/>
+      <c r="DG9" s="42"/>
+      <c r="DH9" s="42"/>
+      <c r="DI9" s="42"/>
+      <c r="DJ9" s="42"/>
+      <c r="DK9" s="42"/>
+      <c r="DL9" s="42"/>
+      <c r="DM9" s="42"/>
+      <c r="DN9" s="42"/>
+      <c r="DO9" s="42"/>
+      <c r="DP9" s="42"/>
+      <c r="DQ9" s="42"/>
+      <c r="DR9" s="42"/>
+      <c r="DS9" s="42"/>
+      <c r="DT9" s="42"/>
+      <c r="DU9" s="42"/>
+      <c r="DV9" s="42"/>
+      <c r="DW9" s="42"/>
+      <c r="DX9" s="42"/>
+      <c r="DY9" s="42"/>
+      <c r="DZ9" s="42"/>
+      <c r="EA9" s="42"/>
+      <c r="EB9" s="42"/>
+      <c r="EC9" s="42"/>
+      <c r="ED9" s="42"/>
+      <c r="EE9" s="42"/>
+      <c r="EF9" s="42"/>
+      <c r="EG9" s="42"/>
+      <c r="EH9" s="42"/>
+      <c r="EI9" s="42"/>
+      <c r="EJ9" s="42"/>
+      <c r="EK9" s="42"/>
+      <c r="EL9" s="42"/>
+      <c r="EM9" s="42"/>
+      <c r="EN9" s="42"/>
+      <c r="EO9" s="42"/>
+      <c r="EP9" s="42"/>
+      <c r="EQ9" s="42"/>
+      <c r="ER9" s="42"/>
+      <c r="ES9" s="42"/>
+      <c r="ET9" s="42"/>
+      <c r="EU9" s="42"/>
+      <c r="EV9" s="42"/>
+      <c r="EW9" s="42"/>
+      <c r="EX9" s="42"/>
+      <c r="EY9" s="42"/>
+      <c r="EZ9" s="42"/>
+      <c r="FA9" s="42"/>
+      <c r="FB9" s="42"/>
+      <c r="FC9" s="42"/>
+      <c r="FD9" s="42"/>
+      <c r="FE9" s="42"/>
+      <c r="FF9" s="42"/>
+      <c r="FG9" s="42"/>
+      <c r="FH9" s="42"/>
+      <c r="FI9" s="42"/>
+      <c r="FJ9" s="42"/>
+      <c r="FK9" s="42"/>
+      <c r="FL9" s="42"/>
+      <c r="FM9" s="42"/>
+      <c r="FN9" s="42"/>
+      <c r="FO9" s="42"/>
+      <c r="FP9" s="42"/>
+      <c r="FQ9" s="42"/>
+      <c r="FR9" s="42"/>
+      <c r="FS9" s="42"/>
+      <c r="FT9" s="42"/>
+      <c r="FU9" s="42"/>
+      <c r="FV9" s="42"/>
+      <c r="FW9" s="42"/>
+      <c r="FX9" s="42"/>
+      <c r="FY9" s="42"/>
+      <c r="FZ9" s="42"/>
+      <c r="GA9" s="42"/>
+      <c r="GB9" s="42"/>
+      <c r="GC9" s="42"/>
+      <c r="GD9" s="42"/>
+      <c r="GE9" s="42"/>
+      <c r="GF9" s="42"/>
+      <c r="GG9" s="42"/>
+      <c r="GH9" s="42"/>
+      <c r="GI9" s="42"/>
+      <c r="GJ9" s="42"/>
+      <c r="GK9" s="42"/>
+      <c r="GL9" s="42"/>
+      <c r="GM9" s="42"/>
+      <c r="GN9" s="42"/>
+      <c r="GO9" s="42"/>
+      <c r="GP9" s="42"/>
+      <c r="GQ9" s="42"/>
+      <c r="GR9" s="42"/>
+      <c r="GS9" s="42"/>
+      <c r="GT9" s="42"/>
+      <c r="GU9" s="42"/>
+      <c r="GV9" s="42"/>
+      <c r="GW9" s="42"/>
+      <c r="GX9" s="42"/>
+      <c r="GY9" s="42"/>
+      <c r="GZ9" s="42"/>
+      <c r="HA9" s="42"/>
+      <c r="HB9" s="42"/>
+      <c r="HC9" s="42"/>
+      <c r="HD9" s="42"/>
+      <c r="HE9" s="42"/>
+      <c r="HF9" s="42"/>
+      <c r="HG9" s="42"/>
+      <c r="HH9" s="42"/>
+      <c r="HI9" s="42"/>
+      <c r="HJ9" s="42"/>
+      <c r="HK9" s="42"/>
+      <c r="HL9" s="42"/>
+      <c r="HM9" s="42"/>
+      <c r="HN9" s="42"/>
+      <c r="HO9" s="42"/>
+      <c r="HP9" s="42"/>
+      <c r="HQ9" s="42"/>
+      <c r="HR9" s="42"/>
+      <c r="HS9" s="42"/>
+      <c r="HT9" s="42"/>
+      <c r="HU9" s="42"/>
+      <c r="HV9" s="42"/>
+      <c r="HW9" s="42"/>
+      <c r="HX9" s="42"/>
+      <c r="HY9" s="42"/>
+      <c r="HZ9" s="42"/>
+      <c r="IA9" s="42"/>
+      <c r="IB9" s="42"/>
+      <c r="IC9" s="42"/>
+      <c r="ID9" s="42"/>
+      <c r="IE9" s="42"/>
+      <c r="IF9" s="42"/>
+      <c r="IG9" s="42"/>
+      <c r="IH9" s="42"/>
+      <c r="II9" s="42"/>
+      <c r="IJ9" s="42"/>
+      <c r="IK9" s="42"/>
+      <c r="IL9" s="42"/>
+      <c r="IM9" s="42"/>
+      <c r="IN9" s="42"/>
+      <c r="IO9" s="42"/>
+      <c r="IP9" s="42"/>
+      <c r="IQ9" s="42"/>
+      <c r="IR9" s="42"/>
     </row>
     <row r="10" spans="1:252">
-      <c r="A10" s="155"/>
-[...248 lines deleted...]
-      <c r="IR10" s="64"/>
+      <c r="A10" s="132"/>
+      <c r="B10" s="565"/>
+      <c r="C10" s="308"/>
+      <c r="D10" s="354"/>
+      <c r="E10" s="570"/>
+      <c r="F10" s="566"/>
+      <c r="G10" s="22"/>
+      <c r="J10" s="42"/>
+      <c r="K10" s="42"/>
+      <c r="L10" s="42"/>
+      <c r="M10" s="42"/>
+      <c r="N10" s="42"/>
+      <c r="O10" s="42"/>
+      <c r="P10" s="42"/>
+      <c r="Q10" s="42"/>
+      <c r="R10" s="42"/>
+      <c r="S10" s="42"/>
+      <c r="T10" s="42"/>
+      <c r="U10" s="42"/>
+      <c r="V10" s="42"/>
+      <c r="W10" s="42"/>
+      <c r="X10" s="42"/>
+      <c r="Y10" s="42"/>
+      <c r="Z10" s="42"/>
+      <c r="AA10" s="42"/>
+      <c r="AB10" s="42"/>
+      <c r="AC10" s="42"/>
+      <c r="AD10" s="42"/>
+      <c r="AE10" s="42"/>
+      <c r="AF10" s="42"/>
+      <c r="AG10" s="42"/>
+      <c r="AH10" s="42"/>
+      <c r="AI10" s="42"/>
+      <c r="AJ10" s="42"/>
+      <c r="AK10" s="42"/>
+      <c r="AL10" s="42"/>
+      <c r="AM10" s="42"/>
+      <c r="AN10" s="42"/>
+      <c r="AO10" s="42"/>
+      <c r="AP10" s="42"/>
+      <c r="AQ10" s="42"/>
+      <c r="AR10" s="42"/>
+      <c r="AS10" s="42"/>
+      <c r="AT10" s="42"/>
+      <c r="AU10" s="42"/>
+      <c r="AV10" s="42"/>
+      <c r="AW10" s="42"/>
+      <c r="AX10" s="42"/>
+      <c r="AY10" s="42"/>
+      <c r="AZ10" s="42"/>
+      <c r="BA10" s="42"/>
+      <c r="BB10" s="42"/>
+      <c r="BC10" s="42"/>
+      <c r="BD10" s="42"/>
+      <c r="BE10" s="42"/>
+      <c r="BF10" s="42"/>
+      <c r="BG10" s="42"/>
+      <c r="BH10" s="42"/>
+      <c r="BI10" s="42"/>
+      <c r="BJ10" s="42"/>
+      <c r="BK10" s="42"/>
+      <c r="BL10" s="42"/>
+      <c r="BM10" s="42"/>
+      <c r="BN10" s="42"/>
+      <c r="BO10" s="42"/>
+      <c r="BP10" s="42"/>
+      <c r="BQ10" s="42"/>
+      <c r="BR10" s="42"/>
+      <c r="BS10" s="42"/>
+      <c r="BT10" s="42"/>
+      <c r="BU10" s="42"/>
+      <c r="BV10" s="42"/>
+      <c r="BW10" s="42"/>
+      <c r="BX10" s="42"/>
+      <c r="BY10" s="42"/>
+      <c r="BZ10" s="42"/>
+      <c r="CA10" s="42"/>
+      <c r="CB10" s="42"/>
+      <c r="CC10" s="42"/>
+      <c r="CD10" s="42"/>
+      <c r="CE10" s="42"/>
+      <c r="CF10" s="42"/>
+      <c r="CG10" s="42"/>
+      <c r="CH10" s="42"/>
+      <c r="CI10" s="42"/>
+      <c r="CJ10" s="42"/>
+      <c r="CK10" s="42"/>
+      <c r="CL10" s="42"/>
+      <c r="CM10" s="42"/>
+      <c r="CN10" s="42"/>
+      <c r="CO10" s="42"/>
+      <c r="CP10" s="42"/>
+      <c r="CQ10" s="42"/>
+      <c r="CR10" s="42"/>
+      <c r="CS10" s="42"/>
+      <c r="CT10" s="42"/>
+      <c r="CU10" s="42"/>
+      <c r="CV10" s="42"/>
+      <c r="CW10" s="42"/>
+      <c r="CX10" s="42"/>
+      <c r="CY10" s="42"/>
+      <c r="CZ10" s="42"/>
+      <c r="DA10" s="42"/>
+      <c r="DB10" s="42"/>
+      <c r="DC10" s="42"/>
+      <c r="DD10" s="42"/>
+      <c r="DE10" s="42"/>
+      <c r="DF10" s="42"/>
+      <c r="DG10" s="42"/>
+      <c r="DH10" s="42"/>
+      <c r="DI10" s="42"/>
+      <c r="DJ10" s="42"/>
+      <c r="DK10" s="42"/>
+      <c r="DL10" s="42"/>
+      <c r="DM10" s="42"/>
+      <c r="DN10" s="42"/>
+      <c r="DO10" s="42"/>
+      <c r="DP10" s="42"/>
+      <c r="DQ10" s="42"/>
+      <c r="DR10" s="42"/>
+      <c r="DS10" s="42"/>
+      <c r="DT10" s="42"/>
+      <c r="DU10" s="42"/>
+      <c r="DV10" s="42"/>
+      <c r="DW10" s="42"/>
+      <c r="DX10" s="42"/>
+      <c r="DY10" s="42"/>
+      <c r="DZ10" s="42"/>
+      <c r="EA10" s="42"/>
+      <c r="EB10" s="42"/>
+      <c r="EC10" s="42"/>
+      <c r="ED10" s="42"/>
+      <c r="EE10" s="42"/>
+      <c r="EF10" s="42"/>
+      <c r="EG10" s="42"/>
+      <c r="EH10" s="42"/>
+      <c r="EI10" s="42"/>
+      <c r="EJ10" s="42"/>
+      <c r="EK10" s="42"/>
+      <c r="EL10" s="42"/>
+      <c r="EM10" s="42"/>
+      <c r="EN10" s="42"/>
+      <c r="EO10" s="42"/>
+      <c r="EP10" s="42"/>
+      <c r="EQ10" s="42"/>
+      <c r="ER10" s="42"/>
+      <c r="ES10" s="42"/>
+      <c r="ET10" s="42"/>
+      <c r="EU10" s="42"/>
+      <c r="EV10" s="42"/>
+      <c r="EW10" s="42"/>
+      <c r="EX10" s="42"/>
+      <c r="EY10" s="42"/>
+      <c r="EZ10" s="42"/>
+      <c r="FA10" s="42"/>
+      <c r="FB10" s="42"/>
+      <c r="FC10" s="42"/>
+      <c r="FD10" s="42"/>
+      <c r="FE10" s="42"/>
+      <c r="FF10" s="42"/>
+      <c r="FG10" s="42"/>
+      <c r="FH10" s="42"/>
+      <c r="FI10" s="42"/>
+      <c r="FJ10" s="42"/>
+      <c r="FK10" s="42"/>
+      <c r="FL10" s="42"/>
+      <c r="FM10" s="42"/>
+      <c r="FN10" s="42"/>
+      <c r="FO10" s="42"/>
+      <c r="FP10" s="42"/>
+      <c r="FQ10" s="42"/>
+      <c r="FR10" s="42"/>
+      <c r="FS10" s="42"/>
+      <c r="FT10" s="42"/>
+      <c r="FU10" s="42"/>
+      <c r="FV10" s="42"/>
+      <c r="FW10" s="42"/>
+      <c r="FX10" s="42"/>
+      <c r="FY10" s="42"/>
+      <c r="FZ10" s="42"/>
+      <c r="GA10" s="42"/>
+      <c r="GB10" s="42"/>
+      <c r="GC10" s="42"/>
+      <c r="GD10" s="42"/>
+      <c r="GE10" s="42"/>
+      <c r="GF10" s="42"/>
+      <c r="GG10" s="42"/>
+      <c r="GH10" s="42"/>
+      <c r="GI10" s="42"/>
+      <c r="GJ10" s="42"/>
+      <c r="GK10" s="42"/>
+      <c r="GL10" s="42"/>
+      <c r="GM10" s="42"/>
+      <c r="GN10" s="42"/>
+      <c r="GO10" s="42"/>
+      <c r="GP10" s="42"/>
+      <c r="GQ10" s="42"/>
+      <c r="GR10" s="42"/>
+      <c r="GS10" s="42"/>
+      <c r="GT10" s="42"/>
+      <c r="GU10" s="42"/>
+      <c r="GV10" s="42"/>
+      <c r="GW10" s="42"/>
+      <c r="GX10" s="42"/>
+      <c r="GY10" s="42"/>
+      <c r="GZ10" s="42"/>
+      <c r="HA10" s="42"/>
+      <c r="HB10" s="42"/>
+      <c r="HC10" s="42"/>
+      <c r="HD10" s="42"/>
+      <c r="HE10" s="42"/>
+      <c r="HF10" s="42"/>
+      <c r="HG10" s="42"/>
+      <c r="HH10" s="42"/>
+      <c r="HI10" s="42"/>
+      <c r="HJ10" s="42"/>
+      <c r="HK10" s="42"/>
+      <c r="HL10" s="42"/>
+      <c r="HM10" s="42"/>
+      <c r="HN10" s="42"/>
+      <c r="HO10" s="42"/>
+      <c r="HP10" s="42"/>
+      <c r="HQ10" s="42"/>
+      <c r="HR10" s="42"/>
+      <c r="HS10" s="42"/>
+      <c r="HT10" s="42"/>
+      <c r="HU10" s="42"/>
+      <c r="HV10" s="42"/>
+      <c r="HW10" s="42"/>
+      <c r="HX10" s="42"/>
+      <c r="HY10" s="42"/>
+      <c r="HZ10" s="42"/>
+      <c r="IA10" s="42"/>
+      <c r="IB10" s="42"/>
+      <c r="IC10" s="42"/>
+      <c r="ID10" s="42"/>
+      <c r="IE10" s="42"/>
+      <c r="IF10" s="42"/>
+      <c r="IG10" s="42"/>
+      <c r="IH10" s="42"/>
+      <c r="II10" s="42"/>
+      <c r="IJ10" s="42"/>
+      <c r="IK10" s="42"/>
+      <c r="IL10" s="42"/>
+      <c r="IM10" s="42"/>
+      <c r="IN10" s="42"/>
+      <c r="IO10" s="42"/>
+      <c r="IP10" s="42"/>
+      <c r="IQ10" s="42"/>
+      <c r="IR10" s="42"/>
     </row>
     <row r="11" spans="1:252">
-      <c r="A11" s="155" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="592">
+      <c r="A11" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B11" s="565">
         <v>14560001</v>
       </c>
-      <c r="C11" s="595" t="s">
+      <c r="C11" s="568" t="s">
+        <v>659</v>
+      </c>
+      <c r="D11" s="572" t="s">
+        <v>660</v>
+      </c>
+      <c r="E11" s="571" t="s">
+        <v>661</v>
+      </c>
+      <c r="F11" s="566"/>
+      <c r="G11" s="22">
+        <v>1320</v>
+      </c>
+      <c r="J11" s="42"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="42"/>
+      <c r="M11" s="42"/>
+      <c r="N11" s="42"/>
+      <c r="O11" s="42"/>
+      <c r="P11" s="42"/>
+      <c r="Q11" s="42"/>
+      <c r="R11" s="42"/>
+      <c r="S11" s="42"/>
+      <c r="T11" s="42"/>
+      <c r="U11" s="42"/>
+      <c r="V11" s="42"/>
+      <c r="W11" s="42"/>
+      <c r="X11" s="42"/>
+      <c r="Y11" s="42"/>
+      <c r="Z11" s="42"/>
+      <c r="AA11" s="42"/>
+      <c r="AB11" s="42"/>
+      <c r="AC11" s="42"/>
+      <c r="AD11" s="42"/>
+      <c r="AE11" s="42"/>
+      <c r="AF11" s="42"/>
+      <c r="AG11" s="42"/>
+      <c r="AH11" s="42"/>
+      <c r="AI11" s="42"/>
+      <c r="AJ11" s="42"/>
+      <c r="AK11" s="42"/>
+      <c r="AL11" s="42"/>
+      <c r="AM11" s="42"/>
+      <c r="AN11" s="42"/>
+      <c r="AO11" s="42"/>
+      <c r="AP11" s="42"/>
+      <c r="AQ11" s="42"/>
+      <c r="AR11" s="42"/>
+      <c r="AS11" s="42"/>
+      <c r="AT11" s="42"/>
+      <c r="AU11" s="42"/>
+      <c r="AV11" s="42"/>
+      <c r="AW11" s="42"/>
+      <c r="AX11" s="42"/>
+      <c r="AY11" s="42"/>
+      <c r="AZ11" s="42"/>
+      <c r="BA11" s="42"/>
+      <c r="BB11" s="42"/>
+      <c r="BC11" s="42"/>
+      <c r="BD11" s="42"/>
+      <c r="BE11" s="42"/>
+      <c r="BF11" s="42"/>
+      <c r="BG11" s="42"/>
+      <c r="BH11" s="42"/>
+      <c r="BI11" s="42"/>
+      <c r="BJ11" s="42"/>
+      <c r="BK11" s="42"/>
+      <c r="BL11" s="42"/>
+      <c r="BM11" s="42"/>
+      <c r="BN11" s="42"/>
+      <c r="BO11" s="42"/>
+      <c r="BP11" s="42"/>
+      <c r="BQ11" s="42"/>
+      <c r="BR11" s="42"/>
+      <c r="BS11" s="42"/>
+      <c r="BT11" s="42"/>
+      <c r="BU11" s="42"/>
+      <c r="BV11" s="42"/>
+      <c r="BW11" s="42"/>
+      <c r="BX11" s="42"/>
+      <c r="BY11" s="42"/>
+      <c r="BZ11" s="42"/>
+      <c r="CA11" s="42"/>
+      <c r="CB11" s="42"/>
+      <c r="CC11" s="42"/>
+      <c r="CD11" s="42"/>
+      <c r="CE11" s="42"/>
+      <c r="CF11" s="42"/>
+      <c r="CG11" s="42"/>
+      <c r="CH11" s="42"/>
+      <c r="CI11" s="42"/>
+      <c r="CJ11" s="42"/>
+      <c r="CK11" s="42"/>
+      <c r="CL11" s="42"/>
+      <c r="CM11" s="42"/>
+      <c r="CN11" s="42"/>
+      <c r="CO11" s="42"/>
+      <c r="CP11" s="42"/>
+      <c r="CQ11" s="42"/>
+      <c r="CR11" s="42"/>
+      <c r="CS11" s="42"/>
+      <c r="CT11" s="42"/>
+      <c r="CU11" s="42"/>
+      <c r="CV11" s="42"/>
+      <c r="CW11" s="42"/>
+      <c r="CX11" s="42"/>
+      <c r="CY11" s="42"/>
+      <c r="CZ11" s="42"/>
+      <c r="DA11" s="42"/>
+      <c r="DB11" s="42"/>
+      <c r="DC11" s="42"/>
+      <c r="DD11" s="42"/>
+      <c r="DE11" s="42"/>
+      <c r="DF11" s="42"/>
+      <c r="DG11" s="42"/>
+      <c r="DH11" s="42"/>
+      <c r="DI11" s="42"/>
+      <c r="DJ11" s="42"/>
+      <c r="DK11" s="42"/>
+      <c r="DL11" s="42"/>
+      <c r="DM11" s="42"/>
+      <c r="DN11" s="42"/>
+      <c r="DO11" s="42"/>
+      <c r="DP11" s="42"/>
+      <c r="DQ11" s="42"/>
+      <c r="DR11" s="42"/>
+      <c r="DS11" s="42"/>
+      <c r="DT11" s="42"/>
+      <c r="DU11" s="42"/>
+      <c r="DV11" s="42"/>
+      <c r="DW11" s="42"/>
+      <c r="DX11" s="42"/>
+      <c r="DY11" s="42"/>
+      <c r="DZ11" s="42"/>
+      <c r="EA11" s="42"/>
+      <c r="EB11" s="42"/>
+      <c r="EC11" s="42"/>
+      <c r="ED11" s="42"/>
+      <c r="EE11" s="42"/>
+      <c r="EF11" s="42"/>
+      <c r="EG11" s="42"/>
+      <c r="EH11" s="42"/>
+      <c r="EI11" s="42"/>
+      <c r="EJ11" s="42"/>
+      <c r="EK11" s="42"/>
+      <c r="EL11" s="42"/>
+      <c r="EM11" s="42"/>
+      <c r="EN11" s="42"/>
+      <c r="EO11" s="42"/>
+      <c r="EP11" s="42"/>
+      <c r="EQ11" s="42"/>
+      <c r="ER11" s="42"/>
+      <c r="ES11" s="42"/>
+      <c r="ET11" s="42"/>
+      <c r="EU11" s="42"/>
+      <c r="EV11" s="42"/>
+      <c r="EW11" s="42"/>
+      <c r="EX11" s="42"/>
+      <c r="EY11" s="42"/>
+      <c r="EZ11" s="42"/>
+      <c r="FA11" s="42"/>
+      <c r="FB11" s="42"/>
+      <c r="FC11" s="42"/>
+      <c r="FD11" s="42"/>
+      <c r="FE11" s="42"/>
+      <c r="FF11" s="42"/>
+      <c r="FG11" s="42"/>
+      <c r="FH11" s="42"/>
+      <c r="FI11" s="42"/>
+      <c r="FJ11" s="42"/>
+      <c r="FK11" s="42"/>
+      <c r="FL11" s="42"/>
+      <c r="FM11" s="42"/>
+      <c r="FN11" s="42"/>
+      <c r="FO11" s="42"/>
+      <c r="FP11" s="42"/>
+      <c r="FQ11" s="42"/>
+      <c r="FR11" s="42"/>
+      <c r="FS11" s="42"/>
+      <c r="FT11" s="42"/>
+      <c r="FU11" s="42"/>
+      <c r="FV11" s="42"/>
+      <c r="FW11" s="42"/>
+      <c r="FX11" s="42"/>
+      <c r="FY11" s="42"/>
+      <c r="FZ11" s="42"/>
+      <c r="GA11" s="42"/>
+      <c r="GB11" s="42"/>
+      <c r="GC11" s="42"/>
+      <c r="GD11" s="42"/>
+      <c r="GE11" s="42"/>
+      <c r="GF11" s="42"/>
+      <c r="GG11" s="42"/>
+      <c r="GH11" s="42"/>
+      <c r="GI11" s="42"/>
+      <c r="GJ11" s="42"/>
+      <c r="GK11" s="42"/>
+      <c r="GL11" s="42"/>
+      <c r="GM11" s="42"/>
+      <c r="GN11" s="42"/>
+      <c r="GO11" s="42"/>
+      <c r="GP11" s="42"/>
+      <c r="GQ11" s="42"/>
+      <c r="GR11" s="42"/>
+      <c r="GS11" s="42"/>
+      <c r="GT11" s="42"/>
+      <c r="GU11" s="42"/>
+      <c r="GV11" s="42"/>
+      <c r="GW11" s="42"/>
+      <c r="GX11" s="42"/>
+      <c r="GY11" s="42"/>
+      <c r="GZ11" s="42"/>
+      <c r="HA11" s="42"/>
+      <c r="HB11" s="42"/>
+      <c r="HC11" s="42"/>
+      <c r="HD11" s="42"/>
+      <c r="HE11" s="42"/>
+      <c r="HF11" s="42"/>
+      <c r="HG11" s="42"/>
+      <c r="HH11" s="42"/>
+      <c r="HI11" s="42"/>
+      <c r="HJ11" s="42"/>
+      <c r="HK11" s="42"/>
+      <c r="HL11" s="42"/>
+      <c r="HM11" s="42"/>
+      <c r="HN11" s="42"/>
+      <c r="HO11" s="42"/>
+      <c r="HP11" s="42"/>
+      <c r="HQ11" s="42"/>
+      <c r="HR11" s="42"/>
+      <c r="HS11" s="42"/>
+      <c r="HT11" s="42"/>
+      <c r="HU11" s="42"/>
+      <c r="HV11" s="42"/>
+      <c r="HW11" s="42"/>
+      <c r="HX11" s="42"/>
+      <c r="HY11" s="42"/>
+      <c r="HZ11" s="42"/>
+      <c r="IA11" s="42"/>
+      <c r="IB11" s="42"/>
+      <c r="IC11" s="42"/>
+      <c r="ID11" s="42"/>
+      <c r="IE11" s="42"/>
+      <c r="IF11" s="42"/>
+      <c r="IG11" s="42"/>
+      <c r="IH11" s="42"/>
+      <c r="II11" s="42"/>
+      <c r="IJ11" s="42"/>
+      <c r="IK11" s="42"/>
+      <c r="IL11" s="42"/>
+      <c r="IM11" s="42"/>
+      <c r="IN11" s="42"/>
+      <c r="IO11" s="42"/>
+      <c r="IP11" s="42"/>
+      <c r="IQ11" s="42"/>
+      <c r="IR11" s="42"/>
+    </row>
+    <row r="12" spans="1:252">
+      <c r="A12" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B12" s="565">
+        <v>100020815</v>
+      </c>
+      <c r="C12" s="568" t="s">
         <v>662</v>
       </c>
-      <c r="D11" s="599" t="s">
+      <c r="D12" s="354" t="s">
+        <v>624</v>
+      </c>
+      <c r="E12" s="571" t="s">
         <v>663</v>
       </c>
-      <c r="E11" s="598" t="s">
+      <c r="F12" s="566"/>
+      <c r="G12" s="22">
+        <v>848</v>
+      </c>
+      <c r="J12" s="42"/>
+      <c r="K12" s="42"/>
+      <c r="L12" s="42"/>
+      <c r="M12" s="42"/>
+      <c r="N12" s="42"/>
+      <c r="O12" s="42"/>
+      <c r="P12" s="42"/>
+      <c r="Q12" s="42"/>
+      <c r="R12" s="42"/>
+      <c r="S12" s="42"/>
+      <c r="T12" s="42"/>
+      <c r="U12" s="42"/>
+      <c r="V12" s="42"/>
+      <c r="W12" s="42"/>
+      <c r="X12" s="42"/>
+      <c r="Y12" s="42"/>
+      <c r="Z12" s="42"/>
+      <c r="AA12" s="42"/>
+      <c r="AB12" s="42"/>
+      <c r="AC12" s="42"/>
+      <c r="AD12" s="42"/>
+      <c r="AE12" s="42"/>
+      <c r="AF12" s="42"/>
+      <c r="AG12" s="42"/>
+      <c r="AH12" s="42"/>
+      <c r="AI12" s="42"/>
+      <c r="AJ12" s="42"/>
+      <c r="AK12" s="42"/>
+      <c r="AL12" s="42"/>
+      <c r="AM12" s="42"/>
+      <c r="AN12" s="42"/>
+      <c r="AO12" s="42"/>
+      <c r="AP12" s="42"/>
+      <c r="AQ12" s="42"/>
+      <c r="AR12" s="42"/>
+      <c r="AS12" s="42"/>
+      <c r="AT12" s="42"/>
+      <c r="AU12" s="42"/>
+      <c r="AV12" s="42"/>
+      <c r="AW12" s="42"/>
+      <c r="AX12" s="42"/>
+      <c r="AY12" s="42"/>
+      <c r="AZ12" s="42"/>
+      <c r="BA12" s="42"/>
+      <c r="BB12" s="42"/>
+      <c r="BC12" s="42"/>
+      <c r="BD12" s="42"/>
+      <c r="BE12" s="42"/>
+      <c r="BF12" s="42"/>
+      <c r="BG12" s="42"/>
+      <c r="BH12" s="42"/>
+      <c r="BI12" s="42"/>
+      <c r="BJ12" s="42"/>
+      <c r="BK12" s="42"/>
+      <c r="BL12" s="42"/>
+      <c r="BM12" s="42"/>
+      <c r="BN12" s="42"/>
+      <c r="BO12" s="42"/>
+      <c r="BP12" s="42"/>
+      <c r="BQ12" s="42"/>
+      <c r="BR12" s="42"/>
+      <c r="BS12" s="42"/>
+      <c r="BT12" s="42"/>
+      <c r="BU12" s="42"/>
+      <c r="BV12" s="42"/>
+      <c r="BW12" s="42"/>
+      <c r="BX12" s="42"/>
+      <c r="BY12" s="42"/>
+      <c r="BZ12" s="42"/>
+      <c r="CA12" s="42"/>
+      <c r="CB12" s="42"/>
+      <c r="CC12" s="42"/>
+      <c r="CD12" s="42"/>
+      <c r="CE12" s="42"/>
+      <c r="CF12" s="42"/>
+      <c r="CG12" s="42"/>
+      <c r="CH12" s="42"/>
+      <c r="CI12" s="42"/>
+      <c r="CJ12" s="42"/>
+      <c r="CK12" s="42"/>
+      <c r="CL12" s="42"/>
+      <c r="CM12" s="42"/>
+      <c r="CN12" s="42"/>
+      <c r="CO12" s="42"/>
+      <c r="CP12" s="42"/>
+      <c r="CQ12" s="42"/>
+      <c r="CR12" s="42"/>
+      <c r="CS12" s="42"/>
+      <c r="CT12" s="42"/>
+      <c r="CU12" s="42"/>
+      <c r="CV12" s="42"/>
+      <c r="CW12" s="42"/>
+      <c r="CX12" s="42"/>
+      <c r="CY12" s="42"/>
+      <c r="CZ12" s="42"/>
+      <c r="DA12" s="42"/>
+      <c r="DB12" s="42"/>
+      <c r="DC12" s="42"/>
+      <c r="DD12" s="42"/>
+      <c r="DE12" s="42"/>
+      <c r="DF12" s="42"/>
+      <c r="DG12" s="42"/>
+      <c r="DH12" s="42"/>
+      <c r="DI12" s="42"/>
+      <c r="DJ12" s="42"/>
+      <c r="DK12" s="42"/>
+      <c r="DL12" s="42"/>
+      <c r="DM12" s="42"/>
+      <c r="DN12" s="42"/>
+      <c r="DO12" s="42"/>
+      <c r="DP12" s="42"/>
+      <c r="DQ12" s="42"/>
+      <c r="DR12" s="42"/>
+      <c r="DS12" s="42"/>
+      <c r="DT12" s="42"/>
+      <c r="DU12" s="42"/>
+      <c r="DV12" s="42"/>
+      <c r="DW12" s="42"/>
+      <c r="DX12" s="42"/>
+      <c r="DY12" s="42"/>
+      <c r="DZ12" s="42"/>
+      <c r="EA12" s="42"/>
+      <c r="EB12" s="42"/>
+      <c r="EC12" s="42"/>
+      <c r="ED12" s="42"/>
+      <c r="EE12" s="42"/>
+      <c r="EF12" s="42"/>
+      <c r="EG12" s="42"/>
+      <c r="EH12" s="42"/>
+      <c r="EI12" s="42"/>
+      <c r="EJ12" s="42"/>
+      <c r="EK12" s="42"/>
+      <c r="EL12" s="42"/>
+      <c r="EM12" s="42"/>
+      <c r="EN12" s="42"/>
+      <c r="EO12" s="42"/>
+      <c r="EP12" s="42"/>
+      <c r="EQ12" s="42"/>
+      <c r="ER12" s="42"/>
+      <c r="ES12" s="42"/>
+      <c r="ET12" s="42"/>
+      <c r="EU12" s="42"/>
+      <c r="EV12" s="42"/>
+      <c r="EW12" s="42"/>
+      <c r="EX12" s="42"/>
+      <c r="EY12" s="42"/>
+      <c r="EZ12" s="42"/>
+      <c r="FA12" s="42"/>
+      <c r="FB12" s="42"/>
+      <c r="FC12" s="42"/>
+      <c r="FD12" s="42"/>
+      <c r="FE12" s="42"/>
+      <c r="FF12" s="42"/>
+      <c r="FG12" s="42"/>
+      <c r="FH12" s="42"/>
+      <c r="FI12" s="42"/>
+      <c r="FJ12" s="42"/>
+      <c r="FK12" s="42"/>
+      <c r="FL12" s="42"/>
+      <c r="FM12" s="42"/>
+      <c r="FN12" s="42"/>
+      <c r="FO12" s="42"/>
+      <c r="FP12" s="42"/>
+      <c r="FQ12" s="42"/>
+      <c r="FR12" s="42"/>
+      <c r="FS12" s="42"/>
+      <c r="FT12" s="42"/>
+      <c r="FU12" s="42"/>
+      <c r="FV12" s="42"/>
+      <c r="FW12" s="42"/>
+      <c r="FX12" s="42"/>
+      <c r="FY12" s="42"/>
+      <c r="FZ12" s="42"/>
+      <c r="GA12" s="42"/>
+      <c r="GB12" s="42"/>
+      <c r="GC12" s="42"/>
+      <c r="GD12" s="42"/>
+      <c r="GE12" s="42"/>
+      <c r="GF12" s="42"/>
+      <c r="GG12" s="42"/>
+      <c r="GH12" s="42"/>
+      <c r="GI12" s="42"/>
+      <c r="GJ12" s="42"/>
+      <c r="GK12" s="42"/>
+      <c r="GL12" s="42"/>
+      <c r="GM12" s="42"/>
+      <c r="GN12" s="42"/>
+      <c r="GO12" s="42"/>
+      <c r="GP12" s="42"/>
+      <c r="GQ12" s="42"/>
+      <c r="GR12" s="42"/>
+      <c r="GS12" s="42"/>
+      <c r="GT12" s="42"/>
+      <c r="GU12" s="42"/>
+      <c r="GV12" s="42"/>
+      <c r="GW12" s="42"/>
+      <c r="GX12" s="42"/>
+      <c r="GY12" s="42"/>
+      <c r="GZ12" s="42"/>
+      <c r="HA12" s="42"/>
+      <c r="HB12" s="42"/>
+      <c r="HC12" s="42"/>
+      <c r="HD12" s="42"/>
+      <c r="HE12" s="42"/>
+      <c r="HF12" s="42"/>
+      <c r="HG12" s="42"/>
+      <c r="HH12" s="42"/>
+      <c r="HI12" s="42"/>
+      <c r="HJ12" s="42"/>
+      <c r="HK12" s="42"/>
+      <c r="HL12" s="42"/>
+      <c r="HM12" s="42"/>
+      <c r="HN12" s="42"/>
+      <c r="HO12" s="42"/>
+      <c r="HP12" s="42"/>
+      <c r="HQ12" s="42"/>
+      <c r="HR12" s="42"/>
+      <c r="HS12" s="42"/>
+      <c r="HT12" s="42"/>
+      <c r="HU12" s="42"/>
+      <c r="HV12" s="42"/>
+      <c r="HW12" s="42"/>
+      <c r="HX12" s="42"/>
+      <c r="HY12" s="42"/>
+      <c r="HZ12" s="42"/>
+      <c r="IA12" s="42"/>
+      <c r="IB12" s="42"/>
+      <c r="IC12" s="42"/>
+      <c r="ID12" s="42"/>
+      <c r="IE12" s="42"/>
+      <c r="IF12" s="42"/>
+      <c r="IG12" s="42"/>
+      <c r="IH12" s="42"/>
+      <c r="II12" s="42"/>
+      <c r="IJ12" s="42"/>
+      <c r="IK12" s="42"/>
+      <c r="IL12" s="42"/>
+      <c r="IM12" s="42"/>
+      <c r="IN12" s="42"/>
+      <c r="IO12" s="42"/>
+      <c r="IP12" s="42"/>
+      <c r="IQ12" s="42"/>
+      <c r="IR12" s="42"/>
+    </row>
+    <row r="13" spans="1:252">
+      <c r="A13" s="111"/>
+      <c r="B13" s="569"/>
+      <c r="E13" s="41"/>
+      <c r="F13" s="44"/>
+      <c r="G13" s="545"/>
+    </row>
+    <row r="14" spans="1:252">
+      <c r="A14" s="483" t="s">
+        <v>288</v>
+      </c>
+      <c r="B14" s="484" t="s">
         <v>664</v>
-      </c>
-[...524 lines deleted...]
-        <v>667</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14" s="572"/>
+      <c r="G14" s="545"/>
     </row>
     <row r="15" spans="1:252">
-      <c r="A15" s="565"/>
-[...5 lines deleted...]
-      <c r="G15" s="573"/>
+      <c r="A15" s="538"/>
+      <c r="B15" s="281"/>
+      <c r="C15" s="484"/>
+      <c r="D15" s="484"/>
+      <c r="E15" s="484"/>
+      <c r="F15" s="484"/>
+      <c r="G15" s="546"/>
     </row>
     <row r="16" spans="1:252">
-      <c r="A16" s="133"/>
-[...5 lines deleted...]
-      <c r="G16" s="572"/>
+      <c r="A16" s="111"/>
+      <c r="B16" s="567"/>
+      <c r="C16" s="567"/>
+      <c r="D16" s="42"/>
+      <c r="E16" s="42"/>
+      <c r="F16" s="44"/>
+      <c r="G16" s="545"/>
     </row>
     <row r="17" spans="1:7">
-      <c r="A17" s="321"/>
+      <c r="A17" s="295"/>
       <c r="B17"/>
       <c r="C17"/>
-      <c r="D17" s="360"/>
-      <c r="E17" s="309"/>
+      <c r="D17" s="334"/>
+      <c r="E17" s="283"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7" ht="24.75">
-      <c r="A18" s="321"/>
-[...7 lines deleted...]
-      <c r="G18" s="33"/>
+      <c r="A18" s="295"/>
+      <c r="B18" s="316"/>
+      <c r="C18" s="254" t="s">
+        <v>82</v>
+      </c>
+      <c r="D18" s="254"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
     </row>
     <row r="19" spans="1:7" ht="18.75">
-      <c r="A19" s="321"/>
-[...5 lines deleted...]
-      <c r="G19" s="57"/>
+      <c r="A19" s="295"/>
+      <c r="B19" s="316"/>
+      <c r="C19" s="289"/>
+      <c r="D19" s="289"/>
+      <c r="E19" s="320"/>
+      <c r="F19" s="35"/>
+      <c r="G19" s="35"/>
     </row>
     <row r="20" spans="1:7" ht="54">
-      <c r="A20" s="353" t="s">
-[...18 lines deleted...]
-        <v>984</v>
+      <c r="A20" s="327" t="s">
+        <v>79</v>
+      </c>
+      <c r="B20" s="328" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" s="329" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" s="253" t="s">
+        <v>405</v>
+      </c>
+      <c r="E20" s="329" t="s">
+        <v>83</v>
+      </c>
+      <c r="F20" s="322" t="s">
+        <v>87</v>
+      </c>
+      <c r="G20" s="138" t="s">
+        <v>978</v>
       </c>
     </row>
     <row r="21" spans="1:7">
-      <c r="A21" s="329" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="405">
+      <c r="A21" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="379">
         <v>17100004</v>
       </c>
-      <c r="C21" s="50" t="s">
+      <c r="C21" s="28" t="s">
+        <v>498</v>
+      </c>
+      <c r="D21" s="32">
+        <v>1</v>
+      </c>
+      <c r="E21" s="27">
+        <v>100</v>
+      </c>
+      <c r="F21" s="27">
+        <v>10</v>
+      </c>
+      <c r="G21" s="22">
+        <v>6130</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" s="379">
+        <v>17100005</v>
+      </c>
+      <c r="C22" s="28" t="s">
+        <v>499</v>
+      </c>
+      <c r="D22" s="414" t="s">
+        <v>607</v>
+      </c>
+      <c r="E22" s="27">
+        <v>200</v>
+      </c>
+      <c r="F22" s="27">
+        <v>10</v>
+      </c>
+      <c r="G22" s="22">
+        <v>10792</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="379">
+        <v>17100006</v>
+      </c>
+      <c r="C23" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="D23" s="414" t="s">
+        <v>607</v>
+      </c>
+      <c r="E23" s="27">
+        <v>300</v>
+      </c>
+      <c r="F23" s="27">
+        <v>10</v>
+      </c>
+      <c r="G23" s="22">
+        <v>12975</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="330">
+        <v>17100007</v>
+      </c>
+      <c r="C24" s="28" t="s">
         <v>501</v>
       </c>
-      <c r="D21" s="54">
-[...5 lines deleted...]
-      <c r="F21" s="49">
+      <c r="D24" s="414" t="s">
+        <v>607</v>
+      </c>
+      <c r="E24" s="27">
+        <v>500</v>
+      </c>
+      <c r="F24" s="27">
         <v>10</v>
       </c>
-      <c r="G21" s="44">
-[...10 lines deleted...]
-      <c r="C22" s="50" t="s">
+      <c r="G24" s="22">
+        <v>18367</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="330">
+        <v>17100008</v>
+      </c>
+      <c r="C25" s="28" t="s">
         <v>502</v>
       </c>
-      <c r="D22" s="441" t="s">
-[...5 lines deleted...]
-      <c r="F22" s="49">
+      <c r="D25" s="32">
+        <v>2</v>
+      </c>
+      <c r="E25" s="27">
+        <v>750</v>
+      </c>
+      <c r="F25" s="27">
         <v>10</v>
       </c>
-      <c r="G22" s="44">
-[...10 lines deleted...]
-      <c r="C23" s="50" t="s">
+      <c r="G25" s="22">
+        <v>28969</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="303" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="330">
+        <v>17100009</v>
+      </c>
+      <c r="C26" s="28" t="s">
         <v>503</v>
       </c>
-      <c r="D23" s="441" t="s">
-[...5 lines deleted...]
-      <c r="F23" s="49">
+      <c r="D26" s="32">
+        <v>2</v>
+      </c>
+      <c r="E26" s="27">
+        <v>1000</v>
+      </c>
+      <c r="F26" s="27">
         <v>10</v>
       </c>
-      <c r="G23" s="44">
-[...68 lines deleted...]
-      <c r="G26" s="44">
+      <c r="G26" s="22">
         <v>36935</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27"/>
-      <c r="B27" s="566"/>
-[...3 lines deleted...]
-      <c r="F27" s="41"/>
+      <c r="B27" s="539"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="19"/>
+      <c r="E27" s="35"/>
+      <c r="F27" s="19"/>
     </row>
     <row r="28" spans="1:7" ht="24.75">
-      <c r="A28" s="321"/>
+      <c r="A28" s="295"/>
       <c r="B28"/>
-      <c r="C28" s="506" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="541"/>
+      <c r="C28" s="479" t="s">
+        <v>23</v>
+      </c>
+      <c r="D28" s="514"/>
       <c r="E28"/>
-      <c r="F28" s="568"/>
+      <c r="F28" s="541"/>
     </row>
     <row r="29" spans="1:7">
-      <c r="A29" s="321"/>
+      <c r="A29" s="295"/>
       <c r="B29"/>
       <c r="C29"/>
-      <c r="D29" s="342"/>
+      <c r="D29" s="316"/>
       <c r="E29"/>
-      <c r="F29" s="568"/>
+      <c r="F29" s="541"/>
     </row>
     <row r="30" spans="1:7" ht="54">
-      <c r="A30" s="139" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="443" t="s">
+      <c r="A30" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B30" s="416" t="s">
+        <v>29</v>
+      </c>
+      <c r="C30" s="285"/>
+      <c r="D30" s="355"/>
+      <c r="E30" s="355" t="s">
+        <v>49</v>
+      </c>
+      <c r="F30" s="355"/>
+      <c r="G30" s="138" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B31" s="388" t="s">
+        <v>60</v>
+      </c>
+      <c r="C31" s="286"/>
+      <c r="D31" s="437" t="s">
+        <v>31</v>
+      </c>
+      <c r="E31" s="451"/>
+      <c r="F31" s="452"/>
+      <c r="G31" s="22">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32" s="388" t="s">
+        <v>61</v>
+      </c>
+      <c r="C32" s="286"/>
+      <c r="D32" s="437" t="s">
         <v>32</v>
       </c>
-      <c r="C30" s="311"/>
-[...17 lines deleted...]
-      <c r="D31" s="464" t="s">
+      <c r="E32" s="451"/>
+      <c r="F32" s="452"/>
+      <c r="G32" s="22">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33" s="388" t="s">
+        <v>62</v>
+      </c>
+      <c r="C33" s="286"/>
+      <c r="D33" s="437" t="s">
+        <v>33</v>
+      </c>
+      <c r="E33" s="451"/>
+      <c r="F33" s="452"/>
+      <c r="G33" s="22">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="338" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="388" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" s="286"/>
+      <c r="D34" s="437" t="s">
         <v>34</v>
       </c>
-      <c r="E31" s="478"/>
-[...52 lines deleted...]
-      <c r="G34" s="44">
+      <c r="E34" s="451"/>
+      <c r="F34" s="452"/>
+      <c r="G34" s="22">
         <v>2734</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{47F5C0C1-1294-41AE-A905-0AA87BB24AF1}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="33" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCBCA365-F00C-40E9-B3FD-49A27C1008B8}">
   <sheetPr codeName="Sayfa55"/>
   <dimension ref="A1:L25"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="2" width="15.42578125" style="415" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="362"/>
+    <col min="1" max="2" width="15.42578125" style="389" customWidth="1"/>
+    <col min="3" max="3" width="60.42578125" style="389" customWidth="1"/>
+    <col min="4" max="4" width="70.42578125" style="389" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="27.85546875" style="336" customWidth="1"/>
+    <col min="6" max="7" width="9.85546875" style="336" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="336"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="27">
-      <c r="A1" s="416"/>
-[...9 lines deleted...]
-      <c r="G1" s="343">
+      <c r="A1" s="390"/>
+      <c r="B1" s="390"/>
+      <c r="C1" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D1" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="E1" s="390"/>
+      <c r="F1" s="393"/>
+      <c r="G1" s="317">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="18">
-      <c r="A2" s="416"/>
-[...4 lines deleted...]
-      <c r="D2" s="416"/>
+      <c r="A2" s="390"/>
+      <c r="B2" s="390"/>
+      <c r="C2" s="66" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D2" s="390"/>
     </row>
     <row r="3" spans="1:7" ht="18">
-      <c r="A3" s="416"/>
-[...4 lines deleted...]
-      <c r="D3" s="416"/>
+      <c r="A3" s="390"/>
+      <c r="B3" s="390"/>
+      <c r="C3" s="66" t="s">
+        <v>977</v>
+      </c>
+      <c r="D3" s="390"/>
     </row>
     <row r="4" spans="1:7" ht="18">
-      <c r="A4" s="416"/>
-[...4 lines deleted...]
-      <c r="D4" s="416"/>
+      <c r="A4" s="390"/>
+      <c r="B4" s="390"/>
+      <c r="C4" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="D4" s="390"/>
     </row>
     <row r="5" spans="1:7" ht="18">
-      <c r="A5" s="416"/>
-[...4 lines deleted...]
-      <c r="D5" s="416"/>
+      <c r="A5" s="390"/>
+      <c r="B5" s="390"/>
+      <c r="C5" s="384" t="s">
+        <v>864</v>
+      </c>
+      <c r="D5" s="390"/>
     </row>
     <row r="6" spans="1:7" ht="18">
-      <c r="A6" s="418"/>
-[...1 lines deleted...]
-      <c r="C6" s="281"/>
+      <c r="A6" s="392"/>
+      <c r="B6" s="392"/>
+      <c r="C6" s="255"/>
     </row>
     <row r="7" spans="1:7" ht="18">
-      <c r="A7" s="418"/>
-[...1 lines deleted...]
-      <c r="C7" s="281"/>
+      <c r="A7" s="392"/>
+      <c r="B7" s="392"/>
+      <c r="C7" s="255"/>
     </row>
     <row r="8" spans="1:7" ht="18">
-      <c r="A8" s="349"/>
-[...38 lines deleted...]
-      <c r="A11" s="459" t="s">
+      <c r="A8" s="323"/>
+      <c r="B8" s="323"/>
+      <c r="C8" s="323"/>
+      <c r="D8" s="323"/>
+      <c r="E8" s="284"/>
+      <c r="F8" s="284"/>
+      <c r="G8" s="284"/>
+    </row>
+    <row r="9" spans="1:7" s="312" customFormat="1" ht="54">
+      <c r="A9" s="428" t="s">
+        <v>79</v>
+      </c>
+      <c r="B9" s="428" t="s">
+        <v>261</v>
+      </c>
+      <c r="C9" s="288" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="285" t="s">
+        <v>357</v>
+      </c>
+      <c r="E9" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="F9" s="336"/>
+      <c r="G9" s="336"/>
+    </row>
+    <row r="10" spans="1:7" s="439" customFormat="1" ht="22.5">
+      <c r="A10" s="429"/>
+      <c r="B10" s="429"/>
+      <c r="C10" s="807" t="s">
+        <v>358</v>
+      </c>
+      <c r="D10" s="807"/>
+      <c r="E10" s="431"/>
+      <c r="F10" s="336"/>
+      <c r="G10" s="336"/>
+    </row>
+    <row r="11" spans="1:7" s="284" customFormat="1" ht="18">
+      <c r="A11" s="432" t="s">
+        <v>459</v>
+      </c>
+      <c r="B11" s="432">
+        <v>100021321</v>
+      </c>
+      <c r="C11" s="432" t="s">
+        <v>460</v>
+      </c>
+      <c r="D11" s="354" t="s">
+        <v>461</v>
+      </c>
+      <c r="E11" s="22">
+        <v>152</v>
+      </c>
+      <c r="F11" s="336"/>
+      <c r="G11" s="336"/>
+    </row>
+    <row r="12" spans="1:7" s="284" customFormat="1" ht="18">
+      <c r="A12" s="432" t="s">
+        <v>459</v>
+      </c>
+      <c r="B12" s="432">
+        <v>100021322</v>
+      </c>
+      <c r="C12" s="432" t="s">
         <v>462</v>
       </c>
-      <c r="B11" s="459">
-[...2 lines deleted...]
-      <c r="C11" s="459" t="s">
+      <c r="D12" s="354" t="s">
+        <v>461</v>
+      </c>
+      <c r="E12" s="22">
+        <v>152</v>
+      </c>
+      <c r="F12" s="336"/>
+      <c r="G12" s="336"/>
+    </row>
+    <row r="13" spans="1:7" s="284" customFormat="1" ht="18">
+      <c r="A13" s="432" t="s">
+        <v>459</v>
+      </c>
+      <c r="B13" s="432">
+        <v>100021393</v>
+      </c>
+      <c r="C13" s="432" t="s">
+        <v>478</v>
+      </c>
+      <c r="D13" s="448" t="s">
+        <v>479</v>
+      </c>
+      <c r="E13" s="22">
+        <v>149</v>
+      </c>
+      <c r="F13" s="336"/>
+      <c r="G13" s="336"/>
+    </row>
+    <row r="14" spans="1:7" s="284" customFormat="1" ht="18">
+      <c r="A14" s="432" t="s">
+        <v>459</v>
+      </c>
+      <c r="B14" s="432">
+        <v>100021434</v>
+      </c>
+      <c r="C14" s="432" t="s">
+        <v>486</v>
+      </c>
+      <c r="D14" s="24" t="s">
+        <v>487</v>
+      </c>
+      <c r="E14" s="22">
+        <v>152</v>
+      </c>
+      <c r="F14" s="336"/>
+      <c r="G14" s="336"/>
+    </row>
+    <row r="15" spans="1:7" s="284" customFormat="1" ht="18">
+      <c r="A15" s="432"/>
+      <c r="B15" s="432"/>
+      <c r="C15" s="432"/>
+      <c r="D15" s="354"/>
+      <c r="E15" s="335"/>
+      <c r="F15" s="336"/>
+      <c r="G15" s="336"/>
+    </row>
+    <row r="16" spans="1:7" s="284" customFormat="1" ht="18">
+      <c r="A16" s="432" t="s">
+        <v>459</v>
+      </c>
+      <c r="B16" s="432">
+        <v>100021327</v>
+      </c>
+      <c r="C16" s="432" t="s">
+        <v>464</v>
+      </c>
+      <c r="D16" s="354" t="s">
         <v>463</v>
       </c>
-      <c r="D11" s="380" t="s">
-[...15 lines deleted...]
-      <c r="C12" s="459" t="s">
+      <c r="E16" s="22">
+        <v>197</v>
+      </c>
+      <c r="F16" s="336"/>
+      <c r="G16" s="336"/>
+    </row>
+    <row r="17" spans="1:12" s="284" customFormat="1" ht="18">
+      <c r="A17" s="432" t="s">
+        <v>459</v>
+      </c>
+      <c r="B17" s="432">
+        <v>100021328</v>
+      </c>
+      <c r="C17" s="432" t="s">
         <v>465</v>
       </c>
-      <c r="D12" s="380" t="s">
-[...62 lines deleted...]
-      <c r="C16" s="459" t="s">
+      <c r="D17" s="354" t="s">
+        <v>466</v>
+      </c>
+      <c r="E17" s="22">
+        <v>200</v>
+      </c>
+      <c r="F17" s="336"/>
+      <c r="G17" s="336"/>
+    </row>
+    <row r="18" spans="1:12" s="284" customFormat="1" ht="18">
+      <c r="A18" s="432" t="s">
+        <v>459</v>
+      </c>
+      <c r="B18" s="432">
+        <v>100021329</v>
+      </c>
+      <c r="C18" s="432" t="s">
         <v>467</v>
       </c>
-      <c r="D16" s="380" t="s">
-[...15 lines deleted...]
-      <c r="C17" s="459" t="s">
+      <c r="D18" s="354" t="s">
         <v>468</v>
       </c>
-      <c r="D17" s="380" t="s">
+      <c r="E18" s="22">
+        <v>238</v>
+      </c>
+      <c r="F18" s="336"/>
+      <c r="G18" s="336"/>
+    </row>
+    <row r="19" spans="1:12" s="284" customFormat="1" ht="18">
+      <c r="A19" s="432" t="s">
+        <v>459</v>
+      </c>
+      <c r="B19" s="432">
+        <v>100021330</v>
+      </c>
+      <c r="C19" s="432" t="s">
         <v>469</v>
       </c>
-      <c r="E17" s="44">
-[...12 lines deleted...]
-      <c r="C18" s="459" t="s">
+      <c r="D19" s="354" t="s">
+        <v>468</v>
+      </c>
+      <c r="E19" s="22">
+        <v>238</v>
+      </c>
+      <c r="F19" s="336"/>
+      <c r="G19" s="336"/>
+    </row>
+    <row r="20" spans="1:12" s="284" customFormat="1" ht="18">
+      <c r="A20" s="432" t="s">
+        <v>459</v>
+      </c>
+      <c r="B20" s="432">
+        <v>100021331</v>
+      </c>
+      <c r="C20" s="432" t="s">
         <v>470</v>
       </c>
-      <c r="D18" s="380" t="s">
+      <c r="D20" s="354" t="s">
         <v>471</v>
       </c>
-      <c r="E18" s="44">
-[...12 lines deleted...]
-      <c r="C19" s="459" t="s">
+      <c r="E20" s="22">
+        <v>240</v>
+      </c>
+      <c r="F20" s="336"/>
+      <c r="G20" s="336"/>
+    </row>
+    <row r="21" spans="1:12" s="439" customFormat="1" ht="22.5">
+      <c r="A21" s="429"/>
+      <c r="B21" s="429"/>
+      <c r="C21" s="807" t="s">
+        <v>934</v>
+      </c>
+      <c r="D21" s="807"/>
+      <c r="E21" s="431"/>
+      <c r="F21" s="336"/>
+      <c r="G21" s="336"/>
+    </row>
+    <row r="22" spans="1:12" s="284" customFormat="1" ht="18">
+      <c r="A22" s="432" t="s">
+        <v>459</v>
+      </c>
+      <c r="B22" s="432">
+        <v>100021332</v>
+      </c>
+      <c r="C22" s="432" t="s">
         <v>472</v>
       </c>
-      <c r="D19" s="380" t="s">
-[...72 lines deleted...]
-      <c r="B24" s="351">
+      <c r="D22" s="354" t="s">
+        <v>461</v>
+      </c>
+      <c r="E22" s="22">
+        <v>227</v>
+      </c>
+      <c r="F22" s="336"/>
+      <c r="G22" s="336"/>
+    </row>
+    <row r="23" spans="1:12" s="439" customFormat="1" ht="22.5">
+      <c r="A23" s="429"/>
+      <c r="B23" s="429"/>
+      <c r="C23" s="807" t="s">
+        <v>935</v>
+      </c>
+      <c r="D23" s="807"/>
+      <c r="E23" s="431"/>
+      <c r="F23" s="336"/>
+      <c r="G23" s="336"/>
+    </row>
+    <row r="24" spans="1:12" s="284" customFormat="1" ht="18">
+      <c r="A24" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B24" s="325">
         <v>14070004</v>
       </c>
-      <c r="C24" s="351" t="s">
-[...13 lines deleted...]
-      <c r="L24" s="362"/>
+      <c r="C24" s="325" t="s">
+        <v>341</v>
+      </c>
+      <c r="D24" s="448" t="s">
+        <v>746</v>
+      </c>
+      <c r="E24" s="335">
+        <v>258</v>
+      </c>
+      <c r="F24" s="440"/>
+      <c r="G24" s="440"/>
+      <c r="H24" s="440"/>
+      <c r="J24" s="441"/>
+      <c r="K24" s="336"/>
+      <c r="L24" s="336"/>
     </row>
     <row r="25" spans="1:12" ht="18">
-      <c r="A25" s="349"/>
-[...5 lines deleted...]
-      <c r="G25" s="310"/>
+      <c r="A25" s="323"/>
+      <c r="B25" s="323"/>
+      <c r="C25" s="323"/>
+      <c r="D25" s="323"/>
+      <c r="E25" s="284"/>
+      <c r="F25" s="284"/>
+      <c r="G25" s="284"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="C21:D21"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{1036BB17-7E49-4285-B42D-56E7C08F32F5}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="37" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{162DA6EE-183B-4918-8276-FEC3556BB490}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="12.42578125" style="420" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="420"/>
+    <col min="1" max="1" width="12.42578125" style="394" customWidth="1"/>
+    <col min="2" max="2" width="14.140625" style="394" customWidth="1"/>
+    <col min="3" max="3" width="66" style="394" customWidth="1"/>
+    <col min="4" max="4" width="68.42578125" style="394" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="29.42578125" style="394" customWidth="1"/>
+    <col min="6" max="7" width="9.5703125" style="394" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="394"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="27">
-      <c r="A1" s="416"/>
-[...9 lines deleted...]
-      <c r="G1" s="343">
+      <c r="A1" s="390"/>
+      <c r="B1" s="390"/>
+      <c r="C1" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D1" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="E1" s="390"/>
+      <c r="F1" s="393"/>
+      <c r="G1" s="317">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="18">
-      <c r="A2" s="416"/>
-[...2 lines deleted...]
-        <v>1078</v>
+      <c r="A2" s="390"/>
+      <c r="B2" s="390"/>
+      <c r="C2" s="66" t="s">
+        <v>1083</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="18">
-      <c r="A3" s="416"/>
-[...2 lines deleted...]
-        <v>983</v>
+      <c r="A3" s="390"/>
+      <c r="B3" s="390"/>
+      <c r="C3" s="66" t="s">
+        <v>977</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="18">
-      <c r="A4" s="416"/>
-[...2 lines deleted...]
-        <v>75</v>
+      <c r="A4" s="390"/>
+      <c r="B4" s="390"/>
+      <c r="C4" s="66" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="18">
-      <c r="A5" s="416"/>
-[...2 lines deleted...]
-        <v>867</v>
+      <c r="A5" s="390"/>
+      <c r="B5" s="390"/>
+      <c r="C5" s="384" t="s">
+        <v>864</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="18">
-      <c r="C6" s="281"/>
-[...31 lines deleted...]
-      <c r="H8" s="420"/>
+      <c r="C6" s="255"/>
+    </row>
+    <row r="7" spans="1:8" s="391" customFormat="1" ht="54">
+      <c r="A7" s="428" t="s">
+        <v>79</v>
+      </c>
+      <c r="B7" s="428" t="s">
+        <v>261</v>
+      </c>
+      <c r="C7" s="288" t="s">
+        <v>49</v>
+      </c>
+      <c r="D7" s="285" t="s">
+        <v>357</v>
+      </c>
+      <c r="E7" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="F7" s="394"/>
+      <c r="G7" s="394"/>
+      <c r="H7" s="394"/>
+    </row>
+    <row r="8" spans="1:8" s="395" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A8" s="410"/>
+      <c r="B8" s="289"/>
+      <c r="C8" s="410" t="s">
+        <v>359</v>
+      </c>
+      <c r="D8" s="304"/>
+      <c r="E8" s="338"/>
+      <c r="F8" s="394"/>
+      <c r="G8" s="394"/>
+      <c r="H8" s="394"/>
     </row>
     <row r="9" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A9" s="351" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="460">
+      <c r="A9" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B9" s="433">
         <v>100023848</v>
       </c>
-      <c r="C9" s="461" t="s">
+      <c r="C9" s="434" t="s">
+        <v>953</v>
+      </c>
+      <c r="D9" s="435" t="s">
+        <v>954</v>
+      </c>
+      <c r="E9" s="335">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A10" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B10" s="433">
+        <v>100023849</v>
+      </c>
+      <c r="C10" s="434" t="s">
+        <v>955</v>
+      </c>
+      <c r="D10" s="435" t="s">
+        <v>956</v>
+      </c>
+      <c r="E10" s="335">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A11" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B11" s="433">
+        <v>100023850</v>
+      </c>
+      <c r="C11" s="434" t="s">
+        <v>957</v>
+      </c>
+      <c r="D11" s="435" t="s">
+        <v>958</v>
+      </c>
+      <c r="E11" s="335">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A12" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B12" s="433">
+        <v>100023851</v>
+      </c>
+      <c r="C12" s="434" t="s">
         <v>959</v>
       </c>
-      <c r="D9" s="462" t="s">
+      <c r="D12" s="435" t="s">
         <v>960</v>
       </c>
-      <c r="E9" s="361">
-[...10 lines deleted...]
-      <c r="C10" s="461" t="s">
+      <c r="E12" s="335">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A13" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B13" s="433">
+        <v>100023852</v>
+      </c>
+      <c r="C13" s="434" t="s">
         <v>961</v>
       </c>
-      <c r="D10" s="462" t="s">
+      <c r="D13" s="435" t="s">
         <v>962</v>
       </c>
-      <c r="E10" s="361">
-[...10 lines deleted...]
-      <c r="C11" s="461" t="s">
+      <c r="E13" s="335">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A14" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B14" s="433">
+        <v>100023854</v>
+      </c>
+      <c r="C14" s="434" t="s">
         <v>963</v>
       </c>
-      <c r="D11" s="462" t="s">
+      <c r="D14" s="435" t="s">
         <v>964</v>
       </c>
-      <c r="E11" s="361">
-[...30 lines deleted...]
-      <c r="D13" s="462" t="s">
+      <c r="E14" s="335">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A15" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B15" s="433">
+        <v>100023859</v>
+      </c>
+      <c r="C15" s="434" t="s">
         <v>968</v>
       </c>
-      <c r="E13" s="361">
-[...10 lines deleted...]
-      <c r="C14" s="461" t="s">
+      <c r="D15" s="435" t="s">
         <v>969</v>
       </c>
-      <c r="D14" s="462" t="s">
+      <c r="E15" s="335">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="395" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A16" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B16" s="433">
+        <v>100023860</v>
+      </c>
+      <c r="C16" s="434" t="s">
         <v>970</v>
       </c>
-      <c r="E14" s="361">
+      <c r="D16" s="435" t="s">
+        <v>971</v>
+      </c>
+      <c r="E16" s="335">
         <v>435</v>
       </c>
-    </row>
-[...35 lines deleted...]
-      <c r="H16" s="420"/>
+      <c r="F16" s="394"/>
+      <c r="G16" s="394"/>
+      <c r="H16" s="394"/>
     </row>
     <row r="17" spans="1:5" ht="22.5" customHeight="1">
-      <c r="A17" s="351" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="460">
+      <c r="A17" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B17" s="433">
         <v>100023861</v>
       </c>
-      <c r="C17" s="461" t="s">
-[...6 lines deleted...]
-        <v>472</v>
+      <c r="C17" s="434" t="s">
+        <v>972</v>
+      </c>
+      <c r="D17" s="435" t="s">
+        <v>973</v>
+      </c>
+      <c r="E17" s="335">
+        <v>485</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{499B5879-D7FD-4942-B9F8-1A4B61E36D66}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="48" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="47" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08AB4DFE-AE88-4206-8B33-D236A1D85DEA}">
   <sheetPr codeName="Sayfa56">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="12.42578125" style="420" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="420"/>
+    <col min="1" max="1" width="12.42578125" style="394" customWidth="1"/>
+    <col min="2" max="2" width="14.140625" style="394" customWidth="1"/>
+    <col min="3" max="3" width="66" style="394" customWidth="1"/>
+    <col min="4" max="4" width="68.42578125" style="394" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="22.5703125" style="394" customWidth="1"/>
+    <col min="6" max="7" width="9.5703125" style="394" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="394"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="27">
-      <c r="A1" s="416"/>
-[...9 lines deleted...]
-      <c r="G1" s="343">
+      <c r="A1" s="390"/>
+      <c r="B1" s="390"/>
+      <c r="C1" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D1" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="E1" s="390"/>
+      <c r="F1" s="393"/>
+      <c r="G1" s="317">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="18">
-      <c r="A2" s="416"/>
-[...2 lines deleted...]
-        <v>1078</v>
+      <c r="A2" s="390"/>
+      <c r="B2" s="390"/>
+      <c r="C2" s="66" t="s">
+        <v>1083</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="18">
-      <c r="A3" s="416"/>
-[...2 lines deleted...]
-        <v>983</v>
+      <c r="A3" s="390"/>
+      <c r="B3" s="390"/>
+      <c r="C3" s="66" t="s">
+        <v>977</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="18">
-      <c r="A4" s="416"/>
-[...2 lines deleted...]
-        <v>75</v>
+      <c r="A4" s="390"/>
+      <c r="B4" s="390"/>
+      <c r="C4" s="66" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="18">
-      <c r="A5" s="416"/>
-[...2 lines deleted...]
-        <v>867</v>
+      <c r="A5" s="390"/>
+      <c r="B5" s="390"/>
+      <c r="C5" s="384" t="s">
+        <v>864</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="18">
-      <c r="C6" s="281"/>
-[...11 lines deleted...]
-      <c r="D7" s="311" t="s">
+      <c r="C6" s="255"/>
+    </row>
+    <row r="7" spans="1:8" s="391" customFormat="1" ht="54">
+      <c r="A7" s="428" t="s">
+        <v>79</v>
+      </c>
+      <c r="B7" s="428" t="s">
+        <v>261</v>
+      </c>
+      <c r="C7" s="288" t="s">
+        <v>49</v>
+      </c>
+      <c r="D7" s="285" t="s">
+        <v>357</v>
+      </c>
+      <c r="E7" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="F7" s="394"/>
+      <c r="G7" s="394"/>
+      <c r="H7" s="394"/>
+    </row>
+    <row r="8" spans="1:8" s="395" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A8" s="410"/>
+      <c r="B8" s="289"/>
+      <c r="C8" s="410" t="s">
+        <v>359</v>
+      </c>
+      <c r="D8" s="304"/>
+      <c r="E8" s="338"/>
+      <c r="F8" s="394"/>
+      <c r="G8" s="394"/>
+      <c r="H8" s="394"/>
+    </row>
+    <row r="9" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A9" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B9" s="433">
+        <v>14510199</v>
+      </c>
+      <c r="C9" s="434" t="s">
+        <v>317</v>
+      </c>
+      <c r="D9" s="435" t="s">
+        <v>480</v>
+      </c>
+      <c r="E9" s="335">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A10" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B10" s="433">
+        <v>14510200</v>
+      </c>
+      <c r="C10" s="434" t="s">
+        <v>318</v>
+      </c>
+      <c r="D10" s="435" t="s">
+        <v>481</v>
+      </c>
+      <c r="E10" s="335">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A11" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B11" s="433">
+        <v>14510202</v>
+      </c>
+      <c r="C11" s="434" t="s">
+        <v>319</v>
+      </c>
+      <c r="D11" s="435" t="s">
+        <v>482</v>
+      </c>
+      <c r="E11" s="335">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A12" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B12" s="433">
+        <v>14510198</v>
+      </c>
+      <c r="C12" s="434" t="s">
+        <v>320</v>
+      </c>
+      <c r="D12" s="435" t="s">
+        <v>483</v>
+      </c>
+      <c r="E12" s="335">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A13" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B13" s="433">
+        <v>14510204</v>
+      </c>
+      <c r="C13" s="434" t="s">
+        <v>321</v>
+      </c>
+      <c r="D13" s="435" t="s">
+        <v>484</v>
+      </c>
+      <c r="E13" s="335">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A14" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B14" s="433">
+        <v>14510205</v>
+      </c>
+      <c r="C14" s="434" t="s">
+        <v>322</v>
+      </c>
+      <c r="D14" s="435" t="s">
+        <v>485</v>
+      </c>
+      <c r="E14" s="335">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A15" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B15" s="433">
+        <v>14510209</v>
+      </c>
+      <c r="C15" s="434" t="s">
+        <v>323</v>
+      </c>
+      <c r="D15" s="435" t="s">
         <v>360</v>
       </c>
-      <c r="E7" s="161" t="s">
-[...9 lines deleted...]
-      <c r="C8" s="437" t="s">
+      <c r="E15" s="335">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A16" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B16" s="433">
+        <v>14510211</v>
+      </c>
+      <c r="C16" s="434" t="s">
+        <v>324</v>
+      </c>
+      <c r="D16" s="435" t="s">
+        <v>361</v>
+      </c>
+      <c r="E16" s="335">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A17" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B17" s="433">
+        <v>14510213</v>
+      </c>
+      <c r="C17" s="434" t="s">
+        <v>325</v>
+      </c>
+      <c r="D17" s="435" t="s">
         <v>362</v>
       </c>
-      <c r="D8" s="330"/>
-[...155 lines deleted...]
-        <v>582</v>
+      <c r="E17" s="335">
+        <v>599</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{883E930D-2E4F-4F88-8901-8C5D256A1812}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="50" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="49" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{38CA48D8-1553-4D13-8DAA-881F05559C3A}">
   <sheetPr codeName="Sayfa57">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="12" style="420" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="420"/>
+    <col min="1" max="1" width="12" style="394" customWidth="1"/>
+    <col min="2" max="2" width="16.85546875" style="394" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="63.42578125" style="394" customWidth="1"/>
+    <col min="4" max="4" width="61" style="394" customWidth="1"/>
+    <col min="5" max="5" width="25.85546875" style="394" customWidth="1"/>
+    <col min="6" max="7" width="9.5703125" style="394" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="394"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="27">
-      <c r="A1" s="416"/>
-[...9 lines deleted...]
-      <c r="G1" s="343">
+      <c r="A1" s="390"/>
+      <c r="B1" s="390"/>
+      <c r="C1" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D1" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="E1" s="390"/>
+      <c r="F1" s="393"/>
+      <c r="G1" s="317">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="18">
-      <c r="A2" s="416"/>
-[...2 lines deleted...]
-        <v>1078</v>
+      <c r="A2" s="390"/>
+      <c r="B2" s="390"/>
+      <c r="C2" s="66" t="s">
+        <v>1083</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="18">
-      <c r="A3" s="416"/>
-[...2 lines deleted...]
-        <v>983</v>
+      <c r="A3" s="390"/>
+      <c r="B3" s="390"/>
+      <c r="C3" s="66" t="s">
+        <v>977</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="18">
-      <c r="A4" s="416"/>
-[...2 lines deleted...]
-        <v>75</v>
+      <c r="A4" s="390"/>
+      <c r="B4" s="390"/>
+      <c r="C4" s="66" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="18">
-      <c r="A5" s="416"/>
-[...2 lines deleted...]
-        <v>867</v>
+      <c r="A5" s="390"/>
+      <c r="B5" s="390"/>
+      <c r="C5" s="384" t="s">
+        <v>864</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="18">
-      <c r="C6" s="281"/>
-[...24 lines deleted...]
-      <c r="C8" s="315" t="s">
+      <c r="C6" s="255"/>
+    </row>
+    <row r="7" spans="1:8" s="391" customFormat="1" ht="54">
+      <c r="A7" s="428" t="s">
+        <v>79</v>
+      </c>
+      <c r="B7" s="428" t="s">
+        <v>261</v>
+      </c>
+      <c r="C7" s="288" t="s">
+        <v>49</v>
+      </c>
+      <c r="D7" s="285" t="s">
+        <v>357</v>
+      </c>
+      <c r="E7" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="F7" s="394"/>
+      <c r="G7" s="394"/>
+      <c r="H7" s="394"/>
+    </row>
+    <row r="8" spans="1:8" s="395" customFormat="1" ht="19.5">
+      <c r="A8" s="410"/>
+      <c r="B8" s="289"/>
+      <c r="C8" s="289" t="s">
+        <v>363</v>
+      </c>
+      <c r="D8" s="304"/>
+      <c r="E8" s="338"/>
+      <c r="F8" s="394"/>
+      <c r="G8" s="394"/>
+      <c r="H8" s="394"/>
+    </row>
+    <row r="9" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A9" s="433" t="s">
+        <v>459</v>
+      </c>
+      <c r="B9" s="433">
+        <v>14510234</v>
+      </c>
+      <c r="C9" s="434" t="s">
+        <v>326</v>
+      </c>
+      <c r="D9" s="435" t="s">
+        <v>364</v>
+      </c>
+      <c r="E9" s="335">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A10" s="433" t="s">
+        <v>459</v>
+      </c>
+      <c r="B10" s="433">
+        <v>14510238</v>
+      </c>
+      <c r="C10" s="434" t="s">
+        <v>327</v>
+      </c>
+      <c r="D10" s="435" t="s">
+        <v>365</v>
+      </c>
+      <c r="E10" s="335">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A11" s="433" t="s">
+        <v>459</v>
+      </c>
+      <c r="B11" s="433">
+        <v>14510239</v>
+      </c>
+      <c r="C11" s="434" t="s">
+        <v>328</v>
+      </c>
+      <c r="D11" s="435" t="s">
         <v>366</v>
       </c>
-      <c r="D8" s="330"/>
-[...12 lines deleted...]
-      <c r="C9" s="461" t="s">
+      <c r="E11" s="335">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A12" s="433" t="s">
+        <v>459</v>
+      </c>
+      <c r="B12" s="433">
+        <v>14510240</v>
+      </c>
+      <c r="C12" s="434" t="s">
         <v>329</v>
       </c>
-      <c r="D9" s="462" t="s">
+      <c r="D12" s="435" t="s">
         <v>367</v>
       </c>
-      <c r="E9" s="361">
-[...10 lines deleted...]
-      <c r="C10" s="461" t="s">
+      <c r="E12" s="335">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A13" s="433" t="s">
+        <v>459</v>
+      </c>
+      <c r="B13" s="433">
+        <v>14510245</v>
+      </c>
+      <c r="C13" s="434" t="s">
+        <v>283</v>
+      </c>
+      <c r="D13" s="435" t="s">
+        <v>368</v>
+      </c>
+      <c r="E13" s="335">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A14" s="433" t="s">
+        <v>459</v>
+      </c>
+      <c r="B14" s="433">
+        <v>14510246</v>
+      </c>
+      <c r="C14" s="434" t="s">
+        <v>284</v>
+      </c>
+      <c r="D14" s="435" t="s">
+        <v>369</v>
+      </c>
+      <c r="E14" s="335">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A15" s="433" t="s">
+        <v>459</v>
+      </c>
+      <c r="B15" s="433">
+        <v>14510247</v>
+      </c>
+      <c r="C15" s="434" t="s">
+        <v>285</v>
+      </c>
+      <c r="D15" s="435" t="s">
+        <v>370</v>
+      </c>
+      <c r="E15" s="335">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A16" s="433" t="s">
+        <v>459</v>
+      </c>
+      <c r="B16" s="433">
+        <v>14510248</v>
+      </c>
+      <c r="C16" s="434" t="s">
         <v>330</v>
       </c>
-      <c r="D10" s="462" t="s">
-[...13 lines deleted...]
-      <c r="C11" s="461" t="s">
+      <c r="D16" s="435" t="s">
+        <v>371</v>
+      </c>
+      <c r="E16" s="335">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A17" s="433" t="s">
+        <v>459</v>
+      </c>
+      <c r="B17" s="433">
+        <v>14510251</v>
+      </c>
+      <c r="C17" s="434" t="s">
         <v>331</v>
       </c>
-      <c r="D11" s="462" t="s">
-[...13 lines deleted...]
-      <c r="C12" s="461" t="s">
+      <c r="D17" s="435" t="s">
+        <v>372</v>
+      </c>
+      <c r="E17" s="335">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A18" s="433" t="s">
+        <v>459</v>
+      </c>
+      <c r="B18" s="433">
+        <v>14510252</v>
+      </c>
+      <c r="C18" s="434" t="s">
         <v>332</v>
       </c>
-      <c r="D12" s="462" t="s">
-[...50 lines deleted...]
-      <c r="D15" s="462" t="s">
+      <c r="D18" s="435" t="s">
         <v>373</v>
       </c>
-      <c r="E15" s="361">
-[...10 lines deleted...]
-      <c r="C16" s="461" t="s">
+      <c r="E18" s="335">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A19" s="433" t="s">
+        <v>459</v>
+      </c>
+      <c r="B19" s="433">
+        <v>14510253</v>
+      </c>
+      <c r="C19" s="434" t="s">
         <v>333</v>
       </c>
-      <c r="D16" s="462" t="s">
+      <c r="D19" s="435" t="s">
         <v>374</v>
       </c>
-      <c r="E16" s="361">
-[...10 lines deleted...]
-      <c r="C17" s="461" t="s">
+      <c r="E19" s="335">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A20" s="433" t="s">
+        <v>459</v>
+      </c>
+      <c r="B20" s="433">
+        <v>14510254</v>
+      </c>
+      <c r="C20" s="434" t="s">
         <v>334</v>
       </c>
-      <c r="D17" s="462" t="s">
+      <c r="D20" s="435" t="s">
         <v>375</v>
       </c>
-      <c r="E17" s="361">
-[...10 lines deleted...]
-      <c r="C18" s="461" t="s">
+      <c r="E20" s="335">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A21" s="433" t="s">
+        <v>459</v>
+      </c>
+      <c r="B21" s="433">
+        <v>14510258</v>
+      </c>
+      <c r="C21" s="434" t="s">
         <v>335</v>
       </c>
-      <c r="D18" s="462" t="s">
+      <c r="D21" s="435" t="s">
         <v>376</v>
       </c>
-      <c r="E18" s="361">
-[...10 lines deleted...]
-      <c r="C19" s="461" t="s">
+      <c r="E21" s="335">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A22" s="433" t="s">
+        <v>459</v>
+      </c>
+      <c r="B22" s="433">
+        <v>14510259</v>
+      </c>
+      <c r="C22" s="434" t="s">
         <v>336</v>
       </c>
-      <c r="D19" s="462" t="s">
+      <c r="D22" s="435" t="s">
         <v>377</v>
       </c>
-      <c r="E19" s="361">
-[...10 lines deleted...]
-      <c r="C20" s="461" t="s">
+      <c r="E22" s="335">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A23" s="433" t="s">
+        <v>459</v>
+      </c>
+      <c r="B23" s="433">
+        <v>14510264</v>
+      </c>
+      <c r="C23" s="434" t="s">
         <v>337</v>
       </c>
-      <c r="D20" s="462" t="s">
+      <c r="D23" s="435" t="s">
         <v>378</v>
       </c>
-      <c r="E20" s="361">
-[...10 lines deleted...]
-      <c r="C21" s="461" t="s">
+      <c r="E23" s="335">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="395" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A24" s="410"/>
+      <c r="B24" s="289"/>
+      <c r="C24" s="289" t="s">
+        <v>379</v>
+      </c>
+      <c r="D24" s="304"/>
+      <c r="E24" s="338"/>
+      <c r="F24" s="394"/>
+      <c r="G24" s="394"/>
+      <c r="H24" s="394"/>
+    </row>
+    <row r="25" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A25" s="433" t="s">
+        <v>459</v>
+      </c>
+      <c r="B25" s="433">
+        <v>14510265</v>
+      </c>
+      <c r="C25" s="434" t="s">
         <v>338</v>
       </c>
-      <c r="D21" s="462" t="s">
-[...13 lines deleted...]
-      <c r="C22" s="461" t="s">
+      <c r="D25" s="435" t="s">
+        <v>364</v>
+      </c>
+      <c r="E25" s="335">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A26" s="433" t="s">
+        <v>459</v>
+      </c>
+      <c r="B26" s="433">
+        <v>14510270</v>
+      </c>
+      <c r="C26" s="434" t="s">
         <v>339</v>
       </c>
-      <c r="D22" s="462" t="s">
-[...13 lines deleted...]
-      <c r="C23" s="461" t="s">
+      <c r="D26" s="435" t="s">
+        <v>366</v>
+      </c>
+      <c r="E26" s="335">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A27" s="433" t="s">
+        <v>459</v>
+      </c>
+      <c r="B27" s="433">
+        <v>14510285</v>
+      </c>
+      <c r="C27" s="434" t="s">
         <v>340</v>
       </c>
-      <c r="D23" s="462" t="s">
-[...66 lines deleted...]
-        <v>3447</v>
+      <c r="D27" s="435" t="s">
+        <v>375</v>
+      </c>
+      <c r="E27" s="335">
+        <v>3550</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="18">
-      <c r="A28" s="463"/>
-[...4 lines deleted...]
-      <c r="F28" s="463"/>
+      <c r="A28" s="436"/>
+      <c r="B28" s="436"/>
+      <c r="C28" s="289"/>
+      <c r="D28" s="436"/>
+      <c r="E28" s="436"/>
+      <c r="F28" s="436"/>
     </row>
     <row r="30" spans="1:8" ht="18">
-      <c r="B30" s="473" t="s">
-        <v>476</v>
+      <c r="B30" s="446" t="s">
+        <v>473</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="18">
-      <c r="B31" s="473" t="s">
-        <v>477</v>
+      <c r="B31" s="446" t="s">
+        <v>474</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{FE1A3D28-912C-4528-BF4B-E81D7F89736A}"/>
   </hyperlinks>
   <pageMargins left="0.24" right="0.23" top="0.43" bottom="0.18" header="0.27" footer="0.5"/>
-  <pageSetup paperSize="9" scale="51" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="50" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48A3CF33-33B6-49A8-8979-7C69D6C59DC4}">
   <sheetPr codeName="Sayfa62">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" style="418" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="362"/>
+    <col min="1" max="1" width="12.5703125" style="392" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.5703125" style="392" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="49.85546875" style="389" customWidth="1"/>
+    <col min="4" max="4" width="58.42578125" style="389" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="28.42578125" style="336" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="10" style="336" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="336"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="27">
-      <c r="A1" s="416"/>
-[...8 lines deleted...]
-      <c r="G1" s="343">
+      <c r="A1" s="390"/>
+      <c r="B1" s="390"/>
+      <c r="C1" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E1" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="F1" s="393"/>
+      <c r="G1" s="317">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="18">
-      <c r="A2" s="416"/>
-[...7 lines deleted...]
-      <c r="G2" s="416"/>
+      <c r="A2" s="390"/>
+      <c r="B2" s="390"/>
+      <c r="C2" s="66" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D2" s="390"/>
+      <c r="E2" s="390"/>
+      <c r="F2" s="390"/>
+      <c r="G2" s="390"/>
     </row>
     <row r="3" spans="1:10" ht="18">
-      <c r="A3" s="416"/>
-[...7 lines deleted...]
-      <c r="G3" s="416"/>
+      <c r="A3" s="390"/>
+      <c r="B3" s="390"/>
+      <c r="C3" s="66" t="s">
+        <v>977</v>
+      </c>
+      <c r="D3" s="390"/>
+      <c r="E3" s="390"/>
+      <c r="F3" s="390"/>
+      <c r="G3" s="390"/>
     </row>
     <row r="4" spans="1:10" ht="18">
-      <c r="A4" s="416"/>
-[...7 lines deleted...]
-      <c r="G4" s="416"/>
+      <c r="A4" s="390"/>
+      <c r="B4" s="390"/>
+      <c r="C4" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="D4" s="390"/>
+      <c r="E4" s="390"/>
+      <c r="F4" s="390"/>
+      <c r="G4" s="390"/>
     </row>
     <row r="5" spans="1:10" ht="18">
-      <c r="A5" s="416"/>
-[...7 lines deleted...]
-      <c r="G5" s="416"/>
+      <c r="A5" s="390"/>
+      <c r="B5" s="390"/>
+      <c r="C5" s="384" t="s">
+        <v>864</v>
+      </c>
+      <c r="D5" s="390"/>
+      <c r="E5" s="390"/>
+      <c r="F5" s="390"/>
+      <c r="G5" s="390"/>
     </row>
     <row r="6" spans="1:10" ht="18">
-      <c r="A6" s="422"/>
-[...34 lines deleted...]
-      <c r="J8" s="416"/>
+      <c r="A6" s="396"/>
+      <c r="B6" s="396"/>
+      <c r="C6" s="255"/>
+    </row>
+    <row r="7" spans="1:10" s="391" customFormat="1" ht="54">
+      <c r="A7" s="428" t="s">
+        <v>79</v>
+      </c>
+      <c r="B7" s="428" t="s">
+        <v>261</v>
+      </c>
+      <c r="C7" s="288" t="s">
+        <v>49</v>
+      </c>
+      <c r="D7" s="285" t="s">
+        <v>357</v>
+      </c>
+      <c r="E7" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="F7" s="336"/>
+      <c r="G7" s="336"/>
+    </row>
+    <row r="8" spans="1:10" s="395" customFormat="1" ht="19.5">
+      <c r="A8" s="410"/>
+      <c r="B8" s="289"/>
+      <c r="C8" s="289" t="s">
+        <v>381</v>
+      </c>
+      <c r="D8" s="304"/>
+      <c r="E8" s="338"/>
+      <c r="F8" s="390"/>
+      <c r="G8" s="390"/>
+      <c r="H8" s="336"/>
+      <c r="I8" s="336"/>
+      <c r="J8" s="390"/>
     </row>
     <row r="9" spans="1:10" ht="18">
-      <c r="A9" s="351" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="351">
+      <c r="A9" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B9" s="325">
         <v>14160001</v>
       </c>
-      <c r="C9" s="351" t="s">
-[...21 lines deleted...]
-      <c r="G10" s="362"/>
+      <c r="C9" s="325" t="s">
+        <v>348</v>
+      </c>
+      <c r="D9" s="325" t="s">
+        <v>569</v>
+      </c>
+      <c r="E9" s="335">
+        <v>100</v>
+      </c>
+      <c r="F9" s="390"/>
+      <c r="G9" s="390"/>
+      <c r="J9" s="390"/>
+    </row>
+    <row r="10" spans="1:10" s="395" customFormat="1" ht="19.5">
+      <c r="A10" s="410"/>
+      <c r="B10" s="289"/>
+      <c r="C10" s="289" t="s">
+        <v>380</v>
+      </c>
+      <c r="D10" s="304"/>
+      <c r="E10" s="338"/>
+      <c r="F10" s="336"/>
+      <c r="G10" s="336"/>
     </row>
     <row r="11" spans="1:10" ht="18">
-      <c r="A11" s="351" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="465">
+      <c r="A11" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B11" s="438">
         <v>14290015</v>
       </c>
-      <c r="C11" s="351" t="s">
+      <c r="C11" s="325" t="s">
+        <v>342</v>
+      </c>
+      <c r="D11" s="325" t="s">
+        <v>564</v>
+      </c>
+      <c r="E11" s="335">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="18">
+      <c r="A12" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B12" s="438">
+        <v>14290016</v>
+      </c>
+      <c r="C12" s="325" t="s">
+        <v>343</v>
+      </c>
+      <c r="D12" s="325" t="s">
+        <v>565</v>
+      </c>
+      <c r="E12" s="335">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="18">
+      <c r="A13" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B13" s="438">
+        <v>14290021</v>
+      </c>
+      <c r="C13" s="325" t="s">
+        <v>344</v>
+      </c>
+      <c r="D13" s="325" t="s">
+        <v>566</v>
+      </c>
+      <c r="E13" s="335">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="18">
+      <c r="A14" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B14" s="438">
+        <v>14290022</v>
+      </c>
+      <c r="C14" s="325" t="s">
         <v>345</v>
       </c>
-      <c r="D11" s="351" t="s">
+      <c r="D14" s="325" t="s">
+        <v>566</v>
+      </c>
+      <c r="E14" s="335">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="18">
+      <c r="A15" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B15" s="438">
+        <v>14290011</v>
+      </c>
+      <c r="C15" s="325" t="s">
+        <v>346</v>
+      </c>
+      <c r="D15" s="325" t="s">
         <v>567</v>
       </c>
-      <c r="E11" s="361">
-[...13 lines deleted...]
-      <c r="D12" s="351" t="s">
+      <c r="E15" s="335">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="18">
+      <c r="A16" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B16" s="438">
+        <v>14290013</v>
+      </c>
+      <c r="C16" s="325" t="s">
+        <v>347</v>
+      </c>
+      <c r="D16" s="325" t="s">
         <v>568</v>
       </c>
-      <c r="E12" s="361">
-[...47 lines deleted...]
-      <c r="D15" s="351" t="s">
+      <c r="E16" s="335">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="395" customFormat="1" ht="22.5">
+      <c r="A17" s="442"/>
+      <c r="B17" s="443"/>
+      <c r="C17" s="443" t="s">
+        <v>382</v>
+      </c>
+      <c r="D17" s="430"/>
+      <c r="E17" s="444"/>
+      <c r="F17" s="390"/>
+      <c r="G17" s="390"/>
+      <c r="H17" s="336"/>
+    </row>
+    <row r="18" spans="1:8" ht="18">
+      <c r="A18" s="325" t="s">
+        <v>459</v>
+      </c>
+      <c r="B18" s="325">
+        <v>14230110</v>
+      </c>
+      <c r="C18" s="325" t="s">
+        <v>350</v>
+      </c>
+      <c r="D18" s="325" t="s">
         <v>570</v>
       </c>
-      <c r="E15" s="361">
-[...49 lines deleted...]
-      <c r="G18" s="416"/>
+      <c r="E18" s="335">
+        <v>734</v>
+      </c>
+      <c r="F18" s="390"/>
+      <c r="G18" s="390"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{C223F5AB-ED47-4C21-863A-42982BEE460D}"/>
   </hyperlinks>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="56" orientation="portrait" horizontalDpi="4294967293" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="55" orientation="portrait" horizontalDpi="4294967293" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{113C55BE-0AF1-4939-B750-6488B774E9CB}">
   <sheetPr codeName="Sayfa69">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I35"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="65" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" style="415" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="362"/>
+    <col min="1" max="1" width="12.5703125" style="389" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.5703125" style="389" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="53.42578125" style="389" customWidth="1"/>
+    <col min="4" max="4" width="68.42578125" style="389" customWidth="1"/>
+    <col min="5" max="5" width="28.42578125" style="336" customWidth="1"/>
+    <col min="6" max="7" width="10" style="336" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="9.85546875" style="336" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="336"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="27">
-      <c r="A1" s="416"/>
-[...9 lines deleted...]
-      <c r="G1" s="343">
+      <c r="A1" s="390"/>
+      <c r="B1" s="390"/>
+      <c r="C1" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D1" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="E1" s="390"/>
+      <c r="F1" s="393"/>
+      <c r="G1" s="317">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="18">
-      <c r="A2" s="416"/>
-[...7 lines deleted...]
-      <c r="G2" s="416"/>
+      <c r="A2" s="390"/>
+      <c r="B2" s="390"/>
+      <c r="C2" s="66" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D2" s="390"/>
+      <c r="E2" s="390"/>
+      <c r="F2" s="390"/>
+      <c r="G2" s="390"/>
     </row>
     <row r="3" spans="1:9" ht="18">
-      <c r="A3" s="416"/>
-[...7 lines deleted...]
-      <c r="G3" s="416"/>
+      <c r="A3" s="390"/>
+      <c r="B3" s="390"/>
+      <c r="C3" s="66" t="s">
+        <v>977</v>
+      </c>
+      <c r="D3" s="390"/>
+      <c r="E3" s="390"/>
+      <c r="F3" s="390"/>
+      <c r="G3" s="390"/>
     </row>
     <row r="4" spans="1:9" ht="18">
-      <c r="A4" s="416"/>
-[...7 lines deleted...]
-      <c r="G4" s="416"/>
+      <c r="A4" s="390"/>
+      <c r="B4" s="390"/>
+      <c r="C4" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="D4" s="390"/>
+      <c r="E4" s="390"/>
+      <c r="F4" s="390"/>
+      <c r="G4" s="390"/>
     </row>
     <row r="5" spans="1:9" ht="18">
-      <c r="A5" s="416"/>
-[...7 lines deleted...]
-      <c r="G5" s="416"/>
+      <c r="A5" s="390"/>
+      <c r="B5" s="390"/>
+      <c r="C5" s="384" t="s">
+        <v>864</v>
+      </c>
+      <c r="D5" s="390"/>
+      <c r="E5" s="390"/>
+      <c r="F5" s="390"/>
+      <c r="G5" s="390"/>
     </row>
     <row r="6" spans="1:9" ht="18">
-      <c r="A6" s="422"/>
-[...35 lines deleted...]
-      <c r="I8" s="362"/>
+      <c r="A6" s="396"/>
+      <c r="B6" s="396"/>
+      <c r="C6" s="255"/>
+    </row>
+    <row r="7" spans="1:9" s="391" customFormat="1" ht="54">
+      <c r="A7" s="428" t="s">
+        <v>79</v>
+      </c>
+      <c r="B7" s="428" t="s">
+        <v>261</v>
+      </c>
+      <c r="C7" s="288" t="s">
+        <v>49</v>
+      </c>
+      <c r="D7" s="285" t="s">
+        <v>357</v>
+      </c>
+      <c r="E7" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="F7" s="390"/>
+      <c r="G7" s="390"/>
+      <c r="H7" s="336"/>
+      <c r="I7" s="336"/>
+    </row>
+    <row r="8" spans="1:9" s="395" customFormat="1" ht="22.5">
+      <c r="A8" s="442"/>
+      <c r="B8" s="443"/>
+      <c r="C8" s="443" t="s">
+        <v>936</v>
+      </c>
+      <c r="D8" s="430"/>
+      <c r="E8" s="444"/>
+      <c r="F8" s="390"/>
+      <c r="G8" s="390"/>
+      <c r="H8" s="336"/>
+      <c r="I8" s="336"/>
     </row>
     <row r="9" spans="1:9" ht="18">
-      <c r="A9" s="351" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="351">
+      <c r="A9" s="325" t="s">
+        <v>89</v>
+      </c>
+      <c r="B9" s="325">
         <v>14410001</v>
       </c>
-      <c r="C9" s="601" t="s">
+      <c r="C9" s="574" t="s">
+        <v>351</v>
+      </c>
+      <c r="D9" s="325" t="s">
+        <v>571</v>
+      </c>
+      <c r="E9" s="335">
+        <v>153</v>
+      </c>
+      <c r="F9" s="390"/>
+      <c r="G9" s="390"/>
+    </row>
+    <row r="10" spans="1:9" ht="18">
+      <c r="A10" s="325" t="s">
+        <v>89</v>
+      </c>
+      <c r="B10" s="325">
+        <v>14410004</v>
+      </c>
+      <c r="C10" s="574" t="s">
+        <v>352</v>
+      </c>
+      <c r="D10" s="325" t="s">
+        <v>572</v>
+      </c>
+      <c r="E10" s="335">
+        <v>187</v>
+      </c>
+      <c r="F10" s="390"/>
+      <c r="G10" s="390"/>
+    </row>
+    <row r="11" spans="1:9" ht="18">
+      <c r="A11" s="325" t="s">
+        <v>89</v>
+      </c>
+      <c r="B11" s="325">
+        <v>14410005</v>
+      </c>
+      <c r="C11" s="574" t="s">
+        <v>353</v>
+      </c>
+      <c r="D11" s="325" t="s">
+        <v>573</v>
+      </c>
+      <c r="E11" s="335">
+        <v>275</v>
+      </c>
+      <c r="F11" s="390"/>
+      <c r="G11" s="390"/>
+    </row>
+    <row r="12" spans="1:9" s="395" customFormat="1" ht="22.5">
+      <c r="A12" s="430"/>
+      <c r="B12" s="444"/>
+      <c r="C12" s="443" t="s">
+        <v>385</v>
+      </c>
+      <c r="D12" s="430"/>
+      <c r="E12" s="335"/>
+      <c r="F12" s="390"/>
+      <c r="G12" s="390"/>
+      <c r="H12" s="336"/>
+      <c r="I12" s="336"/>
+    </row>
+    <row r="13" spans="1:9" ht="18">
+      <c r="A13" s="575" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="575">
+        <v>14360098</v>
+      </c>
+      <c r="C13" s="574" t="s">
+        <v>356</v>
+      </c>
+      <c r="D13" s="325" t="s">
+        <v>576</v>
+      </c>
+      <c r="E13" s="335">
+        <v>204</v>
+      </c>
+      <c r="F13" s="390"/>
+      <c r="G13" s="390"/>
+    </row>
+    <row r="14" spans="1:9" ht="22.5">
+      <c r="A14" s="430"/>
+      <c r="B14" s="444"/>
+      <c r="C14" s="443" t="s">
+        <v>383</v>
+      </c>
+      <c r="D14" s="430"/>
+      <c r="E14" s="335"/>
+      <c r="F14" s="390"/>
+      <c r="G14" s="390"/>
+    </row>
+    <row r="15" spans="1:9" ht="18">
+      <c r="A15" s="325" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="325">
+        <v>14410042</v>
+      </c>
+      <c r="C15" s="574" t="s">
         <v>354</v>
       </c>
-      <c r="D9" s="351" t="s">
+      <c r="D15" s="325" t="s">
         <v>574</v>
       </c>
-      <c r="E9" s="361">
-[...12 lines deleted...]
-      <c r="C10" s="601" t="s">
+      <c r="E15" s="335">
+        <v>444</v>
+      </c>
+      <c r="F15" s="390"/>
+      <c r="G15" s="390"/>
+    </row>
+    <row r="16" spans="1:9" ht="18">
+      <c r="A16" s="325" t="s">
+        <v>89</v>
+      </c>
+      <c r="B16" s="325">
+        <v>14410035</v>
+      </c>
+      <c r="C16" s="574" t="s">
         <v>355</v>
       </c>
-      <c r="D10" s="351" t="s">
+      <c r="D16" s="325" t="s">
         <v>575</v>
       </c>
-      <c r="E10" s="361">
-[...74 lines deleted...]
-      <c r="C15" s="601" t="s">
+      <c r="E16" s="335">
+        <v>495</v>
+      </c>
+      <c r="F16" s="390"/>
+      <c r="G16" s="390"/>
+    </row>
+    <row r="17" spans="1:9" ht="18">
+      <c r="A17" s="325" t="s">
+        <v>89</v>
+      </c>
+      <c r="B17" s="325">
+        <v>100023120</v>
+      </c>
+      <c r="C17" s="325" t="s">
+        <v>837</v>
+      </c>
+      <c r="D17" s="448" t="s">
+        <v>839</v>
+      </c>
+      <c r="E17" s="335">
+        <v>718</v>
+      </c>
+      <c r="F17" s="390"/>
+      <c r="G17" s="390"/>
+    </row>
+    <row r="18" spans="1:9" ht="18">
+      <c r="A18" s="325" t="s">
+        <v>89</v>
+      </c>
+      <c r="B18" s="325">
+        <v>100023121</v>
+      </c>
+      <c r="C18" s="325" t="s">
+        <v>838</v>
+      </c>
+      <c r="D18" s="448" t="s">
+        <v>839</v>
+      </c>
+      <c r="E18" s="335">
+        <v>664</v>
+      </c>
+      <c r="F18" s="390"/>
+      <c r="G18" s="390"/>
+    </row>
+    <row r="19" spans="1:9" ht="18">
+      <c r="A19" s="323"/>
+      <c r="B19" s="323"/>
+      <c r="C19" s="323"/>
+      <c r="D19" s="323"/>
+      <c r="E19" s="323"/>
+      <c r="F19" s="323"/>
+      <c r="G19" s="390"/>
+    </row>
+    <row r="20" spans="1:9" s="391" customFormat="1" ht="18">
+      <c r="A20" s="323"/>
+      <c r="B20" s="323"/>
+      <c r="C20" s="808" t="s">
+        <v>937</v>
+      </c>
+      <c r="D20" s="808"/>
+      <c r="E20" s="808"/>
+      <c r="F20" s="808"/>
+      <c r="G20" s="390"/>
+      <c r="H20" s="336"/>
+      <c r="I20" s="336"/>
+    </row>
+    <row r="21" spans="1:9" ht="18">
+      <c r="A21" s="323"/>
+      <c r="B21" s="323"/>
+      <c r="C21" s="808" t="s">
+        <v>384</v>
+      </c>
+      <c r="D21" s="808"/>
+      <c r="E21" s="808"/>
+      <c r="F21" s="808"/>
+      <c r="G21" s="390"/>
+    </row>
+    <row r="22" spans="1:9" ht="18">
+      <c r="A22" s="323"/>
+      <c r="B22" s="323"/>
+      <c r="C22" s="323"/>
+      <c r="D22" s="323"/>
+      <c r="E22" s="323"/>
+      <c r="F22" s="323"/>
+      <c r="G22" s="390"/>
+    </row>
+    <row r="23" spans="1:9" ht="34.5" customHeight="1">
+      <c r="A23" s="576"/>
+      <c r="B23" s="443"/>
+      <c r="C23" s="443" t="s">
+        <v>603</v>
+      </c>
+      <c r="D23" s="576"/>
+      <c r="E23" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="F23" s="390"/>
+      <c r="G23" s="390"/>
+    </row>
+    <row r="24" spans="1:9" ht="18" customHeight="1">
+      <c r="A24" s="325" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="577">
+        <v>100023763</v>
+      </c>
+      <c r="C24" s="325" t="s">
+        <v>598</v>
+      </c>
+      <c r="D24" s="325" t="s">
+        <v>601</v>
+      </c>
+      <c r="E24" s="335">
+        <v>4158</v>
+      </c>
+      <c r="F24" s="390"/>
+      <c r="G24" s="390"/>
+    </row>
+    <row r="25" spans="1:9" ht="18">
+      <c r="A25" s="325" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="577">
+        <v>100023764</v>
+      </c>
+      <c r="C25" s="325" t="s">
+        <v>902</v>
+      </c>
+      <c r="D25" s="325" t="s">
+        <v>602</v>
+      </c>
+      <c r="E25" s="335">
+        <v>4240</v>
+      </c>
+      <c r="F25" s="390"/>
+      <c r="G25" s="390"/>
+    </row>
+    <row r="26" spans="1:9" ht="18">
+      <c r="A26" s="323"/>
+      <c r="B26" s="323"/>
+      <c r="C26" s="573" t="s">
+        <v>612</v>
+      </c>
+      <c r="D26" s="323"/>
+      <c r="G26" s="390"/>
+    </row>
+    <row r="27" spans="1:9" ht="18">
+      <c r="A27" s="323"/>
+      <c r="B27" s="323"/>
+      <c r="C27" s="323"/>
+      <c r="D27" s="323"/>
+      <c r="E27" s="323"/>
+      <c r="F27" s="323"/>
+      <c r="G27" s="390"/>
+    </row>
+    <row r="28" spans="1:9" ht="37.5" customHeight="1">
+      <c r="A28" s="576"/>
+      <c r="B28" s="443"/>
+      <c r="C28" s="443" t="s">
+        <v>430</v>
+      </c>
+      <c r="D28" s="576"/>
+      <c r="E28" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="F28" s="576"/>
+      <c r="G28" s="390"/>
+    </row>
+    <row r="29" spans="1:9" ht="18">
+      <c r="A29" s="578" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="578">
+        <v>100022224</v>
+      </c>
+      <c r="C29" s="578" t="s">
+        <v>402</v>
+      </c>
+      <c r="D29" s="579" t="s">
+        <v>938</v>
+      </c>
+      <c r="E29" s="335">
+        <v>7605</v>
+      </c>
+      <c r="F29" s="390"/>
+      <c r="G29" s="390"/>
+    </row>
+    <row r="30" spans="1:9" ht="18">
+      <c r="A30" s="578" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30" s="578">
+        <v>100022226</v>
+      </c>
+      <c r="C30" s="578" t="s">
+        <v>599</v>
+      </c>
+      <c r="D30" s="579" t="s">
+        <v>939</v>
+      </c>
+      <c r="E30" s="335">
+        <v>8509</v>
+      </c>
+      <c r="F30" s="390"/>
+      <c r="G30" s="390"/>
+    </row>
+    <row r="31" spans="1:9" ht="18">
+      <c r="A31" s="323"/>
+      <c r="B31" s="323"/>
+      <c r="C31" s="573" t="s">
+        <v>613</v>
+      </c>
+      <c r="D31" s="323"/>
+      <c r="G31" s="390"/>
+    </row>
+    <row r="32" spans="1:9" ht="18">
+      <c r="A32" s="323"/>
+      <c r="B32" s="323"/>
+      <c r="C32" s="323"/>
+      <c r="D32" s="323"/>
+      <c r="G32" s="390"/>
+    </row>
+    <row r="33" spans="1:7" ht="18">
+      <c r="A33" s="323"/>
+      <c r="B33" s="323"/>
+      <c r="C33" s="323"/>
+      <c r="D33" s="323"/>
+      <c r="G33" s="390"/>
+    </row>
+    <row r="34" spans="1:7" ht="54">
+      <c r="A34" s="580" t="s">
+        <v>79</v>
+      </c>
+      <c r="B34" s="580" t="s">
+        <v>261</v>
+      </c>
+      <c r="C34" s="581" t="s">
+        <v>49</v>
+      </c>
+      <c r="D34" s="307" t="s">
         <v>357</v>
       </c>
-      <c r="D15" s="351" t="s">
-[...267 lines deleted...]
-      <c r="G34" s="416"/>
+      <c r="E34" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="F34" s="390"/>
+      <c r="G34" s="390"/>
     </row>
     <row r="35" spans="1:7" ht="18">
-      <c r="A35" s="351" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="475">
+      <c r="A35" s="325" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="448">
         <v>100022312</v>
       </c>
-      <c r="C35" s="475" t="s">
-[...5 lines deleted...]
-      <c r="E35" s="361">
+      <c r="C35" s="448" t="s">
+        <v>625</v>
+      </c>
+      <c r="D35" s="448" t="s">
+        <v>626</v>
+      </c>
+      <c r="E35" s="335">
         <v>2045</v>
       </c>
-      <c r="F35" s="416"/>
-      <c r="G35" s="416"/>
+      <c r="F35" s="390"/>
+      <c r="G35" s="390"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="E20:F20"/>
     <mergeCell ref="E21:F21"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{00ABC797-7AC3-4CFF-A09E-DD9E2F6C1809}"/>
   </hyperlinks>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="52" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="51" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3BD8C60C-8F1E-4265-9F68-22551E9606D2}">
   <sheetPr codeName="Sayfa7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I140"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="49" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="63"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="64"/>
+    <col min="1" max="1" width="9.140625" style="41"/>
+    <col min="2" max="2" width="15.5703125" style="41" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.140625" style="61" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="85.42578125" style="42" customWidth="1"/>
+    <col min="5" max="5" width="43.5703125" style="42" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="28.42578125" style="42" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="14.5703125" style="42" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A1" s="160"/>
-[...10 lines deleted...]
-      <c r="H1" s="72">
+      <c r="A1" s="137"/>
+      <c r="B1" s="108"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E1" s="131"/>
+      <c r="F1" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" s="131"/>
+      <c r="H1" s="50">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A2" s="133"/>
-[...1 lines deleted...]
-        <v>1078</v>
+      <c r="A2" s="111"/>
+      <c r="D2" s="13" t="s">
+        <v>1083</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A3" s="133"/>
-[...1 lines deleted...]
-        <v>983</v>
+      <c r="A3" s="111"/>
+      <c r="D3" s="13" t="s">
+        <v>977</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A4" s="133"/>
-[...3 lines deleted...]
-      <c r="E4" s="135"/>
+      <c r="A4" s="111"/>
+      <c r="D4" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="E4" s="113"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="133"/>
-[...1 lines deleted...]
-        <v>867</v>
+      <c r="A5" s="111"/>
+      <c r="D5" s="385" t="s">
+        <v>864</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="133"/>
-      <c r="D6" s="453"/>
+      <c r="A6" s="111"/>
+      <c r="D6" s="426"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="133"/>
-      <c r="D7" s="453"/>
+      <c r="A7" s="111"/>
+      <c r="D7" s="426"/>
     </row>
     <row r="8" spans="1:8" ht="24.95" customHeight="1">
-      <c r="A8" s="133"/>
-[...4 lines deleted...]
-      <c r="H8" s="68"/>
+      <c r="A8" s="111"/>
+      <c r="C8" s="135"/>
+      <c r="E8" s="46"/>
+      <c r="F8" s="46"/>
+      <c r="G8" s="46"/>
+      <c r="H8" s="46"/>
     </row>
     <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1">
-      <c r="A9" s="133"/>
-[...2 lines deleted...]
-        <v>33</v>
+      <c r="A9" s="111"/>
+      <c r="C9" s="45"/>
+      <c r="D9" s="114" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="24.75">
-      <c r="A10" s="133"/>
-[...4 lines deleted...]
-      <c r="E10" s="63"/>
+      <c r="A10" s="111"/>
+      <c r="C10" s="45"/>
+      <c r="D10" s="114" t="s">
+        <v>477</v>
+      </c>
+      <c r="E10" s="41"/>
     </row>
     <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1">
-      <c r="A11" s="133"/>
-[...10 lines deleted...]
-      <c r="D12" s="140" t="s">
+      <c r="A11" s="111"/>
+      <c r="C11" s="45"/>
+    </row>
+    <row r="12" spans="1:8" s="59" customFormat="1" ht="54">
+      <c r="A12" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="418"/>
+      <c r="C12" s="117" t="s">
+        <v>261</v>
+      </c>
+      <c r="D12" s="117" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="138" t="s">
+        <v>45</v>
+      </c>
+      <c r="F12" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="G12" s="42"/>
+      <c r="H12" s="42"/>
+    </row>
+    <row r="13" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A13" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="417"/>
+      <c r="C13" s="419">
+        <v>100023372</v>
+      </c>
+      <c r="D13" s="141" t="s">
+        <v>865</v>
+      </c>
+      <c r="E13" s="60">
+        <v>20554</v>
+      </c>
+      <c r="F13" s="22">
+        <v>45848</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A14" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="417"/>
+      <c r="C14" s="419">
+        <v>100023373</v>
+      </c>
+      <c r="D14" s="141" t="s">
+        <v>852</v>
+      </c>
+      <c r="E14" s="60">
+        <v>25370</v>
+      </c>
+      <c r="F14" s="22">
+        <v>48919</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A15" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="417"/>
+      <c r="C15" s="637">
+        <v>100023376</v>
+      </c>
+      <c r="D15" s="141" t="s">
+        <v>853</v>
+      </c>
+      <c r="E15" s="60">
+        <v>30100</v>
+      </c>
+      <c r="F15" s="22">
+        <v>49499</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A16" s="42"/>
+      <c r="C16" s="145" t="s">
+        <v>756</v>
+      </c>
+      <c r="D16" s="146" t="s">
+        <v>757</v>
+      </c>
+      <c r="E16" s="46"/>
+      <c r="F16" s="383"/>
+    </row>
+    <row r="17" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A17" s="42"/>
+      <c r="C17" s="145"/>
+      <c r="D17" s="146"/>
+      <c r="E17" s="46"/>
+      <c r="F17" s="383"/>
+    </row>
+    <row r="18" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A18" s="111"/>
+      <c r="C18" s="45"/>
+      <c r="D18" s="114" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="24.75">
+      <c r="A19" s="111"/>
+      <c r="C19" s="45"/>
+      <c r="D19" s="114" t="s">
+        <v>743</v>
+      </c>
+      <c r="E19" s="41"/>
+    </row>
+    <row r="20" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="111"/>
+      <c r="C20" s="45"/>
+    </row>
+    <row r="21" spans="1:8" s="59" customFormat="1" ht="54">
+      <c r="A21" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" s="418"/>
+      <c r="C21" s="117" t="s">
+        <v>261</v>
+      </c>
+      <c r="D21" s="117" t="s">
+        <v>44</v>
+      </c>
+      <c r="E21" s="138" t="s">
+        <v>45</v>
+      </c>
+      <c r="F21" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+    </row>
+    <row r="22" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A22" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" s="417"/>
+      <c r="C22" s="637">
+        <v>100023350</v>
+      </c>
+      <c r="D22" s="141" t="s">
+        <v>850</v>
+      </c>
+      <c r="E22" s="60">
+        <v>20382</v>
+      </c>
+      <c r="F22" s="22">
+        <v>44608</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A23" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="417"/>
+      <c r="C23" s="637">
+        <v>100023351</v>
+      </c>
+      <c r="D23" s="141" t="s">
+        <v>851</v>
+      </c>
+      <c r="E23" s="60">
+        <v>26144</v>
+      </c>
+      <c r="F23" s="22">
+        <v>47598</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="19.5" customHeight="1">
+      <c r="A24" s="111"/>
+      <c r="C24" s="45"/>
+    </row>
+    <row r="25" spans="1:8" ht="19.5" customHeight="1">
+      <c r="A25" s="111"/>
+      <c r="C25" s="45"/>
+    </row>
+    <row r="26" spans="1:8" ht="19.5" customHeight="1">
+      <c r="A26" s="111"/>
+      <c r="C26" s="45"/>
+    </row>
+    <row r="27" spans="1:8" ht="25.5" customHeight="1">
+      <c r="A27" s="111"/>
+      <c r="C27" s="45"/>
+    </row>
+    <row r="28" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A28" s="111"/>
+      <c r="C28" s="45"/>
+      <c r="D28" s="114" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="24.75">
+      <c r="A29" s="111"/>
+      <c r="C29" s="45"/>
+      <c r="D29" s="114" t="s">
+        <v>743</v>
+      </c>
+      <c r="E29" s="41"/>
+    </row>
+    <row r="30" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A30" s="111"/>
+      <c r="C30" s="45"/>
+    </row>
+    <row r="31" spans="1:8" s="59" customFormat="1" ht="54">
+      <c r="A31" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B31" s="418"/>
+      <c r="C31" s="117" t="s">
+        <v>261</v>
+      </c>
+      <c r="D31" s="117" t="s">
+        <v>44</v>
+      </c>
+      <c r="E31" s="138" t="s">
+        <v>45</v>
+      </c>
+      <c r="F31" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+    </row>
+    <row r="32" spans="1:8" s="59" customFormat="1" ht="27" customHeight="1">
+      <c r="A32" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32" s="417"/>
+      <c r="C32" s="419">
+        <v>100023389</v>
+      </c>
+      <c r="D32" s="139" t="s">
+        <v>932</v>
+      </c>
+      <c r="E32" s="60">
+        <v>28380</v>
+      </c>
+      <c r="F32" s="22">
+        <v>50680</v>
+      </c>
+      <c r="G32" s="42"/>
+      <c r="H32" s="42"/>
+    </row>
+    <row r="33" spans="1:6" ht="27" customHeight="1">
+      <c r="A33" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33" s="417"/>
+      <c r="C33" s="419">
+        <v>100023390</v>
+      </c>
+      <c r="D33" s="139" t="s">
+        <v>925</v>
+      </c>
+      <c r="E33" s="60">
+        <v>36120</v>
+      </c>
+      <c r="F33" s="22">
+        <v>56185</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="29.25" customHeight="1">
+      <c r="A34" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="417"/>
+      <c r="C34" s="419">
+        <v>100023391</v>
+      </c>
+      <c r="D34" s="139" t="s">
+        <v>926</v>
+      </c>
+      <c r="E34" s="60">
+        <v>38700</v>
+      </c>
+      <c r="F34" s="22">
+        <v>56348</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="35.25" customHeight="1">
+      <c r="A35" s="111"/>
+      <c r="C35" s="145" t="s">
+        <v>63</v>
+      </c>
+      <c r="D35" s="146" t="s">
+        <v>293</v>
+      </c>
+      <c r="E35" s="146"/>
+      <c r="F35" s="46"/>
+    </row>
+    <row r="36" spans="1:6" ht="26.25" customHeight="1">
+      <c r="A36" s="111"/>
+      <c r="C36" s="45"/>
+    </row>
+    <row r="37" spans="1:6" ht="26.25" customHeight="1">
+      <c r="A37" s="111"/>
+      <c r="C37" s="45"/>
+      <c r="D37" s="114" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="26.25" customHeight="1">
+      <c r="A38" s="111"/>
+      <c r="C38" s="45"/>
+      <c r="D38" s="114" t="s">
+        <v>741</v>
+      </c>
+      <c r="E38" s="41"/>
+    </row>
+    <row r="39" spans="1:6" ht="26.25" customHeight="1">
+      <c r="A39" s="111"/>
+      <c r="C39" s="45"/>
+    </row>
+    <row r="40" spans="1:6" ht="54">
+      <c r="A40" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B40" s="418"/>
+      <c r="C40" s="117" t="s">
+        <v>261</v>
+      </c>
+      <c r="D40" s="117" t="s">
+        <v>44</v>
+      </c>
+      <c r="E40" s="138" t="s">
+        <v>45</v>
+      </c>
+      <c r="F40" s="138" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="26.25" customHeight="1">
+      <c r="A41" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B41" s="417"/>
+      <c r="C41" s="419">
+        <v>100023403</v>
+      </c>
+      <c r="D41" s="139" t="s">
+        <v>927</v>
+      </c>
+      <c r="E41" s="60">
+        <v>36120</v>
+      </c>
+      <c r="F41" s="22">
+        <v>56752</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="26.25" customHeight="1">
+      <c r="A42" s="111"/>
+      <c r="C42" s="145" t="s">
+        <v>63</v>
+      </c>
+      <c r="D42" s="146" t="s">
+        <v>293</v>
+      </c>
+      <c r="E42" s="46"/>
+    </row>
+    <row r="43" spans="1:6" ht="26.25" customHeight="1">
+      <c r="A43" s="111"/>
+      <c r="C43" s="145"/>
+      <c r="D43" s="146" t="s">
+        <v>742</v>
+      </c>
+      <c r="E43" s="146"/>
+    </row>
+    <row r="44" spans="1:6" ht="26.25" customHeight="1">
+      <c r="A44" s="111"/>
+      <c r="C44" s="145"/>
+      <c r="D44" s="146"/>
+      <c r="E44" s="146"/>
+    </row>
+    <row r="45" spans="1:6" ht="26.25" customHeight="1">
+      <c r="A45" s="111"/>
+      <c r="C45" s="145"/>
+      <c r="D45" s="146"/>
+      <c r="E45" s="146"/>
+    </row>
+    <row r="46" spans="1:6" ht="27.75" customHeight="1">
+      <c r="A46" s="111"/>
+      <c r="C46" s="45"/>
+      <c r="D46" s="114" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="24.75">
+      <c r="A47" s="111"/>
+      <c r="C47" s="45"/>
+      <c r="D47" s="114" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="35.25" customHeight="1">
+      <c r="A48" s="111"/>
+      <c r="C48" s="45"/>
+    </row>
+    <row r="49" spans="1:8" ht="35.25" customHeight="1">
+      <c r="A49" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B49" s="6"/>
+      <c r="C49" s="117" t="s">
+        <v>261</v>
+      </c>
+      <c r="D49" s="117" t="s">
+        <v>44</v>
+      </c>
+      <c r="E49" s="138" t="s">
+        <v>45</v>
+      </c>
+      <c r="F49" s="138" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A50" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B50" s="417"/>
+      <c r="C50" s="164">
+        <v>100021335</v>
+      </c>
+      <c r="D50" s="43" t="s">
+        <v>446</v>
+      </c>
+      <c r="E50" s="60"/>
+      <c r="F50" s="22">
+        <v>3574</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A51" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B51" s="417"/>
+      <c r="C51" s="164">
+        <v>100022932</v>
+      </c>
+      <c r="D51" s="43" t="s">
+        <v>745</v>
+      </c>
+      <c r="E51" s="60"/>
+      <c r="F51" s="22">
+        <v>3725</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="19.5" customHeight="1">
+      <c r="A52" s="111"/>
+      <c r="C52" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52" s="41"/>
+      <c r="E52" s="46"/>
+      <c r="F52" s="46"/>
+    </row>
+    <row r="53" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A53" s="111"/>
+      <c r="C53" s="135"/>
+      <c r="E53" s="46"/>
+      <c r="F53" s="46"/>
+    </row>
+    <row r="54" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A54" s="111"/>
+      <c r="C54" s="135"/>
+      <c r="E54" s="46"/>
+      <c r="F54" s="46"/>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="111"/>
+      <c r="C55" s="45"/>
+    </row>
+    <row r="56" spans="1:8" ht="24.75">
+      <c r="A56" s="111"/>
+      <c r="C56" s="45"/>
+      <c r="D56" s="114" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A57" s="111"/>
+      <c r="C57" s="45"/>
+      <c r="D57" s="41"/>
+      <c r="E57" s="41"/>
+    </row>
+    <row r="58" spans="1:8" s="59" customFormat="1" ht="54">
+      <c r="A58" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B58" s="418"/>
+      <c r="C58" s="117" t="s">
+        <v>261</v>
+      </c>
+      <c r="D58" s="728" t="s">
+        <v>44</v>
+      </c>
+      <c r="E58" s="729"/>
+      <c r="F58" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="G58" s="42"/>
+      <c r="H58" s="42"/>
+    </row>
+    <row r="59" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A59" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B59" s="417"/>
+      <c r="C59" s="136">
+        <v>16900344</v>
+      </c>
+      <c r="D59" s="403" t="s">
+        <v>616</v>
+      </c>
+      <c r="E59" s="402"/>
+      <c r="F59" s="22">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A60" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B60" s="417"/>
+      <c r="C60" s="136">
+        <v>16900340</v>
+      </c>
+      <c r="D60" s="403" t="s">
+        <v>617</v>
+      </c>
+      <c r="E60" s="402"/>
+      <c r="F60" s="22">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A61" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B61" s="417"/>
+      <c r="C61" s="136">
+        <v>100020682</v>
+      </c>
+      <c r="D61" s="403" t="s">
+        <v>618</v>
+      </c>
+      <c r="E61" s="402"/>
+      <c r="F61" s="22">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A62" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B62" s="417"/>
+      <c r="C62" s="136">
+        <v>16900341</v>
+      </c>
+      <c r="D62" s="403" t="s">
+        <v>619</v>
+      </c>
+      <c r="E62" s="402"/>
+      <c r="F62" s="22">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A63" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B63" s="417"/>
+      <c r="C63" s="136">
+        <v>16900342</v>
+      </c>
+      <c r="D63" s="403" t="s">
+        <v>620</v>
+      </c>
+      <c r="E63" s="402"/>
+      <c r="F63" s="22">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A64" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B64" s="417"/>
+      <c r="C64" s="136">
+        <v>16900343</v>
+      </c>
+      <c r="D64" s="403" t="s">
+        <v>621</v>
+      </c>
+      <c r="E64" s="402"/>
+      <c r="F64" s="22">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="24.95" customHeight="1">
+      <c r="A65" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B65" s="417"/>
+      <c r="C65" s="136">
+        <v>16900345</v>
+      </c>
+      <c r="D65" s="403" t="s">
+        <v>622</v>
+      </c>
+      <c r="E65" s="402"/>
+      <c r="F65" s="22">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="24.95" customHeight="1">
+      <c r="A66" s="139" t="s">
+        <v>51</v>
+      </c>
+      <c r="B66" s="139"/>
+      <c r="C66" s="140">
+        <v>16900429</v>
+      </c>
+      <c r="D66" s="633" t="s">
+        <v>623</v>
+      </c>
+      <c r="E66" s="634"/>
+      <c r="F66" s="22">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="24.95" customHeight="1">
+      <c r="A67" s="139" t="s">
+        <v>51</v>
+      </c>
+      <c r="B67" s="139"/>
+      <c r="C67" s="140">
+        <v>100020953</v>
+      </c>
+      <c r="D67" s="633" t="s">
+        <v>762</v>
+      </c>
+      <c r="E67" s="634"/>
+      <c r="F67" s="22">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="24.95" customHeight="1">
+      <c r="C68" s="142"/>
+      <c r="D68" s="412"/>
+      <c r="E68" s="411"/>
+      <c r="F68" s="383"/>
+    </row>
+    <row r="69" spans="1:6" ht="24.95" customHeight="1">
+      <c r="C69" s="142"/>
+      <c r="D69" s="635" t="s">
+        <v>860</v>
+      </c>
+      <c r="E69" s="636"/>
+      <c r="F69" s="383"/>
+    </row>
+    <row r="70" spans="1:6" ht="24.95" customHeight="1">
+      <c r="C70" s="142"/>
+      <c r="D70" s="412"/>
+      <c r="E70" s="411"/>
+      <c r="F70" s="383"/>
+    </row>
+    <row r="71" spans="1:6" ht="24.95" customHeight="1">
+      <c r="C71" s="142"/>
+      <c r="D71" s="412"/>
+      <c r="E71" s="411"/>
+      <c r="F71" s="383"/>
+    </row>
+    <row r="72" spans="1:6" ht="54">
+      <c r="A72" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B72" s="6"/>
+      <c r="C72" s="117" t="s">
+        <v>261</v>
+      </c>
+      <c r="D72" s="730" t="s">
+        <v>44</v>
+      </c>
+      <c r="E72" s="731"/>
+      <c r="F72" s="138" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="24.95" customHeight="1">
+      <c r="A73" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B73" s="417"/>
+      <c r="C73" s="140">
+        <v>100023244</v>
+      </c>
+      <c r="D73" s="403" t="s">
+        <v>854</v>
+      </c>
+      <c r="E73" s="402"/>
+      <c r="F73" s="22">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="24.95" customHeight="1">
+      <c r="A74" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B74" s="417"/>
+      <c r="C74" s="140">
+        <v>100023245</v>
+      </c>
+      <c r="D74" s="403" t="s">
+        <v>855</v>
+      </c>
+      <c r="E74" s="402"/>
+      <c r="F74" s="22">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="24.95" customHeight="1">
+      <c r="A75" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B75" s="417"/>
+      <c r="C75" s="140">
+        <v>100023246</v>
+      </c>
+      <c r="D75" s="403" t="s">
+        <v>856</v>
+      </c>
+      <c r="E75" s="402"/>
+      <c r="F75" s="22">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="24.95" customHeight="1">
+      <c r="A76" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B76" s="417"/>
+      <c r="C76" s="140">
+        <v>100023247</v>
+      </c>
+      <c r="D76" s="403" t="s">
+        <v>857</v>
+      </c>
+      <c r="E76" s="402"/>
+      <c r="F76" s="22">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="24.95" customHeight="1">
+      <c r="A77" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B77" s="417"/>
+      <c r="C77" s="140">
+        <v>100023248</v>
+      </c>
+      <c r="D77" s="403" t="s">
+        <v>858</v>
+      </c>
+      <c r="E77" s="402"/>
+      <c r="F77" s="22">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="24.95" customHeight="1">
+      <c r="A78" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B78" s="417"/>
+      <c r="C78" s="140">
+        <v>100023243</v>
+      </c>
+      <c r="D78" s="403" t="s">
+        <v>859</v>
+      </c>
+      <c r="E78" s="402"/>
+      <c r="F78" s="22">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="24.95" customHeight="1">
+      <c r="A79" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B79" s="417"/>
+      <c r="C79" s="140">
+        <v>100023344</v>
+      </c>
+      <c r="D79" s="403" t="s">
+        <v>930</v>
+      </c>
+      <c r="E79" s="402"/>
+      <c r="F79" s="22">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="24.95" customHeight="1">
+      <c r="A80" s="111"/>
+      <c r="C80" s="145" t="s">
+        <v>63</v>
+      </c>
+      <c r="D80" s="146" t="s">
+        <v>863</v>
+      </c>
+      <c r="E80" s="411"/>
+      <c r="F80" s="383"/>
+    </row>
+    <row r="81" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A81" s="111"/>
+      <c r="C81" s="142"/>
+      <c r="D81" s="412"/>
+      <c r="E81" s="411"/>
+      <c r="F81" s="383"/>
+    </row>
+    <row r="82" spans="1:9" ht="23.25" customHeight="1">
+      <c r="A82" s="111"/>
+      <c r="C82" s="135"/>
+      <c r="D82" s="114" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="23.25" customHeight="1">
+      <c r="A83" s="111"/>
+      <c r="C83" s="135"/>
+      <c r="D83" s="41"/>
+    </row>
+    <row r="84" spans="1:9" s="59" customFormat="1" ht="54">
+      <c r="A84" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B84" s="418"/>
+      <c r="C84" s="117" t="s">
+        <v>261</v>
+      </c>
+      <c r="D84" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="E84" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="F84" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="G84" s="42"/>
+      <c r="H84" s="42"/>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" s="472" t="s">
+        <v>51</v>
+      </c>
+      <c r="B85" s="139"/>
+      <c r="C85" s="628">
+        <v>100023295</v>
+      </c>
+      <c r="D85" s="629" t="s">
+        <v>840</v>
+      </c>
+      <c r="E85" s="630" t="s">
+        <v>403</v>
+      </c>
+      <c r="F85" s="22">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" s="472" t="s">
+        <v>51</v>
+      </c>
+      <c r="B86" s="139"/>
+      <c r="C86" s="628">
+        <v>100023296</v>
+      </c>
+      <c r="D86" s="629" t="s">
+        <v>841</v>
+      </c>
+      <c r="E86" s="630" t="s">
+        <v>403</v>
+      </c>
+      <c r="F86" s="22">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" s="59" customFormat="1" ht="54">
+      <c r="A87" s="127" t="s">
+        <v>51</v>
+      </c>
+      <c r="B87" s="417"/>
+      <c r="C87" s="62">
+        <v>16900402</v>
+      </c>
+      <c r="D87" s="78" t="s">
+        <v>274</v>
+      </c>
+      <c r="E87" s="627" t="s">
+        <v>842</v>
+      </c>
+      <c r="F87" s="22">
+        <v>3844</v>
+      </c>
+      <c r="G87" s="42"/>
+      <c r="H87" s="42"/>
+    </row>
+    <row r="88" spans="1:9" ht="54">
+      <c r="A88" s="127" t="s">
+        <v>51</v>
+      </c>
+      <c r="B88" s="417"/>
+      <c r="C88" s="62">
+        <v>16900404</v>
+      </c>
+      <c r="D88" s="78" t="s">
+        <v>404</v>
+      </c>
+      <c r="E88" s="627" t="s">
+        <v>842</v>
+      </c>
+      <c r="F88" s="22">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" s="59" customFormat="1" ht="54">
+      <c r="A90" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B90" s="124"/>
+      <c r="C90" s="116" t="s">
+        <v>261</v>
+      </c>
+      <c r="D90" s="116" t="s">
+        <v>44</v>
+      </c>
+      <c r="E90" s="116"/>
+      <c r="F90" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="G90" s="42"/>
+      <c r="H90" s="42"/>
+      <c r="I90" s="382"/>
+    </row>
+    <row r="91" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A91" s="119" t="s">
+        <v>51</v>
+      </c>
+      <c r="B91" s="126"/>
+      <c r="C91" s="631">
+        <v>100023300</v>
+      </c>
+      <c r="D91" s="63" t="s">
+        <v>845</v>
+      </c>
+      <c r="E91" s="119"/>
+      <c r="F91" s="22">
+        <v>1269</v>
+      </c>
+      <c r="I91" s="40"/>
+    </row>
+    <row r="92" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A92" s="119" t="s">
+        <v>51</v>
+      </c>
+      <c r="B92" s="126"/>
+      <c r="C92" s="125">
+        <v>16999007</v>
+      </c>
+      <c r="D92" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="E92" s="119"/>
+      <c r="F92" s="22">
+        <v>965</v>
+      </c>
+      <c r="I92" s="40"/>
+    </row>
+    <row r="94" spans="1:9" ht="20.25">
+      <c r="A94" s="726" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B94" s="726"/>
+      <c r="C94" s="726"/>
+      <c r="D94" s="726"/>
+      <c r="E94" s="646"/>
+      <c r="F94" s="646"/>
+      <c r="G94" s="646"/>
+      <c r="H94" s="646"/>
+    </row>
+    <row r="95" spans="1:9" ht="21" thickBot="1">
+      <c r="A95" s="647"/>
+      <c r="B95" s="647"/>
+      <c r="C95" s="648"/>
+      <c r="D95" s="646"/>
+      <c r="E95" s="646"/>
+      <c r="F95" s="646"/>
+      <c r="G95" s="646"/>
+      <c r="H95" s="646"/>
+    </row>
+    <row r="96" spans="1:9" ht="42.75" thickBot="1">
+      <c r="A96" s="649" t="s">
+        <v>987</v>
+      </c>
+      <c r="B96" s="650"/>
+      <c r="C96" s="651" t="s">
+        <v>52</v>
+      </c>
+      <c r="D96" s="652" t="s">
+        <v>524</v>
+      </c>
+      <c r="E96" s="653" t="s">
+        <v>978</v>
+      </c>
+      <c r="F96" s="5"/>
+      <c r="G96" s="5"/>
+      <c r="H96" s="5"/>
+    </row>
+    <row r="97" spans="1:8" ht="21">
+      <c r="A97" s="654"/>
+      <c r="B97" s="654"/>
+      <c r="C97" s="5"/>
+      <c r="D97" s="727"/>
+      <c r="E97" s="727"/>
+      <c r="F97" s="727"/>
+      <c r="G97" s="727"/>
+      <c r="H97" s="727"/>
+    </row>
+    <row r="98" spans="1:8" ht="23.25">
+      <c r="A98" s="658" t="s">
+        <v>988</v>
+      </c>
+      <c r="B98" s="658"/>
+      <c r="C98" s="659"/>
+      <c r="D98" s="659"/>
+      <c r="E98" s="660"/>
+      <c r="F98" s="655"/>
+      <c r="G98" s="656"/>
+      <c r="H98" s="656"/>
+    </row>
+    <row r="99" spans="1:8" ht="23.25">
+      <c r="A99" s="661"/>
+      <c r="B99" s="661"/>
+      <c r="C99" s="645"/>
+      <c r="D99" s="662"/>
+      <c r="E99" s="663"/>
+      <c r="F99" s="657"/>
+      <c r="G99" s="656"/>
+      <c r="H99" s="656"/>
+    </row>
+    <row r="100" spans="1:8" ht="23.25">
+      <c r="A100" s="732" t="s">
+        <v>989</v>
+      </c>
+      <c r="B100" s="4"/>
+      <c r="C100" s="664">
+        <v>7716640</v>
+      </c>
+      <c r="D100" s="665" t="s">
+        <v>990</v>
+      </c>
+      <c r="E100" s="666">
+        <v>1417</v>
+      </c>
+      <c r="F100" s="656"/>
+      <c r="H100" s="656"/>
+    </row>
+    <row r="101" spans="1:8" ht="23.25">
+      <c r="A101" s="732"/>
+      <c r="B101" s="4"/>
+      <c r="C101" s="667">
+        <v>100005661</v>
+      </c>
+      <c r="D101" s="665" t="s">
+        <v>991</v>
+      </c>
+      <c r="E101" s="666">
+        <v>17</v>
+      </c>
+      <c r="F101" s="656"/>
+      <c r="H101" s="656"/>
+    </row>
+    <row r="102" spans="1:8" ht="23.25">
+      <c r="A102" s="668"/>
+      <c r="B102" s="668"/>
+      <c r="C102" s="669"/>
+      <c r="D102" s="669"/>
+      <c r="E102" s="669"/>
+      <c r="F102" s="656"/>
+      <c r="G102" s="656"/>
+      <c r="H102" s="656"/>
+    </row>
+    <row r="103" spans="1:8" ht="23.25">
+      <c r="A103" s="658" t="s">
+        <v>992</v>
+      </c>
+      <c r="B103" s="658"/>
+      <c r="C103" s="659"/>
+      <c r="D103" s="659"/>
+      <c r="E103" s="670"/>
+      <c r="F103" s="656"/>
+      <c r="G103" s="656"/>
+      <c r="H103" s="656"/>
+    </row>
+    <row r="104" spans="1:8" ht="23.25">
+      <c r="A104" s="668"/>
+      <c r="B104" s="668"/>
+      <c r="C104" s="669"/>
+      <c r="D104" s="669"/>
+      <c r="E104" s="669"/>
+      <c r="F104" s="656"/>
+      <c r="G104" s="656"/>
+      <c r="H104" s="656"/>
+    </row>
+    <row r="105" spans="1:8" ht="23.25">
+      <c r="A105" s="671" t="s">
+        <v>989</v>
+      </c>
+      <c r="B105" s="671"/>
+      <c r="C105" s="672">
+        <v>7670370</v>
+      </c>
+      <c r="D105" s="673" t="s">
+        <v>993</v>
+      </c>
+      <c r="E105" s="666">
+        <v>1799</v>
+      </c>
+      <c r="F105" s="656"/>
+      <c r="H105" s="656"/>
+    </row>
+    <row r="106" spans="1:8" ht="23.25">
+      <c r="A106" s="671" t="s">
+        <v>989</v>
+      </c>
+      <c r="B106" s="671"/>
+      <c r="C106" s="671">
+        <v>7670372</v>
+      </c>
+      <c r="D106" s="673" t="s">
+        <v>994</v>
+      </c>
+      <c r="E106" s="666">
+        <v>2828</v>
+      </c>
+      <c r="F106" s="656"/>
+      <c r="H106" s="656"/>
+    </row>
+    <row r="107" spans="1:8" ht="23.25">
+      <c r="A107" s="668"/>
+      <c r="B107" s="668"/>
+      <c r="C107" s="669"/>
+      <c r="D107" s="669"/>
+      <c r="E107" s="669"/>
+      <c r="F107" s="656"/>
+      <c r="G107" s="656"/>
+      <c r="H107" s="656"/>
+    </row>
+    <row r="108" spans="1:8" ht="23.25">
+      <c r="A108" s="658" t="s">
+        <v>995</v>
+      </c>
+      <c r="B108" s="658"/>
+      <c r="C108" s="659"/>
+      <c r="D108" s="659"/>
+      <c r="E108" s="670"/>
+      <c r="F108" s="656"/>
+      <c r="G108" s="656"/>
+      <c r="H108" s="656"/>
+    </row>
+    <row r="109" spans="1:8" ht="23.25">
+      <c r="A109" s="668"/>
+      <c r="B109" s="668"/>
+      <c r="C109" s="669"/>
+      <c r="D109" s="669"/>
+      <c r="E109" s="669"/>
+      <c r="F109" s="656"/>
+      <c r="G109" s="656"/>
+      <c r="H109" s="656"/>
+    </row>
+    <row r="110" spans="1:8" ht="23.25">
+      <c r="A110" s="661" t="s">
+        <v>996</v>
+      </c>
+      <c r="B110" s="661"/>
+      <c r="C110" s="674"/>
+      <c r="D110" s="669"/>
+      <c r="E110" s="669"/>
+      <c r="F110" s="656"/>
+      <c r="G110" s="656"/>
+      <c r="H110" s="656"/>
+    </row>
+    <row r="111" spans="1:8" ht="23.25">
+      <c r="A111" s="725" t="s">
+        <v>989</v>
+      </c>
+      <c r="B111" s="8"/>
+      <c r="C111" s="675">
+        <v>100016315</v>
+      </c>
+      <c r="D111" s="676" t="s">
+        <v>997</v>
+      </c>
+      <c r="E111" s="666">
+        <v>1970</v>
+      </c>
+      <c r="F111" s="656"/>
+      <c r="H111" s="656"/>
+    </row>
+    <row r="112" spans="1:8" ht="23.25">
+      <c r="A112" s="725"/>
+      <c r="B112" s="8"/>
+      <c r="C112" s="675">
+        <v>100016428</v>
+      </c>
+      <c r="D112" s="676" t="s">
+        <v>998</v>
+      </c>
+      <c r="E112" s="666">
+        <v>872</v>
+      </c>
+      <c r="F112" s="656"/>
+      <c r="H112" s="656"/>
+    </row>
+    <row r="113" spans="1:8" ht="23.25">
+      <c r="A113" s="725"/>
+      <c r="B113" s="8"/>
+      <c r="C113" s="675">
+        <v>100017391</v>
+      </c>
+      <c r="D113" s="676" t="s">
+        <v>999</v>
+      </c>
+      <c r="E113" s="666">
+        <v>57</v>
+      </c>
+      <c r="F113" s="656"/>
+      <c r="H113" s="656"/>
+    </row>
+    <row r="114" spans="1:8" ht="23.25">
+      <c r="A114" s="677"/>
+      <c r="B114" s="677"/>
+      <c r="C114" s="678"/>
+      <c r="D114" s="679" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E114" s="680">
+        <v>2899</v>
+      </c>
+      <c r="F114" s="656"/>
+      <c r="H114" s="656"/>
+    </row>
+    <row r="115" spans="1:8" ht="23.25">
+      <c r="A115" s="668"/>
+      <c r="B115" s="668"/>
+      <c r="C115" s="681"/>
+      <c r="D115" s="682"/>
+      <c r="E115" s="683"/>
+      <c r="F115" s="656"/>
+      <c r="G115" s="656"/>
+      <c r="H115" s="656"/>
+    </row>
+    <row r="116" spans="1:8" ht="23.25">
+      <c r="A116" s="661" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B116" s="661"/>
+      <c r="C116" s="674"/>
+      <c r="D116" s="681"/>
+      <c r="E116" s="681"/>
+      <c r="F116" s="656"/>
+      <c r="G116" s="656"/>
+      <c r="H116" s="656"/>
+    </row>
+    <row r="117" spans="1:8" ht="23.25">
+      <c r="A117" s="725" t="s">
+        <v>989</v>
+      </c>
+      <c r="B117" s="8"/>
+      <c r="C117" s="675">
+        <v>100016315</v>
+      </c>
+      <c r="D117" s="676" t="s">
+        <v>997</v>
+      </c>
+      <c r="E117" s="666">
+        <v>1970</v>
+      </c>
+      <c r="F117" s="656"/>
+      <c r="H117" s="656"/>
+    </row>
+    <row r="118" spans="1:8" ht="23.25">
+      <c r="A118" s="725"/>
+      <c r="B118" s="8"/>
+      <c r="C118" s="675">
+        <v>100016425</v>
+      </c>
+      <c r="D118" s="676" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E118" s="666">
+        <v>1994</v>
+      </c>
+      <c r="F118" s="656"/>
+      <c r="H118" s="656"/>
+    </row>
+    <row r="119" spans="1:8" ht="23.25">
+      <c r="A119" s="725"/>
+      <c r="B119" s="8"/>
+      <c r="C119" s="675">
+        <v>100017392</v>
+      </c>
+      <c r="D119" s="676" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E119" s="666">
+        <v>69</v>
+      </c>
+      <c r="F119" s="656"/>
+      <c r="H119" s="656"/>
+    </row>
+    <row r="120" spans="1:8" ht="23.25">
+      <c r="A120" s="677"/>
+      <c r="B120" s="677"/>
+      <c r="C120" s="672"/>
+      <c r="D120" s="679" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E120" s="680">
+        <v>4033</v>
+      </c>
+      <c r="F120" s="656"/>
+      <c r="H120" s="656"/>
+    </row>
+    <row r="121" spans="1:8" ht="23.25">
+      <c r="A121" s="668"/>
+      <c r="B121" s="668"/>
+      <c r="C121" s="669"/>
+      <c r="D121" s="682"/>
+      <c r="E121" s="683"/>
+      <c r="F121" s="656"/>
+      <c r="G121" s="656"/>
+      <c r="H121" s="656"/>
+    </row>
+    <row r="122" spans="1:8" ht="23.25">
+      <c r="A122" s="684" t="s">
+        <v>989</v>
+      </c>
+      <c r="B122" s="684"/>
+      <c r="C122" s="685">
+        <v>100017433</v>
+      </c>
+      <c r="D122" s="686" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E122" s="666">
+        <v>28</v>
+      </c>
+      <c r="F122" s="656"/>
+      <c r="H122" s="656"/>
+    </row>
+    <row r="123" spans="1:8" ht="23.25">
+      <c r="A123" s="684" t="s">
+        <v>989</v>
+      </c>
+      <c r="B123" s="684"/>
+      <c r="C123" s="685">
+        <v>100017393</v>
+      </c>
+      <c r="D123" s="686" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E123" s="666">
         <v>47</v>
       </c>
-      <c r="E12" s="161" t="s">
-[...642 lines deleted...]
-      <c r="D69" s="662" t="s">
+      <c r="F123" s="656"/>
+      <c r="H123" s="656"/>
+    </row>
+    <row r="124" spans="1:8" ht="23.25">
+      <c r="A124" s="684" t="s">
+        <v>989</v>
+      </c>
+      <c r="B124" s="684"/>
+      <c r="C124" s="664">
+        <v>100016480</v>
+      </c>
+      <c r="D124" s="665" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E124" s="666">
+        <v>242</v>
+      </c>
+      <c r="F124" s="656"/>
+      <c r="H124" s="656"/>
+    </row>
+    <row r="125" spans="1:8" ht="23.25">
+      <c r="A125" s="684" t="s">
+        <v>989</v>
+      </c>
+      <c r="B125" s="684"/>
+      <c r="C125" s="667">
+        <v>100017431</v>
+      </c>
+      <c r="D125" s="665" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E125" s="666">
+        <v>263</v>
+      </c>
+      <c r="F125" s="656"/>
+      <c r="G125" s="656"/>
+      <c r="H125" s="656"/>
+    </row>
+    <row r="126" spans="1:8" ht="23.25">
+      <c r="A126" s="668"/>
+      <c r="B126" s="668"/>
+      <c r="C126" s="669"/>
+      <c r="D126" s="687"/>
+      <c r="E126" s="683"/>
+      <c r="F126" s="656"/>
+      <c r="G126" s="656"/>
+      <c r="H126" s="656"/>
+    </row>
+    <row r="127" spans="1:8" ht="23.25">
+      <c r="A127" s="688" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B127" s="688"/>
+      <c r="C127" s="669"/>
+      <c r="D127" s="681"/>
+      <c r="E127" s="669"/>
+      <c r="F127" s="656"/>
+      <c r="G127" s="656"/>
+      <c r="H127" s="656"/>
+    </row>
+    <row r="128" spans="1:8" ht="23.25">
+      <c r="A128" s="689"/>
+      <c r="B128" s="689"/>
+      <c r="C128" s="669"/>
+      <c r="D128" s="681"/>
+      <c r="E128" s="669"/>
+      <c r="F128" s="656"/>
+      <c r="G128" s="656"/>
+      <c r="H128" s="656"/>
+    </row>
+    <row r="129" spans="1:8" ht="23.25">
+      <c r="A129" s="690" t="s">
+        <v>989</v>
+      </c>
+      <c r="B129" s="690"/>
+      <c r="C129" s="684">
+        <v>100023310</v>
+      </c>
+      <c r="D129" s="691" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E129" s="666">
+        <v>95</v>
+      </c>
+      <c r="F129" s="656"/>
+      <c r="H129" s="656"/>
+    </row>
+    <row r="130" spans="1:8" ht="23.25">
+      <c r="A130" s="690" t="s">
+        <v>989</v>
+      </c>
+      <c r="B130" s="690"/>
+      <c r="C130" s="667">
+        <v>7837946</v>
+      </c>
+      <c r="D130" s="691" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E130" s="666">
+        <v>185</v>
+      </c>
+      <c r="F130" s="656"/>
+      <c r="H130" s="656"/>
+    </row>
+    <row r="131" spans="1:8" ht="23.25">
+      <c r="A131" s="692"/>
+      <c r="B131" s="692"/>
+      <c r="C131" s="693"/>
+      <c r="D131" s="694"/>
+      <c r="E131" s="695"/>
+      <c r="F131" s="656"/>
+      <c r="G131" s="656"/>
+      <c r="H131" s="656"/>
+    </row>
+    <row r="132" spans="1:8" ht="23.25">
+      <c r="A132" s="688" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B132" s="688"/>
+      <c r="C132" s="669"/>
+      <c r="D132" s="681"/>
+      <c r="E132" s="669"/>
+      <c r="F132" s="656"/>
+      <c r="G132" s="656"/>
+      <c r="H132" s="656"/>
+    </row>
+    <row r="133" spans="1:8" ht="24" thickBot="1">
+      <c r="A133" s="688"/>
+      <c r="B133" s="688"/>
+      <c r="C133" s="669"/>
+      <c r="D133" s="681"/>
+      <c r="E133" s="669"/>
+      <c r="F133" s="656"/>
+      <c r="G133" s="656"/>
+      <c r="H133" s="656"/>
+    </row>
+    <row r="134" spans="1:8" ht="24" thickBot="1">
+      <c r="A134" s="696" t="s">
+        <v>989</v>
+      </c>
+      <c r="B134" s="697"/>
+      <c r="C134" s="698">
+        <v>85757741</v>
+      </c>
+      <c r="D134" s="699" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E134" s="700">
+        <v>12</v>
+      </c>
+      <c r="F134" s="656"/>
+      <c r="H134" s="656"/>
+    </row>
+    <row r="135" spans="1:8" ht="23.25">
+      <c r="A135" s="701"/>
+      <c r="B135" s="701"/>
+      <c r="C135" s="702"/>
+      <c r="D135" s="703"/>
+      <c r="E135" s="704"/>
+      <c r="F135" s="656"/>
+      <c r="G135" s="656"/>
+      <c r="H135" s="656"/>
+    </row>
+    <row r="136" spans="1:8" ht="23.25">
+      <c r="A136" s="705" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B136" s="705"/>
+      <c r="C136" s="669"/>
+      <c r="D136" s="681"/>
+      <c r="E136" s="669"/>
+      <c r="F136" s="656"/>
+      <c r="G136" s="656"/>
+      <c r="H136" s="656"/>
+    </row>
+    <row r="137" spans="1:8" ht="24" thickBot="1">
+      <c r="A137" s="668"/>
+      <c r="B137" s="668"/>
+      <c r="C137" s="669"/>
+      <c r="D137" s="681"/>
+      <c r="E137" s="669"/>
+      <c r="F137" s="656"/>
+      <c r="G137" s="656"/>
+      <c r="H137" s="656"/>
+    </row>
+    <row r="138" spans="1:8" ht="24" thickBot="1">
+      <c r="A138" s="706" t="s">
+        <v>51</v>
+      </c>
+      <c r="B138" s="706"/>
+      <c r="C138" s="707">
+        <v>100022582</v>
+      </c>
+      <c r="D138" s="708" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E138" s="700">
+        <v>898</v>
+      </c>
+      <c r="F138" s="656"/>
+      <c r="H138" s="656"/>
+    </row>
+    <row r="139" spans="1:8" ht="23.25">
+      <c r="A139" s="668"/>
+      <c r="B139" s="668"/>
+      <c r="C139" s="669"/>
+      <c r="D139" s="709"/>
+      <c r="E139" s="669"/>
+      <c r="F139" s="656"/>
+      <c r="H139" s="656"/>
+    </row>
+    <row r="140" spans="1:8" ht="23.25">
+      <c r="A140" s="710"/>
+      <c r="B140" s="710"/>
+      <c r="C140" s="711" t="s">
+        <v>63</v>
+      </c>
+      <c r="D140" s="712" t="s">
         <v>863</v>
       </c>
-      <c r="E69" s="663"/>
-[...939 lines deleted...]
-      <c r="H140" s="684"/>
+      <c r="E140" s="669"/>
+      <c r="F140" s="656"/>
+      <c r="G140" s="656"/>
+      <c r="H140" s="656"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A117:A119"/>
     <mergeCell ref="A94:D94"/>
     <mergeCell ref="D97:H97"/>
     <mergeCell ref="D58:E58"/>
     <mergeCell ref="D72:E72"/>
     <mergeCell ref="A100:A101"/>
     <mergeCell ref="A111:A113"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{2211C241-1340-4C60-A0B3-47DD2D2FC295}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="22" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="21" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7AB6C384-65D8-4A9D-83ED-82E09A4C1059}">
   <sheetPr codeName="Sayfa5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="49" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="12.42578125" style="63" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="64"/>
+    <col min="1" max="1" width="12.42578125" style="41" customWidth="1"/>
+    <col min="2" max="2" width="15.5703125" style="61" customWidth="1"/>
+    <col min="3" max="3" width="92.85546875" style="42" customWidth="1"/>
+    <col min="4" max="4" width="24.42578125" style="42" customWidth="1"/>
+    <col min="5" max="5" width="28.42578125" style="42" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.5703125" style="42" customWidth="1"/>
+    <col min="7" max="8" width="11.85546875" style="42" customWidth="1"/>
+    <col min="9" max="10" width="9.140625" style="42"/>
+    <col min="11" max="11" width="15.42578125" style="42" bestFit="1" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A1" s="128"/>
-[...9 lines deleted...]
-      <c r="G1" s="72">
+      <c r="A1" s="106"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D1" s="108"/>
+      <c r="E1" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="F1" s="110"/>
+      <c r="G1" s="50">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="22.5" customHeight="1">
-      <c r="A2" s="133"/>
-[...6 lines deleted...]
-      <c r="G2" s="71"/>
+      <c r="A2" s="111"/>
+      <c r="C2" s="13" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D2" s="41"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
     </row>
     <row r="3" spans="1:11" ht="22.5" customHeight="1">
-      <c r="A3" s="133"/>
-[...3 lines deleted...]
-      <c r="D3" s="135"/>
+      <c r="A3" s="111"/>
+      <c r="C3" s="13" t="s">
+        <v>977</v>
+      </c>
+      <c r="D3" s="113"/>
     </row>
     <row r="4" spans="1:11" ht="22.5" customHeight="1">
-      <c r="A4" s="133"/>
-[...3 lines deleted...]
-      <c r="D4" s="135"/>
+      <c r="A4" s="111"/>
+      <c r="C4" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="D4" s="113"/>
     </row>
     <row r="5" spans="1:11" ht="21.75" customHeight="1">
-      <c r="A5" s="133"/>
-[...3 lines deleted...]
-      <c r="D5" s="135"/>
+      <c r="A5" s="111"/>
+      <c r="C5" s="385" t="s">
+        <v>864</v>
+      </c>
+      <c r="D5" s="113"/>
     </row>
     <row r="6" spans="1:11" ht="21.75" customHeight="1">
-      <c r="A6" s="133"/>
-[...1 lines deleted...]
-      <c r="D6" s="135"/>
+      <c r="A6" s="111"/>
+      <c r="C6" s="426"/>
+      <c r="D6" s="113"/>
     </row>
     <row r="7" spans="1:11" ht="21.75" customHeight="1">
-      <c r="A7" s="133"/>
-[...1 lines deleted...]
-      <c r="D7" s="135"/>
+      <c r="A7" s="111"/>
+      <c r="C7" s="385"/>
+      <c r="D7" s="113"/>
     </row>
     <row r="8" spans="1:11" ht="24.95" customHeight="1">
-      <c r="A8" s="133"/>
-[...3 lines deleted...]
-      <c r="G8" s="63"/>
+      <c r="A8" s="111"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
     </row>
     <row r="9" spans="1:11" ht="24.95" customHeight="1">
-      <c r="A9" s="143"/>
-[...3 lines deleted...]
-      <c r="G9" s="78"/>
+      <c r="A9" s="120"/>
+      <c r="B9" s="121"/>
+      <c r="E9" s="56"/>
+      <c r="F9" s="56"/>
+      <c r="G9" s="56"/>
     </row>
     <row r="10" spans="1:11" ht="24.95" customHeight="1">
-      <c r="A10" s="143"/>
-[...1 lines deleted...]
-      <c r="C10" s="136" t="s">
+      <c r="A10" s="120"/>
+      <c r="B10" s="121"/>
+      <c r="C10" s="114" t="s">
+        <v>449</v>
+      </c>
+      <c r="E10" s="46"/>
+      <c r="F10" s="46"/>
+      <c r="G10" s="46"/>
+    </row>
+    <row r="11" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A11" s="120"/>
+      <c r="B11" s="121"/>
+      <c r="C11" s="39"/>
+      <c r="D11" s="123"/>
+      <c r="E11" s="46"/>
+      <c r="F11" s="46"/>
+      <c r="G11" s="46"/>
+    </row>
+    <row r="12" spans="1:11" s="59" customFormat="1" ht="54">
+      <c r="A12" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="116" t="s">
+        <v>261</v>
+      </c>
+      <c r="C12" s="116" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="E12" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="F12" s="46"/>
+      <c r="G12" s="46"/>
+      <c r="H12" s="382"/>
+    </row>
+    <row r="13" spans="1:11" s="59" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A13" s="118" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="125">
+        <v>16900210</v>
+      </c>
+      <c r="C13" s="63" t="s">
+        <v>216</v>
+      </c>
+      <c r="D13" s="425" t="s">
+        <v>450</v>
+      </c>
+      <c r="E13" s="22">
+        <v>697</v>
+      </c>
+      <c r="F13" s="46"/>
+      <c r="G13" s="46"/>
+      <c r="H13" s="40"/>
+      <c r="K13" s="409"/>
+    </row>
+    <row r="14" spans="1:11" s="59" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A14" s="118" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="125">
+        <v>16900164</v>
+      </c>
+      <c r="C14" s="63" t="s">
+        <v>425</v>
+      </c>
+      <c r="D14" s="425" t="s">
+        <v>451</v>
+      </c>
+      <c r="E14" s="22">
+        <v>1139</v>
+      </c>
+      <c r="F14" s="46"/>
+      <c r="G14" s="46"/>
+      <c r="H14" s="40"/>
+      <c r="K14" s="409"/>
+    </row>
+    <row r="15" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A15" s="118" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="125">
+        <v>16900162</v>
+      </c>
+      <c r="C15" s="63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" s="119"/>
+      <c r="E15" s="22">
+        <v>582</v>
+      </c>
+      <c r="F15" s="46"/>
+      <c r="G15" s="46"/>
+      <c r="H15" s="40"/>
+    </row>
+    <row r="16" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A16" s="118" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="126">
+        <v>16900017</v>
+      </c>
+      <c r="C16" s="63" t="s">
+        <v>77</v>
+      </c>
+      <c r="D16" s="119"/>
+      <c r="E16" s="22">
+        <v>685</v>
+      </c>
+      <c r="F16" s="46"/>
+      <c r="G16" s="46"/>
+      <c r="H16" s="40"/>
+    </row>
+    <row r="17" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A17" s="118" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="126">
+        <v>16900002</v>
+      </c>
+      <c r="C17" s="63" t="s">
+        <v>78</v>
+      </c>
+      <c r="D17" s="119"/>
+      <c r="E17" s="22">
+        <v>644</v>
+      </c>
+      <c r="F17" s="46"/>
+      <c r="G17" s="46"/>
+      <c r="H17" s="40"/>
+    </row>
+    <row r="18" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A18" s="118" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="126">
+        <v>100020680</v>
+      </c>
+      <c r="C18" s="63" t="s">
+        <v>400</v>
+      </c>
+      <c r="D18" s="119"/>
+      <c r="E18" s="22">
+        <v>1568</v>
+      </c>
+      <c r="F18" s="46"/>
+      <c r="G18" s="46"/>
+      <c r="H18" s="40"/>
+    </row>
+    <row r="19" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A19" s="118" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="125">
+        <v>16900163</v>
+      </c>
+      <c r="C19" s="63" t="s">
+        <v>397</v>
+      </c>
+      <c r="D19" s="119"/>
+      <c r="E19" s="22">
+        <v>600</v>
+      </c>
+      <c r="F19" s="46"/>
+      <c r="G19" s="46"/>
+      <c r="H19" s="40"/>
+    </row>
+    <row r="20" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A20" s="118" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="125">
+        <v>16900419</v>
+      </c>
+      <c r="C20" s="63" t="s">
+        <v>280</v>
+      </c>
+      <c r="D20" s="119"/>
+      <c r="E20" s="22">
+        <v>498</v>
+      </c>
+      <c r="F20" s="46"/>
+      <c r="G20" s="46"/>
+      <c r="H20" s="40"/>
+    </row>
+    <row r="21" spans="1:11" s="59" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A21" s="118" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="125">
+        <v>16900321</v>
+      </c>
+      <c r="C21" s="63" t="s">
+        <v>218</v>
+      </c>
+      <c r="D21" s="58"/>
+      <c r="E21" s="22">
+        <v>732</v>
+      </c>
+      <c r="F21" s="46"/>
+      <c r="G21" s="46"/>
+      <c r="H21" s="40"/>
+      <c r="K21" s="409"/>
+    </row>
+    <row r="22" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A22" s="118" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" s="126">
+        <v>16900428</v>
+      </c>
+      <c r="C22" s="63" t="s">
+        <v>388</v>
+      </c>
+      <c r="D22" s="425" t="s">
         <v>452</v>
       </c>
-      <c r="E10" s="68"/>
-[...219 lines deleted...]
-      <c r="H22" s="62"/>
+      <c r="E22" s="22">
+        <v>1873</v>
+      </c>
+      <c r="F22" s="46"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="40"/>
     </row>
     <row r="23" spans="1:11" ht="24.95" customHeight="1">
-      <c r="A23" s="143"/>
-[...5 lines deleted...]
-      <c r="G23" s="68"/>
+      <c r="A23" s="120"/>
+      <c r="B23" s="121"/>
+      <c r="C23" s="122"/>
+      <c r="D23" s="122"/>
+      <c r="E23" s="46"/>
+      <c r="F23" s="46"/>
+      <c r="G23" s="46"/>
     </row>
     <row r="24" spans="1:11">
-      <c r="A24" s="152"/>
-[...1 lines deleted...]
-      <c r="C24" s="145"/>
+      <c r="A24" s="129"/>
+      <c r="B24" s="130"/>
+      <c r="C24" s="122"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{F77621FD-F293-4CFF-BCCA-D7CDC47DC2C4}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="52" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="51" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8C072A2-B801-4917-8591-2FC4EFC8A418}">
   <sheetPr codeName="Sayfa10">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I108"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="63"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="64"/>
+    <col min="1" max="1" width="9.140625" style="41"/>
+    <col min="2" max="2" width="16.140625" style="61" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="85.140625" style="48" customWidth="1"/>
+    <col min="4" max="4" width="23" style="42" customWidth="1"/>
+    <col min="5" max="5" width="28.42578125" style="42" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="16.42578125" style="42" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A1" s="171"/>
-[...5 lines deleted...]
-      <c r="E1" s="131" t="s">
+      <c r="A1" s="148"/>
+      <c r="B1" s="149"/>
+      <c r="C1" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D1" s="150"/>
+      <c r="E1" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="F1" s="150"/>
+      <c r="G1" s="50">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="22.5" customHeight="1">
+      <c r="A2" s="151"/>
+      <c r="B2" s="152"/>
+      <c r="C2" s="66" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+    </row>
+    <row r="3" spans="1:7" ht="22.5" customHeight="1">
+      <c r="A3" s="151"/>
+      <c r="B3" s="152"/>
+      <c r="C3" s="66" t="s">
+        <v>977</v>
+      </c>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+    </row>
+    <row r="4" spans="1:7" ht="22.5" customHeight="1">
+      <c r="A4" s="151"/>
+      <c r="B4" s="152"/>
+      <c r="C4" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="D4" s="113"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+    </row>
+    <row r="5" spans="1:7" ht="22.5" customHeight="1">
+      <c r="A5" s="151"/>
+      <c r="B5" s="152"/>
+      <c r="C5" s="385" t="s">
+        <v>864</v>
+      </c>
+      <c r="D5" s="113"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="55"/>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="151"/>
+      <c r="B6" s="152"/>
+      <c r="C6" s="426"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="151"/>
+      <c r="B7" s="152"/>
+      <c r="D7" s="41"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="41"/>
+    </row>
+    <row r="8" spans="1:7" ht="24.75">
+      <c r="A8" s="111"/>
+      <c r="B8" s="152"/>
+      <c r="C8" s="114" t="s">
+        <v>294</v>
+      </c>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+    </row>
+    <row r="9" spans="1:7" ht="22.5" customHeight="1">
+      <c r="A9" s="151"/>
+      <c r="B9" s="152"/>
+      <c r="C9" s="153" t="s">
+        <v>456</v>
+      </c>
+      <c r="D9" s="41"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="41"/>
+    </row>
+    <row r="10" spans="1:7" ht="53.25" customHeight="1">
+      <c r="A10" s="151"/>
+      <c r="B10" s="152"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="41"/>
+      <c r="G10" s="41"/>
+    </row>
+    <row r="11" spans="1:7" s="59" customFormat="1" ht="54">
+      <c r="A11" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="117" t="s">
+        <v>261</v>
+      </c>
+      <c r="C11" s="117" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" s="138" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="F11" s="41"/>
+      <c r="G11" s="41"/>
+    </row>
+    <row r="12" spans="1:7" ht="35.25" customHeight="1">
+      <c r="A12" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B12" s="62">
+        <v>100023907</v>
+      </c>
+      <c r="C12" s="415" t="s">
+        <v>979</v>
+      </c>
+      <c r="D12" s="75">
+        <v>55900</v>
+      </c>
+      <c r="E12" s="36">
+        <v>1809</v>
+      </c>
+      <c r="F12" s="41"/>
+      <c r="G12" s="41"/>
+    </row>
+    <row r="13" spans="1:7" ht="34.5" customHeight="1">
+      <c r="A13" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="62">
+        <v>100023908</v>
+      </c>
+      <c r="C13" s="415" t="s">
+        <v>980</v>
+      </c>
+      <c r="D13" s="75">
+        <v>77400</v>
+      </c>
+      <c r="E13" s="36">
+        <v>1975</v>
+      </c>
+      <c r="F13" s="41"/>
+      <c r="G13" s="41"/>
+    </row>
+    <row r="14" spans="1:7" ht="35.25" customHeight="1">
+      <c r="A14" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="62">
+        <v>100023909</v>
+      </c>
+      <c r="C14" s="415" t="s">
+        <v>981</v>
+      </c>
+      <c r="D14" s="75">
+        <v>98040</v>
+      </c>
+      <c r="E14" s="36">
+        <v>2189</v>
+      </c>
+      <c r="F14" s="41"/>
+      <c r="G14" s="41"/>
+    </row>
+    <row r="15" spans="1:7" s="59" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A15" s="151"/>
+      <c r="B15" s="155" t="s">
+        <v>63</v>
+      </c>
+      <c r="C15" s="156" t="s">
+        <v>427</v>
+      </c>
+      <c r="D15" s="41"/>
+      <c r="E15" s="46"/>
+      <c r="F15" s="41"/>
+      <c r="G15" s="41"/>
+    </row>
+    <row r="16" spans="1:7" s="59" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A16" s="151"/>
+      <c r="B16" s="155"/>
+      <c r="C16" s="157" t="s">
+        <v>428</v>
+      </c>
+      <c r="D16" s="41"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="41"/>
+      <c r="G16" s="41"/>
+    </row>
+    <row r="17" spans="1:7" s="59" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A17" s="151"/>
+      <c r="B17" s="737" t="s">
+        <v>929</v>
+      </c>
+      <c r="C17" s="737"/>
+      <c r="D17" s="737"/>
+      <c r="E17" s="737"/>
+      <c r="F17" s="737"/>
+      <c r="G17" s="737"/>
+    </row>
+    <row r="18" spans="1:7" s="59" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A18" s="151"/>
+      <c r="B18" s="737"/>
+      <c r="C18" s="737"/>
+      <c r="D18" s="737"/>
+      <c r="E18" s="737"/>
+      <c r="F18" s="737"/>
+      <c r="G18" s="737"/>
+    </row>
+    <row r="19" spans="1:7" s="59" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A19" s="151"/>
+      <c r="B19" s="152"/>
+      <c r="C19" s="114" t="s">
+        <v>294</v>
+      </c>
+      <c r="D19" s="41"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="41"/>
+      <c r="G19" s="41"/>
+    </row>
+    <row r="20" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A20" s="151"/>
+      <c r="B20" s="152"/>
+      <c r="C20" s="153" t="s">
+        <v>457</v>
+      </c>
+      <c r="D20" s="41"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="41"/>
+      <c r="G20" s="41"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="151"/>
+      <c r="B21" s="152"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="41"/>
+      <c r="F21" s="41"/>
+      <c r="G21" s="41"/>
+    </row>
+    <row r="22" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A22" s="158"/>
+      <c r="B22" s="159"/>
+      <c r="C22" s="76"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+    </row>
+    <row r="23" spans="1:7" ht="54">
+      <c r="A23" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" s="117" t="s">
+        <v>261</v>
+      </c>
+      <c r="C23" s="117" t="s">
+        <v>44</v>
+      </c>
+      <c r="D23" s="138" t="s">
+        <v>45</v>
+      </c>
+      <c r="E23" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="F23" s="41"/>
+      <c r="G23" s="41"/>
+    </row>
+    <row r="24" spans="1:7" ht="26.1" customHeight="1">
+      <c r="A24" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="62">
+        <v>10090901</v>
+      </c>
+      <c r="C24" s="154" t="s">
+        <v>560</v>
+      </c>
+      <c r="D24" s="75">
+        <v>55900</v>
+      </c>
+      <c r="E24" s="36">
+        <v>1597</v>
+      </c>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+    </row>
+    <row r="25" spans="1:7" ht="26.1" customHeight="1">
+      <c r="A25" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" s="62">
+        <v>10090902</v>
+      </c>
+      <c r="C25" s="154" t="s">
+        <v>561</v>
+      </c>
+      <c r="D25" s="75">
+        <v>77400</v>
+      </c>
+      <c r="E25" s="36">
+        <v>1763</v>
+      </c>
+      <c r="F25" s="41"/>
+      <c r="G25" s="41"/>
+    </row>
+    <row r="26" spans="1:7" ht="26.1" customHeight="1">
+      <c r="A26" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B26" s="404">
+        <v>10090903</v>
+      </c>
+      <c r="C26" s="405" t="s">
+        <v>562</v>
+      </c>
+      <c r="D26" s="406">
+        <v>98040</v>
+      </c>
+      <c r="E26" s="36">
+        <v>1977</v>
+      </c>
+      <c r="F26" s="41"/>
+      <c r="G26" s="41"/>
+    </row>
+    <row r="27" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A27" s="158"/>
+      <c r="B27" s="155" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="156" t="s">
+        <v>281</v>
+      </c>
+      <c r="D27" s="47"/>
+      <c r="E27" s="47"/>
+      <c r="F27" s="41"/>
+      <c r="G27" s="41"/>
+    </row>
+    <row r="28" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A28" s="158"/>
+      <c r="B28" s="155"/>
+      <c r="C28" s="157" t="s">
+        <v>282</v>
+      </c>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="41"/>
+    </row>
+    <row r="29" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A29" s="158"/>
+      <c r="B29" s="155"/>
+      <c r="C29" s="157" t="s">
+        <v>231</v>
+      </c>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="41"/>
+      <c r="G29" s="41"/>
+    </row>
+    <row r="30" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A30" s="158"/>
+      <c r="B30" s="155"/>
+      <c r="C30" s="157"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="41"/>
+      <c r="G30" s="41"/>
+    </row>
+    <row r="31" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A31" s="158"/>
+      <c r="B31" s="159"/>
+      <c r="C31" s="114" t="s">
+        <v>555</v>
+      </c>
+      <c r="D31" s="47"/>
+      <c r="E31" s="47"/>
+      <c r="F31" s="41"/>
+      <c r="G31" s="41"/>
+    </row>
+    <row r="32" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A32" s="473"/>
+      <c r="B32" s="159"/>
+      <c r="C32" s="114"/>
+      <c r="D32" s="47"/>
+      <c r="E32" s="47"/>
+      <c r="F32" s="41"/>
+      <c r="G32" s="41"/>
+    </row>
+    <row r="33" spans="1:9" ht="54">
+      <c r="A33" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B33" s="277" t="s">
+        <v>261</v>
+      </c>
+      <c r="C33" s="117" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33" s="474" t="s">
+        <v>553</v>
+      </c>
+      <c r="E33" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="F33" s="41"/>
+      <c r="G33" s="41"/>
+    </row>
+    <row r="34" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A34" s="472" t="s">
+        <v>459</v>
+      </c>
+      <c r="B34" s="62">
+        <v>14510198</v>
+      </c>
+      <c r="C34" s="77" t="s">
+        <v>320</v>
+      </c>
+      <c r="D34" s="75" t="s">
+        <v>554</v>
+      </c>
+      <c r="E34" s="36">
+        <v>434</v>
+      </c>
+      <c r="F34" s="41"/>
+      <c r="G34" s="41"/>
+    </row>
+    <row r="35" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A35" s="158"/>
+      <c r="B35" s="159"/>
+      <c r="C35" s="76"/>
+      <c r="D35" s="47"/>
+      <c r="E35" s="47"/>
+      <c r="F35" s="41"/>
+      <c r="G35" s="41"/>
+    </row>
+    <row r="36" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A36" s="111"/>
+      <c r="B36" s="45"/>
+      <c r="C36" s="42"/>
+      <c r="F36" s="41"/>
+      <c r="G36" s="41"/>
+    </row>
+    <row r="37" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A37" s="111"/>
+      <c r="B37" s="45"/>
+      <c r="C37" s="114" t="s">
+        <v>458</v>
+      </c>
+      <c r="F37" s="41"/>
+      <c r="G37" s="41"/>
+      <c r="H37" s="112"/>
+    </row>
+    <row r="38" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A38" s="111"/>
+      <c r="B38" s="45"/>
+      <c r="C38" s="42"/>
+      <c r="F38" s="41"/>
+      <c r="G38" s="41"/>
+      <c r="H38" s="112"/>
+    </row>
+    <row r="39" spans="1:9" ht="54">
+      <c r="A39" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B39" s="117" t="s">
+        <v>261</v>
+      </c>
+      <c r="C39" s="117" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39" s="138" t="s">
+        <v>45</v>
+      </c>
+      <c r="E39" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="F39" s="41"/>
+      <c r="G39" s="41"/>
+    </row>
+    <row r="40" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A40" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B40" s="62">
+        <v>10090921</v>
+      </c>
+      <c r="C40" s="43" t="s">
+        <v>424</v>
+      </c>
+      <c r="D40" s="60"/>
+      <c r="E40" s="36">
+        <v>420</v>
+      </c>
+      <c r="F40" s="41"/>
+      <c r="G40" s="41"/>
+    </row>
+    <row r="41" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A41" s="158"/>
+      <c r="B41" s="159"/>
+      <c r="C41" s="76"/>
+      <c r="D41" s="47"/>
+      <c r="E41" s="47"/>
+      <c r="F41" s="41"/>
+      <c r="G41" s="41"/>
+    </row>
+    <row r="42" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A42" s="158"/>
+      <c r="B42" s="159"/>
+      <c r="C42" s="76"/>
+      <c r="D42" s="47"/>
+      <c r="E42" s="47"/>
+      <c r="F42" s="41"/>
+      <c r="G42" s="41"/>
+    </row>
+    <row r="43" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A43" s="158"/>
+      <c r="B43" s="159"/>
+      <c r="C43" s="76"/>
+      <c r="D43" s="47"/>
+      <c r="E43" s="47"/>
+      <c r="F43" s="41"/>
+      <c r="G43" s="41"/>
+    </row>
+    <row r="44" spans="1:9" ht="24.75">
+      <c r="A44" s="111"/>
+      <c r="B44" s="64"/>
+      <c r="C44" s="114" t="s">
+        <v>108</v>
+      </c>
+      <c r="F44" s="41"/>
+      <c r="G44" s="41"/>
+      <c r="H44" s="45"/>
+      <c r="I44" s="143"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="111"/>
+      <c r="B45" s="64"/>
+      <c r="C45" s="41"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="41"/>
+      <c r="G45" s="41"/>
+      <c r="H45" s="45"/>
+      <c r="I45" s="143"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="111"/>
+      <c r="B46" s="64"/>
+      <c r="C46" s="144"/>
+      <c r="D46" s="41"/>
+      <c r="E46" s="45"/>
+      <c r="F46" s="41"/>
+      <c r="G46" s="41"/>
+      <c r="H46" s="45"/>
+      <c r="I46" s="143"/>
+    </row>
+    <row r="47" spans="1:9" ht="54">
+      <c r="A47" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B47" s="117" t="s">
+        <v>261</v>
+      </c>
+      <c r="C47" s="117" t="s">
+        <v>44</v>
+      </c>
+      <c r="D47" s="147"/>
+      <c r="E47" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="F47" s="41"/>
+      <c r="G47" s="41"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B48" s="128">
+        <v>16900402</v>
+      </c>
+      <c r="C48" s="78" t="s">
+        <v>274</v>
+      </c>
+      <c r="D48" s="43"/>
+      <c r="E48" s="36">
+        <v>3844</v>
+      </c>
+      <c r="F48" s="41"/>
+      <c r="G48" s="41"/>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="111"/>
+      <c r="B49" s="159"/>
+      <c r="C49" s="79"/>
+      <c r="E49" s="18"/>
+      <c r="F49" s="41"/>
+      <c r="G49" s="41"/>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="151"/>
+      <c r="B50" s="135"/>
+      <c r="C50" s="135"/>
+      <c r="D50" s="55"/>
+      <c r="E50" s="160"/>
+      <c r="F50" s="41"/>
+      <c r="G50" s="41"/>
+    </row>
+    <row r="51" spans="1:7" ht="24.75">
+      <c r="A51" s="151"/>
+      <c r="B51" s="135"/>
+      <c r="C51" s="114" t="s">
+        <v>108</v>
+      </c>
+      <c r="D51" s="55"/>
+      <c r="E51" s="160"/>
+      <c r="F51" s="41"/>
+      <c r="G51" s="41"/>
+    </row>
+    <row r="52" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A52" s="151"/>
+      <c r="B52" s="135"/>
+      <c r="C52" s="41"/>
+      <c r="D52" s="55"/>
+      <c r="E52" s="160"/>
+      <c r="F52" s="41"/>
+      <c r="G52" s="41"/>
+    </row>
+    <row r="53" spans="1:7" ht="54">
+      <c r="A53" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B53" s="116" t="s">
+        <v>261</v>
+      </c>
+      <c r="C53" s="736" t="s">
+        <v>44</v>
+      </c>
+      <c r="D53" s="729"/>
+      <c r="E53" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="F53" s="41"/>
+      <c r="G53" s="41"/>
+    </row>
+    <row r="54" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A54" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B54" s="62" t="s">
+        <v>109</v>
+      </c>
+      <c r="C54" s="734" t="s">
+        <v>110</v>
+      </c>
+      <c r="D54" s="735"/>
+      <c r="E54" s="36">
+        <v>3373</v>
+      </c>
+      <c r="F54" s="41"/>
+      <c r="G54" s="41"/>
+    </row>
+    <row r="55" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A55" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B55" s="62">
+        <v>19170095</v>
+      </c>
+      <c r="C55" s="734" t="s">
+        <v>215</v>
+      </c>
+      <c r="D55" s="735"/>
+      <c r="E55" s="36">
+        <v>59</v>
+      </c>
+      <c r="F55" s="41"/>
+      <c r="G55" s="41"/>
+    </row>
+    <row r="56" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A56" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B56" s="128">
+        <v>16910076</v>
+      </c>
+      <c r="C56" s="734" t="s">
+        <v>217</v>
+      </c>
+      <c r="D56" s="735"/>
+      <c r="E56" s="36">
+        <v>167</v>
+      </c>
+      <c r="F56" s="41"/>
+      <c r="G56" s="41"/>
+    </row>
+    <row r="57" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A57" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B57" s="62">
+        <v>16900224</v>
+      </c>
+      <c r="C57" s="734" t="s">
+        <v>219</v>
+      </c>
+      <c r="D57" s="735"/>
+      <c r="E57" s="36">
+        <v>17</v>
+      </c>
+      <c r="F57" s="41"/>
+      <c r="G57" s="41"/>
+    </row>
+    <row r="58" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A58" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B58" s="62">
+        <v>16910078</v>
+      </c>
+      <c r="C58" s="734" t="s">
+        <v>220</v>
+      </c>
+      <c r="D58" s="735"/>
+      <c r="E58" s="36">
+        <v>19</v>
+      </c>
+      <c r="F58" s="41"/>
+      <c r="G58" s="41"/>
+    </row>
+    <row r="59" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A59" s="161"/>
+      <c r="B59" s="162"/>
+      <c r="C59" s="163"/>
+      <c r="D59" s="163"/>
+      <c r="E59" s="163"/>
+      <c r="F59" s="41"/>
+      <c r="G59" s="41"/>
+    </row>
+    <row r="60" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A60" s="151"/>
+      <c r="B60" s="135"/>
+      <c r="C60" s="114" t="s">
+        <v>111</v>
+      </c>
+      <c r="D60" s="55"/>
+      <c r="E60" s="160"/>
+      <c r="F60" s="41"/>
+      <c r="G60" s="41"/>
+    </row>
+    <row r="61" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A61" s="151"/>
+      <c r="B61" s="135"/>
+      <c r="C61" s="41"/>
+      <c r="D61" s="55"/>
+      <c r="E61" s="160"/>
+      <c r="F61" s="41"/>
+      <c r="G61" s="41"/>
+    </row>
+    <row r="62" spans="1:7" s="59" customFormat="1">
+      <c r="A62" s="151"/>
+      <c r="B62" s="135"/>
+      <c r="C62" s="41"/>
+      <c r="D62" s="55"/>
+      <c r="E62" s="160"/>
+      <c r="F62" s="41"/>
+      <c r="G62" s="41"/>
+    </row>
+    <row r="63" spans="1:7" ht="54">
+      <c r="A63" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B63" s="116" t="s">
+        <v>261</v>
+      </c>
+      <c r="C63" s="736" t="s">
+        <v>44</v>
+      </c>
+      <c r="D63" s="729"/>
+      <c r="E63" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="F63" s="41"/>
+      <c r="G63" s="41"/>
+    </row>
+    <row r="64" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A64" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B64" s="62">
+        <v>16900066</v>
+      </c>
+      <c r="C64" s="734" t="s">
+        <v>81</v>
+      </c>
+      <c r="D64" s="735"/>
+      <c r="E64" s="36">
+        <v>14</v>
+      </c>
+      <c r="F64" s="41"/>
+      <c r="G64" s="41"/>
+    </row>
+    <row r="65" spans="1:7" s="55" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A65" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B65" s="164" t="s">
+        <v>112</v>
+      </c>
+      <c r="C65" s="734" t="s">
+        <v>113</v>
+      </c>
+      <c r="D65" s="735"/>
+      <c r="E65" s="36">
+        <v>18542</v>
+      </c>
+      <c r="F65" s="41"/>
+      <c r="G65" s="41"/>
+    </row>
+    <row r="66" spans="1:7" s="55" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A66" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B66" s="164">
+        <v>100020681</v>
+      </c>
+      <c r="C66" s="734" t="s">
+        <v>401</v>
+      </c>
+      <c r="D66" s="735"/>
+      <c r="E66" s="36">
+        <v>21503</v>
+      </c>
+      <c r="F66" s="41"/>
+      <c r="G66" s="41"/>
+    </row>
+    <row r="67" spans="1:7" s="55" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A67" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B67" s="164" t="s">
+        <v>866</v>
+      </c>
+      <c r="C67" s="734" t="s">
+        <v>114</v>
+      </c>
+      <c r="D67" s="735"/>
+      <c r="E67" s="36">
+        <v>8888</v>
+      </c>
+      <c r="F67" s="41"/>
+      <c r="G67" s="41"/>
+    </row>
+    <row r="68" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A68" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B68" s="62">
+        <v>16910171</v>
+      </c>
+      <c r="C68" s="734" t="s">
+        <v>314</v>
+      </c>
+      <c r="D68" s="735"/>
+      <c r="E68" s="36">
+        <v>72</v>
+      </c>
+      <c r="F68" s="41"/>
+      <c r="G68" s="41"/>
+    </row>
+    <row r="69" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A69" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B69" s="62">
+        <v>16910072</v>
+      </c>
+      <c r="C69" s="734" t="s">
+        <v>115</v>
+      </c>
+      <c r="D69" s="735"/>
+      <c r="E69" s="36">
+        <v>9</v>
+      </c>
+      <c r="F69" s="41"/>
+      <c r="G69" s="41"/>
+    </row>
+    <row r="70" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A70" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B70" s="62">
+        <v>16900077</v>
+      </c>
+      <c r="C70" s="734" t="s">
+        <v>116</v>
+      </c>
+      <c r="D70" s="735"/>
+      <c r="E70" s="36">
+        <v>19</v>
+      </c>
+      <c r="F70" s="41"/>
+      <c r="G70" s="41"/>
+    </row>
+    <row r="71" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A71" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B71" s="62">
+        <v>100022179</v>
+      </c>
+      <c r="C71" s="734" t="s">
+        <v>563</v>
+      </c>
+      <c r="D71" s="735"/>
+      <c r="E71" s="36">
+        <v>197</v>
+      </c>
+      <c r="F71" s="41"/>
+      <c r="G71" s="41"/>
+    </row>
+    <row r="72" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A72" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B72" s="133">
+        <v>16910074</v>
+      </c>
+      <c r="C72" s="734" t="s">
+        <v>117</v>
+      </c>
+      <c r="D72" s="735"/>
+      <c r="E72" s="36">
+        <v>65</v>
+      </c>
+      <c r="F72" s="41"/>
+      <c r="G72" s="41"/>
+    </row>
+    <row r="73" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A73" s="132" t="s">
+        <v>475</v>
+      </c>
+      <c r="B73" s="133">
+        <v>100020830</v>
+      </c>
+      <c r="C73" s="734" t="s">
+        <v>557</v>
+      </c>
+      <c r="D73" s="735"/>
+      <c r="E73" s="36">
+        <v>1638</v>
+      </c>
+      <c r="F73" s="41"/>
+      <c r="G73" s="41"/>
+    </row>
+    <row r="74" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A74" s="132" t="s">
+        <v>475</v>
+      </c>
+      <c r="B74" s="133">
+        <v>100020840</v>
+      </c>
+      <c r="C74" s="734" t="s">
+        <v>558</v>
+      </c>
+      <c r="D74" s="735"/>
+      <c r="E74" s="36">
+        <v>2583</v>
+      </c>
+      <c r="F74" s="41"/>
+      <c r="G74" s="41"/>
+    </row>
+    <row r="75" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A75" s="132" t="s">
+        <v>475</v>
+      </c>
+      <c r="B75" s="133">
+        <v>100020841</v>
+      </c>
+      <c r="C75" s="734" t="s">
+        <v>559</v>
+      </c>
+      <c r="D75" s="735"/>
+      <c r="E75" s="36">
+        <v>3110</v>
+      </c>
+      <c r="F75" s="41"/>
+      <c r="G75" s="41"/>
+    </row>
+    <row r="76" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A76" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B76" s="272" t="s">
+        <v>444</v>
+      </c>
+      <c r="C76" s="734" t="s">
+        <v>445</v>
+      </c>
+      <c r="D76" s="735"/>
+      <c r="E76" s="36">
+        <v>284</v>
+      </c>
+      <c r="F76" s="41"/>
+      <c r="G76" s="41"/>
+    </row>
+    <row r="77" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A77" s="158"/>
+      <c r="B77" s="422"/>
+      <c r="C77" s="427" t="s">
+        <v>455</v>
+      </c>
+      <c r="D77" s="424"/>
+      <c r="E77" s="40"/>
+      <c r="F77" s="41"/>
+      <c r="G77" s="41"/>
+    </row>
+    <row r="78" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A78" s="158"/>
+      <c r="B78" s="422"/>
+      <c r="C78" s="423"/>
+      <c r="D78" s="424"/>
+      <c r="E78" s="40"/>
+      <c r="F78" s="41"/>
+      <c r="G78" s="41"/>
+    </row>
+    <row r="79" spans="1:7" ht="29.25" customHeight="1">
+      <c r="A79" s="151"/>
+      <c r="B79" s="135"/>
+      <c r="C79" s="114" t="s">
+        <v>447</v>
+      </c>
+      <c r="D79" s="55"/>
+      <c r="E79" s="160"/>
+      <c r="F79" s="41"/>
+      <c r="G79" s="41"/>
+    </row>
+    <row r="80" spans="1:7" ht="24.75" customHeight="1">
+      <c r="A80" s="151"/>
+      <c r="B80" s="135"/>
+      <c r="C80" s="41"/>
+      <c r="D80" s="55"/>
+      <c r="E80" s="160"/>
+      <c r="F80" s="41"/>
+      <c r="G80" s="41"/>
+    </row>
+    <row r="81" spans="1:7" s="59" customFormat="1">
+      <c r="A81" s="151"/>
+      <c r="B81" s="135"/>
+      <c r="C81" s="41"/>
+      <c r="D81" s="55"/>
+      <c r="E81" s="160"/>
+      <c r="F81" s="41"/>
+      <c r="G81" s="41"/>
+    </row>
+    <row r="82" spans="1:7" ht="54">
+      <c r="A82" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B82" s="116" t="s">
+        <v>261</v>
+      </c>
+      <c r="C82" s="736" t="s">
+        <v>44</v>
+      </c>
+      <c r="D82" s="729"/>
+      <c r="E82" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="F82" s="41"/>
+      <c r="G82" s="41"/>
+    </row>
+    <row r="83" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A83" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B83" s="164">
+        <v>16900208</v>
+      </c>
+      <c r="C83" s="734" t="s">
+        <v>118</v>
+      </c>
+      <c r="D83" s="735"/>
+      <c r="E83" s="36">
+        <v>9855</v>
+      </c>
+      <c r="F83" s="41"/>
+      <c r="G83" s="41"/>
+    </row>
+    <row r="84" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A84" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B84" s="164">
+        <v>16900209</v>
+      </c>
+      <c r="C84" s="734" t="s">
+        <v>119</v>
+      </c>
+      <c r="D84" s="735"/>
+      <c r="E84" s="36">
+        <v>7794</v>
+      </c>
+      <c r="F84" s="41"/>
+      <c r="G84" s="41"/>
+    </row>
+    <row r="85" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A85" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B85" s="164">
+        <v>16900221</v>
+      </c>
+      <c r="C85" s="734" t="s">
+        <v>120</v>
+      </c>
+      <c r="D85" s="735"/>
+      <c r="E85" s="36">
+        <v>10179</v>
+      </c>
+      <c r="F85" s="41"/>
+      <c r="G85" s="41"/>
+    </row>
+    <row r="86" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A86" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B86" s="164">
+        <v>16900222</v>
+      </c>
+      <c r="C86" s="734" t="s">
+        <v>121</v>
+      </c>
+      <c r="D86" s="735"/>
+      <c r="E86" s="36">
+        <v>10268</v>
+      </c>
+      <c r="F86" s="41"/>
+      <c r="G86" s="41"/>
+    </row>
+    <row r="87" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A87" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B87" s="164">
+        <v>16900227</v>
+      </c>
+      <c r="C87" s="734" t="s">
+        <v>122</v>
+      </c>
+      <c r="D87" s="735"/>
+      <c r="E87" s="36">
+        <v>22060</v>
+      </c>
+      <c r="F87" s="41"/>
+      <c r="G87" s="41"/>
+    </row>
+    <row r="88" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A88" s="132" t="s">
+        <v>51</v>
+      </c>
+      <c r="B88" s="164">
+        <v>16900223</v>
+      </c>
+      <c r="C88" s="734" t="s">
+        <v>123</v>
+      </c>
+      <c r="D88" s="735"/>
+      <c r="E88" s="36">
+        <v>6000</v>
+      </c>
+      <c r="F88" s="41"/>
+      <c r="G88" s="41"/>
+    </row>
+    <row r="89" spans="1:7" ht="30" customHeight="1">
+      <c r="A89" s="158"/>
+      <c r="B89" s="165"/>
+      <c r="C89" s="79" t="s">
+        <v>429</v>
+      </c>
+      <c r="D89" s="47"/>
+      <c r="E89" s="80"/>
+      <c r="F89" s="41"/>
+      <c r="G89" s="41"/>
+    </row>
+    <row r="90" spans="1:7" ht="16.5" customHeight="1">
+      <c r="A90" s="158"/>
+      <c r="B90" s="165"/>
+      <c r="C90" s="408"/>
+      <c r="D90" s="47"/>
+      <c r="E90" s="80"/>
+      <c r="F90" s="41"/>
+      <c r="G90" s="41"/>
+    </row>
+    <row r="91" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A91" s="151"/>
+      <c r="B91" s="45"/>
+      <c r="C91" s="114" t="s">
+        <v>99</v>
+      </c>
+      <c r="D91" s="55"/>
+      <c r="E91" s="55"/>
+      <c r="F91" s="41"/>
+      <c r="G91" s="41"/>
+    </row>
+    <row r="92" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A92" s="151"/>
+      <c r="B92" s="45"/>
+      <c r="C92" s="41"/>
+      <c r="D92" s="55"/>
+      <c r="E92" s="160"/>
+      <c r="F92" s="41"/>
+      <c r="G92" s="41"/>
+    </row>
+    <row r="93" spans="1:7" ht="29.25" customHeight="1">
+      <c r="A93" s="151"/>
+      <c r="B93" s="45"/>
+      <c r="C93" s="41"/>
+      <c r="D93" s="55"/>
+      <c r="E93" s="55"/>
+      <c r="F93" s="41"/>
+      <c r="G93" s="41"/>
+    </row>
+    <row r="94" spans="1:7" ht="49.5" customHeight="1">
+      <c r="A94" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B94" s="116" t="s">
+        <v>261</v>
+      </c>
+      <c r="C94" s="736" t="s">
+        <v>44</v>
+      </c>
+      <c r="D94" s="729"/>
+      <c r="E94" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="F94" s="41"/>
+      <c r="G94" s="41"/>
+    </row>
+    <row r="95" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A95" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B95" s="128">
+        <v>16900212</v>
+      </c>
+      <c r="C95" s="734" t="s">
+        <v>100</v>
+      </c>
+      <c r="D95" s="735"/>
+      <c r="E95" s="36">
+        <v>127</v>
+      </c>
+      <c r="F95" s="41"/>
+      <c r="G95" s="41"/>
+    </row>
+    <row r="96" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A96" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B96" s="128">
+        <v>16900213</v>
+      </c>
+      <c r="C96" s="734" t="s">
         <v>101</v>
       </c>
-      <c r="F1" s="173"/>
-[...68 lines deleted...]
-      <c r="C8" s="136" t="s">
+      <c r="D96" s="735"/>
+      <c r="E96" s="36">
+        <v>119</v>
+      </c>
+      <c r="F96" s="41"/>
+      <c r="G96" s="41"/>
+    </row>
+    <row r="97" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A97" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B97" s="128">
+        <v>16900214</v>
+      </c>
+      <c r="C97" s="734" t="s">
+        <v>102</v>
+      </c>
+      <c r="D97" s="735"/>
+      <c r="E97" s="36">
+        <v>57</v>
+      </c>
+      <c r="F97" s="41"/>
+      <c r="G97" s="41"/>
+    </row>
+    <row r="98" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A98" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B98" s="128">
+        <v>16900215</v>
+      </c>
+      <c r="C98" s="734" t="s">
+        <v>103</v>
+      </c>
+      <c r="D98" s="735"/>
+      <c r="E98" s="36">
+        <v>70</v>
+      </c>
+      <c r="F98" s="41"/>
+      <c r="G98" s="41"/>
+    </row>
+    <row r="99" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A99" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B99" s="128">
+        <v>16900216</v>
+      </c>
+      <c r="C99" s="734" t="s">
+        <v>104</v>
+      </c>
+      <c r="D99" s="735"/>
+      <c r="E99" s="36">
+        <v>23</v>
+      </c>
+      <c r="F99" s="41"/>
+      <c r="G99" s="41"/>
+    </row>
+    <row r="100" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A100" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B100" s="128">
+        <v>16900217</v>
+      </c>
+      <c r="C100" s="734" t="s">
+        <v>105</v>
+      </c>
+      <c r="D100" s="735"/>
+      <c r="E100" s="36">
+        <v>39</v>
+      </c>
+      <c r="F100" s="41"/>
+      <c r="G100" s="41"/>
+    </row>
+    <row r="101" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A101" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B101" s="128">
+        <v>16900218</v>
+      </c>
+      <c r="C101" s="734" t="s">
+        <v>106</v>
+      </c>
+      <c r="D101" s="735"/>
+      <c r="E101" s="36">
+        <v>50</v>
+      </c>
+      <c r="F101" s="41"/>
+      <c r="G101" s="41"/>
+    </row>
+    <row r="102" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A102" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="B102" s="128">
+        <v>16900219</v>
+      </c>
+      <c r="C102" s="734" t="s">
+        <v>107</v>
+      </c>
+      <c r="D102" s="735"/>
+      <c r="E102" s="36">
+        <v>40</v>
+      </c>
+      <c r="F102" s="41"/>
+      <c r="G102" s="41"/>
+    </row>
+    <row r="103" spans="1:7" s="59" customFormat="1">
+      <c r="A103" s="151"/>
+      <c r="B103" s="142"/>
+      <c r="C103" s="42"/>
+      <c r="D103" s="46"/>
+      <c r="E103" s="65"/>
+      <c r="F103" s="41"/>
+      <c r="G103" s="41"/>
+    </row>
+    <row r="104" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A104" s="158"/>
+      <c r="B104" s="165"/>
+      <c r="C104" s="166" t="s">
+        <v>295</v>
+      </c>
+      <c r="D104" s="47"/>
+      <c r="E104" s="80"/>
+      <c r="F104" s="41"/>
+      <c r="G104" s="41"/>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" s="111"/>
+      <c r="C105" s="42" t="s">
+        <v>124</v>
+      </c>
+      <c r="F105" s="41"/>
+      <c r="G105" s="41"/>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" s="111"/>
+      <c r="C106" s="41" t="s">
+        <v>296</v>
+      </c>
+      <c r="F106" s="41"/>
+      <c r="G106" s="41"/>
+    </row>
+    <row r="107" spans="1:7" ht="20.25">
+      <c r="A107" s="111"/>
+      <c r="C107" s="167" t="s">
         <v>297</v>
       </c>
-      <c r="D8" s="63"/>
-[...1321 lines deleted...]
-      <c r="C104" s="189" t="s">
+      <c r="F107" s="41"/>
+      <c r="G107" s="41"/>
+    </row>
+    <row r="108" spans="1:7" ht="21" thickBot="1">
+      <c r="A108" s="168"/>
+      <c r="B108" s="169"/>
+      <c r="C108" s="170" t="s">
         <v>298</v>
       </c>
-      <c r="D104" s="69"/>
-[...37 lines deleted...]
-      <c r="G108" s="63"/>
+      <c r="D108" s="171"/>
+      <c r="E108" s="171"/>
+      <c r="F108" s="41"/>
+      <c r="G108" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="37">
-    <mergeCell ref="C68:D68"/>
-[...6 lines deleted...]
-    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="C102:D102"/>
+    <mergeCell ref="C95:D95"/>
+    <mergeCell ref="C96:D96"/>
+    <mergeCell ref="C97:D97"/>
+    <mergeCell ref="C98:D98"/>
+    <mergeCell ref="C99:D99"/>
+    <mergeCell ref="C100:D100"/>
+    <mergeCell ref="C88:D88"/>
+    <mergeCell ref="C101:D101"/>
+    <mergeCell ref="C94:D94"/>
+    <mergeCell ref="C70:D70"/>
+    <mergeCell ref="C71:D71"/>
+    <mergeCell ref="C87:D87"/>
     <mergeCell ref="B17:G18"/>
     <mergeCell ref="C84:D84"/>
     <mergeCell ref="C73:D73"/>
     <mergeCell ref="C86:D86"/>
     <mergeCell ref="C85:D85"/>
     <mergeCell ref="C76:D76"/>
     <mergeCell ref="C72:D72"/>
     <mergeCell ref="C82:D82"/>
     <mergeCell ref="C83:D83"/>
     <mergeCell ref="C74:D74"/>
     <mergeCell ref="C75:D75"/>
     <mergeCell ref="C63:D63"/>
     <mergeCell ref="C64:D64"/>
     <mergeCell ref="C65:D65"/>
     <mergeCell ref="C67:D67"/>
     <mergeCell ref="C69:D69"/>
-    <mergeCell ref="C88:D88"/>
-[...11 lines deleted...]
-    <mergeCell ref="C100:D100"/>
+    <mergeCell ref="C68:D68"/>
+    <mergeCell ref="C66:D66"/>
+    <mergeCell ref="C53:D53"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="C58:D58"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{0945CD92-90D7-4B5C-B180-8563E2325870}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="28" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="27" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0BDDAFA-20FC-4C1B-A307-7178D3D9DDEC}">
   <sheetPr codeName="Sayfa11">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:N76"/>
   <sheetViews>
-    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0"/>
+    <sheetView topLeftCell="A3" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="G13" sqref="G13"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="1" width="6.42578125" style="217" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="218"/>
+    <col min="1" max="1" width="6.42578125" style="194" customWidth="1"/>
+    <col min="2" max="2" width="53.85546875" style="194" customWidth="1"/>
+    <col min="3" max="3" width="17" style="195" customWidth="1"/>
+    <col min="4" max="4" width="18.5703125" style="195" customWidth="1"/>
+    <col min="5" max="5" width="10.140625" style="195" customWidth="1"/>
+    <col min="6" max="6" width="17.140625" style="195" customWidth="1"/>
+    <col min="7" max="7" width="16.85546875" style="195" customWidth="1"/>
+    <col min="8" max="8" width="24.5703125" style="195" customWidth="1"/>
+    <col min="9" max="9" width="15.42578125" style="195" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="21.42578125" style="195" customWidth="1"/>
+    <col min="11" max="11" width="29.42578125" style="196" customWidth="1"/>
+    <col min="12" max="13" width="16.5703125" style="197" customWidth="1"/>
+    <col min="14" max="14" width="14.42578125" style="197" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="195"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="27.75" thickBot="1">
-      <c r="I1" s="131" t="s">
-[...3 lines deleted...]
-        <v>762</v>
+      <c r="C1" s="195" t="s">
+        <v>1081</v>
+      </c>
+      <c r="I1" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" s="50" t="s">
+        <v>759</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="31.5" customHeight="1" thickBot="1">
-      <c r="A2" s="17" t="s">
+      <c r="A2" s="744" t="s">
+        <v>126</v>
+      </c>
+      <c r="B2" s="745"/>
+      <c r="C2" s="745"/>
+      <c r="D2" s="745"/>
+      <c r="E2" s="745"/>
+      <c r="F2" s="745"/>
+      <c r="G2" s="745"/>
+      <c r="H2" s="745"/>
+      <c r="I2" s="745"/>
+      <c r="J2" s="745"/>
+      <c r="K2" s="745"/>
+      <c r="L2" s="745"/>
+      <c r="M2" s="745"/>
+      <c r="N2" s="746"/>
+    </row>
+    <row r="3" spans="1:14" ht="19.5" thickBot="1">
+      <c r="A3" s="187"/>
+      <c r="I3" s="196"/>
+      <c r="J3" s="196"/>
+      <c r="N3" s="198"/>
+    </row>
+    <row r="4" spans="1:14" s="206" customFormat="1" ht="15.75" thickBot="1">
+      <c r="A4" s="199"/>
+      <c r="B4" s="200"/>
+      <c r="C4" s="201" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="202" t="s">
+        <v>127</v>
+      </c>
+      <c r="E4" s="747" t="s">
+        <v>128</v>
+      </c>
+      <c r="F4" s="748"/>
+      <c r="G4" s="201" t="s">
         <v>129</v>
       </c>
-      <c r="B2" s="16"/>
-[...22 lines deleted...]
-      <c r="C4" s="224" t="s">
+      <c r="H4" s="203" t="s">
+        <v>130</v>
+      </c>
+      <c r="I4" s="204" t="s">
+        <v>131</v>
+      </c>
+      <c r="J4" s="205" t="s">
+        <v>132</v>
+      </c>
+      <c r="K4" s="202" t="s">
+        <v>133</v>
+      </c>
+      <c r="L4" s="749" t="s">
+        <v>134</v>
+      </c>
+      <c r="M4" s="749"/>
+      <c r="N4" s="750"/>
+    </row>
+    <row r="5" spans="1:14" s="206" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="207"/>
+      <c r="B5" s="208"/>
+      <c r="C5" s="209"/>
+      <c r="D5" s="210" t="s">
+        <v>135</v>
+      </c>
+      <c r="E5" s="751" t="s">
+        <v>136</v>
+      </c>
+      <c r="F5" s="752"/>
+      <c r="G5" s="211" t="s">
+        <v>316</v>
+      </c>
+      <c r="H5" s="212" t="s">
+        <v>137</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="J5" s="213" t="s">
+        <v>138</v>
+      </c>
+      <c r="K5" s="213" t="s">
+        <v>138</v>
+      </c>
+      <c r="L5" s="203" t="s">
+        <v>0</v>
+      </c>
+      <c r="M5" s="203" t="s">
+        <v>139</v>
+      </c>
+      <c r="N5" s="203" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="206" customFormat="1" ht="21.75" thickBot="1">
+      <c r="A6" s="214"/>
+      <c r="B6" s="215" t="s">
+        <v>141</v>
+      </c>
+      <c r="C6" s="216"/>
+      <c r="D6" s="217">
+        <v>16900066</v>
+      </c>
+      <c r="E6" s="753" t="s">
+        <v>112</v>
+      </c>
+      <c r="F6" s="754"/>
+      <c r="G6" s="218">
+        <v>16910171</v>
+      </c>
+      <c r="H6" s="217">
+        <v>16910072</v>
+      </c>
+      <c r="I6" s="217">
+        <v>16910072</v>
+      </c>
+      <c r="J6" s="219">
+        <v>16900077</v>
+      </c>
+      <c r="K6" s="219">
+        <v>16900077</v>
+      </c>
+      <c r="L6" s="219">
+        <v>16900227</v>
+      </c>
+      <c r="M6" s="219">
+        <v>16900223</v>
+      </c>
+      <c r="N6" s="220"/>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="221">
+        <v>1</v>
+      </c>
+      <c r="B7" s="222" t="s">
+        <v>142</v>
+      </c>
+      <c r="C7" s="223">
+        <v>2</v>
+      </c>
+      <c r="D7" s="224">
+        <v>1</v>
+      </c>
+      <c r="E7" s="742">
+        <v>1</v>
+      </c>
+      <c r="F7" s="743"/>
+      <c r="G7" s="225">
+        <v>2</v>
+      </c>
+      <c r="H7" s="226"/>
+      <c r="I7" s="224"/>
+      <c r="J7" s="224">
+        <v>2</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="L7" s="223">
+        <v>2</v>
+      </c>
+      <c r="M7" s="225">
+        <v>1</v>
+      </c>
+      <c r="N7" s="227">
+        <v>16900209</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="221">
+        <v>2</v>
+      </c>
+      <c r="B8" s="222" t="s">
+        <v>143</v>
+      </c>
+      <c r="C8" s="2">
+        <v>2</v>
+      </c>
+      <c r="D8" s="224">
+        <v>1</v>
+      </c>
+      <c r="E8" s="740">
+        <v>1</v>
+      </c>
+      <c r="F8" s="741"/>
+      <c r="G8" s="228">
+        <v>2</v>
+      </c>
+      <c r="H8" s="229"/>
+      <c r="I8" s="230">
+        <v>1</v>
+      </c>
+      <c r="J8" s="224">
+        <v>2</v>
+      </c>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2">
+        <v>2</v>
+      </c>
+      <c r="M8" s="225">
+        <v>1</v>
+      </c>
+      <c r="N8" s="227">
+        <v>16900209</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="221">
+        <v>3</v>
+      </c>
+      <c r="B9" s="222" t="s">
+        <v>144</v>
+      </c>
+      <c r="C9" s="2">
+        <v>2</v>
+      </c>
+      <c r="D9" s="224">
+        <v>1</v>
+      </c>
+      <c r="E9" s="740">
+        <v>1</v>
+      </c>
+      <c r="F9" s="741"/>
+      <c r="G9" s="228">
+        <v>2</v>
+      </c>
+      <c r="H9" s="229"/>
+      <c r="I9" s="231"/>
+      <c r="J9" s="224">
+        <v>2</v>
+      </c>
+      <c r="K9" s="2">
+        <v>1</v>
+      </c>
+      <c r="L9" s="2">
+        <v>2</v>
+      </c>
+      <c r="M9" s="225">
+        <v>1</v>
+      </c>
+      <c r="N9" s="227">
+        <v>16900209</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="221">
+        <v>4</v>
+      </c>
+      <c r="B10" s="222" t="s">
+        <v>145</v>
+      </c>
+      <c r="C10" s="2">
+        <v>2</v>
+      </c>
+      <c r="D10" s="224">
+        <v>1</v>
+      </c>
+      <c r="E10" s="740">
+        <v>1</v>
+      </c>
+      <c r="F10" s="741"/>
+      <c r="G10" s="228">
+        <v>2</v>
+      </c>
+      <c r="H10" s="229"/>
+      <c r="I10" s="230">
+        <v>1</v>
+      </c>
+      <c r="J10" s="224">
+        <v>2</v>
+      </c>
+      <c r="K10" s="2">
+        <v>1</v>
+      </c>
+      <c r="L10" s="2">
+        <v>2</v>
+      </c>
+      <c r="M10" s="225">
+        <v>1</v>
+      </c>
+      <c r="N10" s="227">
+        <v>16900209</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="221">
+        <v>5</v>
+      </c>
+      <c r="B11" s="222" t="s">
+        <v>146</v>
+      </c>
+      <c r="C11" s="2">
+        <v>3</v>
+      </c>
+      <c r="D11" s="224">
+        <v>1</v>
+      </c>
+      <c r="E11" s="740">
+        <v>1</v>
+      </c>
+      <c r="F11" s="741"/>
+      <c r="G11" s="228">
+        <v>3</v>
+      </c>
+      <c r="H11" s="229"/>
+      <c r="I11" s="232"/>
+      <c r="J11" s="224">
+        <v>2</v>
+      </c>
+      <c r="K11" s="2"/>
+      <c r="L11" s="2">
+        <v>3</v>
+      </c>
+      <c r="M11" s="225">
+        <v>1</v>
+      </c>
+      <c r="N11" s="227">
+        <v>16900221</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="221">
+        <v>6</v>
+      </c>
+      <c r="B12" s="222" t="s">
+        <v>147</v>
+      </c>
+      <c r="C12" s="2">
+        <v>3</v>
+      </c>
+      <c r="D12" s="224">
+        <v>1</v>
+      </c>
+      <c r="E12" s="740">
+        <v>1</v>
+      </c>
+      <c r="F12" s="741"/>
+      <c r="G12" s="228">
+        <v>3</v>
+      </c>
+      <c r="H12" s="229"/>
+      <c r="I12" s="230">
+        <v>1</v>
+      </c>
+      <c r="J12" s="224">
+        <v>2</v>
+      </c>
+      <c r="K12" s="2"/>
+      <c r="L12" s="2">
+        <v>3</v>
+      </c>
+      <c r="M12" s="225">
+        <v>1</v>
+      </c>
+      <c r="N12" s="227">
+        <v>16900221</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="221">
+        <v>7</v>
+      </c>
+      <c r="B13" s="222" t="s">
+        <v>148</v>
+      </c>
+      <c r="C13" s="2">
+        <v>3</v>
+      </c>
+      <c r="D13" s="224">
+        <v>1</v>
+      </c>
+      <c r="E13" s="740">
+        <v>1</v>
+      </c>
+      <c r="F13" s="741"/>
+      <c r="G13" s="228">
+        <v>3</v>
+      </c>
+      <c r="H13" s="229"/>
+      <c r="I13" s="231"/>
+      <c r="J13" s="224">
+        <v>2</v>
+      </c>
+      <c r="K13" s="2">
+        <v>1</v>
+      </c>
+      <c r="L13" s="2">
+        <v>3</v>
+      </c>
+      <c r="M13" s="225">
+        <v>1</v>
+      </c>
+      <c r="N13" s="227">
+        <v>16900221</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="221">
+        <v>8</v>
+      </c>
+      <c r="B14" s="222" t="s">
+        <v>149</v>
+      </c>
+      <c r="C14" s="2">
+        <v>3</v>
+      </c>
+      <c r="D14" s="224">
+        <v>1</v>
+      </c>
+      <c r="E14" s="740">
+        <v>1</v>
+      </c>
+      <c r="F14" s="741"/>
+      <c r="G14" s="228">
+        <v>3</v>
+      </c>
+      <c r="H14" s="229"/>
+      <c r="I14" s="230">
+        <v>1</v>
+      </c>
+      <c r="J14" s="224">
+        <v>2</v>
+      </c>
+      <c r="K14" s="2">
+        <v>1</v>
+      </c>
+      <c r="L14" s="2">
+        <v>3</v>
+      </c>
+      <c r="M14" s="225">
+        <v>1</v>
+      </c>
+      <c r="N14" s="227">
+        <v>16900221</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="221">
         <v>9</v>
       </c>
-      <c r="D4" s="225" t="s">
-[...106 lines deleted...]
-      <c r="C7" s="247">
+      <c r="B15" s="222" t="s">
+        <v>150</v>
+      </c>
+      <c r="C15" s="2">
+        <v>4</v>
+      </c>
+      <c r="D15" s="224">
+        <v>1</v>
+      </c>
+      <c r="E15" s="740">
+        <v>1</v>
+      </c>
+      <c r="F15" s="741"/>
+      <c r="G15" s="228">
+        <v>4</v>
+      </c>
+      <c r="H15" s="229"/>
+      <c r="I15" s="230"/>
+      <c r="J15" s="224">
         <v>2</v>
       </c>
-      <c r="D7" s="248">
-[...6 lines deleted...]
-      <c r="G7" s="249">
+      <c r="K15" s="2"/>
+      <c r="L15" s="2">
+        <v>4</v>
+      </c>
+      <c r="M15" s="225">
+        <v>1</v>
+      </c>
+      <c r="N15" s="227">
+        <v>16900222</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="221">
+        <v>10</v>
+      </c>
+      <c r="B16" s="222" t="s">
+        <v>151</v>
+      </c>
+      <c r="C16" s="2">
+        <v>4</v>
+      </c>
+      <c r="D16" s="224">
+        <v>1</v>
+      </c>
+      <c r="E16" s="740">
+        <v>1</v>
+      </c>
+      <c r="F16" s="741"/>
+      <c r="G16" s="228">
+        <v>4</v>
+      </c>
+      <c r="H16" s="229"/>
+      <c r="I16" s="230">
+        <v>1</v>
+      </c>
+      <c r="J16" s="224">
         <v>2</v>
       </c>
-      <c r="H7" s="250"/>
-[...1 lines deleted...]
-      <c r="J7" s="248">
+      <c r="K16" s="2"/>
+      <c r="L16" s="2">
+        <v>4</v>
+      </c>
+      <c r="M16" s="225">
+        <v>1</v>
+      </c>
+      <c r="N16" s="227">
+        <v>16900222</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="221">
+        <v>11</v>
+      </c>
+      <c r="B17" s="222" t="s">
+        <v>152</v>
+      </c>
+      <c r="C17" s="2">
+        <v>4</v>
+      </c>
+      <c r="D17" s="224">
+        <v>1</v>
+      </c>
+      <c r="E17" s="740">
+        <v>1</v>
+      </c>
+      <c r="F17" s="741"/>
+      <c r="G17" s="228">
+        <v>4</v>
+      </c>
+      <c r="H17" s="229"/>
+      <c r="I17" s="232"/>
+      <c r="J17" s="224">
         <v>2</v>
       </c>
-      <c r="K7" s="251" t="s">
-[...2 lines deleted...]
-      <c r="L7" s="247">
+      <c r="K17" s="2">
+        <v>1</v>
+      </c>
+      <c r="L17" s="2">
+        <v>4</v>
+      </c>
+      <c r="M17" s="225">
+        <v>1</v>
+      </c>
+      <c r="N17" s="227">
+        <v>16900222</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="221">
+        <v>12</v>
+      </c>
+      <c r="B18" s="222" t="s">
+        <v>153</v>
+      </c>
+      <c r="C18" s="2">
+        <v>4</v>
+      </c>
+      <c r="D18" s="224">
+        <v>1</v>
+      </c>
+      <c r="E18" s="740">
+        <v>1</v>
+      </c>
+      <c r="F18" s="741"/>
+      <c r="G18" s="228">
+        <v>4</v>
+      </c>
+      <c r="H18" s="229"/>
+      <c r="I18" s="230">
+        <v>1</v>
+      </c>
+      <c r="J18" s="224">
         <v>2</v>
       </c>
-      <c r="M7" s="249">
-[...7 lines deleted...]
-      <c r="A8" s="245">
+      <c r="K18" s="2">
+        <v>1</v>
+      </c>
+      <c r="L18" s="2">
+        <v>4</v>
+      </c>
+      <c r="M18" s="225">
+        <v>1</v>
+      </c>
+      <c r="N18" s="227">
+        <v>16900222</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="221">
+        <v>13</v>
+      </c>
+      <c r="B19" s="222" t="s">
+        <v>154</v>
+      </c>
+      <c r="C19" s="2">
+        <v>5</v>
+      </c>
+      <c r="D19" s="224">
+        <v>1</v>
+      </c>
+      <c r="E19" s="740">
+        <v>1</v>
+      </c>
+      <c r="F19" s="741"/>
+      <c r="G19" s="228">
+        <v>5</v>
+      </c>
+      <c r="H19" s="229"/>
+      <c r="I19" s="230"/>
+      <c r="J19" s="224">
         <v>2</v>
       </c>
-      <c r="B8" s="246" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="251">
+      <c r="K19" s="2"/>
+      <c r="L19" s="2"/>
+      <c r="M19" s="225"/>
+      <c r="N19" s="227"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="221">
+        <v>14</v>
+      </c>
+      <c r="B20" s="222" t="s">
+        <v>155</v>
+      </c>
+      <c r="C20" s="2">
+        <v>5</v>
+      </c>
+      <c r="D20" s="224">
+        <v>1</v>
+      </c>
+      <c r="E20" s="740">
+        <v>1</v>
+      </c>
+      <c r="F20" s="741"/>
+      <c r="G20" s="228">
+        <v>5</v>
+      </c>
+      <c r="H20" s="229"/>
+      <c r="I20" s="230">
+        <v>1</v>
+      </c>
+      <c r="J20" s="224">
         <v>2</v>
       </c>
-      <c r="D8" s="248">
-[...6 lines deleted...]
-      <c r="G8" s="253">
+      <c r="K20" s="2"/>
+      <c r="L20" s="2"/>
+      <c r="M20" s="225"/>
+      <c r="N20" s="227"/>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="221">
+        <v>15</v>
+      </c>
+      <c r="B21" s="222" t="s">
+        <v>156</v>
+      </c>
+      <c r="C21" s="2">
+        <v>5</v>
+      </c>
+      <c r="D21" s="224">
+        <v>1</v>
+      </c>
+      <c r="E21" s="740">
+        <v>1</v>
+      </c>
+      <c r="F21" s="741"/>
+      <c r="G21" s="228">
+        <v>5</v>
+      </c>
+      <c r="H21" s="229"/>
+      <c r="I21" s="232"/>
+      <c r="J21" s="224">
         <v>2</v>
       </c>
-      <c r="H8" s="254"/>
-[...3 lines deleted...]
-      <c r="J8" s="248">
+      <c r="K21" s="2">
+        <v>1</v>
+      </c>
+      <c r="L21" s="2"/>
+      <c r="M21" s="225"/>
+      <c r="N21" s="227"/>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="A22" s="221">
+        <v>16</v>
+      </c>
+      <c r="B22" s="222" t="s">
+        <v>157</v>
+      </c>
+      <c r="C22" s="2">
+        <v>5</v>
+      </c>
+      <c r="D22" s="224">
+        <v>1</v>
+      </c>
+      <c r="E22" s="740">
+        <v>1</v>
+      </c>
+      <c r="F22" s="741"/>
+      <c r="G22" s="228">
+        <v>5</v>
+      </c>
+      <c r="H22" s="229"/>
+      <c r="I22" s="230">
+        <v>1</v>
+      </c>
+      <c r="J22" s="224">
         <v>2</v>
       </c>
-      <c r="K8" s="251"/>
-      <c r="L8" s="251">
+      <c r="K22" s="2">
+        <v>1</v>
+      </c>
+      <c r="L22" s="2"/>
+      <c r="M22" s="225"/>
+      <c r="N22" s="227"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="221">
+        <v>17</v>
+      </c>
+      <c r="B23" s="222" t="s">
+        <v>158</v>
+      </c>
+      <c r="C23" s="2">
+        <v>6</v>
+      </c>
+      <c r="D23" s="224">
+        <v>1</v>
+      </c>
+      <c r="E23" s="740">
+        <v>1</v>
+      </c>
+      <c r="F23" s="741"/>
+      <c r="G23" s="228">
+        <v>6</v>
+      </c>
+      <c r="H23" s="229"/>
+      <c r="I23" s="230"/>
+      <c r="J23" s="224">
         <v>2</v>
       </c>
-      <c r="M8" s="249">
-[...13 lines deleted...]
-      <c r="C9" s="251">
+      <c r="K23" s="2"/>
+      <c r="L23" s="2"/>
+      <c r="M23" s="225"/>
+      <c r="N23" s="227"/>
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="221">
+        <v>18</v>
+      </c>
+      <c r="B24" s="222" t="s">
+        <v>159</v>
+      </c>
+      <c r="C24" s="2">
+        <v>6</v>
+      </c>
+      <c r="D24" s="224">
+        <v>1</v>
+      </c>
+      <c r="E24" s="740">
+        <v>1</v>
+      </c>
+      <c r="F24" s="741"/>
+      <c r="G24" s="228">
+        <v>6</v>
+      </c>
+      <c r="H24" s="229"/>
+      <c r="I24" s="230">
+        <v>1</v>
+      </c>
+      <c r="J24" s="224">
         <v>2</v>
       </c>
-      <c r="D9" s="248">
-[...6 lines deleted...]
-      <c r="G9" s="253">
+      <c r="K24" s="2"/>
+      <c r="L24" s="2"/>
+      <c r="M24" s="225"/>
+      <c r="N24" s="227"/>
+    </row>
+    <row r="25" spans="1:14">
+      <c r="A25" s="221">
+        <v>19</v>
+      </c>
+      <c r="B25" s="222" t="s">
+        <v>160</v>
+      </c>
+      <c r="C25" s="2">
+        <v>6</v>
+      </c>
+      <c r="D25" s="224">
+        <v>1</v>
+      </c>
+      <c r="E25" s="740">
+        <v>1</v>
+      </c>
+      <c r="F25" s="741"/>
+      <c r="G25" s="228">
+        <v>6</v>
+      </c>
+      <c r="H25" s="229"/>
+      <c r="I25" s="232"/>
+      <c r="J25" s="224">
         <v>2</v>
       </c>
-      <c r="H9" s="254"/>
-[...1 lines deleted...]
-      <c r="J9" s="248">
+      <c r="K25" s="2">
+        <v>1</v>
+      </c>
+      <c r="L25" s="2"/>
+      <c r="M25" s="225"/>
+      <c r="N25" s="227"/>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26" s="221">
+        <v>20</v>
+      </c>
+      <c r="B26" s="222" t="s">
+        <v>161</v>
+      </c>
+      <c r="C26" s="2">
+        <v>6</v>
+      </c>
+      <c r="D26" s="224">
+        <v>1</v>
+      </c>
+      <c r="E26" s="740">
+        <v>1</v>
+      </c>
+      <c r="F26" s="741"/>
+      <c r="G26" s="228">
+        <v>6</v>
+      </c>
+      <c r="H26" s="229"/>
+      <c r="I26" s="230">
+        <v>1</v>
+      </c>
+      <c r="J26" s="224">
         <v>2</v>
       </c>
-      <c r="K9" s="251">
-[...2 lines deleted...]
-      <c r="L9" s="251">
+      <c r="K26" s="2">
+        <v>1</v>
+      </c>
+      <c r="L26" s="2"/>
+      <c r="M26" s="225"/>
+      <c r="N26" s="227"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="221">
+        <v>21</v>
+      </c>
+      <c r="B27" s="222" t="s">
+        <v>162</v>
+      </c>
+      <c r="C27" s="2">
+        <v>7</v>
+      </c>
+      <c r="D27" s="224">
+        <v>1</v>
+      </c>
+      <c r="E27" s="740">
+        <v>1</v>
+      </c>
+      <c r="F27" s="741"/>
+      <c r="G27" s="228">
+        <v>7</v>
+      </c>
+      <c r="H27" s="229"/>
+      <c r="I27" s="230"/>
+      <c r="J27" s="224">
         <v>2</v>
       </c>
-      <c r="M9" s="249">
-[...13 lines deleted...]
-      <c r="C10" s="251">
+      <c r="K27" s="2"/>
+      <c r="L27" s="2"/>
+      <c r="M27" s="225"/>
+      <c r="N27" s="227"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="221">
+        <v>22</v>
+      </c>
+      <c r="B28" s="222" t="s">
+        <v>163</v>
+      </c>
+      <c r="C28" s="2">
+        <v>7</v>
+      </c>
+      <c r="D28" s="224">
+        <v>1</v>
+      </c>
+      <c r="E28" s="740">
+        <v>1</v>
+      </c>
+      <c r="F28" s="741"/>
+      <c r="G28" s="228">
+        <v>7</v>
+      </c>
+      <c r="H28" s="229"/>
+      <c r="I28" s="230">
+        <v>1</v>
+      </c>
+      <c r="J28" s="224">
         <v>2</v>
       </c>
-      <c r="D10" s="248">
-[...6 lines deleted...]
-      <c r="G10" s="253">
+      <c r="K28" s="2"/>
+      <c r="L28" s="2"/>
+      <c r="M28" s="225"/>
+      <c r="N28" s="227"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="221">
+        <v>23</v>
+      </c>
+      <c r="B29" s="222" t="s">
+        <v>164</v>
+      </c>
+      <c r="C29" s="2">
+        <v>7</v>
+      </c>
+      <c r="D29" s="224">
+        <v>1</v>
+      </c>
+      <c r="E29" s="740">
+        <v>1</v>
+      </c>
+      <c r="F29" s="741"/>
+      <c r="G29" s="228">
+        <v>7</v>
+      </c>
+      <c r="H29" s="229"/>
+      <c r="I29" s="232"/>
+      <c r="J29" s="224">
         <v>2</v>
       </c>
-      <c r="H10" s="254"/>
-[...3 lines deleted...]
-      <c r="J10" s="248">
+      <c r="K29" s="2">
+        <v>1</v>
+      </c>
+      <c r="L29" s="2"/>
+      <c r="M29" s="225"/>
+      <c r="N29" s="227"/>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="221">
+        <v>24</v>
+      </c>
+      <c r="B30" s="222" t="s">
+        <v>165</v>
+      </c>
+      <c r="C30" s="2">
+        <v>7</v>
+      </c>
+      <c r="D30" s="224">
+        <v>1</v>
+      </c>
+      <c r="E30" s="740">
+        <v>1</v>
+      </c>
+      <c r="F30" s="741"/>
+      <c r="G30" s="228">
+        <v>7</v>
+      </c>
+      <c r="H30" s="229"/>
+      <c r="I30" s="230">
+        <v>1</v>
+      </c>
+      <c r="J30" s="224">
         <v>2</v>
       </c>
-      <c r="K10" s="251">
-[...2 lines deleted...]
-      <c r="L10" s="251">
+      <c r="K30" s="2">
+        <v>1</v>
+      </c>
+      <c r="L30" s="2"/>
+      <c r="M30" s="225"/>
+      <c r="N30" s="227"/>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="221">
+        <v>25</v>
+      </c>
+      <c r="B31" s="222" t="s">
+        <v>166</v>
+      </c>
+      <c r="C31" s="2">
+        <v>8</v>
+      </c>
+      <c r="D31" s="224">
+        <v>1</v>
+      </c>
+      <c r="E31" s="740">
+        <v>1</v>
+      </c>
+      <c r="F31" s="741"/>
+      <c r="G31" s="228">
+        <v>8</v>
+      </c>
+      <c r="H31" s="229"/>
+      <c r="I31" s="230"/>
+      <c r="J31" s="224">
         <v>2</v>
       </c>
-      <c r="M10" s="249">
-[...28 lines deleted...]
-      <c r="J11" s="248">
+      <c r="K31" s="2"/>
+      <c r="L31" s="2"/>
+      <c r="M31" s="225"/>
+      <c r="N31" s="227"/>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="221">
+        <v>26</v>
+      </c>
+      <c r="B32" s="222" t="s">
+        <v>167</v>
+      </c>
+      <c r="C32" s="2">
+        <v>8</v>
+      </c>
+      <c r="D32" s="224">
+        <v>1</v>
+      </c>
+      <c r="E32" s="740">
+        <v>1</v>
+      </c>
+      <c r="F32" s="741"/>
+      <c r="G32" s="228">
+        <v>8</v>
+      </c>
+      <c r="H32" s="229"/>
+      <c r="I32" s="230">
+        <v>1</v>
+      </c>
+      <c r="J32" s="224">
         <v>2</v>
       </c>
-      <c r="K11" s="251"/>
-[...34 lines deleted...]
-      <c r="J12" s="248">
+      <c r="K32" s="2"/>
+      <c r="L32" s="2"/>
+      <c r="M32" s="225"/>
+      <c r="N32" s="227"/>
+    </row>
+    <row r="33" spans="1:14">
+      <c r="A33" s="221">
+        <v>27</v>
+      </c>
+      <c r="B33" s="222" t="s">
+        <v>168</v>
+      </c>
+      <c r="C33" s="2">
+        <v>8</v>
+      </c>
+      <c r="D33" s="224">
+        <v>1</v>
+      </c>
+      <c r="E33" s="740">
+        <v>1</v>
+      </c>
+      <c r="F33" s="741"/>
+      <c r="G33" s="228">
+        <v>8</v>
+      </c>
+      <c r="H33" s="229"/>
+      <c r="I33" s="232"/>
+      <c r="J33" s="224">
         <v>2</v>
       </c>
-      <c r="K12" s="251"/>
-[...32 lines deleted...]
-      <c r="J13" s="248">
+      <c r="K33" s="2">
+        <v>1</v>
+      </c>
+      <c r="L33" s="2"/>
+      <c r="M33" s="225"/>
+      <c r="N33" s="227"/>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="221">
+        <v>28</v>
+      </c>
+      <c r="B34" s="222" t="s">
+        <v>169</v>
+      </c>
+      <c r="C34" s="2">
+        <v>8</v>
+      </c>
+      <c r="D34" s="224">
+        <v>1</v>
+      </c>
+      <c r="E34" s="740">
+        <v>1</v>
+      </c>
+      <c r="F34" s="741"/>
+      <c r="G34" s="228">
+        <v>8</v>
+      </c>
+      <c r="H34" s="229"/>
+      <c r="I34" s="230">
+        <v>1</v>
+      </c>
+      <c r="J34" s="224">
         <v>2</v>
       </c>
-      <c r="K13" s="251">
-[...36 lines deleted...]
-      <c r="J14" s="248">
+      <c r="K34" s="2">
+        <v>1</v>
+      </c>
+      <c r="L34" s="2"/>
+      <c r="M34" s="225"/>
+      <c r="N34" s="227"/>
+    </row>
+    <row r="35" spans="1:14">
+      <c r="A35" s="221">
+        <v>29</v>
+      </c>
+      <c r="B35" s="222" t="s">
+        <v>170</v>
+      </c>
+      <c r="C35" s="2">
+        <v>9</v>
+      </c>
+      <c r="D35" s="224">
+        <v>1</v>
+      </c>
+      <c r="E35" s="740">
+        <v>1</v>
+      </c>
+      <c r="F35" s="741"/>
+      <c r="G35" s="228">
+        <v>9</v>
+      </c>
+      <c r="H35" s="229"/>
+      <c r="I35" s="230"/>
+      <c r="J35" s="224">
         <v>2</v>
       </c>
-      <c r="K14" s="251">
-[...13 lines deleted...]
-      <c r="A15" s="245">
+      <c r="K35" s="2"/>
+      <c r="L35" s="2"/>
+      <c r="M35" s="225"/>
+      <c r="N35" s="227"/>
+    </row>
+    <row r="36" spans="1:14">
+      <c r="A36" s="221">
+        <v>30</v>
+      </c>
+      <c r="B36" s="222" t="s">
+        <v>171</v>
+      </c>
+      <c r="C36" s="2">
         <v>9</v>
       </c>
-      <c r="B15" s="246" t="s">
-[...17 lines deleted...]
-      <c r="J15" s="248">
+      <c r="D36" s="224">
+        <v>1</v>
+      </c>
+      <c r="E36" s="740">
+        <v>1</v>
+      </c>
+      <c r="F36" s="741"/>
+      <c r="G36" s="228">
+        <v>9</v>
+      </c>
+      <c r="H36" s="229"/>
+      <c r="I36" s="230">
+        <v>1</v>
+      </c>
+      <c r="J36" s="224">
         <v>2</v>
       </c>
-      <c r="K15" s="251"/>
-[...11 lines deleted...]
-      <c r="A16" s="245">
+      <c r="K36" s="2"/>
+      <c r="L36" s="2"/>
+      <c r="M36" s="225"/>
+      <c r="N36" s="227"/>
+    </row>
+    <row r="37" spans="1:14">
+      <c r="A37" s="221">
+        <v>31</v>
+      </c>
+      <c r="B37" s="222" t="s">
+        <v>172</v>
+      </c>
+      <c r="C37" s="2">
+        <v>9</v>
+      </c>
+      <c r="D37" s="224">
+        <v>1</v>
+      </c>
+      <c r="E37" s="740">
+        <v>1</v>
+      </c>
+      <c r="F37" s="741"/>
+      <c r="G37" s="228">
+        <v>9</v>
+      </c>
+      <c r="H37" s="229"/>
+      <c r="I37" s="232"/>
+      <c r="J37" s="224">
+        <v>2</v>
+      </c>
+      <c r="K37" s="2">
+        <v>1</v>
+      </c>
+      <c r="L37" s="2"/>
+      <c r="M37" s="225"/>
+      <c r="N37" s="227"/>
+    </row>
+    <row r="38" spans="1:14">
+      <c r="A38" s="221">
+        <v>32</v>
+      </c>
+      <c r="B38" s="222" t="s">
+        <v>173</v>
+      </c>
+      <c r="C38" s="2">
+        <v>9</v>
+      </c>
+      <c r="D38" s="224">
+        <v>1</v>
+      </c>
+      <c r="E38" s="740">
+        <v>1</v>
+      </c>
+      <c r="F38" s="741"/>
+      <c r="G38" s="228">
+        <v>9</v>
+      </c>
+      <c r="H38" s="229"/>
+      <c r="I38" s="230">
+        <v>1</v>
+      </c>
+      <c r="J38" s="224">
+        <v>2</v>
+      </c>
+      <c r="K38" s="2">
+        <v>1</v>
+      </c>
+      <c r="L38" s="2"/>
+      <c r="M38" s="225"/>
+      <c r="N38" s="227"/>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39" s="221">
+        <v>33</v>
+      </c>
+      <c r="B39" s="222" t="s">
+        <v>174</v>
+      </c>
+      <c r="C39" s="2">
         <v>10</v>
       </c>
-      <c r="B16" s="246" t="s">
-[...19 lines deleted...]
-      <c r="J16" s="248">
+      <c r="D39" s="224">
+        <v>1</v>
+      </c>
+      <c r="E39" s="740">
+        <v>1</v>
+      </c>
+      <c r="F39" s="741"/>
+      <c r="G39" s="228">
+        <v>10</v>
+      </c>
+      <c r="H39" s="229"/>
+      <c r="I39" s="230"/>
+      <c r="J39" s="224">
         <v>2</v>
       </c>
-      <c r="K16" s="251"/>
-[...11 lines deleted...]
-      <c r="A17" s="245">
+      <c r="K39" s="2"/>
+      <c r="L39" s="2"/>
+      <c r="M39" s="225"/>
+      <c r="N39" s="227"/>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40" s="221">
+        <v>34</v>
+      </c>
+      <c r="B40" s="222" t="s">
+        <v>175</v>
+      </c>
+      <c r="C40" s="2">
+        <v>10</v>
+      </c>
+      <c r="D40" s="224">
+        <v>1</v>
+      </c>
+      <c r="E40" s="740">
+        <v>1</v>
+      </c>
+      <c r="F40" s="741"/>
+      <c r="G40" s="228">
+        <v>10</v>
+      </c>
+      <c r="H40" s="229"/>
+      <c r="I40" s="230">
+        <v>1</v>
+      </c>
+      <c r="J40" s="224">
+        <v>2</v>
+      </c>
+      <c r="K40" s="2"/>
+      <c r="L40" s="2"/>
+      <c r="M40" s="225"/>
+      <c r="N40" s="227"/>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" s="221">
+        <v>35</v>
+      </c>
+      <c r="B41" s="222" t="s">
+        <v>176</v>
+      </c>
+      <c r="C41" s="2">
+        <v>10</v>
+      </c>
+      <c r="D41" s="224">
+        <v>1</v>
+      </c>
+      <c r="E41" s="740">
+        <v>1</v>
+      </c>
+      <c r="F41" s="741"/>
+      <c r="G41" s="228">
+        <v>10</v>
+      </c>
+      <c r="H41" s="229"/>
+      <c r="I41" s="232"/>
+      <c r="J41" s="224">
+        <v>2</v>
+      </c>
+      <c r="K41" s="2">
+        <v>1</v>
+      </c>
+      <c r="L41" s="2"/>
+      <c r="M41" s="225"/>
+      <c r="N41" s="227"/>
+    </row>
+    <row r="42" spans="1:14">
+      <c r="A42" s="221">
+        <v>36</v>
+      </c>
+      <c r="B42" s="222" t="s">
+        <v>177</v>
+      </c>
+      <c r="C42" s="2">
+        <v>10</v>
+      </c>
+      <c r="D42" s="224">
+        <v>1</v>
+      </c>
+      <c r="E42" s="740">
+        <v>1</v>
+      </c>
+      <c r="F42" s="741"/>
+      <c r="G42" s="228">
+        <v>10</v>
+      </c>
+      <c r="H42" s="229"/>
+      <c r="I42" s="232"/>
+      <c r="J42" s="224">
+        <v>2</v>
+      </c>
+      <c r="K42" s="2">
+        <v>2</v>
+      </c>
+      <c r="L42" s="2"/>
+      <c r="M42" s="225"/>
+      <c r="N42" s="227"/>
+    </row>
+    <row r="43" spans="1:14">
+      <c r="A43" s="221">
+        <v>37</v>
+      </c>
+      <c r="B43" s="222" t="s">
+        <v>178</v>
+      </c>
+      <c r="C43" s="2">
+        <v>10</v>
+      </c>
+      <c r="D43" s="224">
+        <v>1</v>
+      </c>
+      <c r="E43" s="740">
+        <v>1</v>
+      </c>
+      <c r="F43" s="741"/>
+      <c r="G43" s="228">
+        <v>10</v>
+      </c>
+      <c r="H43" s="229"/>
+      <c r="I43" s="230">
+        <v>1</v>
+      </c>
+      <c r="J43" s="224">
+        <v>2</v>
+      </c>
+      <c r="K43" s="2">
+        <v>1</v>
+      </c>
+      <c r="L43" s="2"/>
+      <c r="M43" s="225"/>
+      <c r="N43" s="227"/>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" s="221">
+        <v>38</v>
+      </c>
+      <c r="B44" s="222" t="s">
+        <v>179</v>
+      </c>
+      <c r="C44" s="2">
         <v>11</v>
       </c>
-      <c r="B17" s="246" t="s">
-[...17 lines deleted...]
-      <c r="J17" s="248">
+      <c r="D44" s="224">
+        <v>1</v>
+      </c>
+      <c r="E44" s="740">
+        <v>1</v>
+      </c>
+      <c r="F44" s="741"/>
+      <c r="G44" s="228">
+        <v>11</v>
+      </c>
+      <c r="H44" s="229"/>
+      <c r="I44" s="230"/>
+      <c r="J44" s="224">
         <v>2</v>
       </c>
-      <c r="K17" s="251">
-[...13 lines deleted...]
-      <c r="A18" s="245">
+      <c r="K44" s="2"/>
+      <c r="L44" s="2"/>
+      <c r="M44" s="225"/>
+      <c r="N44" s="227"/>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" s="221">
+        <v>39</v>
+      </c>
+      <c r="B45" s="222" t="s">
+        <v>180</v>
+      </c>
+      <c r="C45" s="2">
+        <v>11</v>
+      </c>
+      <c r="D45" s="224">
+        <v>1</v>
+      </c>
+      <c r="E45" s="740">
+        <v>1</v>
+      </c>
+      <c r="F45" s="741"/>
+      <c r="G45" s="228">
+        <v>11</v>
+      </c>
+      <c r="H45" s="229"/>
+      <c r="I45" s="230">
+        <v>1</v>
+      </c>
+      <c r="J45" s="224">
+        <v>2</v>
+      </c>
+      <c r="K45" s="2"/>
+      <c r="L45" s="2"/>
+      <c r="M45" s="225"/>
+      <c r="N45" s="227"/>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" s="221">
+        <v>40</v>
+      </c>
+      <c r="B46" s="222" t="s">
+        <v>181</v>
+      </c>
+      <c r="C46" s="2">
+        <v>11</v>
+      </c>
+      <c r="D46" s="224">
+        <v>1</v>
+      </c>
+      <c r="E46" s="740">
+        <v>1</v>
+      </c>
+      <c r="F46" s="741"/>
+      <c r="G46" s="228">
+        <v>11</v>
+      </c>
+      <c r="H46" s="229"/>
+      <c r="I46" s="232"/>
+      <c r="J46" s="224">
+        <v>2</v>
+      </c>
+      <c r="K46" s="2">
+        <v>1</v>
+      </c>
+      <c r="L46" s="2"/>
+      <c r="M46" s="225"/>
+      <c r="N46" s="227"/>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="221">
+        <v>41</v>
+      </c>
+      <c r="B47" s="222" t="s">
+        <v>182</v>
+      </c>
+      <c r="C47" s="2">
+        <v>11</v>
+      </c>
+      <c r="D47" s="224">
+        <v>1</v>
+      </c>
+      <c r="E47" s="740">
+        <v>1</v>
+      </c>
+      <c r="F47" s="741"/>
+      <c r="G47" s="228">
+        <v>11</v>
+      </c>
+      <c r="H47" s="229"/>
+      <c r="I47" s="232"/>
+      <c r="J47" s="224">
+        <v>2</v>
+      </c>
+      <c r="K47" s="2">
+        <v>2</v>
+      </c>
+      <c r="L47" s="2"/>
+      <c r="M47" s="225"/>
+      <c r="N47" s="227"/>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="221">
+        <v>42</v>
+      </c>
+      <c r="B48" s="222" t="s">
+        <v>183</v>
+      </c>
+      <c r="C48" s="2">
+        <v>11</v>
+      </c>
+      <c r="D48" s="224">
+        <v>1</v>
+      </c>
+      <c r="E48" s="740">
+        <v>1</v>
+      </c>
+      <c r="F48" s="741"/>
+      <c r="G48" s="228">
+        <v>11</v>
+      </c>
+      <c r="H48" s="229"/>
+      <c r="I48" s="230">
+        <v>1</v>
+      </c>
+      <c r="J48" s="224">
+        <v>2</v>
+      </c>
+      <c r="K48" s="2">
+        <v>1</v>
+      </c>
+      <c r="L48" s="2"/>
+      <c r="M48" s="225"/>
+      <c r="N48" s="227"/>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" s="221">
+        <v>43</v>
+      </c>
+      <c r="B49" s="222" t="s">
+        <v>184</v>
+      </c>
+      <c r="C49" s="2">
         <v>12</v>
       </c>
-      <c r="B18" s="246" t="s">
-[...19 lines deleted...]
-      <c r="J18" s="248">
+      <c r="D49" s="224">
+        <v>1</v>
+      </c>
+      <c r="E49" s="740">
+        <v>1</v>
+      </c>
+      <c r="F49" s="741"/>
+      <c r="G49" s="228">
+        <v>12</v>
+      </c>
+      <c r="H49" s="229"/>
+      <c r="I49" s="230"/>
+      <c r="J49" s="224">
         <v>2</v>
       </c>
-      <c r="K18" s="251">
-[...13 lines deleted...]
-      <c r="A19" s="245">
+      <c r="K49" s="2"/>
+      <c r="L49" s="2"/>
+      <c r="M49" s="225"/>
+      <c r="N49" s="227"/>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" s="221">
+        <v>44</v>
+      </c>
+      <c r="B50" s="222" t="s">
+        <v>185</v>
+      </c>
+      <c r="C50" s="2">
+        <v>12</v>
+      </c>
+      <c r="D50" s="224">
+        <v>1</v>
+      </c>
+      <c r="E50" s="740">
+        <v>1</v>
+      </c>
+      <c r="F50" s="741"/>
+      <c r="G50" s="228">
+        <v>12</v>
+      </c>
+      <c r="H50" s="229"/>
+      <c r="I50" s="230">
+        <v>1</v>
+      </c>
+      <c r="J50" s="224">
+        <v>2</v>
+      </c>
+      <c r="K50" s="2"/>
+      <c r="L50" s="2"/>
+      <c r="M50" s="225"/>
+      <c r="N50" s="227"/>
+    </row>
+    <row r="51" spans="1:14">
+      <c r="A51" s="221">
+        <v>45</v>
+      </c>
+      <c r="B51" s="222" t="s">
+        <v>186</v>
+      </c>
+      <c r="C51" s="2">
+        <v>12</v>
+      </c>
+      <c r="D51" s="224">
+        <v>1</v>
+      </c>
+      <c r="E51" s="740">
+        <v>1</v>
+      </c>
+      <c r="F51" s="741"/>
+      <c r="G51" s="228">
+        <v>12</v>
+      </c>
+      <c r="H51" s="229"/>
+      <c r="I51" s="232"/>
+      <c r="J51" s="224">
+        <v>2</v>
+      </c>
+      <c r="K51" s="2">
+        <v>1</v>
+      </c>
+      <c r="L51" s="2"/>
+      <c r="M51" s="225"/>
+      <c r="N51" s="227"/>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="221">
+        <v>46</v>
+      </c>
+      <c r="B52" s="222" t="s">
+        <v>187</v>
+      </c>
+      <c r="C52" s="2">
+        <v>12</v>
+      </c>
+      <c r="D52" s="224">
+        <v>1</v>
+      </c>
+      <c r="E52" s="740">
+        <v>1</v>
+      </c>
+      <c r="F52" s="741"/>
+      <c r="G52" s="228">
+        <v>12</v>
+      </c>
+      <c r="H52" s="229"/>
+      <c r="I52" s="232"/>
+      <c r="J52" s="224">
+        <v>2</v>
+      </c>
+      <c r="K52" s="2">
+        <v>2</v>
+      </c>
+      <c r="L52" s="2"/>
+      <c r="M52" s="225"/>
+      <c r="N52" s="227"/>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" s="221">
+        <v>47</v>
+      </c>
+      <c r="B53" s="222" t="s">
+        <v>188</v>
+      </c>
+      <c r="C53" s="2">
+        <v>12</v>
+      </c>
+      <c r="D53" s="224">
+        <v>1</v>
+      </c>
+      <c r="E53" s="740">
+        <v>1</v>
+      </c>
+      <c r="F53" s="741"/>
+      <c r="G53" s="228">
+        <v>12</v>
+      </c>
+      <c r="H53" s="229"/>
+      <c r="I53" s="230">
+        <v>1</v>
+      </c>
+      <c r="J53" s="224">
+        <v>2</v>
+      </c>
+      <c r="K53" s="2">
+        <v>1</v>
+      </c>
+      <c r="L53" s="2"/>
+      <c r="M53" s="225"/>
+      <c r="N53" s="227"/>
+    </row>
+    <row r="54" spans="1:14">
+      <c r="A54" s="221">
+        <v>48</v>
+      </c>
+      <c r="B54" s="222" t="s">
+        <v>189</v>
+      </c>
+      <c r="C54" s="2">
         <v>13</v>
       </c>
-      <c r="B19" s="246" t="s">
-[...17 lines deleted...]
-      <c r="J19" s="248">
+      <c r="D54" s="224">
+        <v>1</v>
+      </c>
+      <c r="E54" s="740">
+        <v>1</v>
+      </c>
+      <c r="F54" s="741"/>
+      <c r="G54" s="228">
+        <v>13</v>
+      </c>
+      <c r="H54" s="229"/>
+      <c r="I54" s="230"/>
+      <c r="J54" s="224">
         <v>2</v>
       </c>
-      <c r="K19" s="251"/>
-[...5 lines deleted...]
-      <c r="A20" s="245">
+      <c r="K54" s="2"/>
+      <c r="L54" s="2"/>
+      <c r="M54" s="225"/>
+      <c r="N54" s="227"/>
+    </row>
+    <row r="55" spans="1:14">
+      <c r="A55" s="221">
+        <v>49</v>
+      </c>
+      <c r="B55" s="222" t="s">
+        <v>190</v>
+      </c>
+      <c r="C55" s="2">
+        <v>13</v>
+      </c>
+      <c r="D55" s="224">
+        <v>1</v>
+      </c>
+      <c r="E55" s="740">
+        <v>1</v>
+      </c>
+      <c r="F55" s="741"/>
+      <c r="G55" s="228">
+        <v>13</v>
+      </c>
+      <c r="H55" s="229"/>
+      <c r="I55" s="230">
+        <v>1</v>
+      </c>
+      <c r="J55" s="224">
+        <v>2</v>
+      </c>
+      <c r="K55" s="2"/>
+      <c r="L55" s="2"/>
+      <c r="M55" s="225"/>
+      <c r="N55" s="227"/>
+    </row>
+    <row r="56" spans="1:14">
+      <c r="A56" s="221">
+        <v>50</v>
+      </c>
+      <c r="B56" s="222" t="s">
+        <v>191</v>
+      </c>
+      <c r="C56" s="2">
+        <v>13</v>
+      </c>
+      <c r="D56" s="224">
+        <v>1</v>
+      </c>
+      <c r="E56" s="740">
+        <v>1</v>
+      </c>
+      <c r="F56" s="741"/>
+      <c r="G56" s="228">
+        <v>13</v>
+      </c>
+      <c r="H56" s="229"/>
+      <c r="I56" s="232"/>
+      <c r="J56" s="224">
+        <v>2</v>
+      </c>
+      <c r="K56" s="2">
+        <v>1</v>
+      </c>
+      <c r="L56" s="2"/>
+      <c r="M56" s="225"/>
+      <c r="N56" s="227"/>
+    </row>
+    <row r="57" spans="1:14">
+      <c r="A57" s="221">
+        <v>51</v>
+      </c>
+      <c r="B57" s="222" t="s">
+        <v>192</v>
+      </c>
+      <c r="C57" s="2">
+        <v>13</v>
+      </c>
+      <c r="D57" s="224">
+        <v>1</v>
+      </c>
+      <c r="E57" s="740">
+        <v>1</v>
+      </c>
+      <c r="F57" s="741"/>
+      <c r="G57" s="228">
+        <v>13</v>
+      </c>
+      <c r="H57" s="229"/>
+      <c r="I57" s="232"/>
+      <c r="J57" s="224">
+        <v>2</v>
+      </c>
+      <c r="K57" s="2">
+        <v>2</v>
+      </c>
+      <c r="L57" s="2"/>
+      <c r="M57" s="225"/>
+      <c r="N57" s="227"/>
+    </row>
+    <row r="58" spans="1:14">
+      <c r="A58" s="221">
+        <v>52</v>
+      </c>
+      <c r="B58" s="222" t="s">
+        <v>193</v>
+      </c>
+      <c r="C58" s="2">
+        <v>13</v>
+      </c>
+      <c r="D58" s="224">
+        <v>1</v>
+      </c>
+      <c r="E58" s="740">
+        <v>1</v>
+      </c>
+      <c r="F58" s="741"/>
+      <c r="G58" s="228">
+        <v>13</v>
+      </c>
+      <c r="H58" s="229"/>
+      <c r="I58" s="230">
+        <v>1</v>
+      </c>
+      <c r="J58" s="224">
+        <v>2</v>
+      </c>
+      <c r="K58" s="2">
+        <v>1</v>
+      </c>
+      <c r="L58" s="2"/>
+      <c r="M58" s="225"/>
+      <c r="N58" s="227"/>
+    </row>
+    <row r="59" spans="1:14">
+      <c r="A59" s="221">
+        <v>53</v>
+      </c>
+      <c r="B59" s="222" t="s">
+        <v>194</v>
+      </c>
+      <c r="C59" s="2">
         <v>14</v>
       </c>
-      <c r="B20" s="246" t="s">
-[...19 lines deleted...]
-      <c r="J20" s="248">
+      <c r="D59" s="224">
+        <v>1</v>
+      </c>
+      <c r="E59" s="740">
+        <v>1</v>
+      </c>
+      <c r="F59" s="741"/>
+      <c r="G59" s="228">
+        <v>14</v>
+      </c>
+      <c r="H59" s="229"/>
+      <c r="I59" s="230"/>
+      <c r="J59" s="224">
         <v>2</v>
       </c>
-      <c r="K20" s="251"/>
-[...5 lines deleted...]
-      <c r="A21" s="245">
+      <c r="K59" s="2"/>
+      <c r="L59" s="2"/>
+      <c r="M59" s="225"/>
+      <c r="N59" s="227"/>
+    </row>
+    <row r="60" spans="1:14">
+      <c r="A60" s="221">
+        <v>54</v>
+      </c>
+      <c r="B60" s="222" t="s">
+        <v>195</v>
+      </c>
+      <c r="C60" s="2">
+        <v>14</v>
+      </c>
+      <c r="D60" s="224">
+        <v>1</v>
+      </c>
+      <c r="E60" s="740">
+        <v>1</v>
+      </c>
+      <c r="F60" s="741"/>
+      <c r="G60" s="228">
+        <v>14</v>
+      </c>
+      <c r="H60" s="229"/>
+      <c r="I60" s="230">
+        <v>1</v>
+      </c>
+      <c r="J60" s="224">
+        <v>2</v>
+      </c>
+      <c r="K60" s="2"/>
+      <c r="L60" s="2"/>
+      <c r="M60" s="225"/>
+      <c r="N60" s="227"/>
+    </row>
+    <row r="61" spans="1:14">
+      <c r="A61" s="221">
+        <v>55</v>
+      </c>
+      <c r="B61" s="222" t="s">
+        <v>196</v>
+      </c>
+      <c r="C61" s="2">
+        <v>14</v>
+      </c>
+      <c r="D61" s="224">
+        <v>1</v>
+      </c>
+      <c r="E61" s="740">
+        <v>1</v>
+      </c>
+      <c r="F61" s="741"/>
+      <c r="G61" s="228">
+        <v>14</v>
+      </c>
+      <c r="H61" s="229"/>
+      <c r="I61" s="232"/>
+      <c r="J61" s="224">
+        <v>2</v>
+      </c>
+      <c r="K61" s="2">
+        <v>1</v>
+      </c>
+      <c r="L61" s="2"/>
+      <c r="M61" s="225"/>
+      <c r="N61" s="227"/>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="221">
+        <v>56</v>
+      </c>
+      <c r="B62" s="222" t="s">
+        <v>197</v>
+      </c>
+      <c r="C62" s="2">
+        <v>14</v>
+      </c>
+      <c r="D62" s="224">
+        <v>1</v>
+      </c>
+      <c r="E62" s="740">
+        <v>1</v>
+      </c>
+      <c r="F62" s="741"/>
+      <c r="G62" s="228">
+        <v>14</v>
+      </c>
+      <c r="H62" s="229"/>
+      <c r="I62" s="232"/>
+      <c r="J62" s="224">
+        <v>2</v>
+      </c>
+      <c r="K62" s="2">
+        <v>2</v>
+      </c>
+      <c r="L62" s="2"/>
+      <c r="M62" s="225"/>
+      <c r="N62" s="227"/>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="221">
+        <v>57</v>
+      </c>
+      <c r="B63" s="222" t="s">
+        <v>198</v>
+      </c>
+      <c r="C63" s="2">
+        <v>14</v>
+      </c>
+      <c r="D63" s="224">
+        <v>1</v>
+      </c>
+      <c r="E63" s="740">
+        <v>1</v>
+      </c>
+      <c r="F63" s="741"/>
+      <c r="G63" s="228">
+        <v>14</v>
+      </c>
+      <c r="H63" s="229"/>
+      <c r="I63" s="230">
+        <v>1</v>
+      </c>
+      <c r="J63" s="224">
+        <v>2</v>
+      </c>
+      <c r="K63" s="2">
+        <v>1</v>
+      </c>
+      <c r="L63" s="2"/>
+      <c r="M63" s="225"/>
+      <c r="N63" s="227"/>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="221">
+        <v>58</v>
+      </c>
+      <c r="B64" s="222" t="s">
+        <v>199</v>
+      </c>
+      <c r="C64" s="2">
         <v>15</v>
       </c>
-      <c r="B21" s="246" t="s">
-[...17 lines deleted...]
-      <c r="J21" s="248">
+      <c r="D64" s="224">
+        <v>1</v>
+      </c>
+      <c r="E64" s="740">
+        <v>1</v>
+      </c>
+      <c r="F64" s="741"/>
+      <c r="G64" s="228">
+        <v>15</v>
+      </c>
+      <c r="H64" s="229"/>
+      <c r="I64" s="230"/>
+      <c r="J64" s="224">
         <v>2</v>
       </c>
-      <c r="K21" s="251">
-[...30 lines deleted...]
-      <c r="J22" s="248">
+      <c r="K64" s="2"/>
+      <c r="L64" s="2"/>
+      <c r="M64" s="225"/>
+      <c r="N64" s="227"/>
+    </row>
+    <row r="65" spans="1:14">
+      <c r="A65" s="221">
+        <v>59</v>
+      </c>
+      <c r="B65" s="222" t="s">
+        <v>200</v>
+      </c>
+      <c r="C65" s="2">
+        <v>15</v>
+      </c>
+      <c r="D65" s="224">
+        <v>1</v>
+      </c>
+      <c r="E65" s="740">
+        <v>1</v>
+      </c>
+      <c r="F65" s="741"/>
+      <c r="G65" s="228">
+        <v>15</v>
+      </c>
+      <c r="H65" s="229"/>
+      <c r="I65" s="230">
+        <v>1</v>
+      </c>
+      <c r="J65" s="224">
         <v>2</v>
       </c>
-      <c r="K22" s="251">
-[...28 lines deleted...]
-      <c r="J23" s="248">
+      <c r="K65" s="2"/>
+      <c r="L65" s="2"/>
+      <c r="M65" s="225"/>
+      <c r="N65" s="227"/>
+    </row>
+    <row r="66" spans="1:14">
+      <c r="A66" s="221">
+        <v>60</v>
+      </c>
+      <c r="B66" s="222" t="s">
+        <v>201</v>
+      </c>
+      <c r="C66" s="2">
+        <v>15</v>
+      </c>
+      <c r="D66" s="224">
+        <v>1</v>
+      </c>
+      <c r="E66" s="740">
+        <v>1</v>
+      </c>
+      <c r="F66" s="741"/>
+      <c r="G66" s="228">
+        <v>15</v>
+      </c>
+      <c r="H66" s="229"/>
+      <c r="I66" s="232"/>
+      <c r="J66" s="224">
         <v>2</v>
       </c>
-      <c r="K23" s="251"/>
-[...28 lines deleted...]
-      <c r="J24" s="248">
+      <c r="K66" s="2">
+        <v>1</v>
+      </c>
+      <c r="L66" s="2"/>
+      <c r="M66" s="225"/>
+      <c r="N66" s="227"/>
+    </row>
+    <row r="67" spans="1:14">
+      <c r="A67" s="221">
+        <v>61</v>
+      </c>
+      <c r="B67" s="222" t="s">
+        <v>202</v>
+      </c>
+      <c r="C67" s="2">
+        <v>15</v>
+      </c>
+      <c r="D67" s="224">
+        <v>1</v>
+      </c>
+      <c r="E67" s="740">
+        <v>1</v>
+      </c>
+      <c r="F67" s="741"/>
+      <c r="G67" s="228">
+        <v>15</v>
+      </c>
+      <c r="H67" s="229"/>
+      <c r="I67" s="232"/>
+      <c r="J67" s="224">
         <v>2</v>
       </c>
-      <c r="K24" s="251"/>
-[...26 lines deleted...]
-      <c r="J25" s="248">
+      <c r="K67" s="2">
         <v>2</v>
       </c>
-      <c r="K25" s="251">
-[...30 lines deleted...]
-      <c r="J26" s="248">
+      <c r="L67" s="2"/>
+      <c r="M67" s="225"/>
+      <c r="N67" s="227"/>
+    </row>
+    <row r="68" spans="1:14" ht="19.5" thickBot="1">
+      <c r="A68" s="233">
+        <v>62</v>
+      </c>
+      <c r="B68" s="234" t="s">
+        <v>203</v>
+      </c>
+      <c r="C68" s="3">
+        <v>15</v>
+      </c>
+      <c r="D68" s="235">
+        <v>1</v>
+      </c>
+      <c r="E68" s="738">
+        <v>1</v>
+      </c>
+      <c r="F68" s="739"/>
+      <c r="G68" s="236">
+        <v>15</v>
+      </c>
+      <c r="H68" s="237"/>
+      <c r="I68" s="238">
+        <v>1</v>
+      </c>
+      <c r="J68" s="235">
         <v>2</v>
       </c>
-      <c r="K26" s="251">
-[...263 lines deleted...]
-      <c r="A35" s="245">
+      <c r="K68" s="3">
+        <v>1</v>
+      </c>
+      <c r="L68" s="3"/>
+      <c r="M68" s="239"/>
+      <c r="N68" s="240"/>
+    </row>
+    <row r="69" spans="1:14">
+      <c r="A69" s="187"/>
+      <c r="C69" s="197"/>
+      <c r="D69" s="197"/>
+      <c r="E69" s="197"/>
+      <c r="F69" s="197"/>
+      <c r="G69" s="197"/>
+      <c r="H69" s="197"/>
+      <c r="I69" s="197"/>
+      <c r="J69" s="197"/>
+      <c r="K69" s="241"/>
+      <c r="N69" s="198"/>
+    </row>
+    <row r="70" spans="1:14">
+      <c r="A70" s="187"/>
+      <c r="B70" s="242" t="s">
+        <v>204</v>
+      </c>
+      <c r="C70" s="243" t="s">
         <v>29</v>
       </c>
-      <c r="B35" s="246" t="s">
-[...1021 lines deleted...]
-      <c r="B67" s="246" t="s">
+      <c r="D70" s="197"/>
+      <c r="E70" s="244"/>
+      <c r="F70" s="197"/>
+      <c r="G70" s="197"/>
+      <c r="H70" s="197"/>
+      <c r="I70" s="197"/>
+      <c r="J70" s="197"/>
+      <c r="K70" s="241"/>
+      <c r="N70" s="198"/>
+    </row>
+    <row r="71" spans="1:14">
+      <c r="A71" s="187"/>
+      <c r="B71" s="245" t="s">
+        <v>302</v>
+      </c>
+      <c r="C71" s="246" t="s">
         <v>205</v>
       </c>
-      <c r="C67" s="251">
-[...104 lines deleted...]
-      <c r="N71" s="221"/>
+      <c r="D71" s="197"/>
+      <c r="F71" s="197"/>
+      <c r="G71" s="197"/>
+      <c r="H71" s="197"/>
+      <c r="I71" s="197"/>
+      <c r="J71" s="197"/>
+      <c r="K71" s="241"/>
+      <c r="N71" s="198"/>
     </row>
     <row r="72" spans="1:14">
-      <c r="A72" s="210"/>
-      <c r="N72" s="221"/>
+      <c r="A72" s="187"/>
+      <c r="N72" s="198"/>
     </row>
     <row r="73" spans="1:14">
-      <c r="A73" s="210"/>
-[...3 lines deleted...]
-      <c r="N73" s="221"/>
+      <c r="A73" s="187"/>
+      <c r="B73" s="194" t="s">
+        <v>300</v>
+      </c>
+      <c r="N73" s="198"/>
     </row>
     <row r="74" spans="1:14">
-      <c r="A74" s="210"/>
-[...3 lines deleted...]
-      <c r="N74" s="221"/>
+      <c r="A74" s="187"/>
+      <c r="B74" s="90" t="s">
+        <v>667</v>
+      </c>
+      <c r="N74" s="198"/>
     </row>
     <row r="75" spans="1:14">
-      <c r="A75" s="210"/>
-[...3 lines deleted...]
-      <c r="N75" s="221"/>
+      <c r="A75" s="187"/>
+      <c r="B75" s="90" t="s">
+        <v>301</v>
+      </c>
+      <c r="N75" s="198"/>
     </row>
     <row r="76" spans="1:14" ht="19.5" thickBot="1">
-      <c r="A76" s="273"/>
-[...14 lines deleted...]
-      <c r="N76" s="278"/>
+      <c r="A76" s="247"/>
+      <c r="B76" s="248" t="s">
+        <v>230</v>
+      </c>
+      <c r="C76" s="249"/>
+      <c r="D76" s="249"/>
+      <c r="E76" s="249"/>
+      <c r="F76" s="249"/>
+      <c r="G76" s="249"/>
+      <c r="H76" s="249"/>
+      <c r="I76" s="249"/>
+      <c r="J76" s="249"/>
+      <c r="K76" s="250"/>
+      <c r="L76" s="251"/>
+      <c r="M76" s="251"/>
+      <c r="N76" s="252"/>
     </row>
   </sheetData>
   <mergeCells count="67">
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="L4:N4"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="E17:F17"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="E38:F38"/>
+    <mergeCell ref="E39:F39"/>
+    <mergeCell ref="E40:F40"/>
+    <mergeCell ref="E41:F41"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="E43:F43"/>
+    <mergeCell ref="E44:F44"/>
+    <mergeCell ref="E45:F45"/>
+    <mergeCell ref="E46:F46"/>
+    <mergeCell ref="E47:F47"/>
+    <mergeCell ref="E48:F48"/>
+    <mergeCell ref="E49:F49"/>
+    <mergeCell ref="E50:F50"/>
+    <mergeCell ref="E51:F51"/>
+    <mergeCell ref="E52:F52"/>
+    <mergeCell ref="E53:F53"/>
+    <mergeCell ref="E54:F54"/>
+    <mergeCell ref="E55:F55"/>
+    <mergeCell ref="E56:F56"/>
+    <mergeCell ref="E57:F57"/>
+    <mergeCell ref="E58:F58"/>
+    <mergeCell ref="E59:F59"/>
+    <mergeCell ref="E60:F60"/>
+    <mergeCell ref="E61:F61"/>
     <mergeCell ref="E68:F68"/>
     <mergeCell ref="E62:F62"/>
     <mergeCell ref="E63:F63"/>
     <mergeCell ref="E64:F64"/>
     <mergeCell ref="E65:F65"/>
     <mergeCell ref="E66:F66"/>
     <mergeCell ref="E67:F67"/>
-    <mergeCell ref="E57:F57"/>
-[...58 lines deleted...]
-    <mergeCell ref="E6:F6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{69FD6690-E15B-42C7-B702-D5928CCDDD63}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E5D1C622-527F-4981-9F3A-42A9167092E0}">
   <sheetPr codeName="Sayfa12">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="D13" sqref="D13"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="60.85546875" style="77" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="77"/>
+    <col min="1" max="1" width="60.85546875" style="55" customWidth="1"/>
+    <col min="2" max="2" width="11.42578125" style="55" customWidth="1"/>
+    <col min="3" max="3" width="18.140625" style="55" customWidth="1"/>
+    <col min="4" max="4" width="27" style="55" customWidth="1"/>
+    <col min="5" max="5" width="18.140625" style="55" customWidth="1"/>
+    <col min="6" max="6" width="15.140625" style="55" customWidth="1"/>
+    <col min="7" max="7" width="22.42578125" style="55" customWidth="1"/>
+    <col min="8" max="10" width="16.85546875" style="55" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="27" thickBot="1">
-      <c r="H1" s="104" t="s">
-[...3 lines deleted...]
-        <v>763</v>
+      <c r="C1" s="55" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H1" s="82" t="s">
+        <v>98</v>
+      </c>
+      <c r="J1" s="50" t="s">
+        <v>760</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="32.25" customHeight="1" thickBot="1">
-      <c r="A2" s="753" t="s">
-[...10 lines deleted...]
-      <c r="J2" s="755"/>
+      <c r="A2" s="755" t="s">
+        <v>299</v>
+      </c>
+      <c r="B2" s="756"/>
+      <c r="C2" s="756"/>
+      <c r="D2" s="756"/>
+      <c r="E2" s="756"/>
+      <c r="F2" s="756"/>
+      <c r="G2" s="756"/>
+      <c r="H2" s="756"/>
+      <c r="I2" s="756"/>
+      <c r="J2" s="757"/>
     </row>
     <row r="3" spans="1:10" ht="13.5" thickBot="1">
-      <c r="A3" s="195"/>
-      <c r="J3" s="196"/>
+      <c r="A3" s="172"/>
+      <c r="J3" s="173"/>
     </row>
     <row r="4" spans="1:10" ht="15.75" thickBot="1">
-      <c r="A4" s="197" t="s">
+      <c r="A4" s="174" t="s">
+        <v>206</v>
+      </c>
+      <c r="B4" s="175" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="175" t="s">
+        <v>127</v>
+      </c>
+      <c r="D4" s="175" t="s">
+        <v>222</v>
+      </c>
+      <c r="E4" s="176" t="s">
+        <v>207</v>
+      </c>
+      <c r="F4" s="177" t="s">
+        <v>131</v>
+      </c>
+      <c r="G4" s="175" t="s">
+        <v>208</v>
+      </c>
+      <c r="H4" s="758" t="s">
         <v>209</v>
       </c>
-      <c r="B4" s="198" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="198" t="s">
+      <c r="I4" s="759"/>
+      <c r="J4" s="760"/>
+    </row>
+    <row r="5" spans="1:10" ht="31.7" customHeight="1" thickBot="1">
+      <c r="A5" s="178"/>
+      <c r="B5" s="179"/>
+      <c r="C5" s="179" t="s">
+        <v>223</v>
+      </c>
+      <c r="D5" s="179" t="s">
+        <v>88</v>
+      </c>
+      <c r="E5" s="179" t="s">
+        <v>210</v>
+      </c>
+      <c r="F5" s="179" t="s">
+        <v>88</v>
+      </c>
+      <c r="G5" s="179" t="s">
+        <v>88</v>
+      </c>
+      <c r="H5" s="176" t="s">
+        <v>0</v>
+      </c>
+      <c r="I5" s="176" t="s">
+        <v>211</v>
+      </c>
+      <c r="J5" s="176" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="15.75" thickBot="1">
+      <c r="A6" s="180"/>
+      <c r="B6" s="181"/>
+      <c r="C6" s="181"/>
+      <c r="D6" s="181" t="s">
+        <v>224</v>
+      </c>
+      <c r="E6" s="181" t="s">
+        <v>847</v>
+      </c>
+      <c r="F6" s="181"/>
+      <c r="G6" s="181"/>
+      <c r="H6" s="758"/>
+      <c r="I6" s="759"/>
+      <c r="J6" s="760"/>
+    </row>
+    <row r="7" spans="1:10" ht="15.75" thickBot="1">
+      <c r="A7" s="181" t="s">
         <v>225</v>
       </c>
-      <c r="E4" s="199" t="s">
-[...8 lines deleted...]
-      <c r="H4" s="756" t="s">
+      <c r="B7" s="182"/>
+      <c r="C7" s="181">
+        <v>16900224</v>
+      </c>
+      <c r="D7" s="182">
+        <v>16900402</v>
+      </c>
+      <c r="E7" s="183" t="s">
+        <v>109</v>
+      </c>
+      <c r="F7" s="181">
+        <v>16910078</v>
+      </c>
+      <c r="G7" s="182">
+        <v>16910076</v>
+      </c>
+      <c r="H7" s="181">
+        <v>16900227</v>
+      </c>
+      <c r="I7" s="181">
+        <v>16900223</v>
+      </c>
+      <c r="J7" s="181">
+        <v>16900208</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="15.75" thickBot="1">
+      <c r="A8" s="184" t="s">
         <v>212</v>
       </c>
-      <c r="I4" s="757"/>
-[...5 lines deleted...]
-      <c r="C5" s="202" t="s">
+      <c r="B8" s="185"/>
+      <c r="C8" s="185"/>
+      <c r="D8" s="185"/>
+      <c r="E8" s="185"/>
+      <c r="F8" s="185"/>
+      <c r="G8" s="185"/>
+      <c r="H8" s="185"/>
+      <c r="I8" s="185"/>
+      <c r="J8" s="186"/>
+    </row>
+    <row r="9" spans="1:10" ht="18.75">
+      <c r="A9" s="83" t="s">
+        <v>213</v>
+      </c>
+      <c r="B9" s="84">
+        <v>1</v>
+      </c>
+      <c r="C9" s="84">
+        <v>1</v>
+      </c>
+      <c r="D9" s="84">
+        <v>1</v>
+      </c>
+      <c r="E9" s="84">
+        <v>1</v>
+      </c>
+      <c r="F9" s="84"/>
+      <c r="G9" s="84"/>
+      <c r="H9" s="84">
+        <v>1</v>
+      </c>
+      <c r="I9" s="84">
+        <v>1</v>
+      </c>
+      <c r="J9" s="84">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="18.75">
+      <c r="A10" s="85" t="s">
         <v>226</v>
       </c>
-      <c r="D5" s="202" t="s">
-[...25 lines deleted...]
-      <c r="D6" s="204" t="s">
+      <c r="B10" s="86">
+        <v>1</v>
+      </c>
+      <c r="C10" s="86">
+        <v>1</v>
+      </c>
+      <c r="D10" s="87">
+        <v>1</v>
+      </c>
+      <c r="E10" s="86">
+        <v>1</v>
+      </c>
+      <c r="F10" s="86">
+        <v>1</v>
+      </c>
+      <c r="G10" s="86"/>
+      <c r="H10" s="86">
+        <v>1</v>
+      </c>
+      <c r="I10" s="86">
+        <v>1</v>
+      </c>
+      <c r="J10" s="86">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="18.75">
+      <c r="A11" s="85" t="s">
         <v>227</v>
       </c>
-      <c r="E6" s="204" t="s">
-[...9 lines deleted...]
-      <c r="A7" s="204" t="s">
+      <c r="B11" s="86">
+        <v>1</v>
+      </c>
+      <c r="C11" s="86"/>
+      <c r="D11" s="87">
+        <v>1</v>
+      </c>
+      <c r="E11" s="86"/>
+      <c r="F11" s="86"/>
+      <c r="G11" s="86">
+        <v>1</v>
+      </c>
+      <c r="H11" s="86">
+        <v>1</v>
+      </c>
+      <c r="I11" s="86">
+        <v>1</v>
+      </c>
+      <c r="J11" s="86">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="18.75">
+      <c r="A12" s="85" t="s">
         <v>228</v>
       </c>
-      <c r="B7" s="205"/>
-[...68 lines deleted...]
-      <c r="A10" s="107" t="s">
+      <c r="B12" s="86">
+        <v>1</v>
+      </c>
+      <c r="C12" s="86"/>
+      <c r="D12" s="86">
+        <v>1</v>
+      </c>
+      <c r="E12" s="86">
+        <v>1</v>
+      </c>
+      <c r="F12" s="86">
+        <v>1</v>
+      </c>
+      <c r="G12" s="86">
+        <v>1</v>
+      </c>
+      <c r="H12" s="86">
+        <v>1</v>
+      </c>
+      <c r="I12" s="86">
+        <v>1</v>
+      </c>
+      <c r="J12" s="86">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="19.5" thickBot="1">
+      <c r="A13" s="88" t="s">
         <v>229</v>
       </c>
-      <c r="B10" s="108">
-[...26 lines deleted...]
-      <c r="A11" s="107" t="s">
+      <c r="B13" s="89">
+        <v>1</v>
+      </c>
+      <c r="C13" s="89"/>
+      <c r="D13" s="89">
+        <v>2</v>
+      </c>
+      <c r="E13" s="89">
+        <v>1</v>
+      </c>
+      <c r="F13" s="89">
+        <v>1</v>
+      </c>
+      <c r="G13" s="89">
+        <v>1</v>
+      </c>
+      <c r="H13" s="89">
+        <v>1</v>
+      </c>
+      <c r="I13" s="89">
+        <v>1</v>
+      </c>
+      <c r="J13" s="89">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="34.5" customHeight="1">
+      <c r="A14" s="172"/>
+      <c r="J14" s="173"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="187" t="s">
+        <v>300</v>
+      </c>
+      <c r="B15" s="188"/>
+      <c r="C15" s="188"/>
+      <c r="D15" s="188"/>
+      <c r="E15" s="188"/>
+      <c r="F15" s="188"/>
+      <c r="G15" s="188"/>
+      <c r="H15" s="188"/>
+      <c r="I15" s="188"/>
+      <c r="J15" s="189"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="190" t="s">
+        <v>667</v>
+      </c>
+      <c r="B16" s="188"/>
+      <c r="C16" s="188"/>
+      <c r="D16" s="188"/>
+      <c r="E16" s="188"/>
+      <c r="F16" s="188"/>
+      <c r="G16" s="188"/>
+      <c r="H16" s="188"/>
+      <c r="I16" s="188"/>
+      <c r="J16" s="189"/>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="190" t="s">
+        <v>301</v>
+      </c>
+      <c r="B17" s="188"/>
+      <c r="C17" s="188"/>
+      <c r="D17" s="188"/>
+      <c r="E17" s="188"/>
+      <c r="F17" s="188"/>
+      <c r="G17" s="188"/>
+      <c r="H17" s="188"/>
+      <c r="I17" s="188"/>
+      <c r="J17" s="189"/>
+    </row>
+    <row r="18" spans="1:10" ht="13.5" thickBot="1">
+      <c r="A18" s="191" t="s">
         <v>230</v>
       </c>
-      <c r="B11" s="108">
-[...139 lines deleted...]
-      <c r="J18" s="216"/>
+      <c r="B18" s="192"/>
+      <c r="C18" s="192"/>
+      <c r="D18" s="192"/>
+      <c r="E18" s="192"/>
+      <c r="F18" s="192"/>
+      <c r="G18" s="192"/>
+      <c r="H18" s="192"/>
+      <c r="I18" s="192"/>
+      <c r="J18" s="193"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="H6:J6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{C90F5B98-279A-48ED-8B53-B3D1790D40F0}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{584A5DE4-F587-4DA9-9325-7497759F2CB6}">
   <sheetPr codeName="Sayfa13">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H85"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="E1" sqref="E1"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="32"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="34"/>
+    <col min="1" max="1" width="9.140625" style="10"/>
+    <col min="2" max="2" width="16.140625" style="103" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="76.140625" style="17" customWidth="1"/>
+    <col min="4" max="4" width="20.85546875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="21.42578125" style="18" customWidth="1"/>
+    <col min="6" max="6" width="28.42578125" style="18" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="14.85546875" style="18" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A1" s="171"/>
-[...10 lines deleted...]
-      <c r="H1" s="72">
+      <c r="A1" s="148"/>
+      <c r="B1" s="149"/>
+      <c r="C1" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D1" s="149"/>
+      <c r="E1" s="149"/>
+      <c r="F1" s="279" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" s="149"/>
+      <c r="H1" s="50">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A2" s="174"/>
-[...8 lines deleted...]
-      <c r="H2" s="79"/>
+      <c r="A2" s="151"/>
+      <c r="B2" s="152"/>
+      <c r="C2" s="66" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D2" s="152"/>
+      <c r="E2" s="152"/>
+      <c r="F2" s="278"/>
+      <c r="G2" s="152"/>
+      <c r="H2" s="57"/>
     </row>
     <row r="3" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A3" s="174"/>
-[...8 lines deleted...]
-      <c r="H3" s="175"/>
+      <c r="A3" s="151"/>
+      <c r="B3" s="152"/>
+      <c r="C3" s="66" t="s">
+        <v>977</v>
+      </c>
+      <c r="D3" s="152"/>
+      <c r="E3" s="152"/>
+      <c r="F3" s="152"/>
+      <c r="G3" s="152"/>
+      <c r="H3" s="152"/>
     </row>
     <row r="4" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A4" s="174"/>
-[...8 lines deleted...]
-      <c r="H4" s="175"/>
+      <c r="A4" s="151"/>
+      <c r="B4" s="152"/>
+      <c r="C4" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="D4" s="152"/>
+      <c r="E4" s="152"/>
+      <c r="F4" s="152"/>
+      <c r="G4" s="152"/>
+      <c r="H4" s="152"/>
     </row>
     <row r="5" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A5" s="174"/>
-[...8 lines deleted...]
-      <c r="H5" s="175"/>
+      <c r="A5" s="151"/>
+      <c r="B5" s="152"/>
+      <c r="C5" s="385" t="s">
+        <v>864</v>
+      </c>
+      <c r="D5" s="152"/>
+      <c r="E5" s="152"/>
+      <c r="F5" s="152"/>
+      <c r="G5" s="152"/>
+      <c r="H5" s="152"/>
     </row>
     <row r="6" spans="1:8" ht="24.75">
-      <c r="A6" s="174"/>
-[...1 lines deleted...]
-      <c r="C6" s="136" t="s">
+      <c r="A6" s="151"/>
+      <c r="B6" s="152"/>
+      <c r="C6" s="114" t="s">
+        <v>303</v>
+      </c>
+      <c r="D6" s="144"/>
+      <c r="E6" s="144"/>
+      <c r="F6" s="144"/>
+      <c r="G6" s="144"/>
+      <c r="H6" s="144"/>
+    </row>
+    <row r="7" spans="1:8" ht="24.75">
+      <c r="A7" s="111"/>
+      <c r="B7" s="152"/>
+      <c r="C7" s="114" t="s">
+        <v>262</v>
+      </c>
+      <c r="D7" s="144"/>
+      <c r="E7" s="144"/>
+      <c r="F7" s="144"/>
+      <c r="G7" s="144"/>
+      <c r="H7" s="144"/>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="151"/>
+      <c r="B8" s="152"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="144"/>
+      <c r="E8" s="144"/>
+      <c r="F8" s="144"/>
+      <c r="G8" s="144"/>
+      <c r="H8" s="144"/>
+    </row>
+    <row r="9" spans="1:8" s="33" customFormat="1">
+      <c r="A9" s="158"/>
+      <c r="B9" s="159"/>
+      <c r="C9" s="76"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+    </row>
+    <row r="10" spans="1:8" ht="65.25" customHeight="1">
+      <c r="A10" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B10" s="277" t="s">
+        <v>261</v>
+      </c>
+      <c r="C10" s="117" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" s="138" t="s">
+        <v>304</v>
+      </c>
+      <c r="E10" s="138" t="s">
+        <v>305</v>
+      </c>
+      <c r="F10" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="G10" s="144"/>
+      <c r="H10" s="144"/>
+    </row>
+    <row r="11" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A11" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B11" s="62">
+        <v>7767867</v>
+      </c>
+      <c r="C11" s="276" t="s">
+        <v>653</v>
+      </c>
+      <c r="D11" s="75">
+        <v>279</v>
+      </c>
+      <c r="E11" s="75">
+        <v>239940</v>
+      </c>
+      <c r="F11" s="22">
+        <v>9432</v>
+      </c>
+      <c r="G11" s="144"/>
+      <c r="H11" s="144"/>
+    </row>
+    <row r="12" spans="1:8" ht="25.5" customHeight="1">
+      <c r="A12" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B12" s="62">
+        <v>7767875</v>
+      </c>
+      <c r="C12" s="276" t="s">
+        <v>641</v>
+      </c>
+      <c r="D12" s="75">
+        <v>279</v>
+      </c>
+      <c r="E12" s="75">
+        <v>239940</v>
+      </c>
+      <c r="F12" s="22">
+        <v>9432</v>
+      </c>
+      <c r="G12" s="144"/>
+      <c r="H12" s="144"/>
+    </row>
+    <row r="13" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A13" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="62">
+        <v>7767869</v>
+      </c>
+      <c r="C13" s="276" t="s">
+        <v>654</v>
+      </c>
+      <c r="D13" s="75">
+        <v>350</v>
+      </c>
+      <c r="E13" s="75">
+        <v>301000</v>
+      </c>
+      <c r="F13" s="22">
+        <v>10207</v>
+      </c>
+      <c r="G13" s="144"/>
+      <c r="H13" s="144"/>
+    </row>
+    <row r="14" spans="1:8" ht="25.5" customHeight="1">
+      <c r="A14" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="62">
+        <v>7767876</v>
+      </c>
+      <c r="C14" s="276" t="s">
+        <v>642</v>
+      </c>
+      <c r="D14" s="75">
+        <v>350</v>
+      </c>
+      <c r="E14" s="75">
+        <v>301000</v>
+      </c>
+      <c r="F14" s="22">
+        <v>10207</v>
+      </c>
+      <c r="G14" s="144"/>
+      <c r="H14" s="144"/>
+    </row>
+    <row r="15" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A15" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="62">
+        <v>7767870</v>
+      </c>
+      <c r="C15" s="276" t="s">
+        <v>655</v>
+      </c>
+      <c r="D15" s="75">
+        <v>425</v>
+      </c>
+      <c r="E15" s="75">
+        <v>365500</v>
+      </c>
+      <c r="F15" s="22">
+        <v>11590</v>
+      </c>
+      <c r="G15" s="144"/>
+      <c r="H15" s="144"/>
+    </row>
+    <row r="16" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A16" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B16" s="62">
+        <v>7767877</v>
+      </c>
+      <c r="C16" s="276" t="s">
+        <v>643</v>
+      </c>
+      <c r="D16" s="75">
+        <v>425</v>
+      </c>
+      <c r="E16" s="75">
+        <v>365500</v>
+      </c>
+      <c r="F16" s="22">
+        <v>11590</v>
+      </c>
+      <c r="G16" s="144"/>
+      <c r="H16" s="144"/>
+    </row>
+    <row r="17" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A17" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B17" s="62">
+        <v>7767871</v>
+      </c>
+      <c r="C17" s="276" t="s">
+        <v>656</v>
+      </c>
+      <c r="D17" s="75">
+        <v>497</v>
+      </c>
+      <c r="E17" s="75">
+        <v>427420</v>
+      </c>
+      <c r="F17" s="22">
+        <v>12464</v>
+      </c>
+      <c r="G17" s="144"/>
+      <c r="H17" s="144"/>
+    </row>
+    <row r="18" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A18" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B18" s="62">
+        <v>7767878</v>
+      </c>
+      <c r="C18" s="276" t="s">
+        <v>644</v>
+      </c>
+      <c r="D18" s="75">
+        <v>497</v>
+      </c>
+      <c r="E18" s="75">
+        <v>427420</v>
+      </c>
+      <c r="F18" s="22">
+        <v>12464</v>
+      </c>
+      <c r="G18" s="144"/>
+      <c r="H18" s="144"/>
+    </row>
+    <row r="19" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A19" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B19" s="62">
+        <v>7767872</v>
+      </c>
+      <c r="C19" s="276" t="s">
+        <v>645</v>
+      </c>
+      <c r="D19" s="75">
+        <v>574</v>
+      </c>
+      <c r="E19" s="75">
+        <v>493640</v>
+      </c>
+      <c r="F19" s="22">
+        <v>13137</v>
+      </c>
+      <c r="G19" s="144"/>
+      <c r="H19" s="144"/>
+    </row>
+    <row r="20" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A20" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="62">
+        <v>7767879</v>
+      </c>
+      <c r="C20" s="276" t="s">
+        <v>646</v>
+      </c>
+      <c r="D20" s="75">
+        <v>574</v>
+      </c>
+      <c r="E20" s="75">
+        <v>493640</v>
+      </c>
+      <c r="F20" s="22">
+        <v>13137</v>
+      </c>
+      <c r="G20" s="144"/>
+      <c r="H20" s="144"/>
+    </row>
+    <row r="21" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A21" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" s="62">
+        <v>7767873</v>
+      </c>
+      <c r="C21" s="276" t="s">
+        <v>657</v>
+      </c>
+      <c r="D21" s="75">
+        <v>651</v>
+      </c>
+      <c r="E21" s="75">
+        <v>559860</v>
+      </c>
+      <c r="F21" s="22">
+        <v>14078</v>
+      </c>
+      <c r="G21" s="144"/>
+      <c r="H21" s="144"/>
+    </row>
+    <row r="22" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A22" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" s="62">
+        <v>7767880</v>
+      </c>
+      <c r="C22" s="276" t="s">
+        <v>658</v>
+      </c>
+      <c r="D22" s="75">
+        <v>651</v>
+      </c>
+      <c r="E22" s="75">
+        <v>559860</v>
+      </c>
+      <c r="F22" s="22">
+        <v>14078</v>
+      </c>
+      <c r="G22" s="144"/>
+      <c r="H22" s="144"/>
+    </row>
+    <row r="23" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A23" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B23" s="62">
+        <v>7767881</v>
+      </c>
+      <c r="C23" s="276" t="s">
+        <v>647</v>
+      </c>
+      <c r="D23" s="75">
+        <v>588</v>
+      </c>
+      <c r="E23" s="75">
+        <v>505680</v>
+      </c>
+      <c r="F23" s="22">
+        <v>19794</v>
+      </c>
+      <c r="G23" s="144"/>
+      <c r="H23" s="144"/>
+    </row>
+    <row r="24" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A24" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="62">
+        <v>7767882</v>
+      </c>
+      <c r="C24" s="276" t="s">
+        <v>648</v>
+      </c>
+      <c r="D24" s="75">
+        <v>700</v>
+      </c>
+      <c r="E24" s="75">
+        <v>602000</v>
+      </c>
+      <c r="F24" s="22">
+        <v>21344</v>
+      </c>
+      <c r="G24" s="144"/>
+      <c r="H24" s="144"/>
+    </row>
+    <row r="25" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A25" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" s="62">
+        <v>7767884</v>
+      </c>
+      <c r="C25" s="276" t="s">
+        <v>649</v>
+      </c>
+      <c r="D25" s="75">
+        <v>850</v>
+      </c>
+      <c r="E25" s="75">
+        <v>731000</v>
+      </c>
+      <c r="F25" s="22">
+        <v>24108</v>
+      </c>
+      <c r="G25" s="144"/>
+      <c r="H25" s="144"/>
+    </row>
+    <row r="26" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A26" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B26" s="62">
+        <v>7767885</v>
+      </c>
+      <c r="C26" s="276" t="s">
+        <v>650</v>
+      </c>
+      <c r="D26" s="75">
+        <v>994</v>
+      </c>
+      <c r="E26" s="75">
+        <v>854840</v>
+      </c>
+      <c r="F26" s="22">
+        <v>25828</v>
+      </c>
+      <c r="G26" s="144"/>
+      <c r="H26" s="144"/>
+    </row>
+    <row r="27" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A27" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B27" s="62">
+        <v>7767886</v>
+      </c>
+      <c r="C27" s="276" t="s">
+        <v>651</v>
+      </c>
+      <c r="D27" s="75">
+        <v>1148</v>
+      </c>
+      <c r="E27" s="75">
+        <v>987280</v>
+      </c>
+      <c r="F27" s="22">
+        <v>27184</v>
+      </c>
+      <c r="G27" s="144"/>
+      <c r="H27" s="144"/>
+    </row>
+    <row r="28" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A28" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="62">
+        <v>7767887</v>
+      </c>
+      <c r="C28" s="276" t="s">
+        <v>652</v>
+      </c>
+      <c r="D28" s="75">
+        <v>1303</v>
+      </c>
+      <c r="E28" s="75">
+        <v>1120580</v>
+      </c>
+      <c r="F28" s="22">
+        <v>29060</v>
+      </c>
+      <c r="G28" s="144"/>
+      <c r="H28" s="144"/>
+    </row>
+    <row r="29" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A29" s="158"/>
+      <c r="B29" s="159"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="383"/>
+      <c r="G29" s="144"/>
+      <c r="H29" s="144"/>
+    </row>
+    <row r="30" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A30" s="158"/>
+      <c r="B30" s="99" t="s">
+        <v>63</v>
+      </c>
+      <c r="C30" s="101" t="s">
         <v>306</v>
       </c>
-      <c r="D6" s="167"/>
-[...8 lines deleted...]
-      <c r="C7" s="136" t="s">
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="144"/>
+      <c r="H30" s="144"/>
+    </row>
+    <row r="31" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A31" s="158"/>
+      <c r="B31" s="99"/>
+      <c r="C31" s="275" t="s">
+        <v>231</v>
+      </c>
+      <c r="D31" s="47"/>
+      <c r="E31" s="47"/>
+      <c r="F31" s="47"/>
+      <c r="G31" s="144"/>
+      <c r="H31" s="144"/>
+    </row>
+    <row r="32" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A32" s="158"/>
+      <c r="B32" s="159"/>
+      <c r="C32" s="275" t="s">
+        <v>263</v>
+      </c>
+      <c r="D32" s="47"/>
+      <c r="E32" s="47"/>
+      <c r="F32" s="47"/>
+      <c r="G32" s="144"/>
+      <c r="H32" s="144"/>
+    </row>
+    <row r="33" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A33" s="158"/>
+      <c r="B33" s="159"/>
+      <c r="C33" s="100"/>
+      <c r="D33" s="47"/>
+      <c r="E33" s="47"/>
+      <c r="F33" s="47"/>
+      <c r="G33" s="144"/>
+      <c r="H33" s="144"/>
+    </row>
+    <row r="34" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A34" s="101" t="s">
+        <v>264</v>
+      </c>
+      <c r="B34" s="101"/>
+      <c r="C34" s="101"/>
+      <c r="D34" s="47"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="144"/>
+      <c r="H34" s="144"/>
+    </row>
+    <row r="35" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A35" s="158"/>
+      <c r="B35" s="159"/>
+      <c r="C35" s="100"/>
+      <c r="D35" s="47"/>
+      <c r="E35" s="47"/>
+      <c r="F35" s="47"/>
+      <c r="G35" s="144"/>
+      <c r="H35" s="144"/>
+    </row>
+    <row r="36" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A36" s="158"/>
+      <c r="B36" s="159"/>
+      <c r="C36" s="100"/>
+      <c r="D36" s="47"/>
+      <c r="E36" s="47"/>
+      <c r="F36" s="47"/>
+      <c r="G36" s="144"/>
+      <c r="H36" s="144"/>
+    </row>
+    <row r="37" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A37" s="158"/>
+      <c r="B37" s="159"/>
+      <c r="C37" s="100"/>
+      <c r="D37" s="47"/>
+      <c r="E37" s="47"/>
+      <c r="F37" s="47"/>
+      <c r="G37" s="144"/>
+      <c r="H37" s="144"/>
+    </row>
+    <row r="38" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A38" s="158"/>
+      <c r="B38" s="159"/>
+      <c r="C38" s="100"/>
+      <c r="D38" s="47"/>
+      <c r="E38" s="47"/>
+      <c r="F38" s="47"/>
+      <c r="G38" s="144"/>
+      <c r="H38" s="144"/>
+    </row>
+    <row r="39" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A39" s="158"/>
+      <c r="B39" s="159"/>
+      <c r="C39" s="100"/>
+      <c r="D39" s="47"/>
+      <c r="E39" s="47"/>
+      <c r="F39" s="47"/>
+      <c r="G39" s="144"/>
+      <c r="H39" s="144"/>
+    </row>
+    <row r="40" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A40" s="158"/>
+      <c r="B40" s="159"/>
+      <c r="C40" s="100"/>
+      <c r="D40" s="47"/>
+      <c r="E40" s="47"/>
+      <c r="F40" s="47"/>
+      <c r="G40" s="144"/>
+      <c r="H40" s="144"/>
+    </row>
+    <row r="41" spans="1:8" s="33" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A41" s="158"/>
+      <c r="B41" s="159"/>
+      <c r="C41" s="275" t="s">
         <v>265</v>
       </c>
-      <c r="D7" s="167"/>
-[...35 lines deleted...]
-      <c r="D10" s="161" t="s">
+      <c r="D41" s="91"/>
+      <c r="E41" s="275" t="s">
+        <v>266</v>
+      </c>
+      <c r="F41" s="91"/>
+      <c r="G41" s="144"/>
+      <c r="H41" s="144"/>
+    </row>
+    <row r="42" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A42" s="158"/>
+      <c r="B42" s="159"/>
+      <c r="C42" s="275" t="s">
+        <v>267</v>
+      </c>
+      <c r="D42" s="91"/>
+      <c r="E42" s="275" t="s">
+        <v>268</v>
+      </c>
+      <c r="F42" s="91"/>
+      <c r="G42" s="144"/>
+      <c r="H42" s="144"/>
+    </row>
+    <row r="43" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A43" s="158"/>
+      <c r="B43" s="159"/>
+      <c r="C43" s="274"/>
+      <c r="D43" s="47"/>
+      <c r="E43" s="47"/>
+      <c r="F43" s="47"/>
+      <c r="G43" s="144"/>
+      <c r="H43" s="144"/>
+    </row>
+    <row r="44" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A44" s="151"/>
+      <c r="B44" s="135"/>
+      <c r="C44" s="114" t="s">
+        <v>269</v>
+      </c>
+      <c r="D44" s="152"/>
+      <c r="E44" s="152"/>
+      <c r="F44" s="273"/>
+      <c r="G44" s="144"/>
+      <c r="H44" s="144"/>
+    </row>
+    <row r="45" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A45" s="151"/>
+      <c r="B45" s="135"/>
+      <c r="C45" s="41"/>
+      <c r="D45" s="152"/>
+      <c r="E45" s="152"/>
+      <c r="F45" s="273"/>
+      <c r="G45" s="144"/>
+      <c r="H45" s="144"/>
+    </row>
+    <row r="46" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A46" s="151"/>
+      <c r="B46" s="135"/>
+      <c r="C46" s="41"/>
+      <c r="D46" s="152"/>
+      <c r="E46" s="152"/>
+      <c r="F46" s="273"/>
+      <c r="G46" s="144"/>
+      <c r="H46" s="144"/>
+    </row>
+    <row r="47" spans="1:8" ht="54">
+      <c r="A47" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B47" s="277" t="s">
+        <v>261</v>
+      </c>
+      <c r="C47" s="736" t="s">
+        <v>44</v>
+      </c>
+      <c r="D47" s="764"/>
+      <c r="E47" s="762"/>
+      <c r="F47" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="G47" s="144"/>
+      <c r="H47" s="144"/>
+    </row>
+    <row r="48" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A48" s="127" t="s">
+        <v>475</v>
+      </c>
+      <c r="B48" s="272">
+        <v>100020830</v>
+      </c>
+      <c r="C48" s="387" t="s">
+        <v>525</v>
+      </c>
+      <c r="D48" s="380"/>
+      <c r="E48" s="381"/>
+      <c r="F48" s="22">
+        <v>1638</v>
+      </c>
+      <c r="G48" s="144"/>
+      <c r="H48" s="144"/>
+    </row>
+    <row r="49" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A49" s="127" t="s">
+        <v>475</v>
+      </c>
+      <c r="B49" s="272">
+        <v>100020840</v>
+      </c>
+      <c r="C49" s="387" t="s">
+        <v>526</v>
+      </c>
+      <c r="D49" s="380"/>
+      <c r="E49" s="381"/>
+      <c r="F49" s="22">
+        <v>2583</v>
+      </c>
+      <c r="G49" s="144"/>
+      <c r="H49" s="144"/>
+    </row>
+    <row r="50" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A50" s="127" t="s">
+        <v>475</v>
+      </c>
+      <c r="B50" s="272">
+        <v>100020841</v>
+      </c>
+      <c r="C50" s="387" t="s">
+        <v>527</v>
+      </c>
+      <c r="D50" s="380"/>
+      <c r="E50" s="381"/>
+      <c r="F50" s="22">
+        <v>3110</v>
+      </c>
+      <c r="G50" s="144"/>
+      <c r="H50" s="144"/>
+    </row>
+    <row r="51" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A51" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B51" s="272">
+        <v>16999013</v>
+      </c>
+      <c r="C51" s="765" t="s">
+        <v>270</v>
+      </c>
+      <c r="D51" s="766"/>
+      <c r="E51" s="767"/>
+      <c r="F51" s="22">
+        <v>254</v>
+      </c>
+      <c r="G51" s="144"/>
+      <c r="H51" s="144"/>
+    </row>
+    <row r="52" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A52" s="158"/>
+      <c r="B52" s="135"/>
+      <c r="C52" s="79"/>
+      <c r="D52" s="152"/>
+      <c r="E52" s="152"/>
+      <c r="F52" s="80"/>
+      <c r="G52" s="144"/>
+      <c r="H52" s="144"/>
+    </row>
+    <row r="53" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A53" s="158"/>
+      <c r="B53" s="135"/>
+      <c r="C53" s="114" t="s">
+        <v>734</v>
+      </c>
+      <c r="D53" s="152"/>
+      <c r="E53" s="152"/>
+      <c r="F53" s="80"/>
+      <c r="G53" s="144"/>
+      <c r="H53" s="144"/>
+    </row>
+    <row r="54" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A54" s="158"/>
+      <c r="B54" s="135"/>
+      <c r="C54" s="114"/>
+      <c r="D54" s="152"/>
+      <c r="E54" s="152"/>
+      <c r="F54" s="80"/>
+      <c r="G54" s="144"/>
+      <c r="H54" s="144"/>
+    </row>
+    <row r="55" spans="1:8" ht="54">
+      <c r="A55" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B55" s="277" t="s">
+        <v>261</v>
+      </c>
+      <c r="C55" s="736" t="s">
+        <v>44</v>
+      </c>
+      <c r="D55" s="764"/>
+      <c r="E55" s="762"/>
+      <c r="F55" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="G55" s="144"/>
+      <c r="H55" s="144"/>
+    </row>
+    <row r="56" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A56" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B56" s="133">
+        <v>7663561</v>
+      </c>
+      <c r="C56" s="765" t="s">
+        <v>735</v>
+      </c>
+      <c r="D56" s="766"/>
+      <c r="E56" s="767"/>
+      <c r="F56" s="22">
+        <v>37</v>
+      </c>
+      <c r="G56" s="144"/>
+      <c r="H56" s="144"/>
+    </row>
+    <row r="57" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A57" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B57" s="133">
+        <v>100013305</v>
+      </c>
+      <c r="C57" s="765" t="s">
+        <v>736</v>
+      </c>
+      <c r="D57" s="766"/>
+      <c r="E57" s="767"/>
+      <c r="F57" s="22">
+        <v>15</v>
+      </c>
+      <c r="G57" s="144"/>
+      <c r="H57" s="144"/>
+    </row>
+    <row r="58" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A58" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B58" s="133">
+        <v>100000030</v>
+      </c>
+      <c r="C58" s="765" t="s">
+        <v>737</v>
+      </c>
+      <c r="D58" s="766"/>
+      <c r="E58" s="767"/>
+      <c r="F58" s="22">
+        <v>28</v>
+      </c>
+      <c r="G58" s="144"/>
+      <c r="H58" s="144"/>
+    </row>
+    <row r="59" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A59" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B59" s="133">
+        <v>88017017</v>
+      </c>
+      <c r="C59" s="765" t="s">
+        <v>738</v>
+      </c>
+      <c r="D59" s="766"/>
+      <c r="E59" s="767"/>
+      <c r="F59" s="22">
+        <v>23</v>
+      </c>
+      <c r="G59" s="144"/>
+      <c r="H59" s="144"/>
+    </row>
+    <row r="60" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A60" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B60" s="133">
+        <v>100013304</v>
+      </c>
+      <c r="C60" s="765" t="s">
+        <v>739</v>
+      </c>
+      <c r="D60" s="766"/>
+      <c r="E60" s="767"/>
+      <c r="F60" s="22">
+        <v>57</v>
+      </c>
+      <c r="G60" s="144"/>
+      <c r="H60" s="144"/>
+    </row>
+    <row r="61" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A61" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B61" s="133">
+        <v>7774497</v>
+      </c>
+      <c r="C61" s="765" t="s">
+        <v>740</v>
+      </c>
+      <c r="D61" s="766"/>
+      <c r="E61" s="767"/>
+      <c r="F61" s="22">
+        <v>142</v>
+      </c>
+      <c r="G61" s="144"/>
+      <c r="H61" s="144"/>
+    </row>
+    <row r="62" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A62" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B62" s="133">
+        <v>7721982</v>
+      </c>
+      <c r="C62" s="386" t="s">
+        <v>755</v>
+      </c>
+      <c r="D62" s="380"/>
+      <c r="E62" s="381"/>
+      <c r="F62" s="22">
+        <v>104</v>
+      </c>
+      <c r="G62" s="144"/>
+      <c r="H62" s="144"/>
+    </row>
+    <row r="63" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A63" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B63" s="133">
+        <v>88017851</v>
+      </c>
+      <c r="C63" s="386" t="s">
+        <v>758</v>
+      </c>
+      <c r="D63" s="380"/>
+      <c r="E63" s="381"/>
+      <c r="F63" s="22">
+        <v>24</v>
+      </c>
+      <c r="G63" s="144"/>
+      <c r="H63" s="144"/>
+    </row>
+    <row r="64" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A64" s="158"/>
+      <c r="B64" s="135"/>
+      <c r="C64" s="79"/>
+      <c r="D64" s="152"/>
+      <c r="E64" s="152"/>
+      <c r="F64" s="80"/>
+      <c r="G64" s="144"/>
+      <c r="H64" s="144"/>
+    </row>
+    <row r="65" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A65" s="158"/>
+      <c r="B65" s="135"/>
+      <c r="C65" s="79"/>
+      <c r="D65" s="152"/>
+      <c r="E65" s="152"/>
+      <c r="F65" s="80"/>
+      <c r="G65" s="144"/>
+      <c r="H65" s="144"/>
+    </row>
+    <row r="66" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A66" s="151"/>
+      <c r="B66" s="135"/>
+      <c r="C66" s="114" t="s">
+        <v>555</v>
+      </c>
+      <c r="D66" s="152"/>
+      <c r="E66" s="152"/>
+      <c r="F66" s="273"/>
+      <c r="G66" s="144"/>
+      <c r="H66" s="144"/>
+    </row>
+    <row r="67" spans="1:8" ht="24.75" customHeight="1">
+      <c r="A67" s="151"/>
+      <c r="B67" s="135"/>
+      <c r="C67" s="41"/>
+      <c r="D67" s="152"/>
+      <c r="E67" s="152"/>
+      <c r="F67" s="273"/>
+      <c r="G67" s="144"/>
+      <c r="H67" s="144"/>
+    </row>
+    <row r="68" spans="1:8" s="33" customFormat="1">
+      <c r="A68" s="151"/>
+      <c r="B68" s="135"/>
+      <c r="C68" s="41"/>
+      <c r="D68" s="152"/>
+      <c r="E68" s="152"/>
+      <c r="F68" s="273"/>
+      <c r="G68" s="144"/>
+      <c r="H68" s="144"/>
+    </row>
+    <row r="69" spans="1:8" ht="54">
+      <c r="A69" s="115" t="s">
+        <v>79</v>
+      </c>
+      <c r="B69" s="277" t="s">
+        <v>261</v>
+      </c>
+      <c r="C69" s="117" t="s">
+        <v>44</v>
+      </c>
+      <c r="D69" s="763" t="s">
+        <v>553</v>
+      </c>
+      <c r="E69" s="762"/>
+      <c r="F69" s="138" t="s">
+        <v>978</v>
+      </c>
+      <c r="G69" s="144"/>
+      <c r="H69" s="144"/>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B70" s="105">
+        <v>14510245</v>
+      </c>
+      <c r="C70" s="78" t="s">
+        <v>283</v>
+      </c>
+      <c r="D70" s="761" t="s">
+        <v>390</v>
+      </c>
+      <c r="E70" s="762"/>
+      <c r="F70" s="22">
+        <v>1304</v>
+      </c>
+      <c r="G70" s="144"/>
+      <c r="H70" s="144"/>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B71" s="105">
+        <v>14510246</v>
+      </c>
+      <c r="C71" s="78" t="s">
+        <v>284</v>
+      </c>
+      <c r="D71" s="761" t="s">
+        <v>271</v>
+      </c>
+      <c r="E71" s="762"/>
+      <c r="F71" s="22">
+        <v>1408</v>
+      </c>
+      <c r="G71" s="144"/>
+      <c r="H71" s="144"/>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="B72" s="105">
+        <v>14510252</v>
+      </c>
+      <c r="C72" s="78" t="s">
+        <v>332</v>
+      </c>
+      <c r="D72" s="761" t="s">
+        <v>272</v>
+      </c>
+      <c r="E72" s="762"/>
+      <c r="F72" s="22">
+        <v>1549</v>
+      </c>
+      <c r="G72" s="144"/>
+      <c r="H72" s="144"/>
+    </row>
+    <row r="73" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A73" s="158"/>
+      <c r="B73" s="135"/>
+      <c r="C73" s="81" t="s">
+        <v>273</v>
+      </c>
+      <c r="D73" s="271"/>
+      <c r="E73" s="271"/>
+      <c r="F73" s="40"/>
+      <c r="G73" s="144"/>
+      <c r="H73" s="144"/>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" s="158"/>
+      <c r="B74" s="165"/>
+      <c r="C74" s="79" t="s">
+        <v>391</v>
+      </c>
+      <c r="D74" s="47"/>
+      <c r="E74" s="47"/>
+      <c r="F74" s="80"/>
+      <c r="G74" s="144"/>
+      <c r="H74" s="144"/>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" s="158"/>
+      <c r="B75" s="165"/>
+      <c r="C75" s="79" t="s">
+        <v>392</v>
+      </c>
+      <c r="D75" s="47"/>
+      <c r="E75" s="47"/>
+      <c r="F75" s="80"/>
+      <c r="G75" s="144"/>
+      <c r="H75" s="144"/>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" s="158"/>
+      <c r="B76" s="165"/>
+      <c r="C76" s="79" t="s">
+        <v>393</v>
+      </c>
+      <c r="D76" s="47"/>
+      <c r="E76" s="47"/>
+      <c r="F76" s="80"/>
+      <c r="G76" s="144"/>
+      <c r="H76" s="144"/>
+    </row>
+    <row r="77" spans="1:8" s="33" customFormat="1">
+      <c r="A77" s="151"/>
+      <c r="B77" s="142"/>
+      <c r="C77" s="79" t="s">
         <v>307</v>
       </c>
-      <c r="E10" s="161" t="s">
+      <c r="D77" s="46"/>
+      <c r="E77" s="46"/>
+      <c r="F77" s="65"/>
+      <c r="G77" s="144"/>
+      <c r="H77" s="144"/>
+    </row>
+    <row r="78" spans="1:8" s="33" customFormat="1">
+      <c r="A78" s="151"/>
+      <c r="B78" s="142"/>
+      <c r="C78" s="79" t="s">
+        <v>394</v>
+      </c>
+      <c r="D78" s="46"/>
+      <c r="E78" s="46"/>
+      <c r="F78" s="65"/>
+      <c r="G78" s="144"/>
+      <c r="H78" s="144"/>
+    </row>
+    <row r="79" spans="1:8" s="33" customFormat="1" ht="18" customHeight="1">
+      <c r="A79" s="151"/>
+      <c r="B79" s="142"/>
+      <c r="C79" s="737" t="s">
+        <v>929</v>
+      </c>
+      <c r="D79" s="737"/>
+      <c r="E79" s="737"/>
+      <c r="F79" s="737"/>
+      <c r="G79" s="737"/>
+      <c r="H79" s="737"/>
+    </row>
+    <row r="80" spans="1:8" s="33" customFormat="1" ht="18" customHeight="1">
+      <c r="A80" s="151"/>
+      <c r="B80" s="142"/>
+      <c r="C80" s="737"/>
+      <c r="D80" s="737"/>
+      <c r="E80" s="737"/>
+      <c r="F80" s="737"/>
+      <c r="G80" s="737"/>
+      <c r="H80" s="737"/>
+    </row>
+    <row r="81" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A81" s="158"/>
+      <c r="B81" s="165"/>
+      <c r="C81" s="81" t="s">
+        <v>125</v>
+      </c>
+      <c r="D81" s="47"/>
+      <c r="E81" s="47"/>
+      <c r="F81" s="80"/>
+      <c r="G81" s="144"/>
+      <c r="H81" s="144"/>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="270"/>
+      <c r="C82" s="41" t="s">
         <v>308</v>
       </c>
-      <c r="F10" s="161" t="s">
-[...1128 lines deleted...]
-      <c r="H82" s="167"/>
+      <c r="H82" s="144"/>
     </row>
     <row r="83" spans="1:8" ht="20.25">
-      <c r="A83" s="296"/>
-[...7 lines deleted...]
-      <c r="H83" s="167"/>
+      <c r="A83" s="270"/>
+      <c r="C83" s="167" t="s">
+        <v>297</v>
+      </c>
+      <c r="D83" s="12"/>
+      <c r="E83" s="12"/>
+      <c r="F83" s="12"/>
+      <c r="G83" s="12"/>
+      <c r="H83" s="144"/>
     </row>
     <row r="84" spans="1:8" ht="21" thickBot="1">
-      <c r="A84" s="295"/>
-[...8 lines deleted...]
-      <c r="H84" s="167"/>
+      <c r="A84" s="269"/>
+      <c r="B84" s="268"/>
+      <c r="C84" s="170" t="s">
+        <v>298</v>
+      </c>
+      <c r="D84" s="267"/>
+      <c r="E84" s="267"/>
+      <c r="F84" s="267"/>
+      <c r="G84" s="267"/>
+      <c r="H84" s="144"/>
     </row>
     <row r="85" spans="1:8">
-      <c r="H85" s="167"/>
+      <c r="H85" s="144"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="C79:H80"/>
-[...3 lines deleted...]
-    <mergeCell ref="C55:E55"/>
     <mergeCell ref="C47:E47"/>
     <mergeCell ref="C51:E51"/>
     <mergeCell ref="C61:E61"/>
     <mergeCell ref="D70:E70"/>
     <mergeCell ref="C57:E57"/>
     <mergeCell ref="C58:E58"/>
     <mergeCell ref="C59:E59"/>
     <mergeCell ref="C60:E60"/>
     <mergeCell ref="C56:E56"/>
+    <mergeCell ref="C79:H80"/>
+    <mergeCell ref="D71:E71"/>
+    <mergeCell ref="D72:E72"/>
+    <mergeCell ref="D69:E69"/>
+    <mergeCell ref="C55:E55"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{F5765C54-7723-45A2-A51C-D4A0083CD225}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="38" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="37" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F45E135-B07D-41AA-85C6-6874C90D5E58}">
   <dimension ref="A1:J91"/>
   <sheetViews>
-    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="F1" sqref="F1"/>
+    <sheetView topLeftCell="A3" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="6.42578125" style="633" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="16384" width="8.85546875" style="633"/>
+    <col min="1" max="1" width="6.42578125" style="606" customWidth="1"/>
+    <col min="2" max="2" width="53.85546875" style="606" customWidth="1"/>
+    <col min="3" max="3" width="17" style="606" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" style="606" customWidth="1"/>
+    <col min="5" max="5" width="17.140625" style="606" customWidth="1"/>
+    <col min="6" max="6" width="15.42578125" style="606" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="17.5703125" style="606" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="15.42578125" style="606" customWidth="1"/>
+    <col min="10" max="10" width="21.42578125" style="606" customWidth="1"/>
+    <col min="11" max="16384" width="8.85546875" style="606"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="19.5" thickBot="1">
-      <c r="A1" s="217"/>
-[...7 lines deleted...]
-      <c r="I1" s="631" t="s">
+      <c r="A1" s="194"/>
+      <c r="B1" s="194"/>
+      <c r="C1" s="195" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D1" s="195"/>
+      <c r="E1" s="195"/>
+      <c r="F1" s="195"/>
+      <c r="G1" s="195"/>
+      <c r="H1" s="195"/>
+      <c r="I1" s="604" t="s">
+        <v>763</v>
+      </c>
+      <c r="J1" s="605" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="21.75" thickBot="1">
+      <c r="A2" s="769" t="s">
+        <v>765</v>
+      </c>
+      <c r="B2" s="770"/>
+      <c r="C2" s="770"/>
+      <c r="D2" s="770"/>
+      <c r="E2" s="770"/>
+      <c r="F2" s="770"/>
+      <c r="G2" s="770"/>
+      <c r="H2" s="770"/>
+      <c r="I2" s="770"/>
+      <c r="J2" s="770"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="187"/>
+      <c r="B3" s="194"/>
+      <c r="C3" s="195"/>
+      <c r="D3" s="195"/>
+      <c r="E3" s="195"/>
+      <c r="F3" s="196"/>
+      <c r="G3" s="196"/>
+      <c r="H3" s="196"/>
+      <c r="I3" s="196"/>
+      <c r="J3" s="196"/>
+    </row>
+    <row r="4" spans="1:10" ht="15">
+      <c r="A4" s="771"/>
+      <c r="B4" s="774" t="s">
+        <v>141</v>
+      </c>
+      <c r="C4" s="777" t="s">
         <v>766</v>
       </c>
-      <c r="J1" s="632" t="s">
+      <c r="D4" s="780" t="s">
         <v>767</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="771" t="s">
+      <c r="E4" s="781"/>
+      <c r="F4" s="607" t="s">
         <v>768</v>
       </c>
-      <c r="B2" s="772"/>
-[...26 lines deleted...]
-      <c r="C4" s="767" t="s">
+      <c r="G4" s="607" t="s">
         <v>769</v>
       </c>
-      <c r="D4" s="780" t="s">
+      <c r="H4" s="786" t="s">
         <v>770</v>
       </c>
-      <c r="E4" s="781"/>
-      <c r="F4" s="634" t="s">
+      <c r="I4" s="787"/>
+      <c r="J4" s="608" t="s">
         <v>771</v>
       </c>
-      <c r="G4" s="634" t="s">
-[...8 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:10">
-      <c r="A5" s="774"/>
-[...1 lines deleted...]
-      <c r="C5" s="779"/>
+      <c r="A5" s="772"/>
+      <c r="B5" s="775"/>
+      <c r="C5" s="778"/>
       <c r="D5" s="782"/>
       <c r="E5" s="783"/>
-      <c r="F5" s="767" t="s">
+      <c r="F5" s="777" t="s">
+        <v>772</v>
+      </c>
+      <c r="G5" s="777" t="s">
+        <v>773</v>
+      </c>
+      <c r="H5" s="777" t="s">
+        <v>774</v>
+      </c>
+      <c r="I5" s="777" t="s">
         <v>775</v>
       </c>
-      <c r="G5" s="767" t="s">
+      <c r="J5" s="777" t="s">
         <v>776</v>
       </c>
-      <c r="H5" s="767" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:10">
-      <c r="A6" s="774"/>
-[...1 lines deleted...]
-      <c r="C6" s="779"/>
+      <c r="A6" s="772"/>
+      <c r="B6" s="775"/>
+      <c r="C6" s="778"/>
       <c r="D6" s="784"/>
       <c r="E6" s="785"/>
-      <c r="F6" s="768"/>
-[...3 lines deleted...]
-      <c r="J6" s="768"/>
+      <c r="F6" s="779"/>
+      <c r="G6" s="779"/>
+      <c r="H6" s="779"/>
+      <c r="I6" s="779"/>
+      <c r="J6" s="779"/>
     </row>
     <row r="7" spans="1:10" ht="15">
-      <c r="A7" s="775"/>
-[...2 lines deleted...]
-      <c r="D7" s="769">
+      <c r="A7" s="773"/>
+      <c r="B7" s="776"/>
+      <c r="C7" s="779"/>
+      <c r="D7" s="786">
         <v>7774497</v>
       </c>
-      <c r="E7" s="770"/>
-      <c r="F7" s="636">
+      <c r="E7" s="787"/>
+      <c r="F7" s="609">
         <v>100000030</v>
       </c>
-      <c r="G7" s="636">
+      <c r="G7" s="609">
         <v>7663561</v>
       </c>
-      <c r="H7" s="636">
+      <c r="H7" s="609">
         <v>88017017</v>
       </c>
-      <c r="I7" s="636">
+      <c r="I7" s="609">
         <v>100013304</v>
       </c>
-      <c r="J7" s="636">
+      <c r="J7" s="609">
         <v>100013305</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="18.75">
-      <c r="A8" s="272">
-[...2 lines deleted...]
-      <c r="B8" s="637" t="s">
+      <c r="A8" s="246">
+        <v>1</v>
+      </c>
+      <c r="B8" s="610" t="s">
+        <v>777</v>
+      </c>
+      <c r="C8" s="611">
+        <v>1</v>
+      </c>
+      <c r="D8" s="768">
+        <v>1</v>
+      </c>
+      <c r="E8" s="768"/>
+      <c r="F8" s="611"/>
+      <c r="G8" s="611"/>
+      <c r="H8" s="611"/>
+      <c r="I8" s="611"/>
+      <c r="J8" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="18.75">
+      <c r="A9" s="246">
+        <v>2</v>
+      </c>
+      <c r="B9" s="610" t="s">
+        <v>778</v>
+      </c>
+      <c r="C9" s="611">
+        <v>1</v>
+      </c>
+      <c r="D9" s="768">
+        <v>1</v>
+      </c>
+      <c r="E9" s="768"/>
+      <c r="F9" s="611">
+        <v>1</v>
+      </c>
+      <c r="G9" s="611"/>
+      <c r="H9" s="611"/>
+      <c r="I9" s="611"/>
+      <c r="J9" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="18.75">
+      <c r="A10" s="246">
+        <v>3</v>
+      </c>
+      <c r="B10" s="610" t="s">
+        <v>779</v>
+      </c>
+      <c r="C10" s="611">
+        <v>1</v>
+      </c>
+      <c r="D10" s="768">
+        <v>1</v>
+      </c>
+      <c r="E10" s="768"/>
+      <c r="F10" s="611">
+        <v>1</v>
+      </c>
+      <c r="G10" s="611"/>
+      <c r="H10" s="611">
+        <v>1</v>
+      </c>
+      <c r="I10" s="611"/>
+      <c r="J10" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="18.75">
+      <c r="A11" s="246">
+        <v>4</v>
+      </c>
+      <c r="B11" s="610" t="s">
         <v>780</v>
       </c>
-      <c r="C8" s="638">
-[...15 lines deleted...]
-      <c r="A9" s="272">
+      <c r="C11" s="611">
+        <v>1</v>
+      </c>
+      <c r="D11" s="768">
+        <v>1</v>
+      </c>
+      <c r="E11" s="768"/>
+      <c r="F11" s="611">
+        <v>1</v>
+      </c>
+      <c r="G11" s="611"/>
+      <c r="H11" s="611">
         <v>2</v>
       </c>
-      <c r="B9" s="637" t="s">
+      <c r="I11" s="611"/>
+      <c r="J11" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="18.75">
+      <c r="A12" s="246">
+        <v>5</v>
+      </c>
+      <c r="B12" s="610" t="s">
         <v>781</v>
       </c>
-      <c r="C9" s="638">
-[...17 lines deleted...]
-      <c r="A10" s="272">
+      <c r="C12" s="611">
+        <v>1</v>
+      </c>
+      <c r="D12" s="768">
+        <v>1</v>
+      </c>
+      <c r="E12" s="768"/>
+      <c r="F12" s="611">
+        <v>1</v>
+      </c>
+      <c r="G12" s="611"/>
+      <c r="H12" s="611">
+        <v>2</v>
+      </c>
+      <c r="I12" s="611">
+        <v>1</v>
+      </c>
+      <c r="J12" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="18.75">
+      <c r="A13" s="246">
+        <v>6</v>
+      </c>
+      <c r="B13" s="610" t="s">
+        <v>782</v>
+      </c>
+      <c r="C13" s="611">
+        <v>2</v>
+      </c>
+      <c r="D13" s="768">
+        <v>1</v>
+      </c>
+      <c r="E13" s="768"/>
+      <c r="F13" s="611"/>
+      <c r="G13" s="611">
+        <v>1</v>
+      </c>
+      <c r="H13" s="611"/>
+      <c r="I13" s="611"/>
+      <c r="J13" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="18.75">
+      <c r="A14" s="246">
+        <v>7</v>
+      </c>
+      <c r="B14" s="610" t="s">
+        <v>783</v>
+      </c>
+      <c r="C14" s="611">
+        <v>2</v>
+      </c>
+      <c r="D14" s="768">
+        <v>1</v>
+      </c>
+      <c r="E14" s="768"/>
+      <c r="F14" s="611">
+        <v>1</v>
+      </c>
+      <c r="G14" s="611">
+        <v>1</v>
+      </c>
+      <c r="H14" s="611"/>
+      <c r="I14" s="611"/>
+      <c r="J14" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="18.75">
+      <c r="A15" s="246">
+        <v>8</v>
+      </c>
+      <c r="B15" s="610" t="s">
+        <v>784</v>
+      </c>
+      <c r="C15" s="611">
+        <v>2</v>
+      </c>
+      <c r="D15" s="768">
+        <v>1</v>
+      </c>
+      <c r="E15" s="768"/>
+      <c r="F15" s="611">
+        <v>1</v>
+      </c>
+      <c r="G15" s="611">
+        <v>1</v>
+      </c>
+      <c r="H15" s="611">
+        <v>1</v>
+      </c>
+      <c r="I15" s="611"/>
+      <c r="J15" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="18.75">
+      <c r="A16" s="246">
+        <v>9</v>
+      </c>
+      <c r="B16" s="610" t="s">
+        <v>785</v>
+      </c>
+      <c r="C16" s="611">
+        <v>2</v>
+      </c>
+      <c r="D16" s="768">
+        <v>1</v>
+      </c>
+      <c r="E16" s="768"/>
+      <c r="F16" s="611">
+        <v>1</v>
+      </c>
+      <c r="G16" s="611">
+        <v>1</v>
+      </c>
+      <c r="H16" s="611">
+        <v>2</v>
+      </c>
+      <c r="I16" s="611"/>
+      <c r="J16" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="18.75">
+      <c r="A17" s="246">
+        <v>10</v>
+      </c>
+      <c r="B17" s="610" t="s">
+        <v>786</v>
+      </c>
+      <c r="C17" s="611">
+        <v>2</v>
+      </c>
+      <c r="D17" s="768">
+        <v>1</v>
+      </c>
+      <c r="E17" s="768"/>
+      <c r="F17" s="611">
+        <v>1</v>
+      </c>
+      <c r="G17" s="611">
+        <v>1</v>
+      </c>
+      <c r="H17" s="611">
+        <v>2</v>
+      </c>
+      <c r="I17" s="611">
+        <v>1</v>
+      </c>
+      <c r="J17" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="18.75">
+      <c r="A18" s="246">
+        <v>11</v>
+      </c>
+      <c r="B18" s="610" t="s">
+        <v>787</v>
+      </c>
+      <c r="C18" s="611">
         <v>3</v>
       </c>
-      <c r="B10" s="637" t="s">
-[...22 lines deleted...]
-      <c r="A11" s="272">
+      <c r="D18" s="768">
+        <v>1</v>
+      </c>
+      <c r="E18" s="768"/>
+      <c r="F18" s="612"/>
+      <c r="G18" s="611">
+        <v>2</v>
+      </c>
+      <c r="H18" s="612"/>
+      <c r="I18" s="612"/>
+      <c r="J18" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="18.75">
+      <c r="A19" s="246">
+        <v>12</v>
+      </c>
+      <c r="B19" s="610" t="s">
+        <v>788</v>
+      </c>
+      <c r="C19" s="611">
+        <v>3</v>
+      </c>
+      <c r="D19" s="768">
+        <v>1</v>
+      </c>
+      <c r="E19" s="768"/>
+      <c r="F19" s="611">
+        <v>1</v>
+      </c>
+      <c r="G19" s="611">
+        <v>2</v>
+      </c>
+      <c r="H19" s="611"/>
+      <c r="I19" s="611"/>
+      <c r="J19" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="18.75">
+      <c r="A20" s="246">
+        <v>13</v>
+      </c>
+      <c r="B20" s="610" t="s">
+        <v>789</v>
+      </c>
+      <c r="C20" s="611">
+        <v>3</v>
+      </c>
+      <c r="D20" s="768">
+        <v>1</v>
+      </c>
+      <c r="E20" s="768"/>
+      <c r="F20" s="611">
+        <v>1</v>
+      </c>
+      <c r="G20" s="611">
+        <v>2</v>
+      </c>
+      <c r="H20" s="611">
+        <v>1</v>
+      </c>
+      <c r="I20" s="611"/>
+      <c r="J20" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="18.75">
+      <c r="A21" s="246">
+        <v>14</v>
+      </c>
+      <c r="B21" s="610" t="s">
+        <v>790</v>
+      </c>
+      <c r="C21" s="611">
+        <v>3</v>
+      </c>
+      <c r="D21" s="768">
+        <v>1</v>
+      </c>
+      <c r="E21" s="768"/>
+      <c r="F21" s="611">
+        <v>1</v>
+      </c>
+      <c r="G21" s="611">
+        <v>2</v>
+      </c>
+      <c r="H21" s="611">
+        <v>2</v>
+      </c>
+      <c r="I21" s="611"/>
+      <c r="J21" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="18.75">
+      <c r="A22" s="246">
+        <v>15</v>
+      </c>
+      <c r="B22" s="610" t="s">
+        <v>791</v>
+      </c>
+      <c r="C22" s="611">
+        <v>3</v>
+      </c>
+      <c r="D22" s="768">
+        <v>1</v>
+      </c>
+      <c r="E22" s="768"/>
+      <c r="F22" s="611">
+        <v>1</v>
+      </c>
+      <c r="G22" s="611">
+        <v>2</v>
+      </c>
+      <c r="H22" s="611">
+        <v>2</v>
+      </c>
+      <c r="I22" s="611">
+        <v>1</v>
+      </c>
+      <c r="J22" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="18.75">
+      <c r="A23" s="246">
+        <v>16</v>
+      </c>
+      <c r="B23" s="610" t="s">
+        <v>792</v>
+      </c>
+      <c r="C23" s="611">
         <v>4</v>
       </c>
-      <c r="B11" s="637" t="s">
-[...13 lines deleted...]
-      <c r="H11" s="638">
+      <c r="D23" s="768">
+        <v>1</v>
+      </c>
+      <c r="E23" s="768"/>
+      <c r="F23" s="611"/>
+      <c r="G23" s="611">
+        <v>3</v>
+      </c>
+      <c r="H23" s="611"/>
+      <c r="I23" s="611"/>
+      <c r="J23" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="18.75">
+      <c r="A24" s="246">
+        <v>17</v>
+      </c>
+      <c r="B24" s="610" t="s">
+        <v>793</v>
+      </c>
+      <c r="C24" s="611">
+        <v>4</v>
+      </c>
+      <c r="D24" s="768">
+        <v>1</v>
+      </c>
+      <c r="E24" s="768"/>
+      <c r="F24" s="611">
+        <v>1</v>
+      </c>
+      <c r="G24" s="611">
+        <v>3</v>
+      </c>
+      <c r="H24" s="611"/>
+      <c r="I24" s="611"/>
+      <c r="J24" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="18.75">
+      <c r="A25" s="246">
+        <v>18</v>
+      </c>
+      <c r="B25" s="610" t="s">
+        <v>794</v>
+      </c>
+      <c r="C25" s="611">
+        <v>4</v>
+      </c>
+      <c r="D25" s="768">
+        <v>1</v>
+      </c>
+      <c r="E25" s="768"/>
+      <c r="F25" s="611">
+        <v>1</v>
+      </c>
+      <c r="G25" s="611">
+        <v>3</v>
+      </c>
+      <c r="H25" s="611">
+        <v>1</v>
+      </c>
+      <c r="I25" s="611"/>
+      <c r="J25" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="18.75">
+      <c r="A26" s="246">
+        <v>19</v>
+      </c>
+      <c r="B26" s="610" t="s">
+        <v>795</v>
+      </c>
+      <c r="C26" s="611">
+        <v>4</v>
+      </c>
+      <c r="D26" s="768">
+        <v>1</v>
+      </c>
+      <c r="E26" s="768"/>
+      <c r="F26" s="611">
+        <v>1</v>
+      </c>
+      <c r="G26" s="611">
+        <v>3</v>
+      </c>
+      <c r="H26" s="611">
         <v>2</v>
       </c>
-      <c r="I11" s="638"/>
-[...5 lines deleted...]
-      <c r="A12" s="272">
+      <c r="I26" s="611"/>
+      <c r="J26" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="18.75">
+      <c r="A27" s="246">
+        <v>20</v>
+      </c>
+      <c r="B27" s="610" t="s">
+        <v>796</v>
+      </c>
+      <c r="C27" s="611">
+        <v>4</v>
+      </c>
+      <c r="D27" s="768">
+        <v>1</v>
+      </c>
+      <c r="E27" s="768"/>
+      <c r="F27" s="611">
+        <v>1</v>
+      </c>
+      <c r="G27" s="611">
+        <v>3</v>
+      </c>
+      <c r="H27" s="611">
+        <v>2</v>
+      </c>
+      <c r="I27" s="611">
+        <v>1</v>
+      </c>
+      <c r="J27" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="18.75">
+      <c r="A28" s="246">
+        <v>21</v>
+      </c>
+      <c r="B28" s="610" t="s">
+        <v>797</v>
+      </c>
+      <c r="C28" s="611">
         <v>5</v>
       </c>
-      <c r="B12" s="637" t="s">
-[...13 lines deleted...]
-      <c r="H12" s="638">
+      <c r="D28" s="768">
+        <v>1</v>
+      </c>
+      <c r="E28" s="768"/>
+      <c r="F28" s="611"/>
+      <c r="G28" s="611">
+        <v>4</v>
+      </c>
+      <c r="H28" s="611"/>
+      <c r="I28" s="611"/>
+      <c r="J28" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="18.75">
+      <c r="A29" s="246">
+        <v>22</v>
+      </c>
+      <c r="B29" s="610" t="s">
+        <v>798</v>
+      </c>
+      <c r="C29" s="611">
+        <v>5</v>
+      </c>
+      <c r="D29" s="768">
+        <v>1</v>
+      </c>
+      <c r="E29" s="768"/>
+      <c r="F29" s="611">
+        <v>1</v>
+      </c>
+      <c r="G29" s="611">
+        <v>4</v>
+      </c>
+      <c r="H29" s="611"/>
+      <c r="I29" s="611"/>
+      <c r="J29" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="18.75">
+      <c r="A30" s="246">
+        <v>23</v>
+      </c>
+      <c r="B30" s="610" t="s">
+        <v>799</v>
+      </c>
+      <c r="C30" s="611">
+        <v>5</v>
+      </c>
+      <c r="D30" s="768">
+        <v>1</v>
+      </c>
+      <c r="E30" s="768"/>
+      <c r="F30" s="611">
+        <v>1</v>
+      </c>
+      <c r="G30" s="611">
+        <v>4</v>
+      </c>
+      <c r="H30" s="611">
+        <v>1</v>
+      </c>
+      <c r="I30" s="611"/>
+      <c r="J30" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="18.75">
+      <c r="A31" s="246">
+        <v>24</v>
+      </c>
+      <c r="B31" s="610" t="s">
+        <v>800</v>
+      </c>
+      <c r="C31" s="611">
+        <v>5</v>
+      </c>
+      <c r="D31" s="768">
+        <v>1</v>
+      </c>
+      <c r="E31" s="768"/>
+      <c r="F31" s="611">
+        <v>1</v>
+      </c>
+      <c r="G31" s="611">
+        <v>4</v>
+      </c>
+      <c r="H31" s="611">
         <v>2</v>
       </c>
-      <c r="I12" s="638">
-[...7 lines deleted...]
-      <c r="A13" s="272">
+      <c r="I31" s="611"/>
+      <c r="J31" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="18.75">
+      <c r="A32" s="246">
+        <v>25</v>
+      </c>
+      <c r="B32" s="610" t="s">
+        <v>801</v>
+      </c>
+      <c r="C32" s="611">
+        <v>5</v>
+      </c>
+      <c r="D32" s="768">
+        <v>1</v>
+      </c>
+      <c r="E32" s="768"/>
+      <c r="F32" s="611">
+        <v>1</v>
+      </c>
+      <c r="G32" s="611">
+        <v>4</v>
+      </c>
+      <c r="H32" s="611">
+        <v>2</v>
+      </c>
+      <c r="I32" s="611">
+        <v>1</v>
+      </c>
+      <c r="J32" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="18.75">
+      <c r="A33" s="246">
+        <v>26</v>
+      </c>
+      <c r="B33" s="610" t="s">
+        <v>802</v>
+      </c>
+      <c r="C33" s="611">
         <v>6</v>
       </c>
-      <c r="B13" s="637" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="638">
+      <c r="D33" s="768">
+        <v>1</v>
+      </c>
+      <c r="E33" s="768"/>
+      <c r="F33" s="611"/>
+      <c r="G33" s="611">
+        <v>5</v>
+      </c>
+      <c r="H33" s="611"/>
+      <c r="I33" s="611"/>
+      <c r="J33" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="18.75">
+      <c r="A34" s="246">
+        <v>27</v>
+      </c>
+      <c r="B34" s="610" t="s">
+        <v>803</v>
+      </c>
+      <c r="C34" s="611">
+        <v>6</v>
+      </c>
+      <c r="D34" s="768">
+        <v>1</v>
+      </c>
+      <c r="E34" s="768"/>
+      <c r="F34" s="611">
+        <v>1</v>
+      </c>
+      <c r="G34" s="611">
+        <v>5</v>
+      </c>
+      <c r="H34" s="611"/>
+      <c r="I34" s="611"/>
+      <c r="J34" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="18.75">
+      <c r="A35" s="246">
+        <v>28</v>
+      </c>
+      <c r="B35" s="610" t="s">
+        <v>804</v>
+      </c>
+      <c r="C35" s="611">
+        <v>6</v>
+      </c>
+      <c r="D35" s="768">
+        <v>1</v>
+      </c>
+      <c r="E35" s="768"/>
+      <c r="F35" s="611">
+        <v>1</v>
+      </c>
+      <c r="G35" s="611">
+        <v>5</v>
+      </c>
+      <c r="H35" s="611">
+        <v>1</v>
+      </c>
+      <c r="I35" s="611"/>
+      <c r="J35" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="18.75">
+      <c r="A36" s="246">
+        <v>29</v>
+      </c>
+      <c r="B36" s="610" t="s">
+        <v>805</v>
+      </c>
+      <c r="C36" s="611">
+        <v>6</v>
+      </c>
+      <c r="D36" s="768">
+        <v>1</v>
+      </c>
+      <c r="E36" s="768"/>
+      <c r="F36" s="611">
+        <v>1</v>
+      </c>
+      <c r="G36" s="611">
+        <v>5</v>
+      </c>
+      <c r="H36" s="611">
         <v>2</v>
       </c>
-      <c r="D13" s="766">
-[...14 lines deleted...]
-      <c r="A14" s="272">
+      <c r="I36" s="611"/>
+      <c r="J36" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="18.75">
+      <c r="A37" s="246">
+        <v>30</v>
+      </c>
+      <c r="B37" s="610" t="s">
+        <v>806</v>
+      </c>
+      <c r="C37" s="611">
+        <v>6</v>
+      </c>
+      <c r="D37" s="768">
+        <v>1</v>
+      </c>
+      <c r="E37" s="768"/>
+      <c r="F37" s="611">
+        <v>1</v>
+      </c>
+      <c r="G37" s="611">
+        <v>5</v>
+      </c>
+      <c r="H37" s="611">
+        <v>2</v>
+      </c>
+      <c r="I37" s="611">
+        <v>1</v>
+      </c>
+      <c r="J37" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="18.75">
+      <c r="A38" s="246">
+        <v>31</v>
+      </c>
+      <c r="B38" s="610" t="s">
+        <v>807</v>
+      </c>
+      <c r="C38" s="611">
         <v>7</v>
       </c>
-      <c r="B14" s="637" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="638">
+      <c r="D38" s="768">
+        <v>1</v>
+      </c>
+      <c r="E38" s="768"/>
+      <c r="F38" s="611"/>
+      <c r="G38" s="611">
+        <v>6</v>
+      </c>
+      <c r="H38" s="611"/>
+      <c r="I38" s="611"/>
+      <c r="J38" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="18.75">
+      <c r="A39" s="246">
+        <v>32</v>
+      </c>
+      <c r="B39" s="610" t="s">
+        <v>808</v>
+      </c>
+      <c r="C39" s="611">
+        <v>7</v>
+      </c>
+      <c r="D39" s="768">
+        <v>1</v>
+      </c>
+      <c r="E39" s="768"/>
+      <c r="F39" s="611">
+        <v>1</v>
+      </c>
+      <c r="G39" s="611">
+        <v>6</v>
+      </c>
+      <c r="H39" s="611"/>
+      <c r="I39" s="611"/>
+      <c r="J39" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="18.75">
+      <c r="A40" s="246">
+        <v>33</v>
+      </c>
+      <c r="B40" s="610" t="s">
+        <v>809</v>
+      </c>
+      <c r="C40" s="611">
+        <v>7</v>
+      </c>
+      <c r="D40" s="768">
+        <v>1</v>
+      </c>
+      <c r="E40" s="768"/>
+      <c r="F40" s="611">
+        <v>1</v>
+      </c>
+      <c r="G40" s="611">
+        <v>6</v>
+      </c>
+      <c r="H40" s="611">
+        <v>1</v>
+      </c>
+      <c r="I40" s="611"/>
+      <c r="J40" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="18.75">
+      <c r="A41" s="246">
+        <v>34</v>
+      </c>
+      <c r="B41" s="610" t="s">
+        <v>810</v>
+      </c>
+      <c r="C41" s="611">
+        <v>7</v>
+      </c>
+      <c r="D41" s="768">
+        <v>1</v>
+      </c>
+      <c r="E41" s="768"/>
+      <c r="F41" s="611">
+        <v>1</v>
+      </c>
+      <c r="G41" s="611">
+        <v>6</v>
+      </c>
+      <c r="H41" s="611">
         <v>2</v>
       </c>
-      <c r="D14" s="766">
-[...16 lines deleted...]
-      <c r="A15" s="272">
+      <c r="I41" s="611"/>
+      <c r="J41" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="18.75">
+      <c r="A42" s="246">
+        <v>35</v>
+      </c>
+      <c r="B42" s="610" t="s">
+        <v>811</v>
+      </c>
+      <c r="C42" s="611">
+        <v>7</v>
+      </c>
+      <c r="D42" s="768">
+        <v>1</v>
+      </c>
+      <c r="E42" s="768"/>
+      <c r="F42" s="611">
+        <v>1</v>
+      </c>
+      <c r="G42" s="611">
+        <v>6</v>
+      </c>
+      <c r="H42" s="611">
+        <v>2</v>
+      </c>
+      <c r="I42" s="611">
+        <v>1</v>
+      </c>
+      <c r="J42" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="18.75">
+      <c r="A43" s="246">
+        <v>36</v>
+      </c>
+      <c r="B43" s="610" t="s">
+        <v>812</v>
+      </c>
+      <c r="C43" s="611">
         <v>8</v>
       </c>
-      <c r="B15" s="637" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="638">
+      <c r="D43" s="768">
+        <v>1</v>
+      </c>
+      <c r="E43" s="768"/>
+      <c r="F43" s="611"/>
+      <c r="G43" s="611">
+        <v>7</v>
+      </c>
+      <c r="H43" s="611"/>
+      <c r="I43" s="611"/>
+      <c r="J43" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="18.75">
+      <c r="A44" s="246">
+        <v>37</v>
+      </c>
+      <c r="B44" s="610" t="s">
+        <v>813</v>
+      </c>
+      <c r="C44" s="611">
+        <v>8</v>
+      </c>
+      <c r="D44" s="768">
+        <v>1</v>
+      </c>
+      <c r="E44" s="768"/>
+      <c r="F44" s="611">
+        <v>1</v>
+      </c>
+      <c r="G44" s="611">
+        <v>7</v>
+      </c>
+      <c r="H44" s="611"/>
+      <c r="I44" s="611"/>
+      <c r="J44" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="18.75">
+      <c r="A45" s="246">
+        <v>38</v>
+      </c>
+      <c r="B45" s="610" t="s">
+        <v>814</v>
+      </c>
+      <c r="C45" s="611">
+        <v>8</v>
+      </c>
+      <c r="D45" s="768">
+        <v>1</v>
+      </c>
+      <c r="E45" s="768"/>
+      <c r="F45" s="611">
+        <v>1</v>
+      </c>
+      <c r="G45" s="611">
+        <v>7</v>
+      </c>
+      <c r="H45" s="611">
+        <v>1</v>
+      </c>
+      <c r="I45" s="611"/>
+      <c r="J45" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="18.75">
+      <c r="A46" s="246">
+        <v>39</v>
+      </c>
+      <c r="B46" s="610" t="s">
+        <v>815</v>
+      </c>
+      <c r="C46" s="611">
+        <v>8</v>
+      </c>
+      <c r="D46" s="768">
+        <v>1</v>
+      </c>
+      <c r="E46" s="768"/>
+      <c r="F46" s="611">
+        <v>1</v>
+      </c>
+      <c r="G46" s="611">
+        <v>7</v>
+      </c>
+      <c r="H46" s="611">
         <v>2</v>
       </c>
-      <c r="D15" s="766">
-[...24 lines deleted...]
-      <c r="C16" s="638">
+      <c r="I46" s="611"/>
+      <c r="J46" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="18.75">
+      <c r="A47" s="246">
+        <v>40</v>
+      </c>
+      <c r="B47" s="610" t="s">
+        <v>816</v>
+      </c>
+      <c r="C47" s="611">
+        <v>8</v>
+      </c>
+      <c r="D47" s="768">
+        <v>1</v>
+      </c>
+      <c r="E47" s="768"/>
+      <c r="F47" s="611">
+        <v>1</v>
+      </c>
+      <c r="G47" s="611">
+        <v>7</v>
+      </c>
+      <c r="H47" s="611">
         <v>2</v>
       </c>
-      <c r="D16" s="766">
-[...781 lines deleted...]
-      <c r="B45" s="637" t="s">
+      <c r="I47" s="611">
+        <v>1</v>
+      </c>
+      <c r="J47" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="18.75">
+      <c r="A48" s="613"/>
+      <c r="B48" s="194"/>
+      <c r="C48" s="241"/>
+      <c r="D48" s="241"/>
+      <c r="E48" s="241"/>
+      <c r="F48" s="241"/>
+      <c r="G48" s="241"/>
+      <c r="H48" s="241"/>
+      <c r="I48" s="241"/>
+      <c r="J48" s="241"/>
+    </row>
+    <row r="49" spans="1:10" ht="18.75">
+      <c r="A49" s="613"/>
+      <c r="B49" s="614" t="s">
+        <v>521</v>
+      </c>
+      <c r="C49" s="615"/>
+      <c r="D49" s="615"/>
+      <c r="E49" s="615"/>
+      <c r="F49" s="615"/>
+      <c r="G49" s="615"/>
+      <c r="H49" s="616"/>
+      <c r="I49" s="241"/>
+      <c r="J49" s="241"/>
+    </row>
+    <row r="50" spans="1:10" ht="18.75">
+      <c r="A50" s="613"/>
+      <c r="B50" s="617"/>
+      <c r="C50" s="241"/>
+      <c r="D50" s="241"/>
+      <c r="E50" s="241"/>
+      <c r="F50" s="241"/>
+      <c r="G50" s="241"/>
+      <c r="H50" s="618"/>
+      <c r="I50" s="241"/>
+      <c r="J50" s="241"/>
+    </row>
+    <row r="51" spans="1:10" ht="18.75">
+      <c r="A51" s="613"/>
+      <c r="B51" s="617" t="s">
         <v>817</v>
       </c>
-      <c r="C45" s="638">
-[...24 lines deleted...]
-      <c r="B46" s="637" t="s">
+      <c r="C51" s="241"/>
+      <c r="D51" s="241"/>
+      <c r="E51" s="241"/>
+      <c r="F51" s="241"/>
+      <c r="G51" s="241"/>
+      <c r="H51" s="618"/>
+      <c r="I51" s="241"/>
+      <c r="J51" s="241"/>
+    </row>
+    <row r="52" spans="1:10" ht="18.75">
+      <c r="A52" s="613"/>
+      <c r="B52" s="619" t="s">
         <v>818</v>
       </c>
-      <c r="C46" s="638">
-[...24 lines deleted...]
-      <c r="B47" s="637" t="s">
+      <c r="C52" s="241"/>
+      <c r="D52" s="241"/>
+      <c r="E52" s="241"/>
+      <c r="F52" s="241"/>
+      <c r="G52" s="241"/>
+      <c r="H52" s="618"/>
+      <c r="I52" s="241"/>
+      <c r="J52" s="241"/>
+    </row>
+    <row r="53" spans="1:10" ht="18.75">
+      <c r="A53" s="613"/>
+      <c r="B53" s="619" t="s">
         <v>819</v>
       </c>
-      <c r="C47" s="638">
-[...62 lines deleted...]
-      <c r="B51" s="644" t="s">
+      <c r="C53" s="241"/>
+      <c r="D53" s="241"/>
+      <c r="E53" s="241"/>
+      <c r="F53" s="241"/>
+      <c r="G53" s="241"/>
+      <c r="H53" s="618"/>
+      <c r="I53" s="241"/>
+      <c r="J53" s="241"/>
+    </row>
+    <row r="54" spans="1:10" ht="18.75">
+      <c r="A54" s="613"/>
+      <c r="B54" s="620" t="s">
         <v>820</v>
       </c>
-      <c r="C51" s="267"/>
-[...10 lines deleted...]
-      <c r="B52" s="646" t="s">
+      <c r="C54" s="621"/>
+      <c r="D54" s="621"/>
+      <c r="E54" s="621"/>
+      <c r="F54" s="621"/>
+      <c r="G54" s="621"/>
+      <c r="H54" s="225"/>
+      <c r="I54" s="241"/>
+      <c r="J54" s="241"/>
+    </row>
+    <row r="55" spans="1:10" ht="18.75">
+      <c r="A55" s="613"/>
+      <c r="B55" s="194"/>
+      <c r="C55" s="241"/>
+      <c r="D55" s="241"/>
+      <c r="E55" s="241"/>
+      <c r="F55" s="241"/>
+      <c r="G55" s="241"/>
+      <c r="H55" s="241"/>
+      <c r="I55" s="241"/>
+      <c r="J55" s="241"/>
+    </row>
+    <row r="56" spans="1:10" ht="19.5" thickBot="1">
+      <c r="A56" s="613"/>
+      <c r="B56" s="194"/>
+      <c r="C56" s="241"/>
+      <c r="D56" s="241"/>
+      <c r="E56" s="241"/>
+      <c r="F56" s="241"/>
+      <c r="G56" s="241"/>
+      <c r="H56" s="241"/>
+      <c r="I56" s="241"/>
+      <c r="J56" s="241"/>
+    </row>
+    <row r="57" spans="1:10" ht="21.75" thickBot="1">
+      <c r="A57" s="769" t="s">
         <v>821</v>
       </c>
-      <c r="C52" s="267"/>
-[...72 lines deleted...]
-      <c r="J57" s="772"/>
+      <c r="B57" s="770"/>
+      <c r="C57" s="770"/>
+      <c r="D57" s="770"/>
+      <c r="E57" s="770"/>
+      <c r="F57" s="770"/>
+      <c r="G57" s="770"/>
+      <c r="H57" s="770"/>
+      <c r="I57" s="770"/>
+      <c r="J57" s="770"/>
     </row>
     <row r="58" spans="1:10">
-      <c r="A58" s="210"/>
-[...8 lines deleted...]
-      <c r="J58" s="219"/>
+      <c r="A58" s="187"/>
+      <c r="B58" s="194"/>
+      <c r="C58" s="195"/>
+      <c r="D58" s="195"/>
+      <c r="E58" s="195"/>
+      <c r="F58" s="196"/>
+      <c r="G58" s="196"/>
+      <c r="H58" s="196"/>
+      <c r="I58" s="196"/>
+      <c r="J58" s="196"/>
     </row>
     <row r="59" spans="1:10" ht="15">
-      <c r="A59" s="773"/>
-[...3 lines deleted...]
-      <c r="C59" s="767" t="s">
+      <c r="A59" s="771"/>
+      <c r="B59" s="774" t="s">
+        <v>141</v>
+      </c>
+      <c r="C59" s="777" t="s">
+        <v>766</v>
+      </c>
+      <c r="D59" s="780" t="s">
+        <v>767</v>
+      </c>
+      <c r="E59" s="781"/>
+      <c r="F59" s="607" t="s">
+        <v>768</v>
+      </c>
+      <c r="G59" s="607" t="s">
         <v>769</v>
       </c>
-      <c r="D59" s="780" t="s">
+      <c r="H59" s="786" t="s">
         <v>770</v>
       </c>
-      <c r="E59" s="781"/>
-      <c r="F59" s="634" t="s">
+      <c r="I59" s="787"/>
+      <c r="J59" s="608" t="s">
         <v>771</v>
       </c>
-      <c r="G59" s="634" t="s">
-[...8 lines deleted...]
-      </c>
     </row>
     <row r="60" spans="1:10">
-      <c r="A60" s="774"/>
-[...1 lines deleted...]
-      <c r="C60" s="779"/>
+      <c r="A60" s="772"/>
+      <c r="B60" s="775"/>
+      <c r="C60" s="778"/>
       <c r="D60" s="782"/>
       <c r="E60" s="783"/>
-      <c r="F60" s="767" t="s">
+      <c r="F60" s="777" t="s">
+        <v>772</v>
+      </c>
+      <c r="G60" s="777" t="s">
+        <v>773</v>
+      </c>
+      <c r="H60" s="777" t="s">
+        <v>774</v>
+      </c>
+      <c r="I60" s="777" t="s">
         <v>775</v>
       </c>
-      <c r="G60" s="767" t="s">
+      <c r="J60" s="777" t="s">
         <v>776</v>
       </c>
-      <c r="H60" s="767" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="61" spans="1:10">
-      <c r="A61" s="774"/>
-[...1 lines deleted...]
-      <c r="C61" s="779"/>
+      <c r="A61" s="772"/>
+      <c r="B61" s="775"/>
+      <c r="C61" s="778"/>
       <c r="D61" s="784"/>
       <c r="E61" s="785"/>
-      <c r="F61" s="768"/>
-[...3 lines deleted...]
-      <c r="J61" s="768"/>
+      <c r="F61" s="779"/>
+      <c r="G61" s="779"/>
+      <c r="H61" s="779"/>
+      <c r="I61" s="779"/>
+      <c r="J61" s="779"/>
     </row>
     <row r="62" spans="1:10" ht="15">
-      <c r="A62" s="775"/>
-[...2 lines deleted...]
-      <c r="D62" s="769">
+      <c r="A62" s="773"/>
+      <c r="B62" s="776"/>
+      <c r="C62" s="779"/>
+      <c r="D62" s="786">
         <v>7774497</v>
       </c>
-      <c r="E62" s="770"/>
-      <c r="F62" s="636">
+      <c r="E62" s="787"/>
+      <c r="F62" s="609">
         <v>100000030</v>
       </c>
-      <c r="G62" s="636">
+      <c r="G62" s="609">
         <v>7663561</v>
       </c>
-      <c r="H62" s="636">
+      <c r="H62" s="609">
         <v>88017017</v>
       </c>
-      <c r="I62" s="636">
+      <c r="I62" s="609">
         <v>100013304</v>
       </c>
-      <c r="J62" s="636">
+      <c r="J62" s="609">
         <v>100013305</v>
       </c>
     </row>
     <row r="63" spans="1:10" ht="18.75">
-      <c r="A63" s="272">
-[...2 lines deleted...]
-      <c r="B63" s="637" t="s">
+      <c r="A63" s="246">
+        <v>1</v>
+      </c>
+      <c r="B63" s="610" t="s">
+        <v>777</v>
+      </c>
+      <c r="C63" s="611">
+        <v>1</v>
+      </c>
+      <c r="D63" s="768">
+        <v>1</v>
+      </c>
+      <c r="E63" s="768"/>
+      <c r="F63" s="611"/>
+      <c r="G63" s="611">
+        <v>1</v>
+      </c>
+      <c r="H63" s="611"/>
+      <c r="I63" s="611"/>
+      <c r="J63" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" ht="18.75">
+      <c r="A64" s="246">
+        <v>2</v>
+      </c>
+      <c r="B64" s="610" t="s">
+        <v>778</v>
+      </c>
+      <c r="C64" s="611">
+        <v>1</v>
+      </c>
+      <c r="D64" s="768">
+        <v>1</v>
+      </c>
+      <c r="E64" s="768"/>
+      <c r="F64" s="611">
+        <v>1</v>
+      </c>
+      <c r="G64" s="611">
+        <v>1</v>
+      </c>
+      <c r="H64" s="611"/>
+      <c r="I64" s="611"/>
+      <c r="J64" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="18.75">
+      <c r="A65" s="246">
+        <v>3</v>
+      </c>
+      <c r="B65" s="610" t="s">
+        <v>779</v>
+      </c>
+      <c r="C65" s="611">
+        <v>1</v>
+      </c>
+      <c r="D65" s="768">
+        <v>1</v>
+      </c>
+      <c r="E65" s="768"/>
+      <c r="F65" s="611">
+        <v>1</v>
+      </c>
+      <c r="G65" s="611">
+        <v>1</v>
+      </c>
+      <c r="H65" s="611">
+        <v>1</v>
+      </c>
+      <c r="I65" s="611"/>
+      <c r="J65" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="18.75">
+      <c r="A66" s="246">
+        <v>4</v>
+      </c>
+      <c r="B66" s="610" t="s">
         <v>780</v>
       </c>
-      <c r="C63" s="638">
-[...17 lines deleted...]
-      <c r="A64" s="272">
+      <c r="C66" s="611">
+        <v>1</v>
+      </c>
+      <c r="D66" s="768">
+        <v>1</v>
+      </c>
+      <c r="E66" s="768"/>
+      <c r="F66" s="611">
+        <v>1</v>
+      </c>
+      <c r="G66" s="611">
+        <v>1</v>
+      </c>
+      <c r="H66" s="611">
         <v>2</v>
       </c>
-      <c r="B64" s="637" t="s">
+      <c r="I66" s="611"/>
+      <c r="J66" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="18.75">
+      <c r="A67" s="246">
+        <v>5</v>
+      </c>
+      <c r="B67" s="610" t="s">
         <v>781</v>
       </c>
-      <c r="C64" s="638">
-[...19 lines deleted...]
-      <c r="A65" s="272">
+      <c r="C67" s="611">
+        <v>1</v>
+      </c>
+      <c r="D67" s="768">
+        <v>1</v>
+      </c>
+      <c r="E67" s="768"/>
+      <c r="F67" s="611">
+        <v>1</v>
+      </c>
+      <c r="G67" s="611">
+        <v>1</v>
+      </c>
+      <c r="H67" s="611"/>
+      <c r="I67" s="611">
+        <v>1</v>
+      </c>
+      <c r="J67" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="18.75">
+      <c r="A68" s="246">
+        <v>6</v>
+      </c>
+      <c r="B68" s="610" t="s">
+        <v>782</v>
+      </c>
+      <c r="C68" s="611">
+        <v>2</v>
+      </c>
+      <c r="D68" s="768">
+        <v>1</v>
+      </c>
+      <c r="E68" s="768"/>
+      <c r="F68" s="611"/>
+      <c r="G68" s="611">
         <v>3</v>
       </c>
-      <c r="B65" s="637" t="s">
-[...24 lines deleted...]
-      <c r="A66" s="272">
+      <c r="H68" s="611"/>
+      <c r="I68" s="611"/>
+      <c r="J68" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="18.75">
+      <c r="A69" s="246">
+        <v>7</v>
+      </c>
+      <c r="B69" s="610" t="s">
+        <v>783</v>
+      </c>
+      <c r="C69" s="611">
+        <v>2</v>
+      </c>
+      <c r="D69" s="768">
+        <v>1</v>
+      </c>
+      <c r="E69" s="768"/>
+      <c r="F69" s="611">
+        <v>1</v>
+      </c>
+      <c r="G69" s="611">
+        <v>3</v>
+      </c>
+      <c r="H69" s="611"/>
+      <c r="I69" s="611"/>
+      <c r="J69" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="18.75">
+      <c r="A70" s="246">
+        <v>8</v>
+      </c>
+      <c r="B70" s="610" t="s">
+        <v>784</v>
+      </c>
+      <c r="C70" s="611">
+        <v>2</v>
+      </c>
+      <c r="D70" s="768">
+        <v>1</v>
+      </c>
+      <c r="E70" s="768"/>
+      <c r="F70" s="611">
+        <v>1</v>
+      </c>
+      <c r="G70" s="611">
+        <v>3</v>
+      </c>
+      <c r="H70" s="611">
+        <v>1</v>
+      </c>
+      <c r="I70" s="611"/>
+      <c r="J70" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" ht="18.75">
+      <c r="A71" s="246">
+        <v>9</v>
+      </c>
+      <c r="B71" s="610" t="s">
+        <v>785</v>
+      </c>
+      <c r="C71" s="611">
+        <v>2</v>
+      </c>
+      <c r="D71" s="768">
+        <v>1</v>
+      </c>
+      <c r="E71" s="768"/>
+      <c r="F71" s="611">
+        <v>1</v>
+      </c>
+      <c r="G71" s="611">
+        <v>3</v>
+      </c>
+      <c r="H71" s="611">
+        <v>2</v>
+      </c>
+      <c r="I71" s="611"/>
+      <c r="J71" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" ht="18.75">
+      <c r="A72" s="246">
+        <v>10</v>
+      </c>
+      <c r="B72" s="610" t="s">
+        <v>786</v>
+      </c>
+      <c r="C72" s="611">
+        <v>2</v>
+      </c>
+      <c r="D72" s="768">
+        <v>1</v>
+      </c>
+      <c r="E72" s="768"/>
+      <c r="F72" s="611">
+        <v>1</v>
+      </c>
+      <c r="G72" s="611">
+        <v>3</v>
+      </c>
+      <c r="H72" s="611"/>
+      <c r="I72" s="611">
+        <v>1</v>
+      </c>
+      <c r="J72" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="18.75">
+      <c r="A73" s="246">
+        <v>11</v>
+      </c>
+      <c r="B73" s="610" t="s">
+        <v>787</v>
+      </c>
+      <c r="C73" s="611">
+        <v>3</v>
+      </c>
+      <c r="D73" s="768">
+        <v>1</v>
+      </c>
+      <c r="E73" s="768"/>
+      <c r="F73" s="612"/>
+      <c r="G73" s="611">
+        <v>5</v>
+      </c>
+      <c r="H73" s="612"/>
+      <c r="I73" s="612"/>
+      <c r="J73" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="18.75">
+      <c r="A74" s="246">
+        <v>12</v>
+      </c>
+      <c r="B74" s="610" t="s">
+        <v>788</v>
+      </c>
+      <c r="C74" s="611">
+        <v>3</v>
+      </c>
+      <c r="D74" s="768">
+        <v>1</v>
+      </c>
+      <c r="E74" s="768"/>
+      <c r="F74" s="611">
+        <v>1</v>
+      </c>
+      <c r="G74" s="611">
+        <v>5</v>
+      </c>
+      <c r="H74" s="611"/>
+      <c r="I74" s="611"/>
+      <c r="J74" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="18.75">
+      <c r="A75" s="246">
+        <v>13</v>
+      </c>
+      <c r="B75" s="610" t="s">
+        <v>789</v>
+      </c>
+      <c r="C75" s="611">
+        <v>3</v>
+      </c>
+      <c r="D75" s="768">
+        <v>1</v>
+      </c>
+      <c r="E75" s="768"/>
+      <c r="F75" s="611">
+        <v>1</v>
+      </c>
+      <c r="G75" s="611">
+        <v>5</v>
+      </c>
+      <c r="H75" s="611">
+        <v>1</v>
+      </c>
+      <c r="I75" s="611"/>
+      <c r="J75" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="18.75">
+      <c r="A76" s="246">
+        <v>14</v>
+      </c>
+      <c r="B76" s="610" t="s">
+        <v>790</v>
+      </c>
+      <c r="C76" s="611">
+        <v>3</v>
+      </c>
+      <c r="D76" s="768">
+        <v>1</v>
+      </c>
+      <c r="E76" s="768"/>
+      <c r="F76" s="611">
+        <v>1</v>
+      </c>
+      <c r="G76" s="611">
+        <v>5</v>
+      </c>
+      <c r="H76" s="611">
+        <v>2</v>
+      </c>
+      <c r="I76" s="611"/>
+      <c r="J76" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" ht="18.75">
+      <c r="A77" s="246">
+        <v>15</v>
+      </c>
+      <c r="B77" s="610" t="s">
+        <v>791</v>
+      </c>
+      <c r="C77" s="611">
+        <v>3</v>
+      </c>
+      <c r="D77" s="768">
+        <v>1</v>
+      </c>
+      <c r="E77" s="768"/>
+      <c r="F77" s="611">
+        <v>1</v>
+      </c>
+      <c r="G77" s="611">
+        <v>5</v>
+      </c>
+      <c r="H77" s="611"/>
+      <c r="I77" s="611">
+        <v>1</v>
+      </c>
+      <c r="J77" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" ht="18.75">
+      <c r="A78" s="246">
+        <v>16</v>
+      </c>
+      <c r="B78" s="610" t="s">
+        <v>792</v>
+      </c>
+      <c r="C78" s="611">
         <v>4</v>
       </c>
-      <c r="B66" s="637" t="s">
-[...15 lines deleted...]
-      <c r="H66" s="638">
+      <c r="D78" s="768">
+        <v>1</v>
+      </c>
+      <c r="E78" s="768"/>
+      <c r="F78" s="611"/>
+      <c r="G78" s="611">
+        <v>7</v>
+      </c>
+      <c r="H78" s="611"/>
+      <c r="I78" s="611"/>
+      <c r="J78" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" ht="18.75">
+      <c r="A79" s="246">
+        <v>17</v>
+      </c>
+      <c r="B79" s="610" t="s">
+        <v>793</v>
+      </c>
+      <c r="C79" s="611">
+        <v>4</v>
+      </c>
+      <c r="D79" s="768">
+        <v>1</v>
+      </c>
+      <c r="E79" s="768"/>
+      <c r="F79" s="611">
+        <v>1</v>
+      </c>
+      <c r="G79" s="611">
+        <v>7</v>
+      </c>
+      <c r="H79" s="611"/>
+      <c r="I79" s="611"/>
+      <c r="J79" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="18.75">
+      <c r="A80" s="246">
+        <v>18</v>
+      </c>
+      <c r="B80" s="610" t="s">
+        <v>794</v>
+      </c>
+      <c r="C80" s="611">
+        <v>4</v>
+      </c>
+      <c r="D80" s="768">
+        <v>1</v>
+      </c>
+      <c r="E80" s="768"/>
+      <c r="F80" s="611">
+        <v>1</v>
+      </c>
+      <c r="G80" s="611">
+        <v>7</v>
+      </c>
+      <c r="H80" s="611">
+        <v>1</v>
+      </c>
+      <c r="I80" s="611"/>
+      <c r="J80" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="18.75">
+      <c r="A81" s="246">
+        <v>19</v>
+      </c>
+      <c r="B81" s="610" t="s">
+        <v>795</v>
+      </c>
+      <c r="C81" s="611">
+        <v>4</v>
+      </c>
+      <c r="D81" s="768">
+        <v>1</v>
+      </c>
+      <c r="E81" s="768"/>
+      <c r="F81" s="611">
+        <v>1</v>
+      </c>
+      <c r="G81" s="611">
+        <v>7</v>
+      </c>
+      <c r="H81" s="611">
         <v>2</v>
       </c>
-      <c r="I66" s="638"/>
-[...57 lines deleted...]
-      <c r="A69" s="272">
+      <c r="I81" s="611"/>
+      <c r="J81" s="611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" ht="18.75">
+      <c r="A82" s="246">
+        <v>20</v>
+      </c>
+      <c r="B82" s="610" t="s">
+        <v>796</v>
+      </c>
+      <c r="C82" s="611">
+        <v>4</v>
+      </c>
+      <c r="D82" s="768">
+        <v>1</v>
+      </c>
+      <c r="E82" s="768"/>
+      <c r="F82" s="611">
+        <v>1</v>
+      </c>
+      <c r="G82" s="611">
         <v>7</v>
       </c>
-      <c r="B69" s="637" t="s">
-[...369 lines deleted...]
-      <c r="J82" s="638">
+      <c r="H82" s="611"/>
+      <c r="I82" s="611">
+        <v>1</v>
+      </c>
+      <c r="J82" s="611">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:10">
-      <c r="A83" s="217"/>
-[...8 lines deleted...]
-      <c r="J83" s="218"/>
+      <c r="A83" s="194"/>
+      <c r="B83" s="194"/>
+      <c r="C83" s="195"/>
+      <c r="D83" s="195"/>
+      <c r="E83" s="195"/>
+      <c r="F83" s="195"/>
+      <c r="G83" s="195"/>
+      <c r="H83" s="195"/>
+      <c r="I83" s="195"/>
+      <c r="J83" s="195"/>
     </row>
     <row r="84" spans="1:10" ht="18.75">
-      <c r="A84" s="217"/>
-[...10 lines deleted...]
-      <c r="J84" s="218"/>
+      <c r="A84" s="194"/>
+      <c r="B84" s="614" t="s">
+        <v>521</v>
+      </c>
+      <c r="C84" s="615"/>
+      <c r="D84" s="615"/>
+      <c r="E84" s="615"/>
+      <c r="F84" s="615"/>
+      <c r="G84" s="615"/>
+      <c r="H84" s="622"/>
+      <c r="I84" s="195"/>
+      <c r="J84" s="195"/>
     </row>
     <row r="85" spans="1:10" ht="18.75">
-      <c r="A85" s="217"/>
-[...8 lines deleted...]
-      <c r="J85" s="218"/>
+      <c r="A85" s="194"/>
+      <c r="B85" s="617"/>
+      <c r="C85" s="241"/>
+      <c r="D85" s="241"/>
+      <c r="E85" s="241"/>
+      <c r="F85" s="241"/>
+      <c r="G85" s="241"/>
+      <c r="H85" s="623"/>
+      <c r="I85" s="195"/>
+      <c r="J85" s="195"/>
     </row>
     <row r="86" spans="1:10" ht="18" customHeight="1">
-      <c r="A86" s="217"/>
-      <c r="B86" s="644" t="s">
+      <c r="A86" s="194"/>
+      <c r="B86" s="617" t="s">
+        <v>817</v>
+      </c>
+      <c r="C86" s="241"/>
+      <c r="D86" s="241"/>
+      <c r="E86" s="241"/>
+      <c r="F86" s="241"/>
+      <c r="G86" s="241"/>
+      <c r="H86" s="623"/>
+      <c r="I86" s="195"/>
+      <c r="J86" s="195"/>
+    </row>
+    <row r="87" spans="1:10" ht="18" customHeight="1">
+      <c r="A87" s="194"/>
+      <c r="B87" s="617" t="s">
+        <v>818</v>
+      </c>
+      <c r="C87" s="241"/>
+      <c r="D87" s="241"/>
+      <c r="E87" s="241"/>
+      <c r="F87" s="241"/>
+      <c r="G87" s="241"/>
+      <c r="H87" s="623"/>
+      <c r="I87" s="195"/>
+      <c r="J87" s="195"/>
+    </row>
+    <row r="88" spans="1:10" ht="18" customHeight="1">
+      <c r="A88" s="194"/>
+      <c r="B88" s="617" t="s">
+        <v>819</v>
+      </c>
+      <c r="C88" s="241"/>
+      <c r="D88" s="241"/>
+      <c r="E88" s="241"/>
+      <c r="F88" s="241"/>
+      <c r="G88" s="241"/>
+      <c r="H88" s="623"/>
+      <c r="I88" s="195"/>
+      <c r="J88" s="195"/>
+    </row>
+    <row r="89" spans="1:10" ht="18" customHeight="1">
+      <c r="A89" s="194"/>
+      <c r="B89" s="617" t="s">
         <v>820</v>
       </c>
-      <c r="C86" s="267"/>
-[...24 lines deleted...]
-      <c r="B88" s="644" t="s">
+      <c r="C89" s="241"/>
+      <c r="D89" s="241"/>
+      <c r="E89" s="241"/>
+      <c r="F89" s="241"/>
+      <c r="G89" s="241"/>
+      <c r="H89" s="623"/>
+      <c r="I89" s="195"/>
+      <c r="J89" s="195"/>
+    </row>
+    <row r="90" spans="1:10" ht="18" customHeight="1">
+      <c r="A90" s="194"/>
+      <c r="B90" s="617" t="s">
         <v>822</v>
       </c>
-      <c r="C88" s="267"/>
-[...34 lines deleted...]
-      <c r="J90" s="218"/>
+      <c r="C90" s="195"/>
+      <c r="D90" s="195"/>
+      <c r="E90" s="195"/>
+      <c r="F90" s="195"/>
+      <c r="G90" s="195"/>
+      <c r="H90" s="623"/>
+      <c r="I90" s="195"/>
+      <c r="J90" s="195"/>
     </row>
     <row r="91" spans="1:10">
-      <c r="A91" s="217"/>
-[...8 lines deleted...]
-      <c r="J91" s="218"/>
+      <c r="A91" s="194"/>
+      <c r="B91" s="624"/>
+      <c r="C91" s="625"/>
+      <c r="D91" s="625"/>
+      <c r="E91" s="625"/>
+      <c r="F91" s="625"/>
+      <c r="G91" s="625"/>
+      <c r="H91" s="626"/>
+      <c r="I91" s="195"/>
+      <c r="J91" s="195"/>
     </row>
   </sheetData>
   <mergeCells count="84">
+    <mergeCell ref="D79:E79"/>
+    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="D81:E81"/>
+    <mergeCell ref="D82:E82"/>
+    <mergeCell ref="D73:E73"/>
+    <mergeCell ref="D74:E74"/>
+    <mergeCell ref="D75:E75"/>
+    <mergeCell ref="D76:E76"/>
+    <mergeCell ref="D77:E77"/>
+    <mergeCell ref="D78:E78"/>
+    <mergeCell ref="D72:E72"/>
+    <mergeCell ref="J60:J61"/>
+    <mergeCell ref="D62:E62"/>
+    <mergeCell ref="D63:E63"/>
+    <mergeCell ref="D64:E64"/>
+    <mergeCell ref="D65:E65"/>
+    <mergeCell ref="D66:E66"/>
+    <mergeCell ref="D67:E67"/>
+    <mergeCell ref="D68:E68"/>
+    <mergeCell ref="D69:E69"/>
+    <mergeCell ref="D70:E70"/>
+    <mergeCell ref="D71:E71"/>
+    <mergeCell ref="A57:J57"/>
+    <mergeCell ref="A59:A62"/>
+    <mergeCell ref="B59:B62"/>
+    <mergeCell ref="C59:C62"/>
+    <mergeCell ref="D59:E61"/>
+    <mergeCell ref="H59:I59"/>
+    <mergeCell ref="F60:F61"/>
+    <mergeCell ref="G60:G61"/>
+    <mergeCell ref="H60:H61"/>
+    <mergeCell ref="I60:I61"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="D22:E22"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:E6"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="D10:E10"/>
-    <mergeCell ref="D23:E23"/>
-[...66 lines deleted...]
-    <mergeCell ref="D78:E78"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I1" location="İNDEKS!A1" display="INDEX" xr:uid="{2B83319F-347A-4F5F-9E97-FB2694933166}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>27</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Adlandırılmış Aralıklar</vt:lpstr>
       </vt:variant>